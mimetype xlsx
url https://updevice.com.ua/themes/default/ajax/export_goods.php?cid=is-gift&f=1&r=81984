--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db3e35066b4d2644965499fc79b941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3b3f15b22bc1a55d7c8b93f224a9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c4f7c0027302e837c65582360aa0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197bf14e1df02d80e7e6cc9119f291d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00965bc78f897a7fdcfd2f5fbdf9333b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1118c1b5329fc40cc4bfdb97eee9ca36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f056aeea2dde7b9e2eb0c82bfda07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cbdec069a0ff07b66f9053a48cbe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564b22164a18d31b0dac868d59fab1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a28e1182a56df0ce8af0949755cddf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea32189191c577662f1e45ba78440e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b23392263e1ccd296fe1f5da41cbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b92693dc525f807d6531cdb1844313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e064c6ef1dcc10354a202040ace0a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c970305b53ebd21b2024a0953f7eb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976d5914f93ddb9327cbcd4bb98678316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4079c9d64f2f4f1c11fa2b37c5e2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccec637fdeeaab1f44b207ff8f86a8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec1cd6e6d026bfb4a29c4e5dad7e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be581eb9f443654e46620390e386f9f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b0d270c3ce26cfcb78c403dbe43a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c87db188b5b64383b70b4010dfb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae702ebabd79bdb2c1bfd6676972a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f3bcaefdd6858a373e0a2b3f68f0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813999c2fdbf5671e152b07cd4a8a4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb3f15caa958e7770f00d5938a3c9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6c1def62b8becb47ffc5cd506e08627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e16425d554b40eaaf89999c7bc2c6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdaa5b731f21657726038b4c06f25029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6d01c2bd4b2bc19ebcdb41210a20730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3884824115856884c9021530ba1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e617076c7356343e81e7c92914cf132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c006ce3626fe0fe5c1b0760b2cc99433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560825c6abaf9d9320ebd5e8f3ac696e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3afe4342ed7eb7e3ea3abcf1d9d85335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bef317bbdb58665220bfe115b7d58036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc39f3a8d430e474f52a1493942563a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f3c2c4c954ec5776e263280119c0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a682c1430ba96aceffe6a6f4ee8e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0efc7aba052d446587e7057f3e27e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0453caecd20d77f58d5d0797643a2d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b9a2b8f169f2c8888f490a0578cf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fd47c697f072ab0191230169ad34a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74cd3defb6df3c4aec7620795a431d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf18438490a06a24bc5c9e34ca7f05845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc72b9165a636b40201ee45ddff36b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c67c87a24cb54a2f423af6ba105bcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aa84134c4f006d5f49c5ff3aa3b7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107ead6024139719830597c344eb9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3032c36054dd8af2774dc26646140250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436521c693772c3fb5db62845ee70fd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc74df22e5f573b529c8d5b0bc9795c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fc80bbb6212b891a2d383c7925fb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e9a5682d236c8b72ae7186a8a5bab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6723404a6703ff162a06b7a31806355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5ffc6fbd190a05d2dea6dc7c93b9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a28e297b82df678cb6fba24552b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a550ab8c7b63144bedf9dd6540ed558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121df9d64e257c6ed83f6aa4804b4f9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f8fcb388c02009d1f9aff0b77b02460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fccef09640af33e2ab1f653920c83261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad7492a49e1e84679ff815e266a1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc7340f2c1fc5690d688bcc51a355a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8314dd9fa43d473a9a8130cc1b9e7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f8c6d9361d287d0834539885829965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580da0e4049d9851cad6227a49accc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be76e121b7e213b52121465856c00267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2962a0cbe6ab1033e012410b147be7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22ebba183004610139a3d0d711592369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18274de7f83ba33fd1d99a5029a9132870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b887fe166a56b84c541292b8079b1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835e7be35ddc4a375edc3dd8d92ef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee821255dbada9ae21a21d4d185a7b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb156e3e863c5eb54e030ce0cb054c1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e8aa6ba97a771fdee6671c8f851fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aa000d52e3da6fff98dc946e4865f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e716180bb01fdb5e44ae5f9e3e845977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4646ed701e38c7c6a6514f9d2a93d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e1b6fb904b2ccf115e0ca88fc035e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0c73f1fc91d9bbd4694864e4931c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7a3ff4fae33db98acf17ae71c8b3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8654d04bb0230a9f16a6844e1b94b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8808e7f7c7ab9410be39296159ec283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce48da2c2cd2257f1ca96f1733ee3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97501cbdaa8e220dfed1eefd506e1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dab68dc0f64910e3c04b67073b3e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11499df39fef2a8630b26a8f3c5713187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf2aa8eb8c5d9bbc452b4821828fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a23067436c3703df25dc39f079265889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b027dafea65d3400c0d8fabc6ae0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8e8f11ea8683b2fd24ce7833851b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13164672dbe998ba6253573752a2232b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdbe12a3b6737048c96a210477b97993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1788b2f8a88b9ac28b6a1106dcb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902b09ccedc86a86d321099715f60295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d655c2a73ca914dd1e419bf3d29cf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9356c04f41f9ec180a23cf27a6e1e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73b7eddf4724d853d744911b8078c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b84f3354b688879644236fd2b939f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b6072cac3e62278be6b837207b080100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f8340953131b284977bb3ba6d9fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a9a4c5b0f84d4727ae2dce4e96eae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ad6c219d7afc72c37f6e4d7d0a31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff42a7937f5494928b7690688ea25a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e831ba18dac0d65577d82454420b1b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b58d6c026b8b14265749d8df86501106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b4621c5d167ab96fddfe5c7daceca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eeaba738b171b879c5dda0e41158f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d121ab63cc4ee0397aaf026c570b6df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c198f022622451178ae35bd1a59c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b0ee2300a0c1cf2a8a9c5b4ca49b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6990c83f32f9e25c2989f7a210c5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7feac6cfc715489ada3d97b666991113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113494b477b2403cb74519f280c00d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566651677a89c83cac45b74fca90c7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776fc6f7233817839297b5da30ba30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7174cb8536bf09d43e7a8b5f7fc604117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c05eff5d4cd3f5257d4bb6ae24de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be2454145c258abd212c800b364284119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3618f677b3715418508de85a582ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacadbe42eb95a61f574fd88e9720834121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a32edb96905ef333bd8fee91076e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14848a06f5b355e37245ac680211c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435604e7f6b55a4e596c5cbfe114fce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e9ae7185a7bc8def3c618b523905f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcae8b2ca13c3ff7f93db7ca708146126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a9899bc26149f8bec51fb708d86b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c08c17ba6e77c111e9713c327463128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0babe97829af501aa390645906202f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f69a1a8518feee6cb44a8f3347415130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92c7f3b0bbec1818416cf2c48014db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e9c3f4fd5ff4f47de379205da4de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a805832de34f3338b1e6c899433b1a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c359b25f260a984c0fed8c40bfea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed84c37252a2e259f972a6f707fd69d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a2bbd008ca03868fb042c61a2f0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035949e5ad9039eb5ac10d505b062942137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ffd695c84b65964eafea3d41b1172138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6871e0db13ef0f4a46d00d209f55e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2887935827a4635749a684f08e6c40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119e3235bc6aac5df1cac85f862cf6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952179c5dd0f53f61e60f3a8dcd6d428142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4614a645c2e08ffd7baa027ac11c5f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545cad67d1a7b170dd2da90d7f7c616144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c4fc2d7875b1a30131bb13b0e5d15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f247a6eb1a94aa83710d5299404d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f03f67f33bd6e8b1eb8d5cc4b4201c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05c0524036f2de361343ba4743a016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cbd76530f098914402e35356c7406149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87f78a8c4ebeedbd9ad5832dded966150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08299f2aa50e40414a8f36ab9255aca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e643f9583a1257c3ce467035905dacc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80465d44138899cea4d18c191d7289b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49d9f10dc43380c842ad39d609beb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b5b15d2bb017933dab94d3bb7c24b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de732ceea3fc9f18dc5a11a1e2681a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcdc8a6cdfd46b0efe4ae680c78c06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde404868e70018604b52a01587b859158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae901db1b75d6cd9cc0c3fa82508eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d31ba80e50cff08166eb27b475bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529332a9f14dd08c50a798d5863014a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9537f9a3c65feb756244d8a4d8ea76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0bd70f962f142e15e3e992607eb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a933e4da7f550ae95d06a7f9240ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f366d80de51042158364e956a35ebe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699e4dfd4e863494098596a60e53618166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ce31ca6a630bb8025801424a67fcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595846117756590984a06867d11cc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763258cbb3baf89cce823427081099f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b20027eae2cda54c12d619b335c63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b781a47c5733154fef267c4bb34e56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65140c2e568e1fbfdc1da0a44622e47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eaae64f7222d469264c94015ee672173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edcc74a64fc935be2a3f72eb0845b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c08ffbb02eb5cacc3fba11b2c1afe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782281241466891094b2367e3c5230e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc46d96da8c6bfe43ca47016440f58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d303542a68f7b551bb49665a1342e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63df617057fd2a9f9981de5b049e3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4788ce5a82bf5e0bb7956d033572a18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514ea6c8c99f2c0630f61c56787f91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e09304dc57f33a287da805d3c0cb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5484324d3f201e5917a16206344cff7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222feda6a485ab1d6cf216c3114444184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bbee2eda546a8059ff85a4a8d3fe8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf39209ac77a9a8dea8b9078fa6ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27632996ae4da34eb66c6a9e34a30947187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174648ecdfd27fbbfa4430c0d684f0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b212b55456dd35fd959230783ef67a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680d267ca95c2868d9372d737a2e0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54b166ad20ad90754d61eee1f2b25c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe69cb8f197ce2bf6c78989c59f41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd1b26d4d89e7028a2254557464cdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7337e05aa1a8c9329ac110fa40e677194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2d313047a38c0113b95298e232d49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de134da2c241e3896ed5ff2b6b07ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983ab3cd532a55ebd05db4f768ff33f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360957ed7a5d28e4d34e2173c4a23620198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba40a8f15704b09fbfb9a603cefb32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c80bd88d09b0ca247bfe51110ae17a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe3d1f213bfd7d33589a54df779379201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389141d2d8e552666eb37ca2d32e045d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a21cb8ea0bb26af2c86edfe7d345f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94f7e33b29679754d21cd0c9a32c67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a25d405c84310ca21287fe8ef6125205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd11fdcb975e8b7ef71fdbec5d9d460206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dcdf5402fd676cbd602b7c22aa96a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55b7960b406bc627a772b0b6ea30bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c403f18a4dc250b3788174040e56d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e88f7a7ce9ede1dfb78d1a34c602210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c205a5027346e8ddb4632490541d68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a10ef95cc0323b4e1cac0675cc23fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0ed91f2fed698c46409785874d195213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bd62263066138dd41f2da8d288a1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cba3a5acf2e3b67dab2c92836da8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacc38353901a51e7b773873d65a0b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbcf165acae041f9ea0f980839506f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec072205500267684e15380e319c7efb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178da0951760f39609b440622b704a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789923aa531fcb0e4caa8d7bd3ecdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e0046917704a5968c20110670b785221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd4aaee5ea8c78b3001b426302fac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffe360a4210b49a71db0fbd4fc27f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cab4d1a61b8b94edf45514762b8e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba744638a6789b67c013fed25245ab45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f9f82e7c819558ef8345315729e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce682db4c83f1dd6df40b5dbe1fa76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef6cd8898d714ef6f17582ab1f6380228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c2d4fbdfecc9cc5cf5f3dbcf5d8e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977397efd15c38e0421305744a90ddc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93308d40b048641f70b10787af2ded0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2edeaeecccf04b3f8bfc38e7e1729a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e44bdfd845013285ed9984a9e06fd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771bac0e9a25f57da9be155a89c5717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b537d6eae476c3fbfcf3f922f14b4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb979df0bba534bfe6ac413005dc834d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d80c5862438d92b9510167d283235237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44755b0e348ddff43ed2afbffee82207238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab41db1685a9f2a4604b6b93afdf291239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536e48697ed0a972355074fd361dbcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80cc04043b5d643d2c866bef091b11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b378a6d89e9668eba1ae5c0def178242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988019636712d97225d0911ebe54ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a94b06f94915c6d85ec8b57227f742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d25734c972d0a8034e34f65a34ec9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5ce91985d6fc5f3352db4c15be4cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397bf52b5bed4d4309d0e54281ce048247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d696dd03268084449d4848fade92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22545a79bbfdc1241846cc0aec78bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4b5f375941fa44595c52a52c9c07e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a501369955c3e64df05b9673ba2e542251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ea756bd042ddbde05ac55c3c2537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a02f71b6af71bb0ede8c61f7632c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d41747c0e5a6c2bdbf7a159da537f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97a4c289b743bcd65282f4cafe18a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c922fbf366f552745b4e42445fbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df889dcaaa1b6f84db5ab19ea6683c2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3588f8e332276e2746c593c7540c39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e81574028b04cb301d7ac3f5ff02a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef3bfc09fd01414a5b4b9270f55b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6b8a874626c837cc53525841b198261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14409a9c1c59dcdfe4fc390d68b15b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0551dfa20c59ab63f416fd5e7350159263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf74d5eb2603789a694eade010d32b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545625de7f8033084c45f43d4d4ecb3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf661e8d75769079b208ab5d286d385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5d2dfd44ebb45f47916bf0db1c2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c12450a899f63da546750a6dab9f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faef48b51758a3a932643ad22e8c965269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735d30024f50edb4609f9d9d8592f46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a2241fda89248f72c2f44949f19a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb9649424a9b06365dc13e91371f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c61fce80165c93fb3962d872463b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54197e54489f3b52e70f96bf5f27a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c44220346dc1a5ab49f87bff9f87c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7384dcbfc8ebbf0444a10d4f3685007276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16e04155eb0e20a2388e14553aa14c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b46ffaf0492b0625225408222d0677278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea02fc4ff3f202ec710fdbd13a444aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa47f3c957024796f194131bcfdcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79403740a5dfa3fa1602315e023a9557281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bab6114119d44422dbfa39b2048e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc7cd5def0c103961c4633d80cb67d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca4fe206a4deadb10a5ef26e6c4617284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205e32cddc4f285a490f84ba4051488285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368d22eb6a52c9bf6233557d2c83e96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa78da748cceb2f4256b743030435b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41c104be8ab70d99014b51b006a651288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b548095d96cfea1f59d2688a9b9228289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dcde48257c87d7af5db8729cb12a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24556620bedc206a3bc077640c96134e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf3dff3620c7fa7c0da37d35de94d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e291562d996502e4a72d9cc1c69bf9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede0339ec07b70989741121152590c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d802bf2caca52518c825b7540ee61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683406e9731de601b0d2307559067881296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e747f95eaed4ed2b2fa55b06cdc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533769254ae6a66fc166903f0d805b1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0d170e93c286ec4052a6a075c71de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905df42a96ffbaba1c2126f17f9167c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8557b5e1d336d09c98dce2a7ccb0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e842b251b0e82a0ae0a543b0849a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c6977c57dff3ab411f9a34925389d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb9d0f62b7e23a2874970eb7f07112304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdd4c79734644ed20f83c9b945081b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31457a50c651129c7334a75a247a07d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406476222f7f3a884a7931693b2efdec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5645255ef92a3140f5704938f33ff84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84494fd2b602e6d932c1fb54e5d0d93c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a81fe5b8efbeb7ed125164629a8682310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f2fa88da281803aac22d794f71d93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28ce4610483c1b6f5344282266ca60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15774cf1ba5b13f2fa20af66c4a67e09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272baccc98616bad02b82d65706f81e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bad07414603484a3158c32d6fb1d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ae443ebddb5b7b7891718102bf51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f5103ac0218e2d1d32382e291d7ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118fa1987200046cc550bed6168a341318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e210f9ad73d38b116267d0709d0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726de93831eab1f13b7a6be4960e8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efab96fca7f735fab62e031958de6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e416a3aacd6bf1a4eb6f4a5655453322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e906237efc9a359fba33cdd851e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e847811b9c28edfd87d874869e97af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad3c2d5244d8a7a927fcad21cb88c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823b484703f30a80aa80d3a85771fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662f7cc83b023930fb177a473334798327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0016b941063c7fa1f21252da62e370328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5ea7944f8748795795a4a335e77e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364c399c9cc39ec4516f99d0822d038330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f129dacfe654cb0155d9ddc97f27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d3619d02a0d2fbbb7a870e9067e57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcb77578cc2cd0676ff16931e5fda9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc36c15f52ac5282c403dca58dc374334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01263a88e4cf0c6b09e747d4aaf4667f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad0ca4a53cd7ef18a132045e610cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba379256112259b1d3b9dbcb42975eb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63caf94cbd38cf1e594e7ca602abd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c377d14e50e827d27aacdee894d4c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bcf5238e88370ebbe5d32c49a69c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233bebc1b6a28fd3e4eb05a1c6c6019341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe32eb06555eded30b417df6c0cab4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c1be658ff1d1d066b46615fef4b33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6a672eb1151eb82709d296ae84867344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d15858ae877c205797f5364a1658f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ef0bd0ec250572a31668e5f2f24a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b42cbe5c8f48e2206da128f111de8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace2dedd77a0728d6438323a2598fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11958cb1fe2831bdbde242addfdc50f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d837ae8110ef769ce4ba7c6007183350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090ff2671a146fc1c6daf04f4b5f9c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add402fb8f93254abe469bdeee5c9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e397a339a25fda759e7f5ae21bafb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2aee0dd635fcf8d41f16639b31b47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e97819dd4935cbbf1c426dbbf89a7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee8ad2e1850725659190577902154e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d0994c12b4fcc02d2e217b05e901357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88731c0bba6c9ac753f144c7ae0e05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c7d1b1b7f5114c007f851c2827068359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f348cd7a674b31055f67bc614145cf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72f3b150d62a0f64d004b3bd3ada1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724434aba3010b1d78f3c28ec628932d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3f0c33cda91e24055080ee6f84c20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ab7df3ca61f72f1ad7e0b31c101d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d39ea8063bbc4f93d8992ecbf5509365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0418fb9a5cf4619f13cc75c1094fe51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f6628f61ce894dda79598ff62cc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b6b8191fc8625543989286febb2ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391432c228f023c329e0460eed219c71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6cacc014e2a1ad8a4cacc8c2bd438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbae6627fd0fe83199fa558ebbcc7cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fc99b6d0dd8573fbca8d313b94460372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e0d23c40ff5edd3578c8838eeaa61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f621a426ad138375bf62166651827ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0923b6ef30d61ce6c053baa2b86381375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f972042fdf6d510ac02f4b056a02ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b64e1db5a559f317102e87e289d2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83f1799afcab01ebd85c8e0baae46a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f56bf0090f2bc17f1bef32eafa669d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c7fad3a2683c535c43b98b2bab511380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d7645fc5b71fac47b7dc5b144bd7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2677cb8788253255b4b86aef56f78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce13ce230191b529b6aac498b91e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e2e33baac7133b9aec07a628179c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e79e61c0d9a8649b37b8c7afb0d350385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cccdd85f50b928f7726c57bf553cb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ff436b6762144c350c43d6f8f0c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1035a464a75fd4c47f1b4e90565bd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bd461ab35bca5629647b5f8714f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce003e869c3504472c75f1250fda14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996fd1ec5204cce085872603ba51a46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69cd20bfbefdadfecaafffa1e3d61f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103777e1222f70bbc63ee99236f52e9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd926dacc1cf5b4b32558486c499e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd05dc736e94d97deaa7b04a36edf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9128a7b9ec8806dfd7ced48c839d61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f11f6e71e256c6a389f4f9e4bdf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29709f5bf86c71d57a97ba0411ddc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da22824cc573b3012a9f9a6f97bce85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094376247c7a220396d2267a8c40325d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38be74a985f0f63ea62c8ab85ca649f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f5c24f23f72296d9a42e444c98d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae83c7e988199fb58be2230125be44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbba21028cb13e9095500f7476d139404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27722d56e9c149a4db981eb75b6fcf7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424017ba92590a71c110134b9d2d036406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf3b30c2ba7173772074b372a4ce5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1cc24f007890fcdd0c4952938491c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e34a013238bce07e9050941aec6ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55019425959924b9fa8123add6a308ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02454060d6093b9f2d58142478704809411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c924811676f021cbc8ed5182150e927412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24f054596bf8b7751df02766f0e9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a957ca20aed10eb5ec6e8dd1601139414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3516240c34c87786ee95a76eb83f522415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d0c158a2a090f8215a13e4954c9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9922d63908f20ecae579dc0e3f8f9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dea3fd7b1b0a6eeb2728fb9e4ece47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeb31b4180d31745c3b4119e8eca10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9670ab9ffba90f5b77de1b7c2a187420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422ac56013cb95b85ebde363b91fdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8770784c506ca913e821baec36c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a5057e7f38507d092346c30ae10b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04979eafc15ccca692b3ccd340b357424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7968ddcde3a59e04057e9a3d6a10bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f035ea59fe02257cf3aced2b1c719426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce02f9105e8d0ad2342cbdb3d46e95d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c050d014736181711feb5a329ebcd86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de9e71cad78e0251a6540b9c401e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e460d00392e72f26825dbae6b72f96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb896b75a5edded191846aee1938de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ecfedc35eef05b945b28dfbd81b90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c342648f5aeb7efbaa42053199e9675433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430558896459ec9c4452958d047206d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535db51e6caa38cebf8bac2fd0693b9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28fddf14e3cad12a5b0245efd0cb1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e5fa6f9e9d6ba0676bd9cb2048b75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a462c085deb7d82ac2c3e111acea6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fce88128710baa8206838d4f9780c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681f0eee8e7fdc4d8117d7ac7fc2b5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe37589b86862be87825956a1647fe2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ae21f9d82874fdf13265a62f7b2ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3605fabb08769ab49c20de3c48283e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12ac31dd20727f2bc51272d02b8f6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0e9aa13ce213df26521b025dbb41a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad5c95344e5796db5a9f0c44d74f1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1855a9d759470be679491c1f9c98e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910213cd744246f679cb408c162fde1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75286f7e8bb9c2107a47108f9c28e0a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6eca79b3623c62f276d532efc47c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184adf774eaeb4895bae073c044b5b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea50d2fd161c427c86946a838ee12d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4333b7da8333c38941897b7ee16022453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92b0634144c80be87bdaea08153633454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f83eebb7327a0d008c8607c4fd539455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6877e17453b3d382a18d0c0425f08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5a9fd1dc2933b8a1dc2a4e78c5e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bd2a029bacbe71d0622334bd1d04e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212250006d85794e9f219b4944fecdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061159815c2ae4475af7082582f69968460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5218345cc892e3765eb575a671864461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dadd69c74a604216241529beff18b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb39b0d7256241c2ef54d167ee80fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc37b0bd08a161ecc5f2bb2c6e7e72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257a5919a3a065eefb20433615ae48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc6ea5ca20fb150d034bd646e60bfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0776c38307f526b34e460e287c8aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d849bb08e6836e47743f5484e0d46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb46830936e7db3009693c3028dbb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92578543964fd5c3b8bb153146b159c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b054d9c91dfd84ecf98e0feb4f7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fdb635603801710590e94c4c8fcf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f64e9eda0f4489a39e88d8d23f48c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50557b6ccbd27ce3c6dd908ca2391b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc71f8c28089a53d1adda7122d8388475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b069105028ad998f183982f51eb13b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005380a57ea585b7da15cc848ccffc53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367af6175d2079578c2c09a35402dc30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec196e80666c4baefe2ff3317f36b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab38e150856171a43bde5650b8fffd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e923377d2eb7cccf0aee1fc48033b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd18913d07763af661c2f7b1370db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1aa6350e37f3025d654ac0664f0a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a3f94cca56b92e435303ec22e156a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e778088195249494e7527e154b2993d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ff683c80bbbda1fa42c65ba93ca58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412095047ace739c8cd827f3c03693a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f0e6e97d7ff3bd4a51a563b46bb29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eaac84f6932ff07fcbe580aaeffed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ef9f24992bf105b6e7890e1b400e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a26a57a8166fdb33539df9e94d4c36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e08afd4b584d112370e9e79e5674b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27538954bb6ada10251ac0c6f95c91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fffba8c97eff15b00542cf83ca68cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c9c688fb5a878259d9bee6811985b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ee6f368a5e3ee8c52fe41f9951da0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7a12a463a48ffe09bf248bf6bcdf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f261b879cc20adc0d6193413ccf048498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108065f6b0eb205e3abf67e277837ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dfad464a0c8f114715df7d077d932500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bdfb8a473561b05726f71a7850fb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51872ef344cd75c83cc62d09b6ad88ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6d705da97e064218b16ec76b98220503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70202b8823d4f46e885e301699dec4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b991ef002132d149aac7d06acfed49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078a21922382dcfeab6ff7d01ecd9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992522bc903b51de8dfccb3f4e6bc51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c15bfca7f8600202e0993d3b66a305508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda652026d111d627f03419711b2c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe970e1902b50cced7e1043358f883510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4baecc3515d5a830634953a40f37f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc492cb32892c429e3a48bd972fc542512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a8de91dc568366606e48220b1134513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837788bd9ae693e32fa3d733111c41e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a35850e68d5f027e66c95daf0c642515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cbf0ca276d56dadbd3be01421971b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8a6959945020aeb138c5d640bb7a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d45dc6ab0062c06b1f3d7405e87591518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab839144ffe3f90c16f67993562df0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255360440949563620dc76dccd2b7682520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0103534f324a34242d97e37205141a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d02ea935841722dfe13d06647ed452522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845daae72cde15ead52deb9db01b4c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761fd475f610cf943539731e667033524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961847ee33819e0ed7df0d50265757d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd7fd37e40f12ba68642a793c8f14a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eac9b09452d9ff4d9c59c08de4d87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b7609471f392be2a01ba431ce18b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9284277c661b49ceb93d8da0952a30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebe95b81857dbf804ed05b8aedc49c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3483b85a53c6d75deda32e69c31fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90900ed387166df3a3ce84ead61b6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980916eb02598e84dca70bb3aa462822533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b62b8ff16f1b410d3178dea498b523534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4febbfaa3ff07786a3044d19b773a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09287d2a74608c70cb753177275ba7a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4d09cdc6b8439219d627f3887afdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102280486b9bb998c5f416930b520a73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0fc695adf999854e9efe9cc14ad93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78289504c97312db19a7996aaac62c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82fc74a15638ff31f939705fecadc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6a733b2cbf3cad01005e7e8054d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf4872570b72a9c5cc7f0bf130e651543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a393228cb6f32780f3772c0a34864544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61fc4eeaad1739b483aa0a7c9e1a4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a4aa216e4a7c540ef202b77b3189b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5843a3ef3c43fa08f83cd478ec07f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562bb32f3e3afba7b35e86bb98627f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c919d2b176d266af1a9786dc646eaa1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d233ac1e1cb97cd756e8a154f1bb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd71db78e29ea8dbb42e1769c2fdd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c098d48058739d197330d0e390eecb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428e22254e28031211deac96744d06f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef35bb1d344987f669b89b590e9388554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76562b5c9a7338530328667bc86dc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e387d90246afa15c8f2a9db446ee72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824800404a2ee12f7d0f0d79380ae81c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fea1543901e4f6f5935822ed046ded558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53a09d67bb518067364b2c8535dc5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780e25d053c59bc9882c816abc0aed7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3cab68e9100a7799af192715dad0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67fc23b131bc4f507b80b2ed24084c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba56bb5c44286770a81731cb1254978563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2176be1c39feae326f053960a2815d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31231ef0c419f5854061b63fc16a172565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa33960bc5487423da19e1df5c22a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67390b32504f386c53bfb21ea72f51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e7e3577a795f757e78fbaa07ac203568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf420a3942368e1170096ce4efc5010569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be406eeb3a3393ff6edd5ea1435d85a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa8a7ce569ffd6fbef97a1dec278b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901061924830d0fa65fc57615a0cd0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c1e41866cd0de7b425d4c362bf7d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e467ed029e58e8c4c9d211c0c5e6b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0e73273cbeb4085922e96d1fb95ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30427e0ec0c4ffb8e21b6ad8f4b278576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6e7089931f2c79cfc9d7f6555708577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182210a25dacec2aa18d147132b6c61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4cf1fb329850d087bd82ff027f71f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83982d48bd5a7d43af8d90abcbf124e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f64b4afdd27b7ae8229095bab0107581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e9205ba59954cd70d26394225053f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b7ce9bcf732b361835e2db2074a3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b3f0d11c19e9b3f5ea1587afb75e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d957e908b4d0cb743125474e04cc0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79333f5644276aa83328e09260974e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9de107d43bf037c850e739e081053587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2256f70a0354986ae1c1e8b81c42e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c1e0a83e68382e82b1e6ccd2f38fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf11f7664d5204b961a048ae6f25ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d3c710305b3fe6e22a7013a6a8c31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2fd96abc167452b4d04e4e2384311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b784e17cc00b541d64aaf6e9685d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b96179cef9b327d5a86416e6c777db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f0bb5cf698e96996d45230ca5b8c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a1d3dc4951847d86087ac0b0bf055596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a8141401aa506ab2f4fe7cc369abb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dde0b07ebf4a88628647abaf77991598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace44b418ae643b0d2b19ca131c87bd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f30f2dd32363d976115b8a74ea9c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8ce37180dce964aa7f4263c49a50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98df6cc22d0707681fdb7339956ebc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8eab44ec801031bbf38002df71b54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db105f8ff1f465ea233275d195f7c89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d81d3800092288290629f8dd5379b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90f4cdd8e04aec9a19dd01dfb5a973606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08180996122b6db91031469268d5b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7869180a9e5c3245f343a32a6554f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc8957549bfc122658ce1ec8598493609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db66bd374f6acda07b11ba1be4c4af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b1f4a4f0a2e09c030d4e4db20c019611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4514c9663113954fa134e1c96a047612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0d298dd64e488c7ecf7300c55ff0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbf9c3ed227ce2197e60ce18b0d6bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d7d650fda08b6a312944c7f756d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4b52e05a4f73f7597fd6b3f1f6b32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c40c1221b2aed0e1fe18255b2af2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68240e1a91e2704fedae4ff8ee5d9568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ccd96b4a9f0c630fcb6d6cc4cdcac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea6ea30d8050faf42a3f37ebb09272620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da981713d0a56d17e8088b0aa98adb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f3d82ae1cbcd311038f7eb23f1ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6de6db6712dc953ef78bd456c528623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d82442e9d167d4e2a681171e177c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba54431691a4adaae160b009c149b1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8d3483239a139e2abfff6c80c106a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46245811937acfb92198045632558427627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd13901855bb505e1508460d64ff1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a0f82eef06e8127ae7862968a8dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f89e193851656c4c68f453a4640faa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0197f2ac0ee8d04e311fbf936084a49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74121f0684c4af7855bb2a78a4e05c0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce12d298fef548ce5aac9f74823666633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fed8bcd617d3c9eedf0c5bfc0e0724634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3562adda3f7343a111af5371f783a7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed29e6de779eef9eec5dfdaae04aac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc769b670aaff259e4e6ef5ee87a23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf8bc12a8c727c20ab3a16c9563bd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1346a7695cede0e7d62cbcfadda49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51eb2fa761697bbd41862a6b45053f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34344157fb3c2594603b2a6c513603b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e43b38eca4a3ba5f16a53f9307ab7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ee096bb8ab2bd77d10b728ce8dca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26558665764512c5d9ee2b1e46e5ffa8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeba8f0671133ac8f438077109fed2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653834a714f201b497fc817cd5b7a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e846c3f3d21c4e390fbad2f4548ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334501c5109e0e0dcff04a06f7e0c8d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae5928e8e34457eafca0725f12f1a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177188bdbc61214b9cac55fafc50cd25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41fca2f93fde9f31ad5729aa3246b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3694bab8813f546c9a9e4ada69182652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2b7ab650aee2f96e0e09badf3cedf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0becb01072f25dd28c3e32cf0185d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31e091d47150dd512c5945ff7afb97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae669dc53202fe73261a96762937f5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec984f54baab2f87911895fcd3f4fae4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d04610c8e2e3caf743e0576507cf3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf476118e50dff860ebbcc29f06a632c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66356faad2ededa24241d1c077892b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee4c199869c405ec36535273418d6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5788394a1915edd054f7ce32abecc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5f93d29434a0cf795803b144aace4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09968a44043dfd209a90da852a6bca2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ee66c0c83629a8e3749ae8f459b63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124286feacf2f800441b7b0c989438d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61737d3919aecc3822c1e019e55fa868667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55624d8addc80873c96a651936985116668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8283088563f5cf9f7a21aabad416669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e02f68b385c0e9adfea88cbe00a61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5e934f45f5caba9012492fcb0c8d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09542fcfec151b61596c95a52bb68e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38333977195f9746d9abe9c9f83ce5e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b65c9626da723839a23e18ecdd0e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1e6be4eafab00c9f80e00d1e2ace7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61124f0502c00a0234a1a3cb4276fcd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db4e41050320bda875541ddc0d5be1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd1bac38eedaec20cf3d47ac4af56a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d68a8a25f07c8b685322952d542f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07816a5601c1d28b6989c2e43bccf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d5538bc170d513e411d74d424803681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd346159cee52561b6919100e4c29af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f4dbfb19836838ef2d305f0af9a98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258a092f894ba4dea116d6c3cc0e01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159fbaff6d17e0bc24c8b36fb4b07f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86946aa92fbbbeda054d384b4b3dd513686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d15ed5ee55f32c7f72f9b50b96913687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182ca3144ccf050add4aaf00f7d592688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5e724122451c094c452e5f3d4a905689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b160a8d093ff9352af731ce33f5cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948dd11277f2bb160acdf421d19a33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2349ecc33c42bb79d3ca03e448861692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61281e46e5c7ac78f529c4fd01f152693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b89c75fba7c089aaeebcf0dba501e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3afcd20eae943d9f8e7981b82882b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c1449eb4aa30ca7b34fd1520e7378696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a9afc75d8debeb12a8e321082ccb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e08db4c275ee6a36c33d6b319824b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea416a73c3aa4e331ba6e063fe42aebd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4ae2cb16ac826c5865b0c20b8ca6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f83548f50da82e2e1c409a53f69b03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a23aa380422084ed74e0bcd8f83ba1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652077e04f84a307384e7d225181f99c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e1189017545e617fa7457ce3a198e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218e7242ee7420dc91408dc17d9a4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124886b87f3a4e9b07dde05af8fcd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3ed40b51be8f66820ea34bd100422707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00d25347fca1b840a4967b9f852ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3bf99d8ab712aebc6c1ea4fb87ed5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9354a7377f258265c2c79803fa8cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ebf447118b4df46ff1cc86c55c69e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc816ebcbd6b3a02f2f08c9bde172712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bda22aff96f025afaa393498c901b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c690d4900addc1ac9bb3f54cf91f0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc19eccce36a686996d4b8f63732e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c0e7396e4da6c922a8301b0aea29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e62eabe213de0038d87cadd21b57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028ff7a4423528ab37a68ff86a49e30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01d7c1b338fccdc6b88adce33ca786719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db59b744e82d1d3f16b63fa70e324720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194daad9c96c9ce187ef2ea65cb255a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759bde1baf59fabdce13e64647b9d9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff144d905f385b48a9bd47a90c258b3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049afd0eb7f0f66d3981324c2a6632e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65f9f6abd74f10f13ebda8b880fe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3e1ea997d14fe9091328b9314c64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f205cb2c3eaab8d8965e7947f240b94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ac0bfd1c17a3424fc828ea52b5f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d7bf6b6e3fb6cfc956236a438ccc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f600895fa8fb4c522ebe34fe847733730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219df083728982922b25c15cadec85b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b27e7d738df416e4e358b8f104edb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa529a62781b0be4a98366d19456fe2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41d9ac2887ee8cef48c6b49715fc64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7030f1b7c0a5fe5451bacd30c07fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a958f92c86f07eab2a0d04fb51c436736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f60a576faf2544183fd6ba35d25f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3e759130cbd28182c962e8da83651738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192006adabd1ec59dd3379bb8a33d253739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f70ca02474b2419594768bc460014740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696fe00f7661108947994e3949b8d04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936568881baaf7a91e6e44e2b75b7ca4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967aeba4d5885f0c1336e60ba82ab74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390fb798ae8c92a035a9f26e8983368744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2f4db4474d70204b880e43b72e53f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adba6d08463490820ccb436dd68d5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a5728b7b9c8756d3340d79c185e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200b8a2392ef44a358f04430b2ff5db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd6b3c3a88db719a7de70ca3c3ad3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9f2cbb333d83b769056a5d8f22f60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1391607eaa2945deecbee5051426751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885bc5b01dcd39d3cfb2516de5258d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5834f406e76fec064de7b33723b00b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29aba009e6938c5bdeb3c453015467754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cffacc041f0e3de7be460b1397a41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ed5cb6f27fc660bded96da3afde28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462973255662d38b91427f32bd6294d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e550863c28eb2618852f9b8371b4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c110b996819b082f06d0341dc629725759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e015e2a376d6ebb0647b3be7052a5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a6c5bf622e5570ab82d1ef5a011b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6c47bbb6b361167a7c6a20f5bf6933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e63c2abef6da25fb5de3ef5338c05e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e237f392c0a4aea11a7f81311e84975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcebf88bdc371994457d5ada9ebcda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda6838911df1368e137bfde7dc71307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19c7811a9277adbcca5f1a9bbf12458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718bd231ca2aaa978a8e1d4074164b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa8eb3f01fdba19ee86b95196054a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de1cf55edabebeb61033c17faed6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda5148800927f37d399e874ad817e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7123fa9c596e19bbdcd28088277a44a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503a0c5e3b2a5b5fc76a7e8c8b12d9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074352eccda11437d72d0352329c433515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64432f9a1cebc8f811de001b0418270216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a1a48e5c41114bbda5c9dccd7e99417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92ade7a90c6a7451706550e34720a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a945fae7a81d53d7e6bb137b7db132e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c2aae6f2c8544d7d0179b3124257720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595388d1296a9f051398c14298ec4f7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8994e195e21ef282ddc2b4935b5807522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60817aa27b159942900ac495c6bf7c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b970a4a5f1f3207a9e802309d0b2f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdc5bc877270d69cc3e94b17b13baa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41d33f76637aca325409fceff0e4d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3f6852d516282ea8c563e2d54ba5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a513337cfe892d11bfef262f532e2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65447b04fa96a721721af7a1bb57e8c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b1d2e0157e4dbf2555f1edeabcfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d428f26e0bb63baa8ff65fac03573f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f5c93a82f265a85399ce21d42f8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c6dc1abb636d7b7f1ab7331a4afc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571d3f49780db15c079b75455540ce934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8ac202c57a85819c44e39f690e74535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789438eeb76046eb1456f6eb7010dab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ec79e666780179ff4e3aeac1056937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601befcc9cbcab8c452ec53ca3a101c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3593b955bac5e00aa625b2df7e3d8b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72facaf74ed5028336da2115725a747540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100696a2f791ee037bdc932668ed08341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f977dea3d341702b32f1b0fff3f9fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf61b9bb77c44be2e87ead6d7054d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef33aed73133f85d02da3eb9e9b99044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f92a0aeb9133a015baef44ce2b920e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f2a05bd801715003ed38a2d209ee546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51546401e1a2de09fa95533fb25ee19147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb5abc085272df27435c160d66e69c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15d8c0f2e3172a44d84d685ff4103749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64b9da7c3c96741da03674dbfdeae450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101127131c18a324f2addc4902d44851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3b3543839f79345fc154ebd538abd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385776ff5401b339db179a48c7cb2cd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048caaacf7c4027e80ab6dc02b063d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0baa95a9f1865a0431a685967d01955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21280bc9f870907fefe8bb42f217d2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f336b3f161144f0619891b4fcf13757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e8ec97f7380253301992d6749046958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695829186151f489a683d31ef4b141f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b2e5176c0a0fc89b39a75460441460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369da9a40bd99246900b776a883d9ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda7657ffe107e628cb6e98ded474262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b66f6bf125e5c0a92676201eaeaa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9d437b6a9f88c4f97f7fc95720fa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48843b5a5a01ecba2adfb69802a5ae2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa54c5a6af269b4ac6170b1c75023b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b600eca1d0d9e90ecbbadb851a7c7d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef6a38f49671278020f6257bd5fd1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c14a985fef4e0e0f7c144ee70537869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a662436c2aca80fe3da4e6f43fa0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff81111f2c5e1a00b0b5f77e192f3fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a7eaeded891aefacf0771bd43d5dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73b01a41f0e51d3077eb6a421413ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428116936bcfda113155fd72f1590a1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bb7e4a4cb2f44e3b4126e66860ea075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7d4464bb962a29bcbed3d2bd3b9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d03498b714db2954478c135434fe8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c3daa09d244d16c96e39f3d1f810578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08ce57215ad6a44bbde2b36e041fa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df36867b56a256b70cc7a47a109332580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea16a6e5d304c7b5023ee78e19621d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f22356fe5e0908308d5f5680cf74b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f4c6148c4c7584ebd3a7b9a49cfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2f3a72f2e4bef7ec2c6a9eda0d58b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f62d1d8194ec33909875e79bb4cf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e33797e8a14c372a92ee0c797d633a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe714e5df51a295103339ef579367687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d90ab1c160ec46b89aaf44c09a5d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc3e8a2696cd8954568454b45af2e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f1e203d16065c633c84bccb59364690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7255ffb03f81ea22369606dd0fe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f202a34fb15acdcb3b9df8aeef9e0fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d27fd993c4978ebba3ec9b3a47a2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40c1164f6913ace42ab57650066c2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd8066e4038b39c9817afbe6e323d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe0d23e626986f75bea3a7f9b96a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f812c2235d4c6871e86b0de26df097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dae23dc23e75cf8f33606e08be5ae598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a285c4ab612d0ff0a5be22717304199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24d00ddb026a069aab8e7451b2e41c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2563d57b830f6180facfc1aaa8a01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcc133d4c7ec803577a831eee9f3f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47057168cf39d1fd0cf0b3d4789ddbc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd23109fe032a8abbf58c39ffeeb62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bcaacf5787a94df4d728987cf18f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f852320f0542e0ac95270da1c134ca1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842781005a537c2530bf7c0c2c20087107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8b4135ec254d1a9cfe0aaa3c9559108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7814fad369715ffeebefa5a00ac66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa98384d43a3468b852383c0ffb5fdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9264d6bdfac2f198b2d6dbbc51dc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c24d52edd1f4bb8bcb00931ee75cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dd78ff27c555b16a0fe8475e35bed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3b8f267ca5d23b3ceef01296c7b8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a3d46c0822a220e5c55caa1a85f94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febab2b331cb4315fd0143060723029116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708a72dafecbb0c86da8067420f806117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3efd8b70cc5d2dbbf38c2ae07b2bb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9954a845c27dd533f6fe5ee7b02b0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfdf0d02778a3d7acf51f9edf396dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82dc6eb609682f0d37822cffa67ebd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11157aba7a1b7cd659ca164a4a57b1cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6462e1b1fcb89d9db2db30133dbc71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4754c153eb1891ec35609cb5c40dcc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac82096e64c3514d2d0f4306e86e332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98488be892786c69a420ea4b220e94f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fe42e907af4b61a20c0e3de4e8d18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7222833c1166ed496c4e781191fbd6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861acccbf2268fbfbe0092146c7ac4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddcc26b600f4c2b952e4bc6ef2eb92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c206d6c77ff4485bbe21c11b7f091131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe826efe42f26610029d878f8207db2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca188475423389be9690937f54d45c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039317e1d3870b78f4c52215edbe7bd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ca22baa0088a888a1a30ed5bac908135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cdbf94fb60b8d8d18e20ad079b92e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda91c491b020728e7301b52e707038137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44767383c10f4e593665c9cfaf5111a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d8e71cf85ff53b0ab1909fa9ee584139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62581aa40ed6dedb1f4ed1916cda9c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ab0a6e85a58fabd57539b0225a6c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73c108b77d80e3231072a37061e1a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706174d9d7b4fc3d42c69608d8655d65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69482154af18bd117e66f51bc09276144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953db1f123ffcfd3e8f86911b3ab95d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca59cc7f569a2223529752a019a56f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423064832eb9c3ff95b7b15e9cd065147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1777551773e447a15988a815c05bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4024ccd2efe4c018943ec48a7a96f81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4e07d9a48e6ba219014f3d2d7be5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0a03657727d906d8506390330777151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42364a6c296a9626073b675b13e0cf0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bc7f580607eff230905fa84e21f13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fff7d3b7ad592d81910a9bf4f940c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ee6c07506d3c19de67c5778b0f0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb869b92d581c51b8c418d25d203f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7e0fec28b8cbb532c1d3fb5eed5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfaf3bd90725a34a6526a7a8a2ea3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49bfaf9c5263ef88c7520ac6aea44a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f4cb318c0dc648f2a02eb3f478d2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c550534204498aae5f510f2dc3cf78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b90c7dbbb90d217f83f294dcee772c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef4279eb1b0561505b83d01556b16c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dca7cc3b8ef98f7d526c348b5d832b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52908befb0af1eafbebbca2d26baca68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c80dbac1072660e75f99d928900c3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139332767e97fe501e876064e452b520167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c61f8ffa6ea6791f2dc437d673eef5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eeaf43a3e5064cb443ab60b9d6de3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0d954c11d1f039830c3d31a226442170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5907b6953631cb8edd03031106b07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fcb155e2133cda88e8a49d124c4af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fafeb1fc0ed98404883b3e521d48cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da6be20db501aa8a8b3bcf61af091a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8005be0802cc0c28fa20a81860789d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3152b51104be84f8650a1757f69c5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273666f2747a18fab3a2a40663509d2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2584ef168905f95bab96a9b1d90281178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54d9e9ee67171663f06d988e7980b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03b2e597efeb34dc1e2fb88835998180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fb57b13700522a97c1b3b64d712a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06af866967d32f5dc893773de8bbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a3e204338602427c34a7aae28ca1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9c42e8321a3f19ef2ccb09e7e347184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e7c9ab9b2c171645c71490ec7ccc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2a3ec4f3aff377cc5b023b383e702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e58b32079ef6825d845d8200d517df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f7b016939ddbbdc368dcbd996eea2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa07719c9153ea93d8086cc95ca2705189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3d23ca7b1fcc9abbb2cf19764a62e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548debb3f082e712d853591b2d54916b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81fb2173d4bd28c5758dbb7fb3dbcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb86a97a7b83162ed156b74223dcee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1aac038b7b8c21231ed253a8c131f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229580f907ef5881650d6b049922806195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753070f7639f73e151c57170091a6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf20d191bc3e232dc9ab94eaa8ef3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c8d0e0e041f51fbf0affc3bcfdcab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28527251f1ff9bd69306452c4fd7c41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273ba66960445a8cd90b183e78d06a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5edbafd8a84ccc3325c72bb809498b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460817f095bd1e96d493a2e757638b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47306b3b2c28614bb5833a55d04a161203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2cd67302b514a7665e1fdfd8f0d88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42d66c867f4c980b33f89daba8de6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8852fe671ed84e2c739d46834c590206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601995d8f3d5e556aca95d3e3435310207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d542569bfe0fe614ccf8cb1f988dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46bb712f43c7cf3c991148af42c5da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c86f9b0c7ed7213436dfaee54121210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551fb5256807367d33b8568e8d0d135211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648ef262489c59b6670ef22e48f049c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e792821bc5f6fed4254af4a4ffba5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b4da5d5de59154cd9ab93b86766ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ac8ba065ad5975094b4131dce1089215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e550215d96f88c98ff6cf209987bdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88a841861b2b18b859fa9a565d4fe4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020cfcdcf8cd9e4d16b905da633a876218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa57002d1b17a1d50217c6e95d1f3b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a991c20624b232c6c78138eb814895220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061e7e0975ee958d43f4fe84574b87f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ded553d866072683ae7736bbb003d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1659afa38b3fab9af754293600f688223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e74542d998751d82373d50fcc564e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147e5ab1d52fa49eeae65613f66a22b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b361bb17172416b3f644c2841df29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d03575c26f80354fd08c22057a514f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5c9786aeda3ec705f48e04b700305228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af5acd12d318f45dd342affc6d6aa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45ed7f257c129e59514524b5b340a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e53b84c4f5ad81865076897cb8a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33e9d2d3d6572c5b45adb26ea4153a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed2740627fc559e5e00c4d2e42a1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd5ddc61cdefb2fc715a7f5c0b682b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b19b24377214dc3767740031d91fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b1f1ba39da19b35d47293fb98c20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84385ff1c409c2683fb1253cfefd3c38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc281bd181404b1f24d43ffdb35b59b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e71badc46159296b37b62a0baf554239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2937fc923b84ea25cabbe424da8f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964a0b889f86c8e6990606977000cdc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ff090dfdd2dbce5368e987f644bf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ff9461eb9d8db965d03b82c69caf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df741ffacdc18ef951b3e2b2d65f86dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639078ec023dae5732fb651354b1a86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9d870c78eee7f9d502bea1f006a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7132b4430a3d007a2637c6a11f70c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87d3c835d33cab7b72cccfc8e12581248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c353d189e12222e4b46bbfd26d2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b9894a831ad8a6573fe989adc9315250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33852c61f3649200aa44ec010c90e382251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccdb155fe033401e17a1c881bf0895252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3701d8ef1ee9ad4705c9c14a5d0eaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6093cc5a4f291e99c3916c9517936aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc83b18c3f97feda044324bb47abfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba14ba83f4fc77c9e3a24426e77b935256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da949a34834a126ddfe7bafe239723257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44e0dffafad8c41a49355b22cfebef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ca7537c019223a97a3a7b91cc0e91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e89feac882d7421e015fa01fc302260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2838b7a4d447dac70a160adb0047d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e023e997a437700d40313016151dda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccaea9c1fc539a9293a320b0c00147263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68563edc3b0a27192572879c5312ead264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a85e756cee9900a1425579b20a8cd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f751567a7df2e49ed4aaa7b4516e67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40bbe34a7102608ebdc0cb58073f22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09956b0c41cb24c12322355602291071268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa0cdfecae2dbb1bde76d67bcb5e10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb3e627e4028800ebf01a676f366ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ddf05c957accd6c59becf509fde5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db272be4046cbf73f058528e94f48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb886853f72fbd4c4dddbf6d969f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78921073b3633c4ebbc1dcfff03e6d97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bbad70ad3bfa0f29228eeb746ecce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826c272b64d83f5e6b02cedf2f7e96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a065edaeb62cdc0dbca1624278344f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a200800c7057d576711f5cc52dcc762278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f92db7f16ff171c19297eb137759279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac64ad27d21941b981dd6acece3ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea490e3de69aa230f2e769f7a40ed1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4738c5a1dd620dc9997222d4b473e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0485af4540cc8fc4c2f08b180fabf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8194be64f26fc769faa1c2c742018a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3824254c7c96508050a0796ade6b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a37fe79714f8ea122fff0372d1e797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941d8c81250a9c17081d7bab901deab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141048997f19771f71118711288d8e56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de60f12d4e6abb0fd62f4ce890be78c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9af01cb40a309a5f219d2d7242d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4756ccc452974e5721989e1930a5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20231f106812befe355426f207de48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed805332a14278df5242122717f54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849ec52b032f908e343e22ee002e756294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ffe96583bdf1a97d30dde6a957fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edf0d92280a1a85bc78d8a0af86b26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7ff1f513ed73b6b2945da07339066297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110982775508a6137e6eb9e41bca8ea2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecaceca78b903a99236aa410c05b1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46156672989ced86f8c9c50921f8fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af2ce3f0982bedcfa872dd894cbcc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554b9081335555cf96a78dfb5641eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a69dde1d00b46f6bc6aca4e4e13952303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d98ba3959f2521e4691a6f03955348304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bbb5b0b1c8e6651bc81440f3ee6ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952c869a11d833f8da9d670ddeb8a62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e491037b135bfac689a8ede53d3ba4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e62a100653d177fbdaab3143719a4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5251fd2d0da04312791b99764ab4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b71051cd74abaf6fb19154483ed62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe43e60446197486d570b25688e529311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ddbfb1ec90c6ad3de64c6953650e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e0eb6a320e7003daa70ac9e9612a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ef4bc370f51e8c9f79ab8f42f5c17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4168aa503683c50b4da12db87ab743315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c777ad9019c85397454172525bbaed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43505238ce9aee0c713d50745df8131317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aae6f4e20175a177f010231d8769c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b27e68d22a060343c1e941d8ff89f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b3648d75d509ed4ac382aa020829320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1dabba5d74ddd44ad335565f612fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b074b121713c6e22721b80310d83b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43869d7d4898c714a717cbb935484d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01a6a1e7368599af004ed8cefc97cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965187999724c57ced1bfbf1ea393df0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9102539a284cc3d83714876cadf6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebafcfc92e4e11f2097b0a0cef49d6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f797a7b842fbe634fff8992eb9826328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20679926e946d409db4ec0aca8071e70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7aeadcc498351295a59d89b158a25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a6af10df86b858623d6c323588d85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a02521ee5ea741fe3d687e09bcb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcac65b1949ce94ab959c2d61682873333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33613497505d5e13fa930c431a5d063334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf2537e3ad5633b12e5a667eae4af2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625fb8d2be3166a845b5357c527b4f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107e2b4150d66c5e598b7780ad39e40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b67a383f4935557565d350f85584f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d354c5a0fa1379291e8a97b0fcab4df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c42be1e20f2c162650fbba8642e0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd03df8245a59cd5ca25c56dd842c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7ee34384c67db3c7fbed241147dbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3346faaa308168087aa3e14442235343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304787081ef573852dd051d526dab1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b89bf49716d3897bfde2491de9eb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e941e430bf5eb9af0e61dfb04e9977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1eaced459e19c42ba62a3b0e6ee77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d65ef6c0a9b5474c57f2628ad1e5af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2e08bf8436410e9beb34968ebb560349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e90c217f8aaae6258f37df1be31da8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c293b7ea59c4bcad0d2b6e65354fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa36fbda89355830fab580cf7cbce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ddbf11c8cfe7567cff3ecf552790353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ccb0c79c8289f8642dd8e5c6f580354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb86315fe295743d33d9f6e7cacad7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494257248fe7e93c660f6ef4947a998356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5ef0e0edda7e334b9190223d4630357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f3128ad7e0692e49203cdb7c3a2ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc01b5e912713ed64331b3234073a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1d2c94a73cb1026169a650b911a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad74fe36c9e64bd4f44c7ab54549222361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c341dc6feb3f714572e7924c1370dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5767f5e81aee0274681393747c4af5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c294e6f79fbaa12930dcbc2cdb116d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398082387383380a95c1dabe78c7305f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013751a05e578fc99215293807a9c0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d723438686bec97507bde7e995a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16417eaf4c3493d93d51cb1365a2efa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1550f3403ddf345025887a086f26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346f554d333d92699352695c6d174e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9f10b094c7ea9ea3224a8085025e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2182ecdd4c2401785a2d216faac780372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bde5da64ee5274b1fd756e272351f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32af8209e882a8de7e73ef85b7bea9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08198e13c58570979caca13b0aa8d8ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47508efe2e97d7bbd7f5a3dba33998376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628733db15d6d567f1dd9ee6b332453377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c5d5e1e3cf8c70a17df740cd8bec1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd80894ea9baee011423c41bab6e766379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bdc5e70720fd0d9a590faf10fd6a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7c46192072cd58bba807c6569bc20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca9df6df270740e39b74adf4c25c03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a54fd07c3fae8e993fb89bc0a7d62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b77270cceba6f5df90a1dc4107a2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670e7f3dc53183bf5e8e005f0b962a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc3456558f7bfd8a50154c8bbefc5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b614097c43532b7ad938dc26d18227387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd911de1ce33b8ca1b84c6674d87fed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f620c77ea7f3ed8d4e967b1bab2f668389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe6ebd5399bf5777d4d2491d0eb552390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b78ed071d81318376e2a092b74d396391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569a81849a29e17aab616d5dfa74edc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341578c783a2def39202e5d5957564c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb8eacda90353ac375e3c98d4386d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54297f0791d848ef75311e1908e98ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ade6493298c1ff37efba1d0ab7f4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7696dc30b674e05125a8b583e7e81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8655c8c2dfa4966cef696fbce37f953398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e39ff85f3527eb6553b300fca3b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40137d72d16338e48603360e05b352fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf9c022d119bb2547ec1f3951120d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8851f15ddd0ceb3c59bbdf4143eb2ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a9f92a04530fd576ff7926cdb028403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea083d9d3ced088ecdffa8c42b3dd93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a6244762a31e13e893c444d33a533405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bc58c64ce01b0fb9ab5e4141e4690406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770597e67edbb7213130fe5ee4577a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818071e28f0e361d0bdd79c833100c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752da9412bbbaaf06952d95d69e37d49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53216c2c0e8be6b4902044b172e24a54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275d658a52aee79a43b3b3f08a20b7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbd21939c0e4636423312840de1a73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29249d9434aa99cde34a0d38427c705413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ebaa94c664ada58a8c52c78472ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee9cc537a82318bac471f82e3945b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e8d7727020d74af0c0c71ed00dbaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa915f2f1301e2f6ea097ea961adae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7590aaa78a9e250221724be83811418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e00f15a04886cc2459278732db6b2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc188efc7c5f4a2ae0628d277ebb097420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce39d7c5fe993b214e465e2bf653ec1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf0d1393b6db56d0fee3801d12f98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becfe697539410fec4bfd26f72cc02d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d30d4aeeaa335ff2928a4d3f7bc18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b944be29a043bfedd83e8cf87532425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb256e15cc9711fb77fcb42ebae032b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cadcabc7b048494b80e1e8f686f2c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36ec8d4733a37fab637b944874a50a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3aaec416c335549d3c9cea0c6e47e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690626a8d715a0668003b4a01ebb6acd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050aec253c04b4aba55cec011b0c199431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d5841490ea508619fe5c9e3d2207d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827174fc089a8c259fc7021a13b5e7fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b1ef97b7c07af7565519930b42ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2bc0ae02ceca8869db3dcdbbe1d44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0297b2478b57cb05e98019b727d3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae922d5399c8ee95caf7708af04291437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d54efbcfcba9d0360dbacc9c6a87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4efda6791811dd932c3fe791479742439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4284ee07f5bd87a4ac4043d9b14776440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4447f101b3a4909fa05861b25ec01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361c14c9fc0fc827edbe55a20efc28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e021275ae638035d67202a904920c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7a1a282bd9e52df82b585270fcfbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9342208ad18f811ea4397a90b039d30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8883ebcbdfcaf2390fee7e1a5cf1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfa2bbaee2d339d1ff62248c880f84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c793152a6ed6e469eca73af460c1b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74c17518f375cf85bcd861a170a32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0681180b364768381bf978484ce73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad59de1b930b0c58c6dd9423c0160e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec347c43efa8de30435ab61a966aa18b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b87eaa1052eecb5c81dbda9061e20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068c03a6a6d57b67f4c848c0fafee1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6ff20d5eb01118196d70686b036b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5aacba5473a5d652fd7b74f115e8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34157fe8372c33f747eff1eefb0c7fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdf0444af7bc801cea199588db491d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22859f7d16eaf03c6feb819aa8918b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9396f14cc886b5e593b1eaf9c251bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8d06dba68c614a13fe9a889808fdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7070b8cbdf3354f9219f25be7e785be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07dc2dfb386d6b394effc649b643c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c628e2bf828842279cb4411d126ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f2314c73f9adedeab7d1eaa311344465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd014397e8bfce9a545499397c3a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea401b36967a1601d43aeb081f63b70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1888d26a0ba616acb8bb723424746a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e844a34d2fe706498a7d29ac186ab40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a89751c303d1234ad65436d628e06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1740ce644e5207a10063c6fdd3567471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d8df9ba893b9503a637fe7489bae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061498f909528ebcad065d8cee55189473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d14924300d2e344172356673ac8521474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46552ca9fd7ab232226dbad6a27ca6c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3379f288c2dfa0b51cf38c694b64f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c10d29828ef2cad7782597db7b3ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847937968a2e8ac1a8c01bc812ee25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f33c3323ffc7201caaf756161790b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd7bda94126766abbfa707d21f3a74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426f122a8806884faac5c80fab686db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43944a3d55864c3ab402a1201aaa7948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95d394dee16bf32a04f2a63270d2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43663c25902c87414adfb7dd46c6d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d870f921444db5cc45e8460f8a78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940718937a42db6dbb2b7b850cde0730486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef835f8ec1c8a1c3d2dac6f347c199fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a18d2026249664f561c64fb8d8cbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7e101ad19f55e2979632ef5a7efe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc909d976aae5842a7ad7c5d1857cee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b6e3f0cd5909492f1787b306a48b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73235c7b280718a0684d2ece756e439b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcd0e86466caa39813fc12cdf4964b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434993836a8936291eaf35c3ea13e06e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13a2e151bb30daa44bccd921a8f9c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752a175003f52af43beee79ca08dfea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843dd32978813c8a5bafc1702309307497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f3fd6dbd9f8c45d3205e41f6eec55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e6cca5d8814d46b11177f2159ed29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b6f662de4ead5c53ea3f408945cae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f5ff0a43ad5e37aace95b5381aa91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa8e364b4bbb471468d2b8756dd563502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43891776d8c554f07697bd033ca42410503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d388432a9283855ce96e369236c84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc44e00e152d4bd70c1ff0d58f0756d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fd9dbf0d7807b13208580aad2cec2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eb8c8d511c5c6896835eff367a538507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f64e1d5364256b06a867fec104a0ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc1fe5406133b5ea3d5a74a3d3b9e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195d7c4d0dc8667cf33a782360632fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6a780202fc3bd85f74fff3a73cb99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc00de2d66847d2f344e12ec48bb51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c7cee58935b6642d007300619b61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353817faa94abf28652528a8d5bae71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d5854b631715dda3562a08c32b065515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21107e16f40e82373f7f3dc1e5c01d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69402d14e55973fec34955cf5977db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e363030974642c846b76e20990bac1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b6dc58c8496f790f26f5e033162a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437c37676b59cc4798d5b91106e5fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf5d708e273aa7809d58d31dcbe0fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ece1909d713dc56c1aa11289f101e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ec0125f4f4c70f573a10c99aea622523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f06649e72c708222375b0682c68d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a9ec47ef51f1ea3088de4fb5feb9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612eeccb383ffafbe87efe6bfef71f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27039e70c1981b9606a395a50adb4fbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c56a056c5b70e97f04035dcd808a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786163ecbcf7d5e5827d7efb388e80d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86bca1bdcb2a7491c968bb7314f3bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d659628d850721bffd1ef2d8133cf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d5387bfd0b51f59e52df80bb5d29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2171c69e5725210659cc6dbeb29f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1b75b5051523d79715ce2af43e9ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f163a7c33d9c397d22e0ada519d8479535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e18db5dc5e41b08a8c700c31239a74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba927fe90f786e0f12b154273cc6fe0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468ac22e2c37edf35815a409fc86491538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc00af2fa3e722ac98aedb747a5226539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c399f3a027699f1eb643da84b38655540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e6abd34be1b1b77e4bfa9bd9c61a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a25dc2fc2fb05e6307aae76732c9c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c45b696b3dd5cde36a609915859be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c2951656e7277406bdb36a5776669544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc85bc7e790d022936d546776ad149545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615bbe2037b7c11ec632d14d39dd197546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd91174579595ee5cc8ae32aac75fa1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdfa0230e9cd492f2f48e42352dc9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fedfc8636cdb78544313f068ad59a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e97a81d901dd4a32337068d87c24b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21670687135e70d27fabfe7ccff0949c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427d5055fa1693505441b398350b89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59e01fcb49ef7947d6542ddf90f8c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2ff7e2e154bfdddabfd525ad7fcc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0ec01dc778dcaf31951744d5091a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f998742afaf670183c312c2f0a0d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d96f759822fc09c827fd30026eb527557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f1e489afa5c644a405d2850eaf6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eda75315bbd78d639d1298e5aa42a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f9eab7e9ef7745ff45fd033bad037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9c6600b326fcbdd94fae0b7ea830561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbef36192b2db41312ddb23bdc5c849562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3a4e6043c36771cea8841b93f2fe1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994fc152e7c93985a1c06eb30388789564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b4936df7bbaccc2399a86726f7574565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058bd2d908b1c72aeaf5696a4844090566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9820bc38755bd77fae3e83ba50b7d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c03360ab573cb53288215eb2e901568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e371831b7513d093bde311b16a18b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a737b31fbb73dd8ee29d39a53f4ffb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760e05f7932ef30029bdcf67825966571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47fc822f3819072f132aa4b735e36a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726c0404df9d29f4545133a59ef9d6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa07feb028e42213dea7d372ea1e76a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28154c8240793844fad1f0bab412a1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f2d5daf8d8208d849bd068f1bdca0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd4200e9f39b2d6e91e908a5977cf1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108be5df26e0cda1001b78001de9592578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601db32cc8ea344eabf0857a08de6c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae55173317fd7ca8812137f9e09f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57530a1c7cf2d5a5ebe3402db797250581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d561c678fd01164d79eaf57d8312582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a32e97fb60902ab73fd563a49082e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f576e8183c1abbf79c54bb6efe7c1e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708a890a05821cc4bb46561356790a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8ad2460032c4a539185b3520a2d7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe6c6c759b5bdbe5e0eeeb07c8d1e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017a5833cc635936ba12f03e981ff7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb5cab58da9e1660924c52fc7e6079589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfc066fd7361b184e04c1ba5513801590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764e704bd4951890b36d67d3c8bec24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a344c17e4ebad188a2555aff98d47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc51e4a253cdb70f6e4837d212066ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5924e74d078f20ddbb0821141b859594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74395fea6dc09af753359e1e135ffac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154356259bd1180feecc9f68db7d117e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661faa8e4f46a0ed96aaaa260c40ebc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ba29c51428c1cdb01681c38a4067598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c3c251c312bef4ace1898750bafa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbb5f653f1f401f49a793ca3410e6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efac3230ee7dc949d36f0ca0f3d6c47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c52d2458367b8c42b9b9cc1f5e15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf0f14216cba43b2ad61da8828cca2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15f5b62ba7328c03c469a0d705e0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c902ff689357870cf0c804c5569a70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb372a6245df9bde9e2f16b54950eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce8503236a6514f12c45c76935dce3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6cf1cc7d19f2fabc9be329f45e029608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89bc50f1ec7da4c8e774bfb5ab2d8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5abba9a0fdf54f88a27f6e688ee7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc556054e55a833383c12304f85281a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8771bba06ea0cf1d46beb66c11e22a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228ff16939abf32cd49cb6f0bd8342613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001c4ca3ded3516040f0029ffd937f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea917594465e6189c0c8ee250e6eef41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d1b1bd4bcd10eb4cd8bcd61f3cb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41a4f182fba749fd33279be05044ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b3ed59d96d83f2fe576f8296efba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5402ad396d6f31b5bb9792f982e576619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dbacff13e13083638ca1b7820ce31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de616e29d53ddc0cc85becef36fb978621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549832c2f92a962680e6568376756432622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa30a6838d56c20d5d4e8f4bbd1fa7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162d15d34a620e520c7aba01725c4cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e738c374be72a82a5134b689cdf9f6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167733ace962eb882f3965e3e825d51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98c49ec93ce9612a52e1f28cfae99e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae9eb9113973223d82a075438d467e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6758bda514d751fef8c4ed8dc5258629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8756051f504603f03eea4b2d3e508d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a70c5fe4525e818061bee0d1e3971631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d250a4dce1be8e00cd15cd4aa99251632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c4210392b31102e73c10086c8ad78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350aada685df5c604be1cde19f0d06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dc901aeb90aa591e895935ec72a65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547b7e1bb8018295dadea44c264aee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74abfd5a9ab08b6ba5c5d53b73d1d2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59131731a76555f3b04e290caccac424638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e71a03fc984a9a13472f50a1d74bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c395a2633601594f46c56d7c41d06ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1c9bb9b476918ba4d81dae25e4e82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147df74441262e797afa9c08db83ae42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb9eb2e4c632d3ae0d499eb4f641d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e585a96b7293e1105957445c731f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bcb8d1ddc4252a74d916c68809dd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2723a07c8d3c94172e18a8f47e05be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140b779e8cfe4cd4fe54e5cd567c72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aae77c63404a1f61d2e189c3579dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90917ef076c516d8e713e84c7e44f9b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e2bf182a808547c6aed94c2251d8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be402149b817e736925f3cc6d34fe7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a75ce3571d95e9a70a8445c28273d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890a7c24326302ae0ae791acae5f6a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4680f47679fe181ae28dc119c60959654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba93cb216da81b0d8802de0e0eb74e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225af5d17ba4eff8c4ab54dcbf5bdbba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcc51aba46a9dfe07433901933e9cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbd752961384effba945772fe1d12a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef40e2a40465fbb2e493d524ffca91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf180e2fa0d767833f969290210ecba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ae984671015cd3cff6387926d8f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61726d0e14ded70e865393b556d1149b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e5545909bf061b2887935496a853c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f93080ab2c3f8c4d854046582845664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5ecaa623feebc9f0e478663c697da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5db5a9a3dbdd5d229e57dc60669184666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51bf7d4ca86f18ff6bfe595956a396667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095cf7fce5413d0a46edd9111964cfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf906a6499b0811c882e3f0e982ffd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f8a007f413d8c92acf7d2ffb4e0f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23777c601c0f93c5b7a67652a680bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8abdb631b198df51a0b73b2cc6d344672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affcc6b0bb2b9c029fd3937a17324ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a05a7e02e98b487b470297d3e753f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2776abbae9f69e68e8ba3b236d53e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f3457b73a31be1d83ec7b04216c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8372f7cb8a1a244c576c838dbc3eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223bfa348baaf3a42886f141ce64e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b5530816806ae8424b7dcd8df56ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8971cb355ad3c1ce47b607c437c5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645e1d7836b86234d4496b7df123df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f725160a7727239d7bec7e18caf584682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd87912da39b9bf15481702f8af6cc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fbefddcccecd87589dece8d42bc30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09cb060fe5d8f91e1b7a07ab25a60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56255068a01369fa7ecc58674de1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4433276ab8e84c35993e4716066bbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c460883eb6f307beb898ad442b6642688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608598353d273a2f311de084139312a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21685f5f60508066118d71fe49670e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73586e5e0f3abdd874431a6da59f6e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2062d5e42ba3f95c93b669e35dc3cef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580938406fc7b43600cc5464d500d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652256934c4bd49a3ddbc5bd7bde8085694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2b432c6486b78a872b71e155e7a06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42cf668a36e7e8a1edc20b141c0c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd82a6f34d07154dfe50b2aa380827697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34febb8da7744990ecb18310590bb2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cadf8ae22670d72a2e83e49ee7115e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128635febce7412f0145ceb053b7910700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0341e2c6b2dce8cdfc192036b74cba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161402167ee8ce0c4ab7248b5bfc1d5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd433a678eba1d848bef7634e9e205c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c05f029e6725bc4e264e3928c2e86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533d14c739b1fa11102c698336b4f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675266a17f64505ceb4c89ea0c13494e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affe124e476a83e5a2401b753c3f4a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557a5b3bd508e59fc3f983e8784a1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f0567fd53b79ce00d56c80ca8aac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3415f0037a4f03d0eb5c47f1e41e83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53544886cc532a405a11a9cb686af9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c616b4db68685d837aa9d42a830db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11204667a730d491982ccbc9ffe1483713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58168743b2cbec957c29efcd3678236e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97611dbc89a9f82a83b3f2059f5082d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5e85ef0d3d2b0182df9fac5d847bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aa1e5ea106e967a948591204fa56e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2ca365bd50a43ac5b3a38b51c7177718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5dbb9e038b9a63950e067b342d7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab306935eb5c79ecda849766002e8de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7ed02a631abd109cc9a6d88d61655721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d7f2e54965b2558eaffb1bd66aadb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60228078c56b8df4733a2c7cec2c64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c34bd759c0bcf8960bff103991ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8ab10aa5bf822fb22aa05f9cbdf4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d39f5c852612d9f8ca661dfb34124726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db33a4ae7175a2a4536598bb09e961727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc11daf2cec0f04544c3b304c03568f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352ece1f0ce30059de14de346ebdfd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712eff3b52fee711972769e21c32bd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414449612dac08b4b7ee504e309cee2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcdcc95593f4835a8565fdee02d2ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee9bb046f0cb76b80747336b5c3b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd525de35fad16374bf811e68494993734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f75f4fcaeaf1d48707e100e1db0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55a1b29b9421f84c067980a0fcf5b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ccdc126186e55bd359b5e637f9f9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54d63d9b03a0cd353ff7b2a77fe2ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f60118ca679cdd740f0fe4947dc6fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3385fcd2705c634e353988242df984740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08743415c2a76ebaee53ba28083a2953741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5f9d3fa51183082beffa4ab058213742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590760aa752e8a50ba20b67ed9ab56b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292462688f6ba452f03381671030352744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7bef9072c21301a76485a9e05c643745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c586ce69d29668f01cb6a3781864746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a71cb75e990f77eeb623e59416d85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3aa3a70c26d3b04d665dda13c2275748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484ebee765b30504dbded513d5d69f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042d69040667253eefb11fc8201fd51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e7dc4ec1eb33b9f2f5c1265e0eb8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f54d92e633086fbbf685908c99e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e793d78d501e97a9be27c0a99ef5cdf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38838329befba3f2f7cd8569b79afb5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4700e0c5f80de019a59fcf4a5a137755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def8069594d69a7a55316465e6c07f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22df0ff89f2381b566cd60df3e97bc9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764cacb9068e1245d5c099017e7b193758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adec22e78e8efe4f76a61e1ae3df959759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>