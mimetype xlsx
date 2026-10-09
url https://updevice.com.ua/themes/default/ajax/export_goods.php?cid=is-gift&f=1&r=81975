--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc7aa53699ae3b89cb500f04dbb0d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65331c0800c495807426a591b2083fe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2184611dca97f491992e218f78f4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b11673a4630149a66a00c78d81febc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f293bc60dd5bb838fd542bc284dd9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba91882491611aab6da5d5d515d1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f225a18947264a3fe6e86467fd290f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2520b614499801b31c651b4ec346488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b4cd3ba548a23e25ac91e654f70b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd47f56d74c0a96d87c52901b43f7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca254d88e84377f764feeb6c6c614211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1a741db6520b77d1b7a107850f64612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392557dd70e11f83f475110a96e845ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31461f5c81a5107591a3a3e6e0b6d12314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9d67e61b973b73c096d33035dd8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e82f3f92dad4828d55ac5f3c6d226116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf4ce40b2017abe1f1a434993aa0f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5565f5cf6350df37f7bb5d3e917f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0c4dce6b5dd161c67548d915581619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf783cbfb632b3415ad459f14b67e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa1f7b07b8eae00e3257bf702acee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93aad85bd5f514a2134bf4fcaacf8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d43e478e732da742b4db807ec1808623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd7595f77074c8a2537de292307b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f34810adb92b79fef1b4815c061a5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761b03891edc1a4ea3188d4f414b98826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f97a5829613b5af05a55ed687ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8aabe8ebfee680708786d57223bfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72238afa0cd35fd73783bd35d35dc65529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cc8032da3c7e99993fe8bae9f4f4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2c5855e70e2cf0d73cdc9111b23331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc9d3503002f72fffc1c3b64f08a3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc521fc9dd35c8e69975e1b3e37b6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfedfb61c32315ccfc6ee4553a188834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b9c783da23c6046ede7910e03e26d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c204452cc6eff4da6822467e81ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d5741fe83e89aa2f7e2d16ac6329937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb945ce6bb5bcb8fb134c6d94131b2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235851a20248337087c26b2d334d0c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77abe4207241b0689c4151d73dd66e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431f340b24e2e9ff9c0b1d503c816a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fecc04f87777dbf8a266b2a8d7b4a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05619954689f639f4af4e91ed13938d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323c11d0473f64b84c9d7f454b555d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d6ae48197b4c8c95c7c254351415a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa13d707fce049f08b447e93e2c37a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668c80cca0b87e55ee5b2dbe0e8ab0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee62f43fd5608f3b0c684eee8a44b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575d2f665418ca3a5583eee6e79516c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dfae30e12a27ecb63d6fe2e0d834150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c538df97cd5cd89ba16cc4820c11aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca8abeb7ede51306842ce91d45966a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2b0c4c9891db17764ed8dc4065c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6047caeeaf993e9668723a72b893a2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12e2b5a3b50bcb58c3b0754f2ded0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de67c15826d58a64cb593dfd12e8c2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d677406e244a0d3ed18f443661e5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e50fefa2fa6f106e9e5df8a599bb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e255e7b3d909631788ae0ee297c5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a1d867846163e127b6128e1bbb1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a80cdb3956a7678e227d55b65127f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611a39587a48ccb40e6dc05b083883a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bf0e971c4376a230da600e491130663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c199dffb01a9a66d1620273584ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee82c985efd3d90c7b7aa4f00218b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face6e416852dc1d17222c3a415c811b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cb793c672042394888088d7bc0e2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca6babebff326543007f877a49cb2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ffd015020d0326e2616f91e6b8f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483e3c3705114f2d0070f7c9a6591e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe52692aec1109d9ed58bf7a13eb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069efa5f2b3173b4e899d72c46c8450172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c32d272b0814cbf893d759b87d39973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf8a817358e98b59f25144eb61fba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535366fddce94f7369139031c8a343775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ecf3be0aa838f14d62f319f379e1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e86ca9defe2907abd99aa1cea00b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78badb22931a84f7cde3af6420a3617f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92d394b62f2bbf71fd6716bc933bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1966d3ae14afc23e0fcf7c0c7dd7ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a188b61cf6cd5e9172563ff3bd7ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e64e74727fcc86c12aec9d06b197382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d91856af2c7dc8be37f908196f6db083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94ad2465470e67555bffd17dff3cab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f51a0179abe1fa6e603e2f6a961cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b515335d2ff83d80ca824e6b87f7bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7a5b01171f89e96f521c9bb06913a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebbd5b43002ca8ce0359f0a5e3b47588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb3fc1eca44bc1a66b92459e69daa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ce066fd597c48b5f90cac16aa94190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dce73cb811e2de30c318f7ff31323b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f104cbdd91148309532e05fbaa7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226115141d16ba0aea5eccf702f13bef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c4bcd82084f22fb567369ee8ae7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ba3356a327d179b7c018ca1ab695a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de647172671d717c514a3a93e80acfe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beee45ea55c897ce417dd5b21f9b7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda79fe0ba594f667aa62901b17e8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed9ef7a3f790fbbc26a07e0705b9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c2b2da9bbcdb87c27597b193339f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04d48c8c7c88b0860c5ce548b72e53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f2bf3dbf527e48f35e7d38eb5ccd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ae4fc1631ef3017717e56ad441a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c929e49258cb7ca3c67439cb889d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2371ce596da0e386f0af1c6656e6081105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5330dbdb6e013ae6119a35a0be18a45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d487321357e8488bb8dd8f723a457f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd720dd398795625bf946544ed5f86d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b093f984e371467ed834217dc456c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e0065cced38caf45e1cbf55f7fa37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311ffd91de3e059437bb958d3fdf7bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ba4aca5a3889de94dce4a68c663c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d747e155dc35d15368e244c2083647113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e29b0240773a8a74168d61d582e55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b8662ffc42e6ba3de5dd857940b38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c6caa6b8465bcd671d700bfd36426116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071242cbb04a52bc31ac8b46a26c7d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833412307b9638d867cf7c0139e2c70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06102bbbea00a7ddd8eedb36aec839119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bff10f4482eb5132f63f3d68c9eca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fbd65de80db05ec0e20fa7da20481121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5ab937f286b0fcc1c34b0590a94d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e094030740910b6804d73849f5c067d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c55e352ecb067de9981e46408c63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad052ba629b5a48c0be185c7a13189125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07429119637e858656ea4cbf9c5df2b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e7bb6350956fed626bf4c999b5223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad3fe9a9d35ee65ec7547776935b7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97873ec87894fc8162e4955a6474f238129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643283740e5b7ce363a13bbc7f7562a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bf74c7611beb8eec93e6a6aecb69e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2e0c5ed8cfed9662eba51a2cf6825132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa091e0486f96134278d54418bb89449133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ca0fa11f782b819817ffab66bde5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f9629d5e115481729d45780af9e7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c952983db13e3ce297d02f067f23dd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de5232a30f4ab69e6619176bb23401137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eb4e126c7e63342f789dae38d42c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8881131704aad4a1d098943bdf0d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26403ac10753ad2cfdb2147de84ca2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc697cabe7f113db9ff20e6dea29da28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116e9dd340ec5429ca588961d40767142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ccc51ca29ccb54ce2e94b98c5cc14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc15990744d477067ac4bc79beec5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878e5959a4918304943bbea52ca490e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42585cbe6e34622decc5a937e1da4e97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec02ee1c111a86653b4d0606372e0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4943ee14277146c1c8364c2d2a397b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42836a9e64bfcbd92c79e8ce763a0d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aebb02d2d7aa6875746cc1d6fc03c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c4c6c9ae535f98c112f0498c6e349151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4adcfc990685fa4055920912ddf532152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7617ba8ccb84393f5df618da5da63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8c3c0c7b57e6d1119839e05fa6d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31068804a80c7b382fe9a3fc83a037155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed59de86f6b1ab5fd4eb5c1e26d7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64686a684d0cbca3f5c69b94e4e72d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a99126a056d158bb52421fff432d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d69bdf02f64bea957d7e4740a659d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f44a01a96d6ed2b983fe653218d95c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51b017d0f2919619dfb1f621755192161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb50f73655b120974d41e9f242db8e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15195300683808aa768623a23e191602163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e2e22bb681fd69d4f3c04c65dbb43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe17663b85083e8a30ece816b43c75d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a353a47de815d3d822a2bb7f61db20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291eaa3dbf4af8fc4d4f0d8d04b20f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c097590974f4a81225c9311b33ac9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08a300a7a1709d603550d245d21f54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3c1d081bf1432621d64d91fa3f039170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff2468d5e135e57547b9f2a49dbc8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c87264eddf323a1e917c89a48e6e89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09084dc66e0113af9d9e9fd23ec719d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3635579b178681ca8da1253e844ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cbd524309dea5284c178e6ab62585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800089f62f2335fd0a49c9ea669ce71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea477146f479342f978f4afd16bcea74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb34466533db475586b8be4759b3f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858660315ae8cb51d04dc6a03d0553bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca6f61008afb833122bd4d30f7ab9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918686a578d4a42d1b100fd3f58d3417181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4129fb73abb515c03b4b562b11bea1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588a2c4eb3ab831e78d215553f6c831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644a90e624162fffffe3abfb678fa89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8367988d60cc2d2968a8b44e9c5b12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c62104ae1c66cc3898a1700026122186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeaed6272a3aa0b1db65085277c25c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8721e95a87c4cd07370e9e0789b9b3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a12cfefbdb2c60fe4c08c453f06be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d61a9df677c590c3b3a571a635db9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae999bc5393976f01b6eb0111b332ccc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647886843aa39e506253dcba59e96b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b892e7aeff1b6d13c0d4e1918f139193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac46875bf810c5b56094e73d2336e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c982ac9f0d0a42058ec7c8866173a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049922759c0a406613e3a0adc10c7a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9c04a78ff6f83872f37a1475da919197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5572d26263c83a42d6c3c62e30035198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a1a8cc9488a4e540f5e230921575199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c296dcd676ecb8b73e9086072dd4dd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0357786692030024f0a5ea45a004f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6088e94f4bd9adeff893d9ab8f6611202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba8cadc128658d4ddacb4ca6ac3f57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3eaf5cadab101efb98ce9def62a7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79955c7d202c83d7375b40cec391a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae06a11607be57cd234a089d5ed1c4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84856419fc979c83a30a0e61b528ff65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e7183ce629a3b2e18ddd974be9aee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c6af1a18fbdfe94de06d863199f53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49689aec3861e584aeba5ce8ab1bef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510eebf8487c3e80be38b4684552069211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d2975ac56694ef3c207b33878b8a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93e87c77339f84c244267b527cd7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f708cf70653efd73d0dc6d10eb5d974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547d5ddd67ec07b59b339d36d62f774215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb61dbf9e36ba64dbf918b7068911e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5449a8d8ce36755dc0139e6193ff817217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0bc95c2982aa03d78bf1089981560218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75a6339c7e28badbc8dda59400988219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca2d712ad5898227e2debfb2da895e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd8e493dc7e9adaebb756564ebf2f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69421ef576e9d8e6739dc79b6d4266222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5de12edf74103f9e0da7c305748d70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad22f249ed76ac5c4fbbf893b663165224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da213ebd7fdd976375ee31f6aa7f9b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed528d145a62b85406e23615875f8f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aae0e7aa9cf044e796229e0729029227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1223d8221a70c0dc0430760f2f955228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d025a51d3c1c1501e0ee39371d2aaef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab086f020c09bf14ff553382b210c63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac7179e87353287efa95199a76c9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0dd5041aa621718c5fe0f89f49466232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1c2dff0d178c4b9dc59a55ebe9e00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307779ab77186b67b6530015ca0de59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae6f3df20399c708a9669d7c2f979a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e32bf07087100fdad21f8f669055236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c811b91f6ddf8c1d061a88acd33290237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b119bed943c736722836683f2ebb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1f92b1cff0edd5957d67d9651df87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88add319882706f134d95c7d57ef91a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c603c4bd820560ae41b333f17861d44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0314bbb5dbb6b3b3e2458e41f0d2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99cc6b083158304c9640b02ab4348243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc0173e3e73ab59588ad79fea5b816244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dedea31eab01ca2a3acb38201d388245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd1527d97f53fb23945f9b51f840a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4a6dcd945c16db71ece1eb8995f43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c3504a47f22822d2da11c5f145f07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef91f0c4da2950e50fec13653afed0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d163fc0ee5feb5eb25b61565950bbb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd613441eea77fb008b70b285f8ba2dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e67cc379c4039372e6375a475430252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6875309bbe6aa52da96dc173e856543253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d9afc596e5435df0140e1a3fec716254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a230ea6f082c48f888714d912627864255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e4fb0c84bd9fcadb8245cc524dfc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156bb897fdb0cf47c8167f744e67a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d58630c0aa914f5b6830cdb29ca31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f26c14604cd08656ed7b4a116d81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8fc4ac1aab4326194e244031a681a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89ce17e37c54f62c43b014a028b0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cedd7d0a53d4de393717e6b549c716262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41808dee5b7c9459d216d6b3c4a60da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03791ec2b4f0d57708f5930a33e8b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2059f3b468e9bf397553ca911ffcc99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ece4ef1350c7be2ff73be5089706f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3902819bc99503bdf9faa06f674bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a161a4f818fe21aa13dda9a6731997268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716ccd70d392e8d68fd41304dde89c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3571326f4dddb04a2e3c8ce518a2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a227d2266089ad6f9ea7e01e857f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b35d9e8722a91459882567b1b058e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cb1c0058292fe86a6440830693ec8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5aa56650159000c809dc2f2ca3a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbad765028c40a252bd994975cafb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa721af878d0878dcab8bf1396a7df9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdf09828c13e30aacb29384d20d601277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961bb7b1eb922926091e9601a64222278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff191c7a7ab0ed963b304f85e10dd6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a17bdfe99dfe995d0813620bd0026280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d5422083ebf5ea9ce3b354c489b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62484c85741c307b61dda7d7bc548388282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ebd2d0a2567b380eda66fbbc4c2b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cd405d6747dce197b77468ff92005284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef4302733d1b7ab4d2182c1c70a950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785c4898350a4f87f79cb16f3aefcd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c153475e49b3a40e741e51a01d510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b67335a8bbd62f5388abc80bf71af4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d544136ce9adbea1171586a4859a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969da41101caaaf1277fed5ed9d865c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ed0ebb98e4b3f826da3ecb91fd86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cf6b5b75d1f633096b232e65d46d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f8fe07946f3a7300611b283bd2bd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d65d35d4af22601bf550d74bef023d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225c63d5f9e1bf94da08e49b2742ef6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac66e3ce125e97804cd7862740f989d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00044f9c26621df3ca69c68fa19f3d52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c338815c610d51eafe76f5b2082a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcd64844c569a7650b3ebcd63ef2ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5166090b98904e88374e2d23d66530c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07c4abe0460f0d45e04093021a8c9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d053f215e21a44e7f92bb9e08b8f67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56147a5d93a604fc38028a4db9fbcbcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60959db67c8772c5bbfb197b701aa9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d3cf6a606da83b2868dccfdee06c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975c67e8044e2f183f54ea46de8392b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dd8753b6d4ae5892c4bca2afbcae3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91903726f560e81cd713374bcc214c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639734a9fb0f16b7efc7d109de82708309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e38f6110f655711cbbb47f18828fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9bc756ed3b72813903a158b7d67a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a70c394fbb0c4c3334aebe0022aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afa8a43a1f855a1cebd7d254fb7e53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6278055c4d4683070b1bd7f63a3d0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bd39a098ef6fbb9de17aaae3a22e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fa18c498b19bc69c0dc2cd7793b00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a7a658d3b627c2f0441d5daeacad2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c423a354d246bd437a3ed9dd7bf395318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfc5d52d05f4d9a67c55e9a563e878319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353880ccb11329b853d8712145e5986320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dc6bd05ed72104616691334d2211f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26cfdc2363d242cdf50a71c2178a54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9828593b64b5312e337c7d23ecb4df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9f541804b9581ddbc27be145807d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03689e771812e7c241463161df939355325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3d67d288de8f99802e4eea7a3432326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a9367ac2be2c359956fd30b95e547327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a61bcc644baf835cb248fb978eefb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc16adb116578ac2f658dca3917933a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10f3ffda287dc1cb84da9b099b5fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72b8be559d30b6f0be4f600a94a702331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dc80f88fcac6d4c8a84d5394a7d2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c441501396475e33d8dafbfcfb38f27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e7079838f2a2ceeef8d86f985c95c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac6597ea60024632468a15bd5f9a93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302d68411631d6608dd8ebd628f295a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb94ac080c480f8a57517928f944dc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b49eb2334ea00b17393b519818e5ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7def96fac08cd2e60db169ef94b8df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f6dbaf7ca75c60a131cb2ff1aaed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d5f635e944040fbbf3e586cd3702b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca31dec70f4d7daa6aae1afa26f547b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf694956ba1711f7b1050ffd47c766343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044081955f0fa53500afdc711f03b489344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4252c22c5afc34c0e5c5306caa2831345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c29f5622bdd338d2ee97146f2af778346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb377c8d5f3ff255b51ff5e1ba7a0116347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a98a613a2236fc23091eb113ff80b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3fc6226c7bc762d3df4b8b89f65f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf64cf75d71303ff2af26455911b305350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1312b046d6be00c1ea636f1cc2e0ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671d10b8192c098a105bc32446678d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c88f8581b3c195ef2ba3d0c95759353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce39fe7ad3fcad57cd7d4f2b9190a9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb928a15ceea043ffb4714c4211bd01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ba55829d492653e544e7a4ccbad7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf51c3bce5dc51fa19d95d35a6f70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327296ed0a266a84f5a783f0552a5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75777c2b8d4f22af0ca79303a3183bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc01658a21fbbf471a43776dd0b2dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b48087d2685a00f251b20e84dc9fd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1698ff1f744e2f167f31716051fd4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddb920b8272d3a89e1b50d8575a268363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc712004b3a9efdfcf8233f397c416364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc231090f4d99e96bee40b1b4ebca5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70cb436cc65f4b0dcbd5b57ea82322366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cab91083f4af2e0ed222ac94efb4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deda74d6445024ab9fca048eebcf5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff899a816b8847f40359f5b037f45b9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456da1b520eea3c06b9c2514d069de4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2818e064126ab9b92148dc40d615c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e5246707b416df08714f2bc69a24c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1576c73abe142d7824a7a3e900012373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efa443469ed91c2e3c4dd65aeda3d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89930387ecd09bc761e1dd207f7bc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0118bd76c17a27ac2c506128ef8c62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343644cad706a1dbcfedc697d8eca11d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c217459c8df1ee1d1d9704808f8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a317492350bf2b1813f25188dae6b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353fee2f4b7c754161716aa237cf695380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de06b51ad0a9d104e01a6eccf3584c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3e92c3926d1d70008898f06a05743382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702317b75248a13ffa4f834f747eb06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2952548b531c0a33cd28c3cb0af69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacc1219a3547bcddc5888cd515dcbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0e4935918672128b76194f95a8e97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd2b7eaefd9fc1b3a84c82423bb705387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50943c81bd0a7739df548fe17121c855388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ef68d7dc7bdf0e7ef7d2917db56bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a926a99e2a2fc12ee0eae88f73fba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c918b143de956e946506d7e8017c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffa797b110f6b427f77dc36e721ec2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b489d505e128f50d6e2f1ef99000bbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486ce227f14af8145be06595a65e3d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736a44b06eb119c48cb30755be569fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae8db9b7d7340a6a6ea287e3c9da78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d5256c9bde19b3bb8c46dd255665f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d23903d3280553c949eb03cbe103b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef64fe79dc009e325f64d2f109772399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d80c849b666667f1fd249c9e49170400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aa989782024b11a992f8a30e320a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a73c98b4791206ca8a97e5544fba7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a590cab84dcb96fd17845ba97450403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf0c43cdb12d44d1cacf63696ddb8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aebff9bfbd3181a4ecfb3c5411eaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79502747b5b1b80a6dfa3a671f67bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c5e9ad07a772de4be2fbcc3123561407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97120998a6d61ec293fea0bf84cdeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84957d07701e3fbea2aa76942a49ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafc699d1a99a87efbc63c9b3059d88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9a0270ac246b0397c0cef78ac3790411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd09890b526960c84c8d3ccb090524412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e24240d8c1fae10b748e1a358c28f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a53108a0bd9c1092d2f75619f39e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b68580bc5b3956729fb5ecc51bad2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd0d6db962727556e04312631a8dc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fe031b1a932722ca0884ab2f0f256417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bac4f48eab73904fecbfac7591349418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524691968881dc5f01dd1cfdb0aa0bf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57153ee4bcdf5718f2d7433e85a695420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40477f13d9bc038efcaac44fc4bd85c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458d8c3fd4b709bf70851a18f6ce761422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167159cfdd794bcab6172c7d038a92ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991589365d972f9f2d331519f23ff5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da37e75462c35542917aa23f0d13ced425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d870492cc94febc515ecb7471fb64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491ebc556a71eaf636c74de89d5d1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e1668b5b661addda936e8cbd8d0e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7320d9faa001fcb2fa56e65cc184429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5e3a3127d02c887ad0aef53d267a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1e94834cabbec6d688f9a5075b013431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb451f0c6ef666a2dad9a7a4626f0db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17888d5643a6d9168eaf4348aba093433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051ed869e4386f5dcfe560a9a99f0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c8d1f5f1b00c42db64325ba3c0b58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169270ba7593478b5b088b8db727c35f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd6e1783682ea2103d6b64088d38f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa4106903144e0c3381c897f7f8a0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebf8ee4c9635ceab85b4c1825ba09b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649973e371e4e0315b363046509ac3f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9eea098108ed9f2f63a8fba7a3b4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a8b168ce3b08d50c785a2f7c1b17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc655f3474978b399cd5cfee529c6fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e669987cdcc0bc81e36a57794b3fc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b296fde833afbf632f74e87e1e00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab591b76a5a1975d82221c511b4d403446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1348a8e1ab84ac34d03be1ef1cd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876806407b853fadefe5ee0b0fa35d06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5da3a94e18668c989299f5677efb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e4f75ed122cce582d3b3e6d93597450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084c75843ec01be2ce325870ea366d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8706df33b0be801ca04a29228cb6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217a79f4c8cbec250c7d5d0d95c36d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3722853df8b88589e8bf8db2524ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e593f13ba7d4536f47b4c5745cefddf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5647163c88c5227fe0dadae63d1fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eb906cd1e484dde07ffa4f24c7be6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b05337fe6c0a7a89006dbdcbbc56e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6505961fb91f59cc1d41bf935fe4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2bbd1ce85f6fd35adff85b9eaf21a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587098ed1496492528055e2560c66e55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff96b5999effdbcaa5c63197b3361fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6746a7a6981b62cb48558251c947304463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b4f0d53e50376f9a38ca4d11d5e56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566c447be3a5afd2bb43b30199065d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdccfd27ccc850b873e8f377746801466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b5b746946127694f346e9976af784467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e485163df146aff6a9fcb96067342468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ee113dfc945ca81420569a0dfd75a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec401b2e21bae5911d564083ba3772a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fabef61c01f68d5d351064953fde37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293abeff25dd941befd4b1a580d3686472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a06dc6828ae03c83e1df015460be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d60bc28cfadc4be335fbe327adb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed3360e8b27138b51f644e6a74b738475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e91f40d3406769e438e184270131fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdcc5a00d08ba53880ae63a6dfada9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8d6ddb403353d379c02c722bf1946478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba624b6be33016554e83258d652c11a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3c57ea26db68721e1372fa0d10e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8c9072c0f12961448dd8d8a3f03c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa2ace037bc9d5ae4982e83073792482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a531a7c210ca37e0a814d149ef33338483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd84a79c56fb6ac6cd3ece836d3a7e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c0588c34ef442e2ef71bbac79c83d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b2cf92ea605dc275a5972885ca27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846ad416b1a23d0a85a5f5a5c7908c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdc171b0f5863d3fec975917a93fa4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a12417a724908745240c9431f1a707489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6f24fecfee6995e56ee24e801b889490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc14cc7bcdd1eb2d63109430137c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38958cecdf3d6400995d7cf06ebd18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26f8dbf16becfe0e1b98fbe12ca90e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dea7222c26c3882cc1fb696f60689f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db568845a92da7f8cd596951b06bee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde9f20c20f3c4b5e02c825dccf95d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e500bce960fe3320ad1b073c8f2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76710d3f1c691c0928027b5afc3b24c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb6f696baeb6abd98df07f25f80fe2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be57301cd5f17b2aa4ba53b241987ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab3af2066e9fc5581407fd8b6c1f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d90c97aa834397654c731d12a106ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c041b53ab58bf0d986ebfd96a7d2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea9afb02e38218f76961da9b349d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b2d3b86c085bef6ad444d19c94c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ee87d271ae396635238cc06ef2f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2112e693ef3000b95253641f74a849b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e834d7a09a0a618101b4c2779f22083508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b4489a1ba647f71491e8992e2dfd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d838f9a498ec5043e3400ce0b3f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f537852571d55fd0bb88a26bffc0ea7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f318296993a78f4b155bf8da7247512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50004184b9a4e9614da20a6f93f8d16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270b07dc0792940aa4668707800a062514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149f6a205edb9dfcc3f71043f437500515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f227f6bb3f01766a0d78960ea7e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242591850c88ce30bdc071656cdba09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f2961ea06eae4fac540bae160c7fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d0510090d2482a4b1bbe573fd99df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948059e9c2319c88e97321fc2dae535d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1c7f4f0aa5a34fae25f5dceef30f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e9896ac872e1449162feea2b579a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8061be63ac00c06b2d6ca41e8daa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebadd06aff1be3cae2605d5c9b11903524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e60c8de79f5eefc84710506e681ea1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb357eee9dac232e0e8ce07551b20d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea05e32cf490251696839193a18a331527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b5561196f71211bd569669460bcb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fdc4298024dfe0896a57794063533529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d47242bbb2adc4fa6deaff94df0bf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772b5bd4580d1327cf8d86fe21729f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fde91eb790464043a98c4a4c42515532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bd596ccde25349395de09be28adab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d9b6ceadb607389448e50ed520cd1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11967d4e9c35bd45546d08397a779218535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891dc48095c0011161cff5cca00e1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b4a5f8edabf89f63413e30cf6c15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12f7daa94761212c2598096f612727538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38031f9b89e1326b9e96a86a97e81994539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aee91e0c0658ecc2083d2cdb67de3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c3251a3e7a446314cc1053f76e3bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc5f0cd8889485e166f8155522d709542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b61c4a237b8029243955df9cb2540543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30891a67faa453fbdee47c81f4045e39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a75d6d854921ff17e53e92ff9c812545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc7b0bc207d62e07c9e14e84589a67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b56cb0165885a5497bb3985106a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd763d70b676583071c0e7b7edffc96d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e8dc857f4717a01cb809aaaace971549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6020a711ba5509ec26f857a71fe98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7023b418989300e35613109f27dd80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fcd15f674d83a7a592b8ac3c4de56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f35a880766667a6701f6272dc878ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a1d07f98ea4b91ca483bfadb70e14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca52cb1c89a576e708e8daf30df139f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742aa39fb8327464a822536c9d7a23b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e745b101f3dce6d5164e70d0fcf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b0fd260e89af1fe1fc751538c821558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f19da4d7c937bf8b331732c21fe0c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afed370d04f46ca7480077b9a6e6cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f28d8223a0b6873ce97999c207348561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649022e3e6194908d032bdf7dca873f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667e9835e1df86b8947b11736078372563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635eda745baca1c473d01d6d45e3dee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629998ce31aac83de22e1719e49cb7c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3514b0597ab50cb6245c4b7a1723222566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ac66dda796f95a3a15f49354192d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1947157206b8f4dab3d8f2f6ff4ac1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9127d76319ac29dc1b0d0d745eeabc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b225e52b98e8ed2416afa8dc167ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfacf58726888bb35e97fee0a6ef77e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88d297fd6cb9971703e4b48161f80d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdc72d1d6b4d129d42eb792ae26e46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3763fbd38b0274eff095afd7ef85b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909e6c8718a9609211fc25d668943f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3e3dee8ee58299e28a2bfacc427ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0827a7bb0ebfc447728529767057b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988bc515d053b5dea0bc059a51e7714578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b808dabfb68af0452dc3cb5c8d2dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8659a573bd284a27e83e59a938d2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237d960333f70c8afad5a5aefa1fb59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950dc2ec0e9929020f198b7dd2b55ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab623dff1ff18e46698b7fdd7c90d9ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c8dddbdfdac55a3cd66c60ef89e03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264908fba592a5c042956f7ae8a880c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c0ef5abc1fa85daef2b13001b1a64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811fdf15757e8c5dbf98107fb82b6a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32fc95ea5fd7302b1ef751ee09f451588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aca87bd3e9cc95a0ba526d289d2f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992a9adcbf64694d1bd2974983fddf2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d226aab24f7edf15eae8757a1b4b424591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8c95ab43094b02f66c63245588c53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72151ec07e3695ca245f0a983e0043b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081866e3dd5bfc2d35acc06e70e0759594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68cde49c280430d327fcf595d7ca36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bed8bae84e458de6912a21a5d551c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042ced997c72399d227b360a6170cac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f07a9bd13e6a0d17a4b6325391a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f566689ac4b638e09d60cac7e5f85cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e904948e1ce3e0a891ef0f84bbda6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bcb458830c79fa5b19f2f9f0f5e76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a7a3b4aa137b887aeef420fda49e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e942a7cb4b828c39e66ea8b40604603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e61c45a25fc6c16c45b38992e2fff0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a0cc26c0015236ba68887b3c5513a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae594da208a63e31fb580fb0958170606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfa7fe6a7419357bae674d415c47b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4396ef38c9df000d243eb87efabef8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5df8fbdd091e74b396dcb7cae3f647609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2010d28562ed92e4e989e4cc243d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039731ca7772e136eb686ab921391b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6effec91bda5f300093812a1867b8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a3f4655e7a88af0df2dee88a8eeff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dd7af7bca5c114632700d3fbf6359614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97703cfb969c2728f2a955b8799b28bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68390c85b0970738efc4d8e93ab61b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d801ec1396f070e0800bb7c142e2dd6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721536a06f4c17feef45035204e4c8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9556eb460d7fd3e17dc05bec4a425619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f63a13f36290f508460947a6322582620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ba808ba963b562c9c4b4bb0424246621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982c58d6d66fc35b758338516f862db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d0fb323d7f5a58b8918e8cc8948fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25bc3e0ec101ed913903cf6dde17e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255b323781d3894aaf74ca3bc2fadb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013dcf405a34ef2c898e850c8fdc56f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf1633969a84e0fbb7dc0eda8780c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc519764f214879d33b4c00e0332ee3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac4d229a7082a12aeac3e877125bee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee26a02404207ec3d13841129de7f03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70befb52a12493651fc3012844b244631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e67a947b677d79902b08583bda3d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4e45cfb4e3fbbf6b39109622c151633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01cddb382280460d9d2934e09ad203634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23eb7e775d1ec92552ff56b76347e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d61daf4f7d95ed902b7716a8ab5bc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bce00aafe643c0f9de6581629af921637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f0e156f92f3cc6205dc209a31f0d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999a0f01324d3d0a3c51f9c8f6d919639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d5983a1347e359818443c415bd517640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5c7bc787a9ae61ed5b3028fbfc254641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1dfd0ad879e0a2e85a1fde288985e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc46e5a8ee7236280b5bbe1b830925c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f0a0427bad528dafa26e9962e0601644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb4d2ec9148132acb0ee9b9c82be1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc26b82d750a1909db67fc4386a7a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aa2cf9fda0d438848e97861e19630647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23960fc262c63c2e03b793472e42ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d361e9c57fa54017a3e9a5f0fd0506d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ee2f4c0bf7ac0499e8e6e1382974650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82416a724f07a98843c7452b1c2e4816651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcbb1cce18b8167dd9c7ca7a68a9c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb417c244a945fd93508c1887e26a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819327c536bcd7b8445c27f7219c7e45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ea024ca409cfb658c43886fafa54d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b843884b087a3641e6c7717019b117656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9ddc52607d865eb82a3b51bc32c2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5903812aa1b092d8e684b235b9c68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0711014136b03d5dd5e694ce7386703659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ac9a951b70d4a72156a8f5637ac11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe83255d8f8c3270623bca305cbdd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c461bd3e1d6bf6a3cc1c83daadb6229662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328efb4bb2aa5b6ac5bef2b78161887b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247e3f75bce76e359b398dc23b166ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cdd3b5c643b309fea2c36ea9958d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77212d3ca75765556804fde6bf561ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624c2e0c73480defe6c7813dafd7810667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827df449975b27ff6246031ed1e6f44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8495cb094b87c0387184a46050c0c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25542864fdf0845689d560242f1d69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd349a49af5645205e1e9dd2e2e8cbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f66ff9da5ca65e24b283a38ac5425672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd254fd2e8ca8ea314b27ad0b9fbe141673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6b9a309b391a8de532b098664700674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea57b787ecda0caabe0fd9bdf8c2687675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5258ace4bdc5b948222708c1b260e63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ea3826e0b8fdf08db5577bc0b58f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289e093a1c01042c4941aa15e85d797678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf44e137173a3ade6d059b2d8b12e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb5454c1bc04e1b70bfcfbbe87fd2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e6e53fc47a9c0a8a6d589038e584d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20916b5227c103c09231b21602c49d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a345299869adf0cc9b5e46751c19b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432671b67e78085ce4deac1575f31be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf225a3b86b606c888751bb0f6534903685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd975247572c626cb0b8a9b35d3715686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17534b3bb0f30fccd1c73fad78b79ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15998dfba5bc1b3dbbb60ec05c7a0ee0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65784fdea9cda6523f61a8db17803eff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106721f6e69384d5e2658b454c3b123b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d407110dbd025630d6474411449b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00976adda3d82537fbc08bebcf22d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d097a64bc9f9f0eba9c656be06bb166693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eec2f6c44bbf0e362ef8247a05c7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d3c4c3473c54b152afb1b10f0f4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1596884748362a8525df69ea3fb97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286006a0d978c01f24ba9ae1dc78d1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e9d601ef33866356564eafe2f89a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2efa03a025175e2bd6e6e978d7123699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050ec943924ac3252644694ac9eb63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044019c89147238c264dd32140cbad00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809ac0c346a8acbfc9eacfc71c0fb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd05fbdc1e4419eca41d8eb778ddfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e0f7a6a6b0a0ece1d2ca39a16b19b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d389dfafa9c6f639ac015495b7ade705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bfed6b955902f3e58a91efd1fdb6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58a7ab2d49c6506efb811a1937fd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d39d3c7f33ef5d5272a6f9bde8b98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f80f334df3c27e829e91ee2477a4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc4204d81025cd70a7fe803620848710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15037458ada3a867429cd03d602e33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceed02a15556383fbadc1aef37d58e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc42d24c7a920ef869963b63543f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3031b0adf657b5c56add887304a3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb3c43ee02f9879681bb07239b10f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cec3d17b800511bb8529c14ebd56c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c077e5cbb3d9f2bc1d1d6edf7c9d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c695d54dc889453dc559a39ce7604718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6832d23cba7830cd20694da3482f9a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a1c1ae9c1a3217a9ff58f7342c03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9adeaf1bbc0f93b2a570ccd4ce172721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923e06258d91717c05705062e9883e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be57173a8642e4a625f70e8bee6985723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bcf4cec71ca548a217bf696848a61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3d24ad7138eb05f4f2d2033168755725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27889749295290ab25d0e9e265d3477f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded278d260a96ed77ebbfc3fb0539124727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22cd72e5f15de3bf89e62dd6833a18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1150976f190ae83532305796127c19a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bb4e4b24770e51055979974fa86f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59cc826eebaada6fa6fd0b9763526c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91ea0d4d6e47e6defdec71290d3aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3989e7dffd94c868afb21ca21abb1a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502facb7529676d8cc19933ae0d4bdcb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86330b5172f1f3bd7be75d376cb9af5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8dbd6627200b41c134772575500f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdadfe688437b4503b67cc8ce5d74c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22586f93455ac67f246fcb029b2fd1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4636e63f1f5d5cd39e66dd8d555ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb174010040790da874df2e8ab162740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b5c3d82333470775fc1f5f0fe9368741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429002a22d668fa4ac1512e3f3e63cd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360391ccc3bc6488acb01c22b087824743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988c0036233dbe120f3a8b19b036445744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742336d847f9a41b64f20b02f5786ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b97bcb739c69b175a322040dcf3eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e7fd6eae39ecf6525c106e0ecdb75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8272da50256db37f524a4d325d8624748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ac3707b774aaa72e9e42606bee70c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad603725b93a4511770cf11ce684e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff99ff1c79a1b9ce4eaf5c5ba3e3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be23ec5393015b1298095e4d29552752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fa745c2d344c1c3d0279ad496308b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd1eb93b40f4f9afced8180b0d378754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b478944d17f3a53381e20f58e33a58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7c383a1b48028f3c4a64216f82f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a623efe0d59d52110c5a7099e93e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f65b26ea182b63d65aaedf9070398758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64077d5d87a32fd8dfd67253c22507f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00928dd578fffb457bad1e6818df21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dece60f85e8c1ced6fdab0c97f1752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba6edd3e6d7b50472ce4d1f465f623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6ec698964d2ffb420f4064521b22e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a64b97771658f0726e8d2856c7c6a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad573b0d00ac4347ba251c1ba66a4636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f95423e63247021995cc06aba3c9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9827a3cb4a82c05942e262b737e9b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160836222b021546ef58dcef715bd8899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da603c6eb56c64dfd85d0471bfdd5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda274b681ee0c6e695fa291937e0a8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db826321b794d0b4a104d84e0005c66112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00f6c465cb2bcc3b60b586bdf9a31713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06880713dcc75f20603dc0403ea75e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7033d02bf26527a5dc81ab66a6460ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd14492dff3525da50a843da0a8494516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bc72d9319a0e5b9dbe6930cfa1f3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772d6b76184becb6421e388aa7ecf918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997a11f89affe00164644608445b60219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c1e901912320f9802b475ddde37820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b799a88ab90051198dbdbe634f0ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27219b76f55f1c3559f642359f2c241722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8835cc50b6a39133942d3ed1463497e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e371b8a524ce73df5203ee6cef8bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a3a05d78a38b561083345150c077d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8d88070fa2557a079b0913fdd6e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca7ecbd490c774e215a12ec9ca1b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f0a0fe450939afbf6959692ee027e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978c80b05d98144408098b21102c76e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e09f2a80041ce81ddbccac70cf455930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2d683c1b12c48b0fa165729a024d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75bf7d7b2dcaec99eba3dc3c1dec2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985dbbfa909d4e9278c8c8b543cc8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab3d406d06b56d2615a981cfc36de634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416504ceed881ce27676ec32b5a61ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5e723fba271a19bac9d297331f3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde958b684e58e0a7efaaaf308fb22537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881840fe2ded6c96de42080af98f68138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223301a0ebf17609203edc9438571d3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1775c1eaa0c39dc01e2b93a61ea8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2288bf9a0c3d335cb81544528f69d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574279503c8061f57a4fee503edbd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bda6cdb30a9d375b1d31141a4d92943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf8a4ac7bab84c83e03ceb1bde8c6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff5d8c0c1c3494456496b2ee497f2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263ee460c578dc31dd2007583d0b23a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c51512232fbd32c6ca3386f4fff03647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4b38f93e705518e7ee0b9a987566f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618d8f9c1b7e06c6427eeddd556d1ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5e76ce2533c3c1e0ec1c929bffe750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836426343b1bc7e3ed2b717d88f13e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1150b1a39ae1cfc2a25a857068c13052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048593239784130eaf0548394e6edc653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a298d5ae5e901e7111ff31a4b70f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e83111a4d24712851ba6bdf80b9d8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631cb31fc12f8c14581dff2618018db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f071045e6e562702614c0adfb82c71657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d365d2fde05d7f8319ed9e985502558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1538544cffea42a26fe957330e10259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb6ebde9ce26a171dc8fb9e8e338ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3b8d1d35f8357c37d5b598b94999c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbec7407dafc4d8a1b2ac32f2a479062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5374dcc3ff9411101fbc4b2fc25925d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bda4caffcb8ff6537fcb3f0993a93764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccac65aacffe2aade4df5c46f6d6c4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d6a42da93e5e7a51cda9029ec00166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e289285b9bf34a40c51bd2da6f9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa449a6f8388e4bc2f647235b55a4c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0524c22953b2d1dcd6bd0430268c5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896acfd3daa0e66e20a3b00b7550d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bcb0d69adb264899edeb423233cf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f983b00a3602eb3670c25ae429ac2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e9f90c342f74cfcb95d13b8c4c4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28658a114a8b2cd1ada8732ff4aac9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e25209dad2cd32aa17f1b105c9fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b21b5b06220aa2d0ae70f27d006776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc46287cb855658e116a405c5ff1b6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f12801f69a50fcd455088c9edbd3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d197a10e7cf2d350ee494e237c934b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3171472e0d5d26530051618f73eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60080cea0d627c082391a400472d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d4892aca35f04046a638d2daaf3e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f563d1f55fe7ac87fa541a63e172183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396705573e22f98b3e4f4012126e26c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc526658455ec26cf2ea8641170d9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d050d1abd2e1c81709d600ab18ba1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f57a80167d420ab117548892b870687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d493837699335ef78e28eae01b70688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc232da511e41f704a754a033ecf0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0e607456ab37c6089df45fa48cf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c679366c8b369c86b2bd23f1083c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99267066ee53e4131f582f8732783f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653bea524d82a06c71b22af6d66262193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624cff113efba2c5df9d51591a023b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e8bf0171a42afaf97a228c15ccdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d89adc11056ea2a4f30c721262c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcc0a5894c02d850a238807495d9be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54409106b13c148d2ef482156f022a3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d0a3cd4dbf14196423f05cb2892b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4b97c942d2848fab97f21e1f1636d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a57bca4c8d3027aeb7119bc7c4338101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1c31a0f1ae9a730d8d7d5575a150a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fdc7a760b33751f390de27bff4cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b1cdd5a757660cf074c7cd235dea5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c807d42b287ea0cb2f72f91b20c8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2cdab04ab1b421c3e22ae23abb23c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc4a2bb57aacb095896b41b8f03dfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54fa441c7d70cdc913fc1d3c87c81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77e3a457a680fe4ea61192f60a8cc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa06e4886638eae83c81b72b28141110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e94e4febbff43fa857cf193314776111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47faa0678a04d8aa6fabae930d2b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a71b2e7664add7b4aa32e4a1f18d05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcfafe02f24139142ab943d8ba04f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c733c73a26a6bb1ccd98fd63590645115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377359ae8f908c707d93bc8a51e73569116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f802e0be6421635c5262628b9e0f26a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60afcb3776a3ba173e61b4bf99a9ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc03a032cb92214eed6892563db5230119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3451bb6064d79c9296fdb275f95776120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe844bda0027594d268469585c5ae8c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6c744090aef4442efd3ce3b725852122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525efbadca7b1995282b986876927dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c293f7489090da8f61860e5cc916124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a91bd71b0c983452b87e472c89a573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562cad6a1ae6c29b710a8afc46595a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5fe95ba3404eaf02b7f75b0e309a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b99703feaabab470e0a65f7de846a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddd93927e3b6f922116c28ff74b0df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0741240d61596125936934196b248f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cedb55483810785289aa7f0bd4dcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497b97000854302e6ca98a8aad3d47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3656a4aac5f640f1252514db6e9f22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abf4ce2cb051685f1a37516b09b7db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5184d41c0b415fc3c3d8bbb8e37b81a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435580c28ec0d0f82f42fcbb95da9a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378721fbc266fe9ebae7a9cd8766d53d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d24942b213b60dd8921436aede528138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0346a79519383073a3648dabd6b3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49559b5d90e7420dead79d46e1f52cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b97d2f6c481fabf5e9e35a54494cf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933562d9ae488aca0441b49b6df080142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ff5d62684bc2e4804373a60930fc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf40ff89f1d3ed67b3e1e9aa7acd5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9771add4e054a65580a9605a51f40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc6a880fe19866ac2ae5108cd89b23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb8209e9d31a7dcfc1f5af48c67f0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959c78a6d077f49ddabd4808f8d01f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913bf8c4c54ca3389a1a94a5bba7e69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c2f20305e240031b73fe033971045150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590ed8f1a1b81738e69d1dbbdca08a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535b93a248a9360d0f3acc22e862a2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2e1dc2c79007a7a88831a52589edb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f53b579ddd05d956fdedabbb6f039154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b8e40e65bc8c51f715cae10661f64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50780caa660255ee73591dbb91d2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e594e206f556e311201fc2c49b06fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397e41cc09b1c8772ad9dc1d18dc30d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff194d34b8efebe4be4f97c0d69e1a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb38bc05aed25d9b7bb49a9343138f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ac7bd81f70797a537ff94476ad4d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3063250f905234f0c8b8734c9895ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e787994c25195ae24750958bcab12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8aee97050a15726c2e364b20edfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ee084b68283bb28d0ce2e2bc21f47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad298443c1387f8e06aec482c8650c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea454f50b24589eba166b846ca2ecf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3fb28834c20c754674421a23a4b5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca8255e3198147d6cf026d3f433e52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d3ab816baf47b6060d2d3210bbbb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa24a3c857623408d7da09416dd45d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0696309210b0b4e616808d0631e5ddf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301b2caeea3aae690f25fd5abb6ff73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536343718a98addaa824ac7ea5dd6a72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ca0ded13ed88a03bb7ce056f8d8a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf371705585f1004c2a73194d4c7699176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fc887f234d167a7d76c68d3998f28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb66f570eca457c45e0f9fdaaf406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056ca752c76c5a691ba09fba3eeb880179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a49f90a09d884c73b758d9063e1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fe28191220db63de34079a24cb28c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199546a95f825d878e7ecd42130482b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242d8947f05d68b3e083df98f8849f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b145dfea915ea5edcb1d9fe72e08e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e17875201926abf870708d013198185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0c56ac6647639fe33b26dc60a0456186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500822ee0b1da2c3e252b070f2f6503187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060b4a3496b1a3bdc7f50f158457bc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d06a14ce62b47450738483532e27a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f34233c12a43200815785d2b701f42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e0c704680e7df212fd99ed2d1650e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7371eb02aa6977673de7ac64b2e9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90605f97f15c89adea066b0f67d0821193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0467a52b5081a0a1111526095effc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db885e8e9d09a1045daad714010e2c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b7512049628f316cf4d70b431613196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc24b68d68eeaea3e27e2ff24bcd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c5ab4e3258e925d0db156b34cf2da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc4242eaa301af2a0d9390a84a4543199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1d22186e569f088345a8c857dabd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ccb597511b17a9491be1bbf57d76e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2970cd1a2032dd91751767e18db204202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0096a20d6a544aeb3c657accabfc923203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c10da8fe148ce9425a58c87b15f0d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fef52520b1e04855af385fee11a7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913069a6ba24ccf108e4488e8b5b1ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9497c1e644ff419499a9c274c759d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f793e1843879bb5bee765dba4faa6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1bee25e4945d54a6dcb6927cca6a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edb5da240594bd07d2398764c02420210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167301b293b4842665c7ab3ea3edfde3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cf32ee9b4d1381a7ce9c7aaddf7d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41863735cb7bcbb0608d36b6e63820b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673223112104a160b592a9a8cd4fa4b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35767e3cc53629e85ff8e3e2368de18f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4c32b9b37a8f6ebca3f5a8bcaad3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5796c74580828f16c87e713c81296d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32010a8b69865bd077d4098a27376b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36615e138be58f6f9f24679a5199b0f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccd23a0ae7a1ae899ad4277492b2df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b15b1c9562fae8aa12b1930ff07b19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c138cc52badf13576c45cb208b06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c85bab7c2f5f48d8f8e335fbc5c42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41deb28c9e42e0430e69d1faa2edb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a60d0d80c425d51e06f1514482d115225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248123e14438549e8208cac9a4ee3f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b82acfe326c3651ef13211444b25e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff74ae3ef97aa465d3b0da8df5288ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eef65b5025999c808668e28d633bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2e29b9c621aa0d0a0e9ccd27937b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb0d5153c17f87e3f66d4840ec0b02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629913dc36c26c2eac28be080012ba5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a99ac54efb08fe8a233133267b586233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2925787f9b14ef46293c0269ad6ff59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce621b0641743ac8f32ad6200244a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe13896d7a853d6a282bd2a0e4282b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ee60da0cd63678ee2f32e613bd0ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe220f4bf63452636cb612d3f87641238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaea81ba3c3a3ecdf58ba12dc116e4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095cb4a8c5d6e7127d524156fc9bdf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d678331db8d0bb2660b039f5ec1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e849a4bb6e6e633c3c7596a539aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f67f5d6cb1dd835615ec19e4e3db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a92d5f391b0ce0fb84577698cc970244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf44fc0d215149575563c0f7ad0831245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8945d944d79d164b55ea6c777751d52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623bc8d138520fd1a2936f3dd445219247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0deab5887678d0e14bfd5be598752248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2301905f2e8ee6cf0c5447e4146144249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6145dfb943a051197fe4e87db8997250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeca3af7e31066c9e23fe4612580f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a2601cd1dc0d2d23a42120c5dd77c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3801d8093ab348c69107cd34a00d57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581685a1e19cc8cd69574ec65595010254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe2816f99da579e6b8b7384a332c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa29b36946c64a948871718a40b9c1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d7d4beccf394b77be89db5319c74b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81203f0486e537c3ba489bce0552cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c291eec9f499e7146bece231d023d1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520cebfa5386b4ded0a3ca30f02f304260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782071c01beae9eedee756f6d8e1ee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb77de69003fb9c9cc21fd7e6fdfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79eda12fb5171be0f99c3336b23452263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9dd728a4b6b27c256324833adb286264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c980ed0cec1c81da01c1bd5ee9d8ad9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa303b26e523a265c96f886753676d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e00ea8dab8055f4011cc79ea987bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb9ed9539eddd7206cb8edf66de6a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe32d208cc586e02a6c26c4e7102284269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bade0380902fcdb86d76d9e48f3d3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e733859c58a18c80344902e951aa8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60251fc07d6cd3cb18da0e90f60820c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6863ffe2be0d855e8d6f40579ca95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91090128c9a80b08f3175e89cf8118c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64fce37d289a8883d98eef444e4aee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c70506a9fa9a1e3b2cfe6db93cfef8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98899817730c2b82be83890653d8d596277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2371af6947fc7c38965455027fa04b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11fa3ebc558bde8d6103b80251a37a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23c3466014b6c102021e5a34a1de97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc8773e19947c4df35b71c1cb00895281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e254c1b920270a87425915a82588103282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daebea9653a3540ba34ee16511d14ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a46cbf62f2976011a35279665d3ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4528b9e180ab0ec8d4545d7d470790a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6c5a53b2a079abe31ac105cc472d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e3b402dbfd497da720ebd856a1f13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae67ce6f6e94b16c52ca58a7c893b56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afaa2a5c1d9025aff33f5a01bae0d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2161f35df510e6fc984464dc4332290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a092e1d23fc331278dd1af60bf96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1459f902ad31b8a40fa3505b1d897b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4809f8e66c85daa4df4efa7be3da2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dcdf22a63ee90a378f577573a0e8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1504cb8b8b0aebc7133fe841e3804295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf572e66aca6441ae0988ba830293296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6478d8714e67284f659400408d1090c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09276716b9a96d456f2a0f8a25148a0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff78a9ee472bd92e9692c3c77be04c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614123e9748a6d48cfa8af70215faddb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730df0591c03d30edc39e79c55f1fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d06201463fc64eda394e2bc3e1b99a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9f7e51b05b3041efe9dcc0f205bbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e7ab5bfd93cd60ede51c0363bbee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adcc390306c75706636b032d403014305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659bb4ca74a2bd8f78130733fa47feb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2b4e6c9204db2cbb923500be81bae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcdedf56918f746920ca03c2b71457308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1617c892d747413254096ec797005309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea21298308572ce5d785768eb85066310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd95ea74c7a90e73f54f8ac62dfd0ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec213fcbd69a7df2516172d0fee224b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce3c38f3a317fd8ef272b039b8a6fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f16588d06197412b2457a83ea647f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b669fedc7d9a7f4a52ccb57d97d385315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f33ca5ec2aec1908e80ee2aeea77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a1d91d5e45bf8b4202b94860bb78d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3524b9f5d7e938d20f9e1969ff88c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414a3899416264c6858494a3a922b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6efb2b0ed7b5661dacce1457bdba42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec70f44804751d186223da196db80b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d1f885639275dae210cb093a9ff8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb550ab4bdfce534e6199f53b1e0793d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75e2b9296b6ae29d5fa6bc4c6e9225324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929272d1015a8d82e1af080bceb201eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268386435154a03b2b41b261bbc6f6f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f80e271bc529eac5a13bd89e04aa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab738382da4c0f902e78d67488761328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e61ed474930cd67988550483e19802329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2920c8ce4fa58401bbc2ea94421f30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e18a2256345b2b7ce259ac3a0821331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827ff18ea678d030e4c2195734ca5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643c7d04ea745aa5add743677f13b79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f89da93c053c11ea0ef54d8fa3882334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4481540d3b82e9b7d9ea75fa91997c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf359dba1d73cdd73aaa684cba83c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae37b857d7b54c66292f26e452d8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f7eb3e4b9e7efc573cded59168f38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e29346b9e815776fcf3c807665055339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1daf7d787b0402393a7425490ba47b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6781f5b57ee21315a8eb5a2c785b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae7b18bc894f2f4ede4fd87f09c96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3ea47b992d3efb67159991c3655ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73f4d50fb677aa68a28e1ba5e686de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0a0fc78c93d279f1ec6c1c905e3fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d7e0fb093994f66bfdb8a379c7f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ba98472b48633db43b40d0e262544347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291460084c7e5619fbc11ce36678931348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3edc014e7394ae37bc29247e40e605349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fe78ab06e1764295ad39f7d08f449350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3af414f22e0d778fcc6e7514c8f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392b14bf8d418b9518c2860bed802bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cb867a25800a844457a2182d5b98e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5088f29ea77131453085fb7f15302354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b098463952dfcfc216eb7cd0aed0b79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fdede7801e0f35f6e01b856c3b44b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bb2e43b0ad637b8ffd257bd49cefc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd0e4d6308345b323196f0983a1beb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ae8f70e312ccab5125e8fae7d1cf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89d96f6bf73cf7a3be52096de03ef6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec4eee619a3619913cad22dd464d22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365041d403e69a6551752d32d6c7f6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37d4ee6cc502c365c79734534661af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46363b831e72c8fe94cddf0fd5856d07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a18cd184f8eefc44b31d35f943c2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c034f4e962c527a6518727cdf6fb97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cbc188651170373230fe1a2d4a267367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8873568d71fac1a4650134736722468368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa234b5d80a8d242152b6ab6fb27cb8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba3ca99f0fa5a3d87bd1a4b163b57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc9fd811c53a669d38c7b48fde1fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27dea4499a38dffb1c5ba3c093cdf2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c37d16309ecec97b7ca6651d1934373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e519fc070303cc6c03c799615cd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b82eabbc68ba5a3d55f7b784c19e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7169c8296565eb5b0ef40616cfe1a86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bdc73e501c2de7a8b4ce3078401ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050a2f80bbc306e3bab18b5d4c446fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade206c9b0553b8caf2c4708f803d15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7711b91f62d6cbc163cd4b3e5ae45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97689276fced412e34f38717e1aea10a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90768f4c0b95cfe05b140775c70ab0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b25412de80db9d12eb9c89577eb42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b76abe80a36ae3f1db20e4b659c7e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c8ddb8c806e367a67f621eb619426385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858777a44c62a104b24d8b3d4d5af7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c5bf78b44dc93c15e3f5e92d152e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2c905e018becdfc168c7715c5429f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d480b2f6dba0158be8dbbb232d35d70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aefa5b4a9aa567599ed094281ac63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e276dbfad7d3b7c0c23bd79225187a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf623a505cbd129bd335ee9132bd90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc962824aa778ee9b337949d587f5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5125ecd05da250b3957593d13120c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a47a69ce4df5f98e95213cb17389395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774d23c81a1572e6d9d807b8927a4df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c8f615400596ae38b73c165e5627397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eb64b556a4bea9ce757bb5fe10879398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc7d59a55515ebd602928b02a02792399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e708299be902b042403d1d846d25ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cf344ebf3723ff2fb2212fac1a797401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc2d2a62db4d0ea83d99b67962b63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9acb37f52accafd60ec1cb1150e8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68faeab50bd7f65e22387f20377e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aeed233fda341df95d5217ae6c652405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a736d854bb7ea7cf51f6eb2683cdf42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19e967d4678a0fd9b3fb4bf9c186f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a0fd6d9f68c6ebbbf8d14c4e2f58c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b7b12a9cd3592e993714831e39aa0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9026a8d07a939fa36572e740dca867410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04d7c63a19e53784faab64f8abe66c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea698e2b85879d72a687c3a9ba8b13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070f75aecab86f073506a684b2827fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65623d6cfda4439f4cbc48490a7338414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e181d137ed9444d1928d8d8408052f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513aa3c863a8478752c4f8bfdcc659e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab02e7bb3368bf6408b1b327c026b47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf176cca95397450fb9479d3f39dd83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a93339defe2fa4914fa35a33338f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91b5faca9347b25c3f7e47f616942d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f200c62350ec63d339eea65171c81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98145e918372f08b04c064b27961fe92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c038b83d06f65cd8653004216f5f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba6b001a08dfa14bde61639ad3b9d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f921aee93ec1c8905c0f64fec7b0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e27a54974b5d35606af9800ccd2137426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c43a291191c40d0cbad115001baa0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558163e2f0acbfe19f8992bdfe07ab3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c07691ee743c9353bbe26b22031a25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141b8c6a214012d4223ed68d844570d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a78496f395929851e54039580692431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089786f849c3740de0785a8afc87769432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef93bf1feac67ff0c2c27803b5883433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852bc26184812ae169b92226ee9dbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051237b3f1f71307fddcc774d721fd5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f63f7f4bd78c197b72e00d00b40401436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f56ec8b569280f4a8a38626ebf6364437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88161c7745d025bb265ac5d682d879438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc9f1468a92ea2af97d617db6620e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428704c8d52108378c5eca44c0459c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15475e18627fe1acd6ac54559b19050b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430934ed2a4bc80ed73de3c60b7d330442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c9556888ee4e41f365cfe3dfa0588443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0754ee80e740aaa7bb58a35c336481c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806cb7b99cfb5b4c6b2a2d4a442fab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcba6f203ff4d95263a6091e3bdfda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69748ba2978f58f50c4b3ac9752a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0859c9f1116196da1c1739fe73e13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f87286993cb0d4186ee258a326846449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d37178bc955a7d79107beaea6b3b1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ab2e422ecf8e5131bdd8096565a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c602588b40b4dda12f6f6ee76db9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d16628b3db9aa5102b0147f3946f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afcf1ebabc998a043285fee4080f08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d72bef16f89e39e02b7d79c083015455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd89cc49ec6372e952262da2955f64f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f3e1a514d11bbf06464511fa3df7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0103b1ef4e2451e8e8214423e80427d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3317cb9802dd63a315fea71d84ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a64bdad05f651e3214861e9fc26c85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada36d0b68100a2d83e414317eb23d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ac34ba82a26ec66ef79e8a5d633e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200e4663b24e65a2d6c17490396ada6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22235455841f5829f8b5266e0c17de92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd8010e0dc4047fed23a39caf42ecd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551e5daefd6c6cfa8e902afa6d81821466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d800acb15bbb1c0a69e64d8e77ae05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2b7f9888a1b48e8fb7586a82af392468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aca57b586f62b6866a2a8a2d7a54a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd7c322a311d983ed083f95b1dea59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f5d2db5cb37677261d60bc262921c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259130d3fed10d0368af2629fc55667b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2e51fb61bea736bb20d44cf571d67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb499287785a3472a8f961dfa20bb0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a46fc352222cd74122bed355ce4d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdd70de966548f32450fc78e4e625c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f776b0060b8ddb9710ca0af30293e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266641f902bb1057ff4251bbc4e7ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5613d9c0a6dbc7ae2960eeb17221f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2bef8f867f730da0b76cdf3304a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c6f3a7a1873ff0584773976a8bec5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead739be64d02e137da8b517a45dd0fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f471df231896ec85e73f16c5488eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf1c55eea9c50b27d775d31312e33f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e160f337dd8b3cc934b0a6b29987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b6ed65ab49c0ae1ea85e919b0ee5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3023d5bcf13101703c433a2fe1c912487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149bf558e3ceaad5e979453e662ccbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257483794d4cd439394e95b5af93892489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e77c58199efee0ae9e86bd72d52ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c900c24e43b8eb0900f325708986491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef36afb5011c3da0e61bae489fa2bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5610e4854c06796e2c83ccb8e2e29ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b2c3a3c9e58b8f721a388dbc8a0f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3418d60dc318a37a9559b7aa4a232495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cf96d8b24789642ddf1794332da68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd572c3d64c9f77217901e937b8e75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b7cf902f395b3542cf5f9108416e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05d7c2be211ad31f9cd860f2bc4c7a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06453c7c90860c522e39358759cc58fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa6297a1a32599a84339e52a12717501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb960d02f69dcbf1c944c8616252973502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b851df067d4a82c4850b9d36a7613c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7897ee62d04bba21d443c430aa4c1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5481ba4dfc5e0c5aa2e6977f51794e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bdf856764f134eabc7ac788881dc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069ee4af2e1f4d7558b88d1756c5a93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a28c1db66c616fb77b377157bd5fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea45f479d2ae12bedb3f7e2dc82a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71958a0c8b138f493bdd75718869e79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4e5f7a3597b8099a7ce1f19cc0a48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9059b1dc8ef72b427031e9b4c0b22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603187ed9096a06400cc9e211edc7e7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a170e43bb89945471850e1d05cffe43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745e819f716a1e0e8e9d80e478b2fbc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22327b77401d52082784f727093843516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c60a0ae9661e346d84c58d2da685517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f047e171151b32e7e8a03e1aec2f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae19cf674136f316964bdf03ae867519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65803336fdab906f2f2bfff468278f6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680c527d22a80c285140c8efa682f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741b96a3630a27b93c82d4f19c7fa82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89ec529886e75d80b3113251cfa13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25cae0b516a6a601993d494a5f63c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b3ee63516d92e620e7a4e0c3b4115525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc8af567dfa5fb95b740e4f81580c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b425011e6eaae342407b4f0ce1f42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a4ed85e08b53ac0018c7de5b7d208528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacaf39bf14edc5cc78b2209d6be87f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70a0998607eecae9bedf37cef92d59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2063e749b8cffdb973387bcc03a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4de1400e12b87e55f8b430c88078532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad19f60120db72fe397b7c7a65404b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4eda8f10e630d75628354562ee94a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561711f793439ffe1f72419dbadc8715535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a5b6eaa335124365e465fb91c6d85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1eae8d1544331c2e9e04cf4abbdd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99193bb1c990954050d2a8168f901987538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49ee955a2a87d9d1bbecc07ce8c9bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fcc945015504718593680cd30b2e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d392b8a184943bd7e11992e133b00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055dac832be522da5b54b9093b7861542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f7e093f539b580ed2c9fe00286344543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03c050e29556f08588161181f686fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cde8ea34cb666a3b2df80ddfbe3f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d154c34a9ae4329f5e53dd91e13726546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687533116105eba7e850a18c52a450e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585541f2775ac0c1cba03371186449cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41642c902eb1bfe47e897ff7e9b6eed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744abc6ff88e9462874c162f1ee99b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16314f6a30a724ba40dc76943906e89a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1912cf76e68e2154a5c2c5facbac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaa5b26dd9c983441c11ff2c0937f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209e0c011ceacb270a05d0d871d7f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01cb6b33e02cf31f776453c68b9205555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da1d3eac5fff800ea5c9a062c4a911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee5d4d640716bb320d99982e2eda5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44697a860b10e21d6d2cd7a9801795ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1116c76a76e683a0d47e6348531cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe6d95b2ffa7cb5ba21f57ac47c9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628a4610a4bccb9f41dc0cb6c183a70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861069c886bb96f8a7495eb9e2628b91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912a33adac0aca189369a6c61a46f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b7e1aa73c54e207f488b2d3ef22da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ffc7cbde2d089721c9a4d8b275341565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc189e804b1e9f20b18e06ab063cbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45cd3674a515c11731876219442efb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01649384d0a94628625e756082d7443568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808ee813bd23e572157b75b2477729f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fcb4ee642a47286a68499fccca06c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2bf1fe944e0e57ace740f9812d830571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a5d2feee5d03002c70a3093136a30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541cbe6f8c9c10f6fe2e913e6795a76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49218fd42a518b461663e4ca4a3dd343574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd5ac8417f38fe4bf9e0ed94fdf930575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dc1a85d6240e025a2e3e6b0bc46b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314db4ae32c943000b730271aa0aeb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfda8cbe6234f9748f3c288e6364e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fae1b0b7a8763410829518b21bb10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915467438d7b0497dbbd4cc525410b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f51d28e8d6d3b1d0bd0ef89cfc220581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264826ea92134017c8bc7e6c3768d1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e319a4a78156a107f6f5f4d85551a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4529855179f2566a5900f9a179c55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937376f2c543d959002db3bc984635d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1cf6e72e5092f3bf11419e1034b03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9dba6c009276bd30b23f0a91fdcd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1376e3287b4c7a4a282589f4ea643588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f645efd31674025b66093c6dccecd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d227900f8d38dd8303ab44b1dc58a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d66391d66eeb16ddae46ed03596c07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5740ce55f21cf225e0b61d603560c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf87d9a50e4666ebf48a6538cf8aa1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc3e085ea5778b4c94b49cd9804371594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc205377ee935a222ebac2c78a551d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd0f2870ffde0651cd356070b6c2f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9350a089186384f924c20d956f140dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76550f40d7813c2e6102da7d9f431e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5ca22ac54c65ab3b471a0c50bd637599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdc3315a068032d8f9c1a577a41628600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205e33ef9189b229533b4d14624e29c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e15ac5ed118e78388dc3fc027d51ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e82d82fc41b00f9bdfc89e11694f9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432cf8a7d414e535eef7a5e3d0b2be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c797211a6ff14deecfdfc15e3738605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f452f52c9951b78525f75232275788e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22034a27612b95f7c5d6a588839bc684607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d7bda24762199588cf443ca384e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a2b965ee538c42360817a005aee69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e711f0a2dc808dd7ca7627e5724a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ff46120ae382536a20540319074f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543027c1995d6b7e82ab797dbc4fa4cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c4314c391046718a74018076ded1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd286156b53705fa456ac447a7218ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51177012c95141480be6d490ef0e82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23418a508c3b309bce113b8f12e90d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb496c56daf34182d4f1309ddacde53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cacc8cb8eba2a87da219ee3801c9cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3062e618045b1083b66f3eb863213b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416139ae34a4672cd1c2895268fc37b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb997f05d1b047ad7b9326a24d5d49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef180e0147f157d517d36bf443db75d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b377d41bf0cf445e8fb41b64f071cae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b0b75b183731a9c884dd544fd4659624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9f214144319944c67bdb8fd001712625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454000e031dab59128b4198bd0ffcc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4b49acae221e6a1bbe537fe9fe2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac779a76009dbabcd5e9b574a18582628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c078e2ee9844c9beb54939d07b39a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c3163aaa01ec2fe9335232e2448e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6f23f5c541ff9e220588850c06ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03481b3c5268b7b0de4053a6b8af2577632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51022f6e30e9db10903852e00dda2ae6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c85d940c374dd10a84dd5eb8ebbad9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da838e613ff33fbeb8e44f0115a0c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a5dda86ff9b6b610e9e7487f05746636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b192968176c142eb29fd4be20e9150637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8ed37b028be1e4e763d5089d94aaa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace943dd4955581de1d77aad430be2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174dddf0e1856aac1eeaf6a06c8cd26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24490f085a20b95a0c47ee16e50d07f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5483c7fb4cb006e5271ceb95113bd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d772a8c5370d9ef1faa81e3c981c49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6936f9c61b072b28b544b8c35546dd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4144db73b82c22528b20e1838648645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d31e48a6e197834ba5ef6ef0c4bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e07017463402ae3e3b19a048a1ec2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c844bd85194b6f5e5cc7310fcb5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4b7b71b02e6f5965da01425c686f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea52efb6893eb3eea25d4e87430c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb60c7fee13298b78302cb51d505307651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bba26a7fabac280c7a2b862e4c936652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a4be45ecd9a4f238ed3f6452d8174653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bd4b8a6a0941e4a72c79a39aca4fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02767415e990e563c2bad7994bdb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab63acaceb7f9f9d2a7e3ed0e08489d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eef46479cd7570cce4a7a14e414624657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf99fbb053cca5f1c456c30c8a15d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f85f525fa39ec70846ee1da1062175659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303db158ac0737f2af3503cb77943f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c10ae0ab40f595b345a1e00a6dac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e7ac4f85d21d86b38b4eb4c772e35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b64c878c78d4d6b3f28b90df1c92c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6164cd38f89d5e95fc4de4b76bcac2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e608ca6c0a7ea5d60fc418a850cc63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad3dce0e1483a4800acebd25b94ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c57828448ea100b2e893cb0d27f4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52521ad9d8d670921060067b96e4c6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065dfbfba1f1ea86dd201df54cc5a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22250dda58ebcb6a8c5349d2f8bd13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84822386a9122fe657e3880d9c00c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862691a0f40aad5f827b08998e3badfc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006a3bc6165c15e9239a338f4c7f80b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed51c274bb733f9e46c9774477f1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaf2b71088651d97fd550f29c625b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b64a93e81e8c7a0a344777fdbfba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850e3ebd46e4717c348ac9099e92cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f278205f3fcb6f115310b78aea00c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90997b4e17522ae181282f2a210f816a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d171e75f00a61350e11103eb34085e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f103808bef5895a97652bb63535981681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddd7d7bcb69e2f8e333dc6b4eb59b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1973df973ad2de7b5411df3a41b49c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab63fea86e4d25739bb6e801b8ca5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879f65d06a12c000c59b810c984a477685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be614af8bd19db774845c25b456c2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c238896bb63195f538a23d50c2ca32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bca6bb9ee2f37a4e3de6f961ba26f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d7c2192f8d4854a675594b77a9b34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce1a06e2bb3a5c5c044f5fefdfb8eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeadf850207063250a9539be1c0c6ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b999dfb903704edb11dde1d6e762ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11e694c20e7f573a8c9a457099272693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935222466cf69a310b2b177759bbe1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448f7a903ba03134f1019f8865de3eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1afa2c03606603cc2b3ce6cf87c62f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614574871098ba63fbefe188f3ae1a6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f781f32d4cd6c498a39a63479e1ff57698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1916010bf35125f024150812fe1c4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e33036b7cd01572c84be5ed3ebf729700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b54187905d5fac435eb9f031701f76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8bf4e269df1e315db799b643d9ef4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90801715a3ecd37d58a877485090026a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8184d212ae0215dcfad693aae6cd737704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7755cd2b2e4b07ad5937c8c0cfcd426705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e14526154640d53c1f3c928f10150d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8d609b2050d1e2ec8b2e13d3c02bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28079ec30db197ef3b440d84d81d30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5514567fde00a7ec524372500249b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6096c0d1dfbd4aa7fffba8e8b0d5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c382efff37820112df4dfe8f360446711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac95149e3b248625f7258e62eb25e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de59449d7b9f59c6a78500877a0997713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd71f972f583baf85c851f71bb5331714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f08679d77fbdc70360b2230e1fa5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262cf43d3001f973c40c5b421aa4d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7469c96c3111c247f63b57f9c34c2bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf265c339fcbc404a7acb71b87008500718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f9120d01c0ee8275dc792bd6d869e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffecf94131b4186ca2544c022c2429720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca9a488a6f5ff9d669fd769b0039f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cf1b7f7520bbc574219c6f10481fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c34c5e3bfe020e8d85c3dca80cf380723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0943ff887880bc52ab7cf15a95419724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d852706dda9b83d6a8781c7719a884725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad63c743f98a9df06caafec8ffbf77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b252380d8a899f37983b79510bb8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6fd41ed6a5e175cc6c611d37123db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b1094c4b6e6db1b28ae44a8415b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea10ef0366e51c62dad25656920037730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ade931c9aef715b1678e9e335fbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fe206c6ab97d893b6d1355ce87175732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b878c29bfd062a15890cdd179316733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e927392c08eba492cd306a5f2715c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec0e9d84554f962d0d158ca158d4f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ec974edb523bfb67b5bdb695ff55b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e2030b45ba83ae886488d4514a3b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392793cb824eb54f39a3fcc58836116738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed4409d59f8777c3a34c7aa63a7358739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4c514cf3ac277852e89a0256821c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0061b188ecdaa195924ddb833bd6a6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf265a4ab777e6b1782cc0697d64d710742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5534d199e6c36d8435ffff22408d9b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182080a4660e20de7a709f8f4ddcaa0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aa7731137604f6476cef8cf465cf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18785d239392779d8533775af31dc157746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea741ee76e997bf8debd7b14b3df69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c41919298e97ccb98b863e2179fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43220cc1bb78ca7c8ddcd11d141c1a93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ed3fce2dd754ded4bd1d0a541ab77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27471a830be096fe0e0da1a17bba135751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff190d943fb25fc605dfc08fdec2f153752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0519c209f645a07f2842d3ea2eb695753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae149f5a538c9a6e72fe63fd2706b6c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cb9dca0847e9d7b2b1d340b57244f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3aaf468d856451dabfed969ee2f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f3e3f4b11f35aad64b9de1109fcd6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513629d1a31251f81594c0e2d06b0d2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb5d365287c44122d85869bce5fb1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>