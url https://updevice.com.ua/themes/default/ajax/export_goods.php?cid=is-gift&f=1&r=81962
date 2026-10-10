--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f334fe53bdf96a56cd636d5539ece141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387533c72a9a22ecd0ff606aed858de82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f255e4cd26267951e92261bb3de8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c76799d4c68179cc3877b84bfe87394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3135b91518992029471dd586c1024a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df68cb0b1220b820e550c7b956047236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aaa6495f4cb7eba5b718e5ef7c90a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f71b2eadc4d14ae8689ba3626a900b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded51b707f904542c6727d1c15013eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb7d554e31224ff41b6ad24efb2a5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bc0a034393bfc915a61f0fbcd28e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c96c585b35d58129d571d673d034ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24157f65f9f4e7811b42f6081be51a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f586a4b7e7260ed5b40b2caaaf5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01286a81dc039e4c3377579aa51550b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fa977708bd314a2306dea0339449b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7ae5ff7a8e58bf474b279ec8c0cf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad42ce8b18ec4241649f44f8e476918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c2a0e7b790b43b497815a5f94cfc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa322c236de1a6ca57cb6490c3c53e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e930e38b3e9b7c930bab40f1c723daa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc810cb77a6dbadb582e105cb6674422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db10a2f6c35e78f00182e7a7606cb0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2790dacf2e9f6a5546924a1edd6522e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a287325e69372622290d1e26ebfa3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e01130a54d362b6fe60cf0f0180d8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140705476fc1af3f4b89d3f438df34227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e856be1e764c10ee9854b153c7d57a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21632cab9f61ce83076f10ee90bdbaaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bb04abc71c47008eab42d514d5e2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d47c1c315dd363d22ded514b612cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fdbc6ae8727d8c77cfbaa646a20a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90160d2281d46f5f21550986641a0d8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad9545f54700cd9c3fcc5950191a8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5b89cd68b2a36ac4c14231039349035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d510555642c03ea6b9e10506777b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b7ec8b1b2e9981bd8656b9a9c0b4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f86e6c35a094d85f31581b1a85aef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a764534eba619457fc23da186630d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2a6b590c98e989d2195c64579b05c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71260101a7ec94bab45334ca2f43b32c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaedafab0144c0a64c24d7cd2c5885542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69831cc1e6cc2afd1a9ffa828df7a8c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9360829afa182649c37e788653a855f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795acc6e2f5f7d7a213715f736e4f00c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f9f3b4b115e653bc6d6b912e16a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccdc29a4507dddeb40a5861c5fa85947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c965b8ebcf74ed2f1a92c257a3a8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966bbe55c78c18da0c9c89d3c02d5cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348b157de723a04cfe1732a2d0523150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be1907c4b7ec3c10b46e5f2e74185251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bec626458e83e4a075a3a5957745352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b60fcab58189371b7e370bd00a24c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094dc6c08a5ae92aab152e0188f562754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0d6baee6bc971926339ae36357e2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc670210f89e2c3e52cc5f91b0edacac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec677f7972c0ac014d763e60020fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bdb873ff2f8bc8405f4d2ee9f500c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6788026d7c9fd0c5a745f531a35207659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99711d47dc250a515214dc94778b7edd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de1d7282d8bb6e92ab20fa3961fc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d81ac797081e9ea19cc721115c2e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951625d5b21b10f8f36f96d0977e439363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f7b433e4424dfc7ff0808719e1ce464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14ac6f34469c969222609997ce4a8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d6e87069c8896e59154eaaa49ddcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7fd4a104a9244814511d30e0aba5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e7ee7bbe5150f27e4cb6d2730191c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470d6291784d3b2bf62de65eb26f06969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b632afe4d587b3cb9d5821532aafa570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cce0254febfa26b6eb32e9b53a73d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df871957edf31ef2f4cf888411dd0b3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7d67814b70f402e8b6d0bd7fd388073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467da59841f289959682c673113757874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea1a5d1e845361ad7775d55add35c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bcb0d99341dc8bf01537d37c2626776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d6c57cd01b0c191f91a1c2104fbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c5f7a138a0515c40550fb049042d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af4301d3cdd46125e03189a4d9493d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be007a91340bb38baac4d2ceb7d0d2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb3babab5179834061c7801fc61c7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d164f09c106b3be14277ff22fc89c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165cafcf0bcf83001dc95769ce5f3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47820e9a771c6df038f364416da13bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb7b7f1708993e8a50ac57c5fe18285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed028232c3310aa7502e59d7ba20d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204950a5324ceef4d2bd3d57deae37387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d4921438a8a4672e2675ef85cff5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5af1ab3f2157a78678005470c5c6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f1406e5df21851050013292580fe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6c8d402349d18ad7554712c60553991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dd5b15b9900702c753106fb9a658792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a112accb55adf3b215f106bef4f00e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4d144caff177f4247e10c3dce3dc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e278f16eff04dd9791a4eab7358c4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e02edd240093db8ce36a7f109cfed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ac1dcb5e6360a84ecab56337c783697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571ce66db45cce7c27b93de26ea49f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65e8ba085eff63e01f80c24c0896899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c7f8df78913ac0c4c7ee1d869f187100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ab9848967a9e19716ee023bafeeed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a238bb117dd8c787aa87026621167f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2f842b5f3bab02b31d0c5b9db23ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102de5162ef48d869e5ed4ff15f8cc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a3fdd3de190674244ccd598684fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dad0ffbae6b6939647bf6e3abe675d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8752340a459c664b42e3433822d421d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251207cb78d4c2a030c09043fc1b391b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6e6297d9fadb266f99979b7f175d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b1987425dbf4aa36230f0553043fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf321df9544d112f08e8897d6ce89c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a920a726429977f57fcec9c39eab1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747c47fab7ef9262b0a7aed2a701937113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b62dde8e863627fe7285df01a8b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fdfb3026f04f07c44073a7af27823115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a20401d876dfe7bb14e074a001d6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a98204b58972aebc5ba5bb9257ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec814bbb117ae9c7b1be1132ce82741118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828bcf1beff5c300f6bf27758691f5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70f9ba41c4f49ad20ea721ad0d556c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b453ddf4006a1a42f260096c75f84f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0400e18be5eb0bece149213afb566122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df6eda63fba8dd7adbfa2d425dad38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d418f2e15bdff11d85c536211c7d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d004baf94c94047b8e42a4ffcbe2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6b3228e575627c06c4888d2da503126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dd6ed2e5ed826d7ee7976d5669c54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093a92ffef49c75582d29f5c84a6bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f279c49c919a295e0fe7adecc4292129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656150761b6f4ddd79d3fc21f220e4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4946ac7262e3befee97ad40f6beb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4955ae8f62c3dd1237668fe9897c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798be23dc150c0db353d669a79f3d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a79c14eae09663eb5574a09057d24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63e442e49181878bea09986602ba36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272d33f5e51479317d5dbb5f715c8eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c97eb834ec85a0b80ed1a676dd3817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a6e53a6a8919e45c9ebf08da5ccbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38abf150aa0aefb4d118f818b221d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd2aff8124ac455881e81cca8a6c4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa776350611d4327b01e7ed704bd46ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fd755e6c36c555f37ba1dae82a081142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79aea88496d67c2ca5f5d32a95532143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c79cff178c82b22fbf8827f0de265144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c20840f0525a616eeda879528fa9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839634df8b98f0a3448ba7aaaafe01a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a21c20de6ebdb93f10e56bf105c468147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e1d662a20b9a7763fa58628c109a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ab910629d3217fba68c3e90b962e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8869f4c97a89e6b3090ddb52bdfedc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88480e4bf87363ec0e4cd66ab4eca03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ce7f59a689b010ce8c450cf010f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10ce8c43922b40fcca2b4ee614dc4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2f8a5e76cb70b6e975f1bf1da72d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba323b6d4fa01bf47f772f10578b96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c876853aa2d2a9e7e7f1f480efe9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17ebf8dbb018566e94fc07878c4a3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1b08ce2f3d63ed95519419dbfd70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb183f4af80f55cd70a90830166915e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8623b83390aca09fece3425835b7da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a849d00e88daf68c036e1f09210d2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab34b837ec6904f0a3be033fe4155162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a40ce68b817b1c65d756eb01b62be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9840dc85098d002d44ad0cea8a7cea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecdba2d7929ce9bd76ff3d25f0def8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cad062e0cf7a2f9b4e40db9676b6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda73df3fc0eaa4275ba59b8e1abc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ce773cb067bb598a5263daf6a1309168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe1b8c599214109d45adc1321d0a66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bccb4065c25850f537f6f9c361289170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2695f1151249b944e6ac4887c2dc567171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d4b2c15f2d8736aa475debe447b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadad40a3091efb3cc2fdab0496c9dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f2e5eebcd7df63c5b7902a241b01c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f899f2192c8d5a32e189e38e72287c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe2f4f6a028e04df0c85f27166db9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c957431c67c09cef3ab6325b0b298177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff5520dc2a8392b31dcf3f293635b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe293982d72fa31542b0cdf0c063ea4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5358cb18a0de3ac35e05ed4a3a4ff7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a7bb9afd29d0d7b0005d2339f6156181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b02578052f43577b5522fd99636d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d986efeb00c394e1ddfac5b52cea0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373d29d1bacac967c731eddbb8f17a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecf89e679fc83454762a3a57aa4e6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb0afe609dcbe1ee8fe99bf5ad0e8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433568134d85966cc594fedc592d27b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab6a24e17c0b08462bb926b711f715188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee820b216bd2419f4ed3bb1c7de2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccabe5fc5c612c9544c5fa240c9bca7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b299bc52ea2318d0b5c051d49d252fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dce9b1a6d72d231981d25ed6d1e340192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86b3aafe8d14d8f5b408637c7c6ac1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f56b09b5f035ac3328e0673920435194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8502967e37edfc6f2e5a5d8d6f602195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763823349f7eef895a48c69608b4913196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a3516b983d1cd21fbf4e8c7836ac4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ab75012c5b3d282c271c23bde76f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08bceb3a7345c47bc2fab53a96fdc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2630cdbed05677be6e1060833962c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e86d33e51863a35b3935c4fd5e74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64466321bfe71cb23737bdbc3cae6c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1087e625e5422650c78f31cc6aba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928618627f2c3aadb456f6eb9f463e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa4effb8e70b6f74b19fe6f8d04ded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c49b54508afff6a313c9668ca0967206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb376f5fa7a8579570c4e04afcc2662207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038d7dacd20f2214c32b8f1adca2e41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f234018bba1441490bf44269e1406209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dd467ddd3092ab68847ef7609ffd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94352b4ccbe8aefae123a89ee9ea03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1fe628354d925fd3c1280876f5f41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c788689ec301e50c9cbf6307b55b774213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bafc18ab3d6d3a01521a61d14a022214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5bf96a96ec810c2cbdf98cf5247e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a41af673d364271a10b90bd6dfb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030202892d47514e0b6f7446843350d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be9cee1f213ce0d0f7a4ac35daab2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f2f3b9627bcb42748aae160bab37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f0c78ab6b2c2bf194c9a2cbf92813220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eb72b1509ee7c45818125955f2077221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afea7decf7c3f32d163c72e9e6e7bdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c1606b471a3622a7885555d18dc9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d4182f9339512e84461238eeef0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c0362300d23dd08f1fda74d2460ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818a7754147c50fe7902df3e12a1e85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114590f38e3249239b1815a30a8e9cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99815fbd14085986fab7ad205afda0c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8b69a342c2414d94515d33c98293229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ee1e815079e749b38fb005f5e3087230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba101d1f9ad939fc23adace144e5f92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5018798bcb23e129eb64b5b854dc113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e6c205cd9f0a7259c8b1c3c9d5909233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4456e01d456103da3bf41c6f49997a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911a1a1d8c3a3dafcc17dde13d5293f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454ed08694095010f5c0f86e0855b66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4384c73dfe783f7758d0221aecc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0ddf6aaee150fbe66746106b8012238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4fcec01a16dd81ecb5cb5350ae62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc59422f903a0c785f2f8a98dfe2f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9570bfb927d4006ad7f9b8031d479241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b8ca4416f90a4e97457a1b62c41d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fa1f540cd7a0bb262b4be910904c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c14e8849721aaf4748fb3db2ce0e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf90a9f623c437b26f0415922c7ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778434b4e3bfe776ed451eb5f6a26b3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be619b00354a2c2fd9f8b4c87be5f13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d710109846e28ba9f7d34f873f35aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5669af0f2c8b63378ff042f5cf46a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed645944491247939277c408034cb7b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427efc132f58c9ac14bf15625cb00e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbd4b88c80cf66ce247bf1f43b3d69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecd64a6b9551a5209cedc0a8f42d6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad889a72713fb5a3c8d3a59fb98c8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c067eca528e22ed2eb145b92486ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8b3ac682baf7c8323bf1fb4797639256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306571d4151970653a753519fc4c8655257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453cee6e10c2c0a20e910238022456258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb770b71bbc147f133f8c37f8a0e87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2374c8cbc236d9d16e7a81946a5fa6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968ec7f97f366158e35a97e5d54d74b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9217e4f5ebca503054ed347ad6004262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22767807e6f5c0d5c0048ed6184e200b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae61c95083fc106b412d3f70d63dc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dff355ee8d8aa0dee7fc70296d3ae1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f9809a2b38bf031e0c625dea2f9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7544607b459b10fb036f3b1b8fb81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dba147917620904861cbdf8216e63f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002411878de6d739c4c69b4b7f0020a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8cacfa327c15657cdc60deb083eab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904a8255d4aecd23a3a1d5eb6c88420271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fedc54d89d8d18bed47cda301485b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504323866cc4ed20d68db01a2a3c41c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854535045e31cb0cbee01f8904d98b17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c251863f95b25d2cfce52225303dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760813d357f3235a369e106219de943276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51748f3d9a001998af5076e8424a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b6715421e442c445126e72f0ac1bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9db4315dcaded895dc59ba07b9643279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599f1358f42d8ee6a3f1d0fc33f47f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91d409eef301e2369062c9f61c15c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f92fef1f31734f81fbafc6704db79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ea35e029654df28ee79f712c8e84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c036ea837f8c3ce99102a19e750fea6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcc9e0d2cae41099c0bf20d44a8faa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea780a20403a8dcf86f0337e23ef923286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dad5360b88076f2ea4ad7f459dd41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23169aa1107d0164ecfdb12b4f2b29e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e70b1de63592eeb7360808502d4517289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6e711732503e83d620e2b87801d6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b92139f6738d8a8a17f1dfd28b56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055c0e2484078edc736c995ec25a5d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d44a56637b17ff1d03b90f4b32395a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b39e3a0775e8c67d62cdfeb11636a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc7ed1af030862cc9951d1fec7424295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8d056ed4819a7d0ea6d4e0d8a66ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33f8d176b529cf904aacd106c46354297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0de9f73b810ee01959c653304197b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc51ea93fea82f696522d5f7888c67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc06acc564a372b7584304a38742f16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4be4ce1af04b55bd19e300d18b594a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb1a9a13a603dd29302cdf897c4cd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ed06aceb237e7bbcf84c6901d661303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f61fc049bb0b6b45bcbdf86c8112304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847aba6707b54b8ddad1f305e08230d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68728746ea756cc87ee65f4dbcc6ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d33c7102027a5c316ae097d2ace81d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60ab7700cec728c5b7c64ff7ed5787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c88eb6398a8a5eaee1e267a3e6e0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032a2fc3474480c64d55807928d49bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c73569c9b32d690de7a5255edbea2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff8033eafc3956d4163e7aa7c024ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03a16810853c781c791302a0112e74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b92477b1c9ef9bbb7bf5e3405df8d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02566255d966f0b1924e1ff53e673e76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a10b9c1c283d07d154011e2dc4c9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1950196b6fc21d3be11c2c1dff210f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc4625c02e842a7035fccded4e2d7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba834de68b8029e8ba0a8ee9bd412319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b450cca9b4b8c5d923e0f8573743e99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040021d2faf1012fb48763b625be0c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6493827fbcc8927166ce7b759bd9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546518e59725392217173db7d9541a19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1976fd49d21e1199ff51a49364033324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0dfdee4e6035f3f9b4ca0585c7a61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1859dab0fd8b37dbef3284ab4e8c67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ba348949b8537db650e4f298c7cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22c0f885b580754341b6d088298a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f7bb6b639fe70f097f96c349af61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d2c6aaf0ffd0ccf2026d48cb2078b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8405f536a67a0ad2b7cbccfd3255e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5010682e03c44f8c96029347948ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec608db54192b315b0550179a6f90e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f65dfdca44e45f73138652f66e62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509adb063c93f719ed9c2348c03acb95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14e4b291fbd690cd8357e73ba0c0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60de4d09849c99d4f7c951eb59bbf45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e4d128deda331fe0b158d60e7f02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182af1842b7a52bb7512e5d63348df8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c703fd831aa9d84038de14d6d7d166340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fb298387e2ca19e24aeba1ef22dba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7b2fd72cb52f678a3431e41c172b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb15242b233e361cf29e66760d5da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716b4915948b638e97801e975387504344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6930837f4c5c17b8cc218b1155fefb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69073bbcfbccdd47872b17ce03d50ced346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74185514df6cc830ebb531d395d0e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a258a4a269270e1e173264aa3b939348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e3d96511bf1e42884b65ea119cff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdc52ef95fa0c83b20272cf86a8a22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ec4801bf7b92052901650b3eacb75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08352c68783323d3b1ddfd8043a6c989352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca366acd1523e2e6f6f10acfed7cad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0e2c1a7d11254187d16f843180c26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112b6cb18852e3c3b6047e8a7bbce2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708db9c0c0105ed8f9b124dd39e4170356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c1abc4c7f0172724a5d34e4117d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be07ec484d58d21cf15d768cd29f8d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8287b8ec509c404b1cc0c0156a4c890359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ed31501a9f9f8304e18bb5544548d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d2175b5de96049d141dd8fb97a02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c814a425e3b78c8aaaccadaf9ca6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad4ccbe1a1c58b0474d8f444adc9e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b516a822996343e16fc299ba19bcd40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426e74235c0c26f63f704eea45dc66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb53c94624532a04c03e022091e3699366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1669a80ef10f8321a10e73206d488c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c962d059922245e04f13d64a3998e9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323fc870d93183f113a64c687d3501a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270978a87863478eacf6399e4bd6e5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338577de494ce3a78fe24a18838b472371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc255b44cf365166928846a30a1a1d16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a413a4f74864c0dea8d4ef6eb987a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7b3f040649fb9c84754633972806374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeaf13afd5bcb40475b1bf548aa2c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811618b3c2f3ede1325277f07623a13f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096125ff67e73d0a1d145a1109b1545377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a474d41bfe060b116fd7c59367b40d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35555dc5b0ca22aa1815d2b66e76604f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67751ea0c21154a7fbd41cbc5911ffc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422101f24cbe88b971cd5cd7f0886b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da7390aff2124cfa56fb1be243ecb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf90aa026b8bd04e19a4600bc7942383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576145c383adc68a4eaa2cbbe252849384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be359f331189e04ec2dfe349a9bdef8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d7ee861e57cf9e975b69f332acc80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432dea3eaacb34a7d6a10518bbc590e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9fe618b0f33bea2d3a1e76953ec43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fc9a8232af4891f54fcc94a10c0ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c13e04a05d7203ab1ed17f7d88bf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3687275fc104e1ff127d153555ecb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9e134f1df3173f47d8434c0a4f006392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec32b9e45ab8626ad80678d674cd7d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe1e46168a74ec60f721f194e26c61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f7403f04f42180583c9291f799b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51676a4f76d5cbd2b6628c4f83cdff7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330f3d2fef721036bb8820a05130a6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396bd72dbdd4b8faaafbcd5d3b1c1da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e92cac08f2bd35413616446043f26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140f2ccac3080517ba261dcd896b580400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073428af4745f78373cbe76bff0204401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341bd23450408b0c73d69be042862c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd88877ced71b967647254939f6188403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f72f751504ee1c66c41a0fea2cdea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121b1251367f004107e353c9d64cb10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69ac129c173744f033452a9e50a1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a07375e4fc0c31746f204fa3416c78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f39b896a76cc40bda71a64f9f31f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529febec21aecae693a2269024a8191409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030a3c6abb7b3469274ec52e466382e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc884a58d40e4217ff5c2fb4dd0bea8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f82d2db5e03212381449a0286bad1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb844bafac5d1dc30d3a87e4249d94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c574f8e2a55c102319b223279f409414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7c394e7d7f4ee07458e2e9e9d5857415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9275fd8d49f3615ff1aa83aae1f933416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e892987cec11d7d8e99cb5023b55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd606b24098c7e13ac03e7d7adc95b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036654276648fb0eb22deab0ee4cd54f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c36f0731552653040a241f0a440c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce431e3eb7c93edae187a13d5b5c0dd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a747e87eead016006fefb140cc35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50221540b7c3fb09f18ebe6c0130788a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b29f22e40984303f7565723f087ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c0fa2fc485eff64202146fb7ecc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb962ea643739131a7138e954d6cdfba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9714c9c136a61c40be4ff69c7eb6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e52cb4a7ac91cfc8292dbf82620a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc366d1fe4a07626a70adc356af60a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7a10bf277408f1961914ea452e065430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc847a8fe94c4e3c84ba666bc294aaa7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2453ae38762a549c5d4af7b5bb06a21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78faac78b61d12ddbde568bccfbf1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdea24453d93bbfdbd59f9cc01545e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445263f178a227a4f2c92ada904cf122435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceb513507704f1c33fa7368c96f932436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b08b806a29d06b6df9dc94a9b7419a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31180c005a02006c3c4f591f48bfd9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef083706dbb9ac3748a71e64c4425d5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b5b93e1c2b88f6a91396a85029dcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381e1b38b4d79c866c58707ccb1e2ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b39b753c1d2db3b13f565508aa30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f390ef0541d2c581f182b8ea2f5a343443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cea1784daf06becb70caf512bcdbc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59103d3417c234e784a2c61900c3f4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cace79ad4873e6936a9121a099fb978446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed7392dfa362a898fbed7e13495a2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a0737c0ca0ebe50c53fd7d4dde9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd89c327e34560012df51d72ffffc30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f77915f1dd5113b1cc462d73cedd02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495c46101ae1220c496076d027dfb37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d5cf1b9fefc1f51e969a900a36de6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904a32593ebd5a9e5d05fa0eb5ced72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d990f5d82019832d1cf2c12537afb28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c535ee9f7d72bdbc10e60f8faa599455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee2edbd10d03b06af32df359beff90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fd8ce788dbe808236f1d1309cb5ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c3fb890fe5dda414c42407d2bbfe7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c19671d96fd9ec12e8ef16a20ca638459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2c2a460ae90d9fabdedf158bbfe2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3fd32015c19859acedabf2267d2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59506ce9be4a656a52bc7b0d7d51675462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf88158db9b03be11b814d896f525a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b91823bee33aa2f27dc685ab8a7bf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158f1a61a86e12bda9f785c0add56f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f196a0235fc4fe967f5c19fd55279466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4adb3ea97899fc7a77c2e08d184c53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516dafc68df1ec4a732ab82fd61a0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71dfeace566bd9a4021a7383bc987469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc075dea2e8134f4e79da1c1963f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e925e94f22f9b41d16ffd0dbf258dfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f95bd7f6f8d705d78feaca82ba91c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d64c17080dcac7a439824e600ad1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc056bce1b2adcc8d2574b675cc67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d62e3caf6b9ed4b1806a8d4af7c0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f656d2de23bf683e19c45b8126e1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61ae11ec6b7f07032f432b68e3b6ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fa5f4a8247ce6c3a0a8df35641f75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10714f639849d1cc8df9c078dd6970e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3edf24ecdcb97abf3a25e12ffbeb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f4a22a32291223418f21ea093d90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d38da777b50cc6e1b7a1d899f5e284482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752aedfe07151cda3d5a4cdf8b66c94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c088850e08f2b54be77572a3ba4268484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57364a5559aa8d953a32215f4ef5f885485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad08f3e71321cf87e2247feb154eb8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7679c94be776470d011d248b376e1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc152b881f3c420c088d54ac690974b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734d614484452c2a810a7582da6e398489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259cb02bdfebc0745c1350851379644490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b83c055ac57f6521ec58c8695f676491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd433dd7124d7c994da86473df3c183492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46ef8f1b0e8d3ba6635f5c614156d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7551eadaeebe7c59efa58f7a29ba62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb370b49f91dd7a11c552d0f2bf256495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c611ec82cc97c8738bc2a33f3582496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e5447fb32c96d636de6ddcff69d01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822af22dea278877ddcdbd5290e0a86b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7214e851bb27b811be34d1a149833499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96221c389b037e6401ad998f87e38f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f1be9e192f27789a87c65652adabc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e82aa157c4aee0803d064fb42ff29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbec7adb89c83972f37b5ce530e6fb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42d7cf83acfc533753910c4f165fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dc7eee129967393fc52aa40b837c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b787e5028c16bcd6e05b219413c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9b6673c981c7ae4df225ce6d6f969507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbda1b086cf443977ab994001adec6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c899811329243887a8e3013791199a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37463c10a138a8f3fe5162fb4e5fe3a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858f1296bae5793664219281c866b3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21664b557a7694b3c915afb5cbe5a298512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932eede6b70d82801c792ff4a95469b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f496b36b4fa077bf9d076a40073c845514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ab129f1cfd52fba8b2065322745ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183bb248878a8889b04e5158e1e1e14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891fced383523b5805af018f6901ef8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db224c2d7bab6cde712e750780e14d45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dac431d6b0b32c1278b41eff7119c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b26a2681b4575b44f649629cddecbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc29ba4dd1cf8dd223998d0538c316e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534f30b737b86626e9a0eecd775568c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fcc7e047cffc69cb63b272579e15b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f5330c6f111f0f105a7d6396f80cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add183b65c605ed505e8a0f561e6f33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed93de84ce5a9acc714766ce49ecfae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db8a04c540592291541f48442bda79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f89f9fd5d2ec5ca714ad90ba162130528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6547ea5868db0acbab3960c18d9ae74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580953206467c42d3d002bf327628561530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce39295993ab516793767d4a323b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a185f042c2d90ed6d385cab332fe337532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4454bafe77ba54b746b25b2c205e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eacab49cd4d4422967ef29ace7e98b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783a6ad3da21c3957c85e535c94c1a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a881f1513ab391733ff524b2e9e3ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef0b32427c3aaf58c5807adacf4c6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54260b71e95a4d2284d6e1531bb52d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c71710eed7b533eb9f85e43ba9266539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf58f8568cec45af378a5084782ed8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149345d943ac9224d6f994a1258b0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff87681150b3eaad00f6853c0f62eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15b33cd3b38bb0f1ef130d928b9306543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fae570ab844c1c736b6633306596b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186727652bfe26c3fa6d572fb9bd998545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e755badb82003b031480a5f6f0f9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56293bc67f98e7232b897edfac7a023547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74c4b8e7b9a7a7817009a0b7befa9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9ce944d19f3892dd3f664ede9865e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6819d12684b0fb5d9597a73183100f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d304afa7604fa3d60c6700fabfb4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9307d0c236a7755bb545e01c804c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b7b0e0d14736790ad01db0bb9faf1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413d53e1bcb14f1c9005e03caaf1d63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8238095a056d2d7e301fe4039c73a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091a225e56834feeee5611cdb5d03c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b14aefe65c214ddd1ea277ce4bc41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777f3de7251309c84722ef5899ad232558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a513eec4d5c11b5a5a70ed8ddb5a99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6376a340b7425f5c1102853de7b64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e031d93a1c10d092deebe8a7a81cbec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f32e6848b5bce435d2b0e96de5b10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88029025f0d244ac7e443ef803ec7c23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ae46b1b68cc8a92fef8380d6cb60e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2afd8cd4a15d20ea809bd7f17ed2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e5fbe3734497879b852f804e50506566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a27ddf2ddfb595c5d137222e43be8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38b786dd4fc4de1c276b2cebc3bbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54a33efa7f8fb1b6d3f0a0d5b12ccf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c7b3a2ba16cb21dcb7125cab61489570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf946b38b0364f272619d7ba8e8a09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09403042730f9c0ef3cf1112431912b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99d198e88686241e929aa469d6442c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bec1d120e72050cff983a656680be9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068d3a9a078f9a4f464fe3ca57a4dba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5f96046ad850377b4339bbbd374fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5720d67febfbe29dd39ee4921ac79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482662885b1c7de3d59fd604da70e545578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d461b02adde78a9b2ecb9da9476b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0fa0f4fa39abc88f1bc2686b8fc46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4c4af1b446bebd44dbadc0266435581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41557c25cb85e2f58170590709efe07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48081770aa69746bd79cfa92f4f599df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d8b40587fef6516daa24d02f2aaf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca5cf2ee7148ea4f96a4f51a672660585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde8b0275f0b9d8240a52e3fdd80d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa8ec663927b18c02a7d104953c9f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a992bf338ae1837a215cf7d6fca8f09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5158d8baa867c096285cd8ddc27ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca31325cfd1f54468598d5502e0956e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01194219e48041429950dda3e7878eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d9fc80705378176d63447886fa0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e643b77483716e21840d7df6084b8f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c12a50878e47f1aefc679103b0f91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046534b206ef68010f037f3f037ebb39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab208dd9e9f19eeefab3b00848c880596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5f3d6778c2ab026e85a5bc9458f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115843920a88d6ba458d05f0d07e5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0883fc288fcba3f05812bd9309596599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea148e340483ed6096eff22a0e881600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834919c0584cdd2c6a888134bedb8de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8149674571a4c964e4f597544d36c1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222dfb1043fae74f9b43a0eb786df2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb41dd5e86b26f13c8e88d2cf57e032604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943b12fe5d41e8d4fe8e29365280f52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1606c8fdeb55dad623c3c631d77912e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b669ff19f48708aeeed6f94f09f61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7268f494cf60080a3ff900d054b3cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63734eb209f7e5002868efae2f076331609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358e8a3e37d3cc49d44eea5ac381fb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab46b8255fcc347a582712b824039e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a5119ae807674b8a7de8de6e9c8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b76ae45fa0e480a118ba77ead8d9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c584921ab5057dbde4967038a64a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f0a6a3ad10fe2a6f2419b4704df4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dda4422ed1dd0d58cbf6ec9227b2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30556075dce469a1d04ae67e4b1e6941617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8070a09e4aa5796eb6e56f4d1b9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599404eea8adbc323f43783b8c65eb99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e965cee1d3702fc75c100932882b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad575aaf359b901f974ef33eaa463d89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3060e8022375798bf888dbddeba7a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6abf8df2d118e06d1577542450513e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b368d7bd7cbfe48fb53f63b1917d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8a5e835f1aae21a29b81ffaca79c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4895d013965f2c9a4ae1129e140125a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2442b9f64b16f48c1552163cb7f18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb136b6bde1ca439edbb31256b918302628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58cd422c6a95b89e90820765f87301629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bac8f9b7e3688ea37d5a3fc79ce2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3103ceaa813d38ee2735edec2139abb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdab84abe39312e2243c0701d8d0f18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b43d1fadf225970e16dd45d56ce6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c83ba2e0a4626c2112208585109a64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c1ee4c1a2163bbf5e23878af9cb3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974306f51a43740173902b2be46fa059636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352c2c397eee36c16b448b46a7935fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bcd489a24185fb4f110ed6efb5862638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fddb96f79e9d36842c265571ae6479639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0034cc4be2731889fb0d54cdd9add5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114d39d4bba8d1cf79d95193f0be18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842f01af25dab696f3693d560d53ad9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964629a368c19aa5e9f7233de9a5c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1fcec43646f0311190733bad0ad5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfec94329083cb77cd9ac422da716c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7c2fa9f69b9d91157efe1ff8518f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f042af63f0a20e134d00a2f3e975e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9d7637f577811d9f5dff37352bfe3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852704775e95fea74be33c4c5289806649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80dc19daceb7b8d0645ead9068e9ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635540b6d3db915a64510d7a2f621bb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294e06c3ff0e79150fb27bf8542e1b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e83c4c05f4ff00f59891b471c9c495653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633158007d583acbb14652c1420b67d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798964ccc9b3b7eb695aac640989cf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f99eb87029cc8a9a8960e2edc3aee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd34150224c3a1faa8e0ed6637eba20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823daa22ee7c2e7fddc6a311b3815918658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882f38fb53834915843699cde45547659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff224d982f573c5db54464dd8e41ca86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8084b6f4043d13a95e37d28339d26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cde489d1717d4103c3213baf42a9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562ddf173bcb323f1a2b919f90e9d58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccbfe84077a8b572a95099df58aebe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a82c59f4cdc9b2ecd6eaa880cd63e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158a4e5a54fd9e7da1bee5d8a7d1a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff5a33d7a543cca838049bfaaf8133667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e0bbc8b36fd91f6f8cf8d0fb59527668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489b6adf5101a7beb7b037d26ebd533669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8eff4a2949ddc3f5942ff476cc8d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87add4871d7f8f3099ef0e9dc6741dcd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1371d340448b1e7b69927b62d04460672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a49a94b0b3754a0eb92e88baa1f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd755dea4a10830029fc3e1aba10c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30710bc57a8243ce5f5ef6623901d313675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea0db8a6bebfa81b98805fe8c7fb68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a4cd1ff4ac45434b74993519a49a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d5222a98e9e33de8c0e9b21ce7560678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeb7e476fc12b088f8913032cc4e13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2032164dcb7178d6f8dba95b69da62d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02237a234430326d39d228d6539a368681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474653cc63cf61d01c3350eba81293f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad36580015ab92ff4fc706d5b1f836683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed19a05133321f1121b7e3fd245b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9f31b1a363fb9d730656fb43badd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcbf326eb1404658fc87431d3706af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc117fb5382a36aaafa719f3dc8091687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35ba53f52152ba4ad50ce0c2a88b4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d956f0de73b07978ab8c3c54e4d10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a61f6f55cb0d3d4848a267e187d39f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9332ad8648f9602564167a63bf6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85742ffe6fda94cf375a884e29b303692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006d878b7f0e7c2b61da0b90d9da08e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1949a70afea71e419dbdd33fef522d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04ff0e97c1dc26ac2f3db4bce7d4fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24dd18ff6f0801b0d3be263269edbf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b5d0f6ebb1ca64107aa9a4fb6048a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b3122d6e72322e58331d6bc01e556698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3123d00831d75b0d980963a7ac6fb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e7892136b33b1bb41723506a2a71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab818b301fd1816dc209af7c4fdd9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c92e17d59693460c771061ed03ed2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e8b600b8cab7ada7f3d5323643fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf328582ed6c10a390d12de9db4ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f07ee15c9b4e4b29d6b83f0573e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d0686656a641058ff7fd68cab0d1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db96a8661ec4b646bcb81b602043a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9b43e0299880ef26131e2719c105d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb32b63d8374fcd4ac7427a3b598316709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b3f6007c911633f950155b34da808710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb06954b341ffc9e82c474ccf2fd24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d888fa97943d06000fe8f120090bb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d347594132e14363f583c8c4c192205713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321abcaa4753d1b5f9820f276dd78f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf1d80bbf16baff28275bc6cd4c48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5f50b1f3b5dee564cb6b35fdd1ed8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6165bf3681d0ac5a4298f7934835cc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68778c4aa1b6885c9aa14b8329db4b52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672aac61da319e60994989f08551483719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a83349156d56c89870ef0925a1f7b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b3c95447f55724c333e781399285721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa7d710a3665dfc204f7d77a011713722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6120b67ca284d9612f9ec0bfa018723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6308d15020b05fbd7385996d2700bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1035f8bb6cf9cbef97d67d0c07ec8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab616ff6d02100780660504e3ad8ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9430fc5bb9f5be2be68991f7aff81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e6c2f23c137c4e4b85c4dc8d40cf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab1e65e44b8f8a4250251e062da8f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025d0ce94ad77e9faa8ac0072e90278730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecfbd6bb185eb5ad4b148778e890c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de499bbbbf8ce8ed648110b090e4c00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b99330aae0e9f2bb2133d5b6ca101733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aecdfabd8c2680c8475184c2eaa47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57289bdf63e4a6faf3e20240280e16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218ea531bd99e22c718b97aa9697f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490844c09d12e2cc119e9c83d97c5962737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf2298dd8249b4ebd52f82fe111522738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3230f2ac5bdb36fdff4235cd9f734739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2639c682eacb48499676a4fbf13724b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec4c2138f1243e5432909bf900b6b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe7b3804792c9c489777b0f924f5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330879888079e416c01d64245636d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e04701abd6b15632a51c4482a70daa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d14d9b05ebc031ee6af3c2eecea6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea11e445874e51124a7138b465429746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf515ff442d894a770aaeedf0221fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8ccc28761535bb16879eb897a7cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659492309f74d700816392af8f610e20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a6f1379d06f6fcbd62fb923d2d38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3b3ca1ade60a0cc81389b068559da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eda4549ce9a152ea475e4c4deb723752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b9766b280fc717c7d130144918d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e3e6216d4e5dae980b34dbc5d1c2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aba53e0c5e1bdfefb2deffdc4eefb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabde555e5d7129fb7a0b4ab7d367a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb910ce60969ff3cfbcc539409fd82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154fb77b83f7a10f4dc82ef183a420a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea08e75587c460ebe3047e491e51610759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee975343da044feacd9c6717caef17411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d38c598c22845ddda048fb62afb1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09024e2f72552ff27e6c36f4cfa496d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505da01ca02e8ae9e6740285718ceac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c3d67eec1bb1ac5f9f5c6177cb9e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee1ade62ff087add75511d25b0d026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85259d82bb2688cbc74b88ebc029f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293d3475f4c23a1251b4f908374cce08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f785d53ef0ace395cc49bb30e08e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d332a7d5d9a4dbf332171eb07329210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57248199e53bf126e22d7d48a931c38f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935be13eab271a4e55a1323f608691e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ecf5bb6ff0918a770710e0d08077b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e69a2f57d4e7417ca03419b4dcec114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4b913c3aaaf9c4bde1f1fa302ed3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45da76b8ec56e018af10431fdeabda416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca56ef9f4aea71506c3458a2c359b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c278599d2d8b51a0c22e8892daa93ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbfb45e9bbdae8be420edc105312ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ad0a222907f2a80aab5adcea36c6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d7e2291b9e6fe09c084bd2b9fc48021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91f4077a3b054e1dbfbb6e45a6870e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d29be92c487c512bbb6b88b0b741823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dac05c0cdc6060bf32e8d6d80db07124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5379d53418a643ce740f99517cc7e4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15206b191be2f95961a42cf3fe0d11f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da777d63b3ceb80f7d1d8be137949827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef965d97bf0ee432f14046b005d616128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05856538a2fb9d5c2081f00dcd0d46a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b14e4c6d202ed67dfe5c553f6abfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e37648a6b0439ece931e5e4a227d3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653844cda34114bb91ec8fd79bef74132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142918c0ac11af44443961743cf0817f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301d85d87ac9e68982487e7426b7d2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905e80f58925469d34518e67aa97da835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe068c242d0593cdc899987541222aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1da73149d7a722fc730c3ec1eb6d2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f3689594c3ed82017e94c6082c22738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1431c7935315ad3f3ec4e54d7b4ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8982fe821bb0d2b587aad8dac2b5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e857189b650ba723f08fdb324c84e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2ee03b54a11797d4ede89ef54c7b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d3d4f853059324a503e15b9242ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270a7028a7329463e08e44079f025cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aeee33d7fa78849cd166587accee845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246004c0c56956c5bb0fbc9848221046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8c6080ea6da0d0d3e81b9456020a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc151dc56c675ad6dde828bfbba01c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f11c19c150920596b112ebfbe12de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a8008dc4cdc7392a46fac56ee4bf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002be7974ac3fabc29cde809c8419bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba922d938887ad5d1a07e40c2ae96cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653bb200bdfe8beb533ffc72a00b25253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c74dd186985e0a8d8df6e8a4039fc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f63ef3814666b48978e4859621b9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c4b62c16cee0cfc6566e799b177356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c6aad491e303b81b72ca0f0bd1edc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c799c044e7765362491f260098de658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3ec1c7679f70123b1e21fb423fbd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f204b07c69452f15c250ac06474060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77335b80aaf3bcd92c95e547a15050c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599162d91f5f78cd23ce0c15e6fb57c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2987e400342ebdf3205293c6316363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c18b9544a8eb785e66630230504a4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b246371830a47dfab8f089728cb0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657ab8a0c23237957f4d077ff782adb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6689740cfff9caa7c17665e4fd73ab767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99ae6571b37509aa06530b61b8c3a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd600869dc20dac3914cf45d44a90fe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e344804f95098273f9997bc5a8c3b2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7f008213ba4d1e98c9da54877e37771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4197c9681c9d40d04f348091a73ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f21af73a4d3f494bd5329c57040a2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d2da41fec8fd3784270399ad8aaf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2887384a191d92c79d0a9a7fd0664f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6c95cdfd43f3e2d979ae2ed2e500876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab731547ea0a21ba73adc41abbd39c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5789997ee3d0bf5e6dff294c2119278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444d2764192efeb92c41418febc4e9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a81b76b24becad535e7edd0ec18b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6878cd2141af02dd424d053188bba6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d15e0bd4be3a580205df04a34f261a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920a8aeff683ca589e8c8a2c2c9e5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0caf13cda3b2fe88da407a51a471d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff667e9a1983b18bcc6a0aa034bd1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad012fd8312375c9cdfb37c32e6ed1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63fcaaa0592752a7aaebb35049c66187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e257f27eae31c40427956e1b407c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a231ec10903f468d4586f0589c14d5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c8c6c59f1c9091879a1dfb034f20890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78996f5eacc5c49efa57ca104ac2cea191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57478aea5cb65216fa774bfbd8cca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d331c5f2956cbd952b3310cddcc5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c747d0e5d6c3aebc0c02378c514094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6fbee9689d9d14fad479d167ecade95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cca19c2c4e16638e49d1e747ae7e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf95d87d3931fd43e757cca52101d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9a07a83dc9b0bf4bc6047cbd309a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27196aa971f2083b94eb58394280b76d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349d70dbd782bdfda5b6f863110a3d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31780fba1f11d4e2151d7e21691d5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce8feeed80a9ecbbbd88595262bd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6669c8bf303df453c97a4f7691bb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ce2f1c679b9756f856774c0580024104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ad564ce3a5c13f10a825e9ab6b369105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e326e20f0d0946b98f1e75a02d61ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7af55996fafcdfb6a6c47395b13002107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261ff002684497a725a4893399c0049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4262bfc6d7f21be94c819660ccfc64a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef904f4f7cbbb00dfff0f9bcbb860d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0993e6ddf2af0f63da05cb63d30c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be7c8a7a03349200d13e5575d9a6b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c8c094bd0f9a22cb31c20ea8a7194113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e37f3bc956656e1148acd04b6100114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2769071042ed40da450d1fc7ce37fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1a302de0726a677c5edd98d9fbc0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332be4f68aaa7b8b544cc1b665b4f58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbef5f30605a38e43f3cfbb9ebef974118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c0fea35e5039a4c7797e269b60c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ec5b5c5f4bb129de7c698d2023d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea9195655368cd8267d0e204d55b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa213784342e7402cde0b7fd8cb9f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee9d92cd9db685613447d96f05137123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebe1c661b72265af1fc43e442058aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b4b6c554ca77479cbd80cebec7caa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030f865346535a29450f0e607fffef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caea646c2fb7198ea4c76c94e943f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb330d2f08c40ac94f0a5ae27402c6f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e70470962167c7f4723532ec304ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b542e263d3aba23c94e914c6ecd2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ef71ddb404d3ea4e716002aa735cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da8d932bbb5ef9d0c1bbfad1105be4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c04bff3b9259fb525d8f81f14cc28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde9dc397e6edfd3201c668e9cb3b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f72fc9f1b8e20d77c74cc49feaa91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27576602c0a959bd4dbe11dcf837056c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9ff444034d690a34740c5313264b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982d4c766ee12c8529fbdfde8badced138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5215199bfc32b289b8332ef4db2b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9492233525e74e53e4d191a64a180140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072234cde1a1fc2e9f945abf6044e946141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbc9c0752f80603d20188464fe6dd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b70a81b4c18c2489e2a62ac38ffab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd818ffc51ea54946749178fbc4e0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97f739163da8ef754cb4f862952032145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356423a24c9bc84c24f26eec04633c3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a8e84a39450fa98a92a6afb746619147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69622e3f942b909e524f53d40f5dcc29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55175bafa0f36f6448f54559130174149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e77a791f4fa34ec69a7b713b1eb50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee762c228a3646e2b9924c1d73cf07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270181c71c90bc53391cb6418abf44b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd53ad5b324e58e4bbf90ba3dff0353153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39793483cc3454faa869633a802a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a332318e6edc453c81af05b5608a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61022961f57eef4fcf731c2535f0a1d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c81b872f579be6100b33389404f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4056af95352a3ea8d3178e0e144bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb0defebcc0c0e448d8b048fe3a503159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc300dfdcfb53d62da6f12d1bb0fa419160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7910af38fa7b42957df7ddb8a1357161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc07b35b447c1c4c523a1f253cddeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f77f0ecf88d6c92575296d7acd82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c35833b3ecff6f057462b4263efb5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d80f5a360a23ea386c8781a544a663165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b1deeb66341fe98b4e75f039fc422166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bce9f946e09ea0f1403b6eafd8bd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1136401edbcf5ed0431306b0c013b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b402f926757ffadfecdc6a622aa9bf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c7a4a9a260c16817a33bf8bf923a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be008c45fe2ded56dff2dd211bc8e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdd302ebb196924cf0e12d2a950480172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249883cb04aabb40188001ed13898d8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78ba5cc5cfc8a79d642d0f0c1d6ef1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cbf94a3912dad08e1ec59d2cdfc70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e10e758850ee68d729be144f8a2af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46077289e35f38b50f1c0968b0e9376177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e12c068eac3ad487bfdce743d8ee7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f314133d5dfb62ab5b470b6254d1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489d0c07b1fb853dacc6d23507fdacd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171863dd8c890129047a72a56ebdc76c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91051182368178db99e25cb87bd4f0fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b74404529ae0b574d62d44a35baa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720e600cd47b79b894f4b7a1a9f0cc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bdb90a3c441a85091e7a94e911b7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb858ff2378c5836e0f9e7457f2af7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5afeb299312d754ad47da7bdab09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e01eab895f853e472a1a373c3fc63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acf0fb1eeadd630c14da123715acf3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666e00d3d25f3dcdc164fdd9e236b6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c61e903f473d8e827cad9888b2eb0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2934bf1311a424c945b9725d95584e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2fd9210514e9347f0e6736e5ce95f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd8faf425521eb7dd24a8ef9343ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb23c47febfec542c0ec9dfd2ec1ce7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd85fca58f818c4413d2770622a908196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf834e8997bbf697edbeb209c791d8d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b28971d1c0a93b102122a13c2b0990198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572d510c61f03b460b65aa26cf1158199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dbd48beb411185fa9947e1211dd4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7868cc46db783643e9fae8a46ea22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d23bb335f440a1d39497c0e874f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1ee0d4ebad7d8098c3bec4ddaa89b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa501f989d73da4f876c9960720751204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54be86614b1adfcab254848986ab14f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe93bbe5b7aa8746a9f6bfa239ec4d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5736c8ad9bd8a9d09468260c730c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb3677ff9f6a62a2a885920594878208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3bbf88c78132b3c2a975351fb06d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd45a0f84772facfc5094fef3983bdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999b0dd3bd4320531f8cb1a79126202211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a363f9064e5185b2f950d30847f30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7835f94a2a76e711ee15309dcd8578213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55597fd64e5ec733adb6a4fae7eee980214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384fd957e06d0d4c70a7f9fc74c3f9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14e9dc3175a12044cfb582857ac4c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab556f58c078b0a51198bc0f9a9660a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6807181ba0167ad325bec9db056a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806032758605f8db046fd39ae3c58ef6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21afa4dab1454df7851a2af2e4b30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657cb3c347b06fe0a50e874d1ecd2c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92103bff45210f2312c1ade527d3644a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85495a6d5b38997765c788ed0fe82c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da466cbe92770ea571c6b61953434fc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345471ed4d527890411be86824c93c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef703ba6ea9b00796bb26ce1675e83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874440c72f73788dffd74611e0aa5441227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072ae5ab00aa5dde47ec01266e4e531228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebb5f6e7f08a6ed2fe55162b4a5f36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0acf62fbd3b4d12e97595f53d93f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921dfbc1859137430ad21aff4987eff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac240da57f75a21be4f5a2ce8c0f6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b917be5c052ccdaffc630aa02713c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dcc55fe0083c113555e3adeac03f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b5779f36d58cdce5e1f8b98a817d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf0f2ade686a7f36ba292ae391b01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518893cc30e730bb4f44ef8ff5a4f09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07dc7874456ac2ebc800e82e832dd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342251f9aa9e8c4f7b48e6922ee26e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f540cf526be5f49951ccaadd3ff73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e96128a6d4a57ccbbb3917998a7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4cf4554c596263fcc324293a22830242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3904ef72ff0ae20b6060e9311a9433243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363436b39a478cab37875051d9edc14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411e528675037c1e5fa744fe014d25e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1063b2be1a54cbd4cd99a7a87a393246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774a300ec5c7c8ec303f08ea6eec392247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a278e16c245f16e834c644b4cd4e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5000c6b99b1e6f2a12d38c07310565249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3280d099fd251ec61fd3e91fceb937250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be536b929be9e154eb0077756b9297251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7a9111ec7708f33c5e00a509d47c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f038f118a63f38f013eb33fd0d1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e651aa1411b19cedafdb1678a4a9d08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d346b305a384b3bd01e88575f620a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fe0e6ad444badf4a293a883a5cb4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96252bf33d1e04d6f8b7373d9ed79f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21728a196a801b6e698dc8428a832a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0bfb8bf945882173cf71f1a59c199259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc5b34078df968d938dbf6a570f30c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcef5f3a27225fdd97ccb2ca73cba1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faffe68b5fd95c9f60c9e0f738560c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c5bd121992f0fa9cf74b66c9996c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e5e21c3ddcdc42f44354026f6df3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70d0b64f884745fe37fed2f79f106265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcb9bc2206c4eadee0dbc34c000de7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b48b0bd1e868bfd5d6bf219d35780267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ef70e2f103358de365782c82df5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb663d209cc940c7a7165f8ed1df55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4b7b9aaf03e425d739d638a009944270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ee28fbf3d32cdbc24e23d9fba13ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0994d632fd0e4c7fb41e86bd5a807272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e60d7157ae347250cc78ac6e592f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d9d2860a783b279724dac622503f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5c1da9e09e304543b4c38e1d962a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc74ef98202e3f4659b730db9bd903e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d9260c7b3cba2470435a7aeeebfc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8859db995a1c137ea2fa3416e0da5e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7516f6f8a75fbec13e83e8d45e5acd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007993999ec635e90628e0e36048efe2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ed29d7e845ebd419b02e2f0502f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49415a148c9769859732f3779abe27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065242f1b1ab5671d05e9161b648a7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b796fcbde43b6eceedfdf72f6325da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b909424442882a61259cde69da65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c0e9ffb4cf9abc05608e275b6b1b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daee1a4cabc65727c6b7073870924a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde2fe1fb85472d2ca326fd2f281a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3491f2d5ec5d9eaa3d15c34e8c2c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14490b7456b30b1d668a67895699e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fdd175f04c9c6d0803bc5bc02dcdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8def27d6fac0079ccbeb8b4b15b82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fad4754bbd196fa75c6357958d2009293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a563bff20c2a47d1faff43b3dbee55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a8461ba10999b0a1525af6d1dc55d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb46bd7f7570d02ccbf62f5c545195296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df63ed17bc76ca5788a2ff9e1176e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03054748709859990426f16cfd14342a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c1b1b42b57c461e2ad0b47c85d34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c630d4bb478886cfde6d8e0ef82a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b44b6d76a4ec3e7ea10e2c15627fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc932a3a8d474b910a0c4f4ab6322fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa41d80bea469a44022f2fb6176e84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec710bc7a1e9b0a5c7f47b0c439c22b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577dd9940250f1aeed78bcfcd014b12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e5a199fab9440d966147b8129f328306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f192f18f34bc0b68df81aaeac5a5629307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4f8de9b69ed8d7a2cc4e65a63af5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87643b9ee8fd4e968df1c9a6feb2c46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097a88a9afdd7a7a06082db0f801115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec99507f40fab38bb4f47986306e2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c5c85b3ee287852b06babcec14188312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343f357cb5ba586f665e047c888fc24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd93f54cdea8d3b1b04713fca92628314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06d6463d0415f03f6980861ebd47c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a902cc989e8f6b743f90728fed79c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7912852866ef0fed3e9924ffa94f374317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d51c331e2b44e0740b8a03d6bd81a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac877cee7ff42ec4aa582acdaaa36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15a6450cb3e251b2bd47088f98a897320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acede4b635a84d8b4f6ee282c6c8332a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d1fa0138107150a9dc4eea9a14d03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3a7eee98cd98b05ff8aa80a7bda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8788a54626765dc1393065c771a2d25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ddef8acf74efa603e024e5601388325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093411873b19cff34a7d05ccc1bbd85d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaad8b2c31da24d2d0227f804c3c37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4132fbfd849101445976332694a4477328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1812ddc7bb355634a75c95c70a89c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a44ada369b029b1d8798b1b56bf0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d18783bd01bfb405188e42046be2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f501f1ba7f65ed644b37824a55c5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bba43cad8bb15cfa9add94ab1d5272333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d3b9aa993993ffcbac6031afef688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1322edc4c0948fbcf5923ee835537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8151938d15ffd6c3f7bccfacfda38a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ca9fbf7468015e0ef053f253fefb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568f1e1c373e0b220a418c7b4fbb757338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768dd81a089c950d19c6382cbe48645339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05dbe60ea56569d9eb343e5512e58e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f346e7312501c229d40bfcd29f0ec4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9890a588c4ed06894d8e0eedf0df3e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd84a74cae4bf5076d68e32af768c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aec7ffffc0752434c221d22d5104a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90949ccdf5659dc56b277a29bd701345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775f496221dd442601e3605f768dc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7acb675e777355a88be8007586065347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411293d8f84ead7f7cbacf62f8962d71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aab6019bc06cb03c6e806a2510936349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e794c5bd87bf33d58e0727d65dac223350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626705a066a9f092651e70c1aeaafa5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83181b2ecc81cb9224828fff23562c02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04a09ef592a3d03603d830e2ffb7c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d782e9f5a25598bd479707266ae753f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e0ec4e63fa85009ffac0caaa32823355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733a0350ce6886ce17cedc6452bb4ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e995cfdaf0e144c85f4bae6aa52481357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b03650826f9f681a05805bd7052d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b60fbe16d0d14e2286796e3ee0f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ea9759f5b59d196f381d17aba0c95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8971867fd95eb3419344836cbeb0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052963d5b569859deeeaf7ca792619362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea51ba7e566a3933e90484e796bbfe1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4d54f0a3b17c5cca3630af4aed6de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452ee0df1d556ee3ef1f66239c80229365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e4f92bb3fe6324ac9eb2d44a8730f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2184bdf583db400b6f0d467ec6c80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850e21d9e737add4a6270e458c505e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec2e2ae45909408c79d9616b66692369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ac24307b5b32a4b7bfa3a3486c46e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaa870c9c48e378d5b1f65d1f886b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1a317e646124cbbad4313474e75e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c87febca45661935277113c9b3ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d7098bbd68b53b494cbb1349beece374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462869eb48211c53d4ebf2755351546375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790eaa1b16819e96aa1ca2489bac66c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4e736fc87a32ce6692fb2995c619377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6051db99a4fd2dc9979a3d9edbb88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1913ddc8fbf69b2b34496209772a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917552722edb94c1db8179179e5fd2c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b57bc284c43965c5b4898a0e7d6472381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649eea89e4a643d897a898e32d06da8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9b42d4f704098f80d7e33fd7ea952383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c41ddc5912ac514bb54b5b1bd7f6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6621cc773cf7185080481ed7e45f120385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c73e26a047c4f85a162ad02fdb4ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b257b32d31aa35ba4fb05afb5b10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dbbb6480d2b1191174bfc376ed445388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fd46dd471e8cbf6d31aa3e9c52bdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b190fa111e5722bd312dbc5705eafa5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebb0f76cb8ef70e038572803b2a777391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c7f3f51aeb8809f3fb9693322e89b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee43deacde6d8a136b3841518a05c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3530bdf31efac197e781f6464403cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc845d676530948504a357ac942ded2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e01f5a6b88f70e1f37d1dfcda7b9dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808974bd191fdd515933caef85030247397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b908aad35be21fd2a54286125928d98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6c9dc56c4881be085b7578d8d9fba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5bca39d2aa4bd6678b5c1d824cc57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f780a5c21498fa3415235514299a1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e699d8d70a081eb6aa5daf306f7211402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40479294e01d797e7e08eb6176577e52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30e03577a1554a061e947c68a5b84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6786c2ca2354456d8cd806bc05551e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a8aa46c6693b740bdebfb4a7a824406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06094046db2a81105c8f355f9e61f54a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27632a4b605659c33a7364feca4cd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c7ad7e4741ab11317f9c35933f691409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08e50d6a18270b76d057cdefb52b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2bcdc8b608bcce94018a6c4176799411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000f1ac1aec28b0895d09efa540005412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a38ca1703739d1a824fc6573bf17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328da1666499e7e59b8758ec9dc00c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be92e9950cbada7c22cbab46be0e7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97857a4a567e8a1e2b92fe1f4b48a858416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826e8a1da33c508673ca5564be63f43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32257528f0715fce9c9d8e7d8b7bfd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c45d926fd7fedffabea3f9668f0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b434cee77a98b4543c31e1070b7126d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e31e3980ec7aa2036ad055e7a6dd9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4c7f5eba6dd910204a4d8f8c35968422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec3006aab1a10c2d4efe982524d433423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b755cde5e456dcedf4eb8e7eb0006b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3900c8ccc60197fd71c106687d62ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d938e9cc392f2114fbdf6897221908426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60500dd5e3272a0b744cf4be7ed5df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea5379930f3e9e7637fe953354cdb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad53c315d2b711f5c21458672a1fe9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb5a8f8ef788a412e886c2179bdf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232706ac0580ce93ddc946a41da2315431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af68cba242e597d29cca2bb17e91f6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8791e7b2d0260a7d7747b31bf312f4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bc10125174445cc6c214d67675b34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be3a8743c74ac57a44cf7c1cae6a66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e6471146b3081efa339a38039d74e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ca34e8a10f994dc377aabcbdee209437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e39d1dea0387ce16857eb26f55590438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf6fdd9fa37e8da672792d674b1ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621877b582dba8120bdbd1f7746a080440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a06d6cf4f420d948f1a327cf0bb66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f383ebe9d48ce3a8259b12d2f28018442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1be24d4811752ba4d77324dd76eda8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82776e941a61427a4d7b85f54481a714444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc9ccba066c2ea49b98cc3da26918445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db5c9e038ba2e280ccfce82d69bb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461a5390ebf9ee288ce2c4dc3766bd8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a58f65904ce7ced509e87797f16df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061bc5da7fee403bb59e57a14a1815449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ac0d2d2f91f0bb32690ee386e261450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc4d728967c6c05b1f2547bc66c5e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a814489696488d3c52ad3e6e2c12f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507846f039c5aa29b0233c95791ea79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135a50cff611ebae635dee2d1191ba0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd466ef4a1df4871e8551d51bcb5c86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e398717c45fd02962f3465957f9fb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdcea5185671fb4f2ed39be7ca928a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbc204c291242e0b0e846437cfc300458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d04425554d9b254725ba8a2d85de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e0192b290d59a241da8d43a7b056460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c03fd173728db45c997f1f4574cf7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fa7ce345ed0d5731dc3374034856f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ea98c03f1cead72ef66fc0362ae09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70819735011dee5da12cc3c61d9b8049464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b273329d8acc8d2e8e6800c53c7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382049e5479824c137e7a7ce00346e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76367b8ebca3b24a779cd2540f32f953467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ee6494c36d0bc333b1013472b527468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04520945a7e88f4363f564de27ca7e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91470c79f38aea64f75a06a82cf71b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ed7574f07a9f2b8dc34b3d0d89266471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df289ae5a8c9944ec92863737e32e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a5b2bf8275dffe2afd4c2cb733087473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc940a35f636482feefa52cdc06d91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69842e42f884c1ef5c1545fa268354b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc63a16ccf94d36cb660180eea08e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ec4386af066f0f73cd0255f1fb6c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab29641bc6783e6a55c6eb212712c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d48fac200a70772f4bd8a0d51fa37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b2136309b9ca2104baf57326eede9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693a98d981c9310755a8948bd8e4d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b7098023f5d2290fc284cf77f8dfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaeeb29c6716d0fa4da4dcb8428bb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ca4e51816829b2c757807dbdb468484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ea4f8e90a3ebe7a4f930872f2ea22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b88d10bf87ab3df30e0b98ae2c5889486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9316f74965fa27d3bd0e6ea972f7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5256570fe90cb77904ab9c523e3c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81504309c930d8da042c78e8c8d4ebb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498700a911cbc327d49d03eb37cf980490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66d0ee8c11684b6d592993b4dc2f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbae46cf9dce2b3c6f97ae7e1bcbf4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541330c50e9a3ddaa55e6ce2856c6d97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547934c756784730dd9b13a9f6e0f92e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18184a1cd8579e183fd318e90f1ac063495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6bc41d41a22a05896626fea15fc41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c1f5ce931e5a541392e5191bd3e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881f5fba5659ef4c7eb9f66367c740498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077e695ee7f8f529f9f2960549e803499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143cd112f88b5ae298f0ee3dd16345500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd96c18cb788a9c25ec01e5b6344a61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a101b2003350c4c00bc04a5f6c15e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac03c2c452ebc443ce51eeb3a5bb4f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4168d4edcb75fdfbcc9a6c3fc24535c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5226513955c96f6ec22d5d6a465623505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03044742550aeaeedae5ed924b87ee42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ade44a42f1d10c72604ec52909dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296904a942061364ffb846eccadcfb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b601523c9a29196e104ad1c93507d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5c3c407dac99399f7ad77e79af0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8918bb3729e79087c993b03b627b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5eb1592ae67aa98b3f2e71a55a472512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec44cc4e206dc6df213077be77b7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d392c2e6116c2b01e3408dece4702514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868472ea4952421e061b7859413fd3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa68ca9ec7496b380f9743df3a8700516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13232217f78e505b368f4f3757f5184517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf845c967bcb5acacb4f3a063fb13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b8433d94647a1fa35ea2114bfbe3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cbe209e74d10efd08432fc3df0743520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4993e3f6d9a67c8668f909f40850521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad844b5362dad4e4fed643985cf94c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b498c0ecc2bb7ab1357ac12bc1c2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cebbafaad50de8e552f2a93a53286c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7d26ebe988dcfbb635e901ea6686525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18cdfe02b97847a1995b9c2773aa16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e37f46822be0121f9d5b852c2df5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba06163c6d291e71be5fc3d21af02a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2daf2a70f733cc5de6526048cbb045529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae464f5644ef1a8a0ff44b0eba74c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569783e88c08c651586c1a907ee4ebe6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e13cc294560329da33076551e9734d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98d54b2295f70e0a605f4c963c09c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba9931c7d3850e0a2192b9740fbed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d25b6b7d282066223ab358f162c5a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d5a026845b29f2cf937dec027eb8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e6b9bd5710310601997713554d51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec41b5c85033698439570f9862acd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedd2a8eef9516e605a6e6865cc3468539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6efbd6761c4cfa0f99211285091b54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d06f56632eac1bce003a89c1d08f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b2877d5addd8e50ea6346c947208d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a07d6e8600c87d99f7ffd3b103b64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04f75c45b41b564baff7643efe1674544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d57d7ef8a9ca0aabf82e5c998c2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec913453cf30adddc7957cc9e10dd54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea4c28994ae8223d0137bfef333253547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff3d9196c5509af2b48692cec80cc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12862aa77f622dff320b510436a82a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e8e22e0e222869357f3b02dcf24fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177812fccefa2d99ecfb89445c8b8da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c3e0556182c4605732902ff5d8457552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f0a9ea6fbb35a41eed9fd0ce80956553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1212568419fe3eb0d958f435fd161554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b06fa6beccfcc62b2862179bf0990555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8516fcc8c42bbaa686a5168dc28e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee5961bb8a5357813d0a12edfa1239557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a9983dc79d720a513f05f547dca7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91590cbf207732be90fa5ec7d76cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f844bfbc6727e6d188503cda0fa72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510bbeda3ffc69cb3987abdd84cde21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d613ae71fb509416b36d9ccfe1c1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da7a19a644a3e37ff7619ad7ea3650563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcc16fc7781aa7e389d75cb5a53d4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60afd4dcd588ab54d1b20f149a4559565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d42c0f1cc2e8f1a6c0b5a88da4b70b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846a8a7be4b24f6de80988cc07ccdaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3677e28807faee45edccc35f2abe0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c1ab7e493589f5256a542e8446f68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd39519e919f01251bfad46d4cbe0d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842254de9aaa9a561180980822f095e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022566b4e571f850d0059416df8fae7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526274a07c618d349edb4c73303b50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb83f925de35677f73270c736c63de7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b42062f5f3323b5e5fc82374fb0cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1579b21e59de6c9c9706c7acaf609ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c974ccb89b41b6dca8c26ded823843577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9455d5c598d775dcf497384840e734d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c281387fc2d229ac093ae3743e55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a727dca265eea1391c967638682f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d4e8812f620cc6d7797fe8a5dc45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615e1464aefa99e527d6fcc15c9e63d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d02b14902c0053739051817cc3b2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee66a87ba1f5af09031d257052241e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c5a7d84d378acb50696b2a0ade2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648be436630bfe26828576a870b1f47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790a33498135650c3a24df505f5eaeb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1986a580f6b176c54467bdbc2ad3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625bf8f7c61026abdf3310ea136f791589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a11135c65037b23992bb6ac979509590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3021bc12f66b77461b8f7f814f28e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac3d0d6fecb5f1e0ccb3b92a3a7725592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef582fe35f9f7acac8538a83fbda46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b02bd85e750363ae9f70d9210d82f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8ab68a87586266a66239eaf1b67a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963dae4770d423d4233879fad69124596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba418a7024ab3ff545d2cda01c2061d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556619cdae095b57b33f880c688714d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b39cce6a5fc759eff08b182ea22d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2705af6bfa436718c63a0c467240ff1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ca268a2be45430dceb76b88f9907601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb490ef751581cfac0ff5263fdf3c2bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5ff3ee798cdd597c5a456a78eb01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e78c6601b389ea44a304c4c412f1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f21a54ca5ec1fdf1f831cdb7b888f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a882d949522463bd08651469ca1460606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff87f709ed4ce95fbc4db32d1b55460607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a245006d61a7ba0ae8b7a274c580a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb446a54a340ad2b99242d03015036609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88115989218e43ea4967e43599cc479610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa3c947a817f853422b94a70ac3e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645a74a80b176d12815c27f0f74a74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cec6e61e52fa53b5b2f171baa2040613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d5a8dbd95aaa252066d60e93eeb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a82121e506547dbce5258382d1f808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a51ad073b20f586f26a10c9441802d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3903acfc37f3c6efa4a9be3b81e6a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bfdbdf5936f826ce10e4d86557f90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8cf877a8bfc01b64f2ca94691402b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b737b82f8972a86f31343e315a533620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75a01dc19191ad36a6115ac425242621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf048e390f4906c6a87f6fd4d048a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77980ce138ff893e08ace329704f097623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb1a4bb63bd12e2c2add23c44ab439624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8864c3ce6ac597f6cfa5ad66f5c6eb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02358a0db255a6a19971fc4c35c62730626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b746aa05fcecf818929d536a339b3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae78e8a94a8ef7c36b5cb5a4ca3f113628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b254fe80772535fede29faf0cb59d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f945989f1ba811f4aa46d74094bbde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306ad721c21ec1d1b17b2ce94040330631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ee7e6892fd32f1810e272a67a2d34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eaff347517145dee88cd2ea0dea6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21eca1a629d8f7eed96b2a64596f48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4663833f8c17d10e8f22a5981781a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f5558fec0777357a2676686397b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd33b42f9b108020c193a98915efb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577978a12cc7d6e7538ad7bc98ebb62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b66b3c71ca2ee0d48e6e2fafdb34b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec4894bbb04edcc5c1f3587de500aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb16c57126e7db9e253e6f888fec74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46dcbba0a3791248690f05a696c41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94550201e17f792cefd1fd23c5be1735643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1dde7bf0b587592077451caf11afe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a6b652f34522ba9a104c9fcabbab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed353d22f3d09a3d62134d3f1264ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fa52ad24f8c5064b32bd316bdfbc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dff4d41cea7b1cb49df662bef665f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e37d7b889a9bdc04ab389a76637b2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379dc4f26aa599d5a88b3a44e2fdb7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e301561f8eec2e8d64e52a0ca953651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e6696c602c9291734a1f78c74aa10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4a7e171df9d2927919c5783365a91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3e3f06c84d9fe825e69c4351bcb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e07329056205f36f6e5b4f0dbcabdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68adee14d515fe165c5dc7575b20c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f32a28ca52a4aa0716bf8192fc69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66f021eac1538431b64ec1a6a6a42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9f38b6fe8fbffd2d7ba18ab8c00c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572276157f4fa85f8571922404ed96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb76674df77d3f097b96301e1ef0fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d557224754303695874e01c5f71e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17e5ab689a231310564ed98e50c7a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed9e5f477018949969cd7ca7027e20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a22ee02d8bc7fca7c7abde1f0b952c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f03cacae123b7a72819c5286350ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a0d90afdb8230b2b0f85e36476fde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb90a355a9f238a15033c0daa312926668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef2e3af4bef26d77e9fc6a45a7be3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eada5870280552caf347f8704740c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c18db6ae5b2accb84e2dc317b95f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be912ed9d7ec0fa3582acd352927e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89b879b77c7ab312f04a011650082f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b891021274da7063350b84ea6c2f691674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31647b5b43542f1c96f68ca988d0be0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7317c88735378b69a4e7c1ca986e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204df958a3620f9e92a340c232c6119677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5d9e71b9e17e2b2616c591e45414f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99b1611b7231614411a69e4a9a153b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9117d4d4ed0a0b8870ed18529aa4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ad5991e4c8bda2e2d21a8b149bbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbef0628c974cd18447390e2d9a52f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f08105569db6fb6c149625555c679e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ac0bddececdf5c4d21f57c2ded15c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c28fd467a8bbf4ea16dbb9539fa0b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5b136d72928311e1017eb11225eb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b809bbab7593ed73f8e2b65a1a18e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf2a9dd04e04b235bd973e6fb1346e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3525a2a7a5f40287c35a1cb1b4173a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a47648611f6c086d50b13f48f5633690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428ae00057f00ecafb5405e9495d237691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaca0b4e61ecd11b0f6ee01fac94a5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a287cddaae91b56315748a1bb0942a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b264ba727a5f4a43e0eb6781db35a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8623a7f9402a7dfc69fbb5beb87922695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840972878f2147c0c8357eb37d7d747696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebebe73489dd6f77cabe3b4147beb13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180ac145f106760f6b567c1fa6f9345698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3ac16b7193cc8c8788a510f44eaa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d900068e200639209db523b0dd6ca3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c984571b32742eb17f3dd73890ed0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df087e6c1326c1f04a5384a785114e0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030e56f3456a05a6640ead52244eb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28792e1e738ebd7efc098969e5166766704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4cc6979ead2f191acd1505508535e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf577ef17544c0c0f8ea90817f8debb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5431d42ea91451c21f9078e9c535b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a5ffa4dab2406d807eac8a1de2b4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8f1528b67f211ae330185ae331c81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68ab31913c315892c6945db2b38cdb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf0a719c655b1f0d3af4cd5798d2be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae216ce50f901c851d3d200148cc84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4019ed1a41f0f81404960ffc57f9ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2c296b67396bd8e9c1896eed83e2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631756cd7562c4b3c2c6ac147df394a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7115c18e31ba0c8507f388b66c0e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b50a91ed23bb9b57c4373326d9e93b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdb2e208087eb7c3ab05bb51199062718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203954b43891a79ee0d57493f9dd5e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe579f1d28713c6ec2e2f6348fd92de1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0ffda7b877622eca3746289223ff7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae067ed402d5b84862cf41fa05913834722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3f46ec8505b485b070e3c389c553d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8306af004e9a35dfcc9dc31883aca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab22cd2534415ad6fc8e38e9aac49b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bdbcfb181950ff7af7b8c04dcca23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885532b7ca5d48e65206c9de288105f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248c24be7a77e3d53828d939b06acc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91ebb22d59580234320f5e9b85829729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca048e01f048281bd4667846ab2925730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b89bc8d754e2c4649efcd8ed3a1c33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e1e97d79f356c88db6b9a62054f7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec200734780ccc73b30fa12f248391b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4760c5d6ee894b7853da547d4803e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d3d99b8319dbe803843d194cb4857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacd02afdd79d0a96e24f2dc73c7977736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc928da9a206846b9c606ccc93a9c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f74ee76f672619000a2e34aa60d07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c04c72c0c65f545dedefeb0eee4c20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13e2e68ba9b5d96786439c5e9b84d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d554daabbdfc6defef7649f80771ae3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40606625b38b489d336b94c1c83d634f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066dc3392fffb263a3a4e5c98d0cc20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa80b5a39474e55480da50288ba488a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5452c4b480134d022d7f9fb96f53953745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f41ff33ec0f726d44b1a1de0a24aae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0062c3eb68b187d55e2719083d5f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443532626231b3863bc71c645078d62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673988548ae9c98076d5f130494abe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcfd5a1eb43c4c43b1a0d47fe5dd85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c4eec28c79decad79e9c03289cc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f46c36d7f76f576b091c99e1ab2d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ce16206469dc6a7191f230421396f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93829e82471138ffc916027ce385ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e2bda9a8f2292bc93e2697c5ebcf7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e975ef935312189ec5b07f7a109c73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b126c202ee6bd1f46ad86be4650016757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946960363867c64182737f8fd34150ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b928406bd27d9c8a60cf930c7638759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>