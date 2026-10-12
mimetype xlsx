--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c296c0ee076501a8c36292de3acfcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae244c2bd2e57300de4d30aff23afc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14873e859eedeb477cc6cbb3d404973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964f8c3dbf15a8d24d529c93e5bbf1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a6b8fd592fc1bbb00fb460745d9225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33bbd8dd8d3b3b96a73c938052f6066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3263ba58c187aa075224d426a9060f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d637895a76662c14ae6e019a57f578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e84842f7ec455739d321acdc701c959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b6077017e39ca6d348530a23811d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62384d6898c49b607fb6f5c6401fce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae65e8407bae6637430c845fee19ccf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8bf6755b94300f93916ec453d6c6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6568583ba412b0da8f1dc447e714f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ba5d420bc088c5cb043e15c0243215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47d99fae702cd4cc109eb55ceb57116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed955ef831a6a821209d1d235f5fe00917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614ab54715561af110cadb5003840a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb4f8070645d5871362e94f51106e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e46d1dfa876c3931715190c9a1de920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942f65e5130823857839e5df146e31921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565d7bb4e4650871cec17091b21eb8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28771c5ddf6a4653dd1ba2fe470f4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6395f3721a4a2782fb85f604e812324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f16da4e00392f6570933d070f25ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7c850c687fcb91b15f014f53eaa2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44de03b4f9fbc4ea90bd509de34b9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf696526bab3248c0042345e81da0fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd605ffef38db43c18f4920d297e9f4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc228cdad7aacf3e8fd295cd1728937830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f587cebac07873eba98c832cf174b4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c5b97aedc678277f551765038bf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d678edfe58da0db091d823c6192a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b2bf08393cbee8ee5f7af929a821234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc99e6fd846a6f763d9de3c8c59474e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41678451052833f376ade8f9a04935c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85907e964f5002cd16192153edff83e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321a3d5b4008ce9c5bfb2b4f0ef872038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb43a81f8e0154c5c30a10acc8df83439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c969ca83bd7ebb6ad372edae621cc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1f51c409f1857ccc25a2d8be6dff541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459a7ab5229cc4ec34ea3d58f2c2e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ba8e2c3504704a46adf198b13b9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf38d698b1a2a39bc4cd4aefca76e9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949331851f849ebc9008027d0145892345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b66216a8b32fb405a32cc43575c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e8ba2dbded443e1090e5bc01881147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b38c8a3d9d61c0ffc38604f442d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05dc4de73895790fbe167f53804e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255bacff007e45e3ad14be284b6d41250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28141832e4c985f02b8a6c96233e1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc47b5523b1a37436c033e6b106c3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038c09cc552808c2701e905580d0ed953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62b50ff02a57e60dac056507b2757654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efccea51ef23abdef645c4518036f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54349361a511d757ba75513c355450b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9906b68f124b85f1d0cbf8b2a2256257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b6ea86bfdcd730f2a11027b2409058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0dd1472f29bb1f746fef0cca8412459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63907fc0744f37ac045c2cd4a53783ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e830f7309dd94e937559259c64dfab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008a8ac32b8b7d166a6ff6bc341271c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b9c9bb32c6b43f95c4fd5c72217a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e5f295420e3cb6e534acbe85099d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bbc64c7c7763d867777156399786465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97fd1a2e7487552fd93c95c1f5528f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af50c262d65fd74044835c6fc9fcad167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a402c58e865a759ebbda35b42433268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1cbec3709197c37e78d54b03655a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac7403416b9dc7619d7994c3dc6f4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9d6903782365d0bd97514b6388e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326c5d682a885c674e0004599b355b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57af501a11ac5290491d72bc619a7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9686b951c92eb10e37a4f868eda6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8886bfd5323bcbe80e6ef1b5cf71ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ce38707f319e9c3fe643ee71e75b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149de16b1bb3ec45950fd51dd33b35c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f86e1d855637921cf5997a627533678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec799c0c05a5f020c72ee0516393f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431599337f0e3865d7fb4c9e79d85ed280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a16a0dfee42865daca371b7643e2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a7a426790e8aaf387cb35368515482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320670dbeaf64911d17301e90ed1b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43985e52a8fc2aa841c8af72dc50317c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57299584454c42460141230a9b99b07f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b55638a6740be3f30964663edb00d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959790c9bd59b180f8c342f549bbd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880100079100c820a9710287369e9dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d108408e4d1d60e080416c7241a3fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37650445573e130fc5722c5ab49e00c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e7f1783c7b5d37dc215e66cfe7e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed0849a84a321d92df300278a7c43792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b24b73618318a411c76c8e7148a43493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1029212e9c2a516e06bc9c0f5d05a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d67c496007fe824274b80c820ebd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69047cb4104913aad28045663f4fd37b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cbb3cfd77aaaabc6fce98b79e9f5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aade5b27fb96b510140c5c1b3e0a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d4767a803deec3a8d2b1b087bcde399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1de32b40abb29d85d6dd77958f11b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f118e7fc53049e9c15cabfcfd6fe21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182751d84ab50d603a73f3452d6bae3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1063da465275bdd83d49c74b95440b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f05d3a93d66daca0f84882b3d52a2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeefcfbb4cd0e9d8d02464201d647fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ce2aea17105d6cc0a9571daf2719c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80e1fe7cd09c4d2a8a0d551f76d1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f52f2973c481639b9ff31a1ee0f6b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa05470077b4150fe00bdf409897bd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778fbb3465cc99f3ea0aab76f21c0c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c9138608bbd0d59ff08574199495e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01add9fb18daa9aa9af4b77f836a5b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292173164abc0782be4743e602720779113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034380fc99ea5f4f6ef1bea9a352c65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7452011ac47e9b44f8843ba0b245e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c9333c2e8a0793df1181944c90381116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c70239ece8db8045a48ce1549c453117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a5f6490a7972cbc24d4e73b6c733d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1bf4082823e13a341b456f02a7a11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12165462dfc20858cb659cb5b79d6d7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117120cab4be6a487d2b8f06e99f4342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea5f8e48c2f7a306fc2ffd404edeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bb0a42f0ff7dd9c98ea2771ee89e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4870fdddfc6b07761009b06f5c845124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d10dae3d72f6eed5a5fdefb8b2985125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b91c64a8093adc5f1e9196c9311adc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc32ba9a20d7110cdcaf8687582904c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a481d704c139f260888b793863748c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150de87ee32e674ea80dbd2f0536c97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb31146b36072b78bfad27689bdeaf0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1d0b421ac2d27c8e6ca3b6366303131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f594e8a64247f48af0434284d320bb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8360081b217a797d5ecb9c80d9c03a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe97e67f51be872d63b6ed5ee224300134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb746057a702d5aaccb918573c0ddd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a65d1887df42447adeea4808aa21e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c7968c9866130237cefb494e23a12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d120ba1cce7fedd59f74e6d64961f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815be598a4d892b4cd10681a5bc269139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2795495c889feb9828965ccf49ee3c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d93c9a30b8df55b6d828e123080b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae0a8d131dd3f2e83d724ed01c02ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb81d0ccd7f3dba40c4a402a03bca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d852c44aba13716c1cc21fe1cfe02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19be8d69644e2541d85d4c6acebc3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d68b0f1fc718d0d2ae9002c476902e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3683ac21ec576527f47296c760919147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bc88d22124f6749877d3a04758b1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c45a9e8a9a7a4d9b6fb363ca8669ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351913b5e86485b1dd4a4b4c004d5ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8489757299644438e8caa74ed2ba3d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ecaa5f3009321b30f263ecb3644df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bb406a3936dd2ecc047617b355c09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7ad8fee210d861e649ae92054c61b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3310e9416f54a1b2a27b856854928c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43190875f4a102d21afb11a78ac50d78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58035c8f674d802e1764cf0ecb1508157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee4b12b1fbca80627ad754077610c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9895573448ad1d2b0f71a3cd52f6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e3619c9415ee71971f512abee3366160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599f50bcb105400a9a03c2bad39f815161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c64e729f55057dc930ef82d3f07e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c9d54bc007d10e5be01f0be84d65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f00cfbc6eef85998ae3706fbb1e00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93854275ee181d6b31537d290b6ebc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f31b032413ab52bf2b152856f75265166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42074ed1efba4f2d057a2c31fc7e1f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a350927ad824e6f6f89ba51d0f8f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ca47f41186d36da18e573d36fc43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb45a03afa090535a1ea2fa4da25d94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1877c6a865c373f8cb7572ef19e3a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef2507a517679c9d46bc2772d64c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9c21444295c57708e76ab48f4856173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2780c969d76e34823df9cbedf8995174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15a5bbd8d51c8ad14b2c73911040c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d713344348e81f4c21623567861194f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a63869e25cbeb780338f1f5d2237b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf452f4d10f1e8271886281b0faadd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace659f844f6c93f03fa546fccb109b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0fbb406589d603427a1deaf7a4630180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c3934ec6a3fe119095d3f36fc928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96035891940c5a1ee9be7666fbecb33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30598a6d809602a85f97ed0b4897b11e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aacc3859134a6868fc8d142f6cda9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac0443387ab1f7a3dbd300a66fcf0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abee088bf5c6632dfa1ab1ac818a42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c023e74b98ba7ed3d1278ce07aa47e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91a238324bd32a812f3c1c973cd990188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0eab2e0bc09db12b9c1a4a0c6eb71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca523bb5ce647b14f66d91bf99d9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740e31901135fbf198ac38c6455ebb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda40442cfde8d10f35df9b3b6b87c63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38f052d1b808ac78474a2585b499dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce00238f85f481f86c1cc2d07d10b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32c9b1528a3053ae225cceecdc46be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c59ec3350bcf0e4c4abae640ecb67f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c758d389af5f1300b5f2b703be609197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b60bed81baff45b1ee832411a0ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc22d465443fe74d035dec71e4103199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0963de31e6cda1114be17d15b17bc62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935d4e07e46b43affa6da9c966674bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d9052725772ba224603eb45fe0214202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3941afac65cf3306418aef24bce96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb05d44f6586225969663330e10bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422bdbe3da6d453f9e169cdd1f3fdba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121088254ef1f0b266cd4a5a2ac9fcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c72af7c427bf1ea766fe072c1fb813207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a680f8d0671b610e35590841e3c65d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de1efa5e5a06d513ba81048e55c8f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdee6da72f010c6ab4c858c50d1e5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab78b8c7b1cb299f63b0930d67daf16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09512c05f838301b7df7e26bc8898b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34290fa15c3b47f0aa10e439bc4d98c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df58218b1fb57c665f2b60b72c728d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c5b4be0c622e9617a05b2c8bd12c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f34c70af6672cf857a2c2599c1554a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68b9d91a445d479c9b19096ca2350c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ef7a89ec2626b9f14ecc342e9693c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5d2fb8652dc33c5125509165cc308219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ef91b6ea87fd3dcc4bfcea834149d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dcdaf81e077de9497f4bbc8e57766221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188084a503c0e14c6cfc1a651864c86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a39af6e408205427a0a3f67c8ff52e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb041773813a08806107c267c6c385e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e7387220c1e3c12c7e0f7bcf45223225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db4bba1a4be825f25331d85bace23c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6138ba2b007c02d91f610976243a31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd43c89d1a1274f0a0d7cfdda6460a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f893837cc2127dcb9c434995b1ad64e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef40cfdca5fe468bc3aa9521178392b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75a0dc664eae4f4bd147db92833aa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46faa896aa47f4e498616bd952fe73b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b1c85aa513371d9c044769161b3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29d2793233f10c759ad8b06f37d3a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b16841891a73a324dc8d7b809430d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dcea672de794cb042c923c4968083236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5136079a16fa231a4c90b866e0024237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce2a71e45cc12e533c423c25c2371238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66949a6943bc2447cb29092f303ed7b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768261cec6999de60ab91533928d077240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd7a270410599db9529c167f3aace241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e500d997d30bf3acc66e262ab9657242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c8dc2981b3ba773e1a0201bf7e4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4252118616f23bca73313ffc2361e9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a15064a7d0a61607dc5addb417fbc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b1ca8a42e8d1f42afa1c7bc671ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad76a39a9d8f12f0c718b86dc6a797247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e9d8e6b6c57fddb04a050cede1e20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f3b7e757453bd511885f9cddc6290249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b7c21cd339bd5b5cfb0b7114316b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453995a6c485b67a6dfd6aa3ee40476251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1133e353f7bec1bf8b8f4e8ff143b15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54b6e2b52220610a84de52895025de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53ab442b90712dd748d40e7f76a792254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7951179fe63baf259d3a199f9e666255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce7d592f519c434833025546699d8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bda4e7e58bbc32149e9c26d5715eed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fdddc80afcf53fceff0c152bdbbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc589844368ed175ab42d06fa5e2a57e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11efecbdca6069ec9524508b78f4940260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772d292e4ac1d4e67a80a7277209498261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbc96a1df59acaa7ae5c9e6111fba4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c8813fd27ba86015de0c3889d0c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0d006ec2d91e7195055dcc20dde90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f27421cbb18e39c0cc50480c8062d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519985148f8174d12fd0835e4bdb72f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fd4cb5555dd4775023f88adf41a64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559bfa23b9765fb677fd7c3cbad5596268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a50db852615dded2c54166a0a2afb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426fc2e6f46bbfd1a295cd7d3a78ed0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba752ccad1b8ac74c0efd3065228f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff333fca3c5e28a17a03bd795c6e5751272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd861001e70f2ea1aee05fbdee9bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f395bf6503df4dfe2f729ee20a4a7d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f0aebbb965f55ceb381578bd91f6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660103ee284acf9019ac63696e43768f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c527b5957283493603c93a858f31c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a1ed2546faac18e997c29eed2bd92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a986ccf1cad267a5b16cae402c2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccae9dcf02bb0beeaeda7f129f57f99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c25bf300d6aab9c4c5f13d4e5099b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3071fb39da937bab72fa11813f4bbf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7a427c81e74c433cbd1c29b74f55d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc201c48d6c63f442a77cc6a6a51834284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a2fdba530da217b223f8cac47f93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a51c335d0894708e2b68f4880648a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89e61a2b557d6fcab07e6ce0b1bfc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560de1180ffab2379c2455e61089ad95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cf953df069adc2ed14a7197d39138289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a18bfaf2ed18362541dc80f78bb93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed4979228794f3e4bfa1c7422bf072291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8f74fa1f3fb0c959c47807dc2976292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c086fe767cfa098c7eb24e3fdd39aee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39584533f3db57fae90a3e012d33ad23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72208b56c443d80db0f8670b53d4d92e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3207a06a832f497c10beabbbd677ee3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1510b56087772cc0ceb3932ee1c65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b85dc7702d2b6fdca80d65d9089906298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca058421d65ddc85b7f0caef43e3637299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147c815e91547c3ca5aac921b52f0af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd6caaf865dac3f56b91307d32a9b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b19ef65b70c9dec3b5e48b39eda412302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506465cc3d7dcbf974bdf68abd36d2dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac5f41d1a4a755e08697ba66cc806f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d53dab3bee9be01d6cea1d22873c8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f3157572308489bce5cf893e1e9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9198ec19fc67965102053db69b1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c2027a308cc1b7880e083e1d4538308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17512b3bc29815655440405c86e04522309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b00e3d2c9352f91722f7caa8667e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b0e7789ee94e9c615f57aba3fa496311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee429d6abe28042b07a9093bbc6e0987312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd45792fa39b83269cbd9bb428d64d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7c1a25fe2de01fc4a3b6b54270d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e8b50d006d3c2f39c879db464f373315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05fc6d4f23b938e8f5e927b23b6005316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c341581ca9f725aa948459b7329a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a755b4d6d408e2e14e9df15398ba14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d6ac2afc05410b6ac5674e9f41429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ea3f54516b637d9c253fdab5a7eca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a163d4c353cf1c3ef595afc8245d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de78e1b504eee64df14e62c8eb765322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c7534d56f3b916e80312fde3bc36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7478af97b9700f26838cca37a21404324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfba3786c3d1c393b6c484e9db6d19e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4f734fb795b0bfbdb8af932756e54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea9d4e89d97ea08941c00197ff54ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f49dac136c7e3e4ccbf8323067d8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538bc20d3d929b9c0d513e3b040cadf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43a74750747487f1cc537fb5879a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fa1dfd434b155fc2e3ec929b85816331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c0ae353cc76bb3b23afc128077383332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199c3ed75719f9885c51982434dda29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cafa3cabc81160d6aa4dd47f004735334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30759f2289783604d460b5046ad155335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09c617681db28ec0b51710bf108808336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382902869fa2ec5b5e75024023c16ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94feb3d7e6f0a565f0e5caa7fe4df2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279d205283769a171a584a9e24954e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169e349e42f4ede36c02292f0a42d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697744e98b55ad310ef93f6d3f12718341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16a7126ac6095e482aa578ddae27a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e48201da131943c507ff5010673b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fb679096f1385d1b40c7ec60097f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06717e8bad35d301e3d49ff1fa8fb254345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa69e0d31cd3783130e28057b4c49ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a381bf15003c9243ce1de8b2084c19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dfffd5b66016d386621f7f42c8fc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a228f924e7dca52df4f77967f7e9a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304f33d5cac762dbf2efb539ac35dac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bcc515dca933ed5127734786fb098351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7b4e4707454b7c21c7e9fddb160b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77f765fe2ee1c689b3366b1cacaf0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b29c43b9e954b110d300a8cf4f3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ea12a7be21625e710a33acf857a4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96274ecf57f08ec7201574f500612729356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378e6647a38653802de282e7ec10a9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215e7636e144a000c59a5071537e874358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403834e91a500281c23433bd1c1cc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5cef00c24e9129b1b2d89eb669011360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3f443353886d7f63384b251d53336361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495ae30052db3ed9865e5fd285d84cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43c874e9f8167fc9c3e09375a3d2fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c411eeed09494ae705761889ddf4ed5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fad88fb4907fbd63ca96801a778ee3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3391cd8558a3e6670bc316e3f394366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50d2b714b6e8ac5848eb9baa7b950d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4f3b49e05176b8911b14a4622d0c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a888d3907415063806943306b78b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c529b75a314a1be35f612514f9c92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c1859cacb518f92a4ed47a819532a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fda67b53627899c5e4dbe53dc394e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dda831ea18739b5d51623834e7aadc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46563e390d11d41c840fdc0a17404779374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016f95c16e60a7ed251fac3d311cd54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627c5c16142d3eb954b3a365fe5b2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f652260558808d2eb409da31f64aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde9527162947d1bba0d5b6a3b55add378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cded2f89b0dfb61df382bd307031d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdff8464f5054ecf8251d847097e30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3dbf6600080d5543e8e3e37176acb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c728d8d307ea5f231c53846c9bfd0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bacb42fad5b4c32359392d759df70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71191e6b341b82acb953ee0d087c636384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa4dc03dbe0082123a81fb2da16e23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0844ee11cb0018448708b4a3a8ce9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87e22ab9943e6ca1583832c76eb4f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c727543b868c2e2b5d20a0c0cdd5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0af5fc3eac85d176acda03b2d8c40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a931e7f52e8018b62da68dbe88a28e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013ad6a5a1605daf7e9ca7f570798a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0467d8a0968e0e3e570481f496d31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc17b405ebf6594c34e0a6c63d76d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1408530bcff683f93ad6de6446faa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677269bae7a19c2b9c56395e88008f06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0912c2a26fe3e3b60232e438909a966396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a9189ff44b42f5ca726cc2016870f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23205643a04373f18a3708a71a8d742c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0a63661571f0252fa153f274c33f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dab7c968ad7811c8f519d2cb8250a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64031bfbf8d5daaddbc059a0fbbf28d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3576c8a8f8686b2e9f66b339b2139402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33387f8a4d90d53766a5f81f804696c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b5fcbc0e1fd5f214628eea5c7089404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8016a92dbbab909a4e3ebdbdbf39a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81499e5564a5cceebdb4e2f6158ce49c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eb66c729fe897cd8a0a0005817089407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4b602c429b3585bd2181d9e10c90c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a295f76d45f9cb2f922ac095414e90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf2343b04f25ebff0e83df60ac7da6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe664f0921859fddef55c842a1efd90e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c05997ab68acc584704f2960fc9668412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d707ab34b147488af85be5efe0fbdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d64cccf0318f447b65a6c0786461414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c0aedbe87b134b80a4c237e7c9862415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25897fde566d615da47fa0164abc3b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcb4a8b3b618377ccef456055f1cae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8402d87ad4974611c46a01a874d97c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e1e652d3d3d9513da5834609c571419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7009773f32aeeb091d5898abc8df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9b50c0052e2551eeb92b99612fe9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13764bd8635d55a3b7225b8d326026422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54591cde89b777e8b4c3a1738b21e50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e02b10af0fcc00c1a1e0e7d465a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789577615825e588c8c376d3e71d854b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776c5ea1c284e31b54555c043cc8f9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddbea1d7b4109401a1510d27b9199c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c4fcd06f72f3d23020bc3adb3d11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a7ffef10f363fb21ec2fe3b339c54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea35277e7a69254bd2930eff3f80c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b96ac8b233ca14dabf8eecc77568431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c41143e452eaa9e936162bacb03a94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df78e89c19e966940380d2b9fc1a6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b82d5bd2fc4d99a20267af7c8409d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c49dec305b3e64b73b7ec387b4dccc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663ac1581304feed7b07bd0d581ba3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e517ea732f7d5d422d8ae2685875d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b2405b0f82aa4ab5c2b99a0e3d02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8bd59af1216514fc84324b5a7ae68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d95441420c0cdc1d6801dbc4f613b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90227e40e184486f5dbd998b064a87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff816ce420994f7391aaf5bb426a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a7fc83a5a998f85218fdd8d415059443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646bd81e4d87b7bddfc146138d0624a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4134e9953c8b4c85250202090a881445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8dafde903c595c1f0503b8eca09bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd094132c32b12ef6cce3de24ff74cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd1f244f7318fa499e62ebe3aebb2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db568af43504715da35ed4327538fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8bbd134cd3634ff0ca2127eef7434450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c1e6595f5764aba3141277fc361ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb873ea5e2960e521bad59ad07167452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ae309b92201f9f3fc367aa828fbdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c860172a73d2d5e11405ba78268285454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe412692b3d0a8c666d126517364b7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787c080ff8dcd6b02f47a3206644f9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61bf88b43c7bd81c91a4d352710731457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cb90259098a530873accde98e006d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a5efef5bb58cd5b5bc180e8cec430459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647b53adcf3beff5a908a3abe623dd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8715d0f7830b4258873e6ecbe952db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46ff5466f50063fa414a99e4d47ce2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8700399fbbcfac9efefb3296e983463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422236b14afe1b530e8703f54a7a999464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5991749f0593d7395154213135e06d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d1b14c9d84bd719371e7b378a6c55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a84561b2ea59ed9b7123c3ba7dd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51ef3d10e1dd14c827d188050e7fd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa453a0f60a1b830ebbd1b15766a47bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217236f820cbe525653654fd1b88c6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b951da5ec602dfa9101c4acbe31b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368f2748eb0dc7c77a119d8769ed6db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd5d17fd154a40ad4bebc756c7b2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942eb0fccfcb77f2a80471851e95a92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fe33bddb174cc2c5cd5683dc883b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0a5fdc22210e70ccd1eed9570e77a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3936aa033e8a8d9ede19893c6c778477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3282d67103f276ddfd9180984f2263478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22599a7aa0c30c05839a9b37ad05763479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aaf0da2430bc7a4616d8e52008ecc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751a4cbd421118934dbe22a2ad2c6bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d93e55cb3089c79416f01837e9f00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57994620fef27fb4748ed9432ccf61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee62d06caaa838115de3014112a21d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212ad26d727ce62813cbf3f5cb26a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08497d34b11d2fe94120aa76ea23dd3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9e37040c3806b6852dd337467e0e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4122053c77e0f21da4e0070df555d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f28555aa518bc9206ff543c44ce6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1101e11f15442263299bcb31b4e8908490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e77706e5f052511b03ebfe0bcdba49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b39e8e0b53a6716124600662c548a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289fb05f487a4742f7c15522c7f80a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162a782b4be4b61c90ab6aaaa8d71c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441e7601258a9459e02593e37b9a2ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a570e18443030b41c47ef8a8c63440496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d9901b49a8c8a46ddd681c1a9ea8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c7c94229d3325843d8f035680c29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b28fc45d3d84dca3d39d9599824d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a2f6a401490d15165a08cb5f8e29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc75183af5070adfff49adb2580d05e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64baf531c66fff2b3e72d24d4295d99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3b22cb67a446a29464c161a66928f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6915b82b412c2beea57bb4617aadc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3ab6f286b532d6bbc11a88617f44a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d7aabca484f4219b5b74bbc9cbfd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12441de79f97f5062eba23c0340db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9962eacdb47741ff2e770c5c8222c05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083779df48820987523701e465d328f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae737c1362e4bf054ced3f3b66020fcd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79e5d304842ba4300ce98762b29004511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f0ff0675da1abc02a223b48184831512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299ccb2494274e978fe81387b28c08f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956df5f309398b4ae8760761626a79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ad29998e4309dbcb875f7fabc8811515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124da728f7999ec2eea5448eceaadd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac50b366a26ae4cbb8c15d49304e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b899a8fb3ce2f56b50a32262c24221518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88c05a1f2c049c139a154582002ebf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b550e693861cfc2924f1d1e81fa5df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02659ba44b60b2222e056b900c2e6073521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571541b0764ccea9e4274ff92761672522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d1ff295b8773bf06339ab51b8568e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d9e200e40ce286682fc5cafa73041524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897f9487cdc06efaa273c750fabe8ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582aa25d4d8d777d38a30ee5c93e5dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714cc397b33f6c4846cec044161d143527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abb296083b0f89b88cf678640b4ea8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587cbc5e8e6d84a5569119e93a17ba2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb67191c82eae231b40296907b6266530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae357f7120158034cb9e303fcaeae0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c527c48c5efe3a711dad58e64f5f036532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb09a4cb12a855b350f4ffcf131a1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5780425a2d033144572951172f41f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026632d9b514788e02ca699210e39c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f014a5991cd675914577409927e14a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a4ef1e09e10ece08caa1684656b7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bce8ebf5ed71d73eb04116c36d492538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fd78d600e2891015c7090e5b5928e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a2887303d244e440d49665fbab6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad54bbba0754f2c11731ce7185964541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e11d94b0db17d135e357142390dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65e03f2eceb14e3d74600f320dc4fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b384055de5cb3d0906b56d96975a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dd2764f69f915faa8e8f0a3475468545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458a44ce938d9617944fb2bd63e7fe5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60364a27769c60fc1a1afdbd251c1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2b0900e4d284bd22df0d6176d3ed2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ea0f057caded671a26f77ad6a1494549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a09cb4d111cdb3265c04ba1e1659550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcd11ea8aa9feae0fce9c5d3ee9294551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd8b4bae375ae8945eda38a82e5070552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9d12ef15ce97919adc87a64c4dcc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37880c4c7ed07a5b69c9beb3ff57052f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762cb9d811d2ef91103ca3d1a4bd035555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396a4c67a1b841b8887d00e25851f25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81676b5f0d702c27d1b9481ac02d36f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d034bf62b4bd5838e411b955bdb97b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0d739801e177c3ffb1e9c4d1cf1eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424e5f8216c13d9f26b2a5394ff075f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f21d8abdc963843b63683a619a4e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a0ceafbdb74bea11a6322e5347db2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c2e00f5a6b98373a61d344706bdd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4bad03ebc822fdf49de79bb980ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62ec715f3c1383ae34b05b23c350d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a23c7de9dc19211970274d2f60095c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f4e95f27cb70597277328a165cbb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b9494baaf32982dac011486e5106568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78243799d9c420f37e1ae9573acc5c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68153b7c19106f7aedf59139c3663570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e1f8ff2474111409a515e28f3c60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0885bcf224aad93619abd7a58f4451572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eefbe8ef780deaa9c1e5194c1bb25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361ca5f9d7b855fd189dc6444e87409574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95d80c81235eaed5499eaeb3e4d8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647283ebda03882657f6d01a57cc24fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839c01804ab7ecd7c43a951360dfe9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b01a96f2e6643573972d75b021ed6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec671176a96592a177dbe3eb6c4357579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf5aac5ca6aaf961f1571b68d5ad6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebf16de77f03313b68b89f33c1b378581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aed6b5f320a9c9e8ffe1ec9003c42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716646154cf10de842d3352f5df96030583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc3fa6e5cee6df60b424e639dd5c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d12caf65c86858de7eb64852f79d60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf03c3bbb87439efa34b215ca83cd0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aad005fb6e7d6d70169edab5af8a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533ecea289493d49734961e20b4b66c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941dab6df8de60e9c91a46a3790b19f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a312d2859a43f29f1fc423063b599b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dac32bcdb29655bb7234aa1c57022c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d662f873c7d0d09ae936425a52440592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d826ef58f83c7d1f1ca71a98b005e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c39eec5689d766cec0d752a56ea6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e0a0cc98f3a49f43e20094888d2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834074f520e5cd09b52421b80fa1b17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced456ce2aec1bc2c2c482ea9ca2224b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f868ee63dabf432432f667c77602e6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e859598e8f16b7b217b3d09ae6db7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d82a8489ce619a93d03c8b632708e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4835bb8bad862262be04ff479f1ac1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e244bfdfc1663f706f6d5a279ff5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec273a6d5a23320ab600248358444603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef95643f0fa34ff8695a2836adbb93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2e5a0df884a43d9c6974043ddc34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d87a6adfa12c9f39b451e069d46e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089d9d66ef546458c30ba84d665b92c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83d9e0bb5584b84c2b91b225c3ed2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb0d8f87778ff17a333876971bc696609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063113b5957ca8c7a4acb1771f51a03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200e1644e90c96f29b84ccd9ec8462d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119cadf06da9b7de5d7bb67cae59da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d96f1d8d49ae2993cf9edbc1e96e62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0658d4590ed323a4ed5e2cc8a3fbd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129bd61870e500af4becd6b021a0ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c768d7ea7a1d35b0d62cfd356a5ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d3da6bdc181cebad4c4166e77295c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e87a6f690b6aec136e9ba0712f3552618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c0b58c63bba350bd64fe9d6f6718619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904d5c39d7e2c964f316b7a9877c7ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508611076c38316461e1d40ae1d12426621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df88804061472a5c85448dcd138470622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c407c5fdf524d7210e0717d58750a1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1193e4fbcd256cc4d3f8ab4a7473624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd47ceb1858bab04f2d60d98bc661c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd65b74a4d6e5684d44462f66905aef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57203d6e62b3552d4dd8cffac13bba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653bf65961ba79bd0b2dbad332652ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8c2639daa804e76511fe92a3fa61c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39474265f41de08e7207e5c557b673d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97d00d9f23358c83702d431353f238631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52209b3a6515b562b2c4a8d9a258a34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc5d73609cee743f8c3199d9a69bb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d75e26dff6ce67277f803da2f0754634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71dfd50c1aef124fa74cf9e8443f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae286c215932b82f7c70783bea1a04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78b60d93e3593d96c998ebfc65cc6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c216ce430e92ec706e22838b853b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48098d55535241909f4f909a1917685e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454838d093c90da3491a902449318c74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d6a78a9472f0842203a23325b422641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5259895a0dfc5a024f3633e75e083642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719713b7ffa2b8fd1d42e9b4108c71f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d11cd17c767ca26ac813c49d4f46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d226698d0e9a3af61c02e35a60282645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57849fdfd18eef01d49846155b554b01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0a5a62b4190ee7831a1c2a5a98c35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b60ef987fc5051caaa65caf1a1347648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab987dca89f153980fcb2d52a8db49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bb7a49a5503b1cf6f0f36b9e8fa10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95899fc4e747b991296ff71be12943ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72318566f5a04a8b5539519bd943af4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce3232b015bad7d42942fe52ef1f50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1a0f56ed02a9397b8d61fb03d2d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881f2d1f25be26809eb2ebf8144f27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfd9bc27f04bf9834b8244204cc4ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb1eba90dd53156968cbb5bf05009b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eae0e08e8ee15023d404454791e44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bad7e3c4d24ffc681361a51f3a5d89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4889cd5532d14b3362fef49416959660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8724a39406a0b8f53a79a86fbd9f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110465ca0704cc7368240e4f9a3c3662662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dce511b920f55d70d27533efa18b71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b025cfcc596f23b1a4014900bfd091d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01186cbbae31a182b948ca5289e4a346665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431d6f9a85410138136a35a17b45e01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3a64b98dd33811956a2efdad63c23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe905af7eab01149708727f8aa8fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eccfb7f50d05690e705e46e878308669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85459b20a5c61262556416ed91fce65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc742fb29fe8e834f02e646afeb89594671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cbc211749267623c4a2586e805164672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd960eca435bd350dac88689d24e25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aad81bcdb253e2390b2161293eb5e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d072eb0ab66c5933002f907c3469d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7224c8f36f3824df808c52fad1fb2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b64eb52dbed00c99ff98e6beec000677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e953d86a6b7b6b21cac3470d18b1a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b26b5ce63a38f58af71b279066269679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb43b14a63fca498902a638123e225680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08213804dfe89d98b1e672137201b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d9cc88b29a0ccdbba983caa2b3c3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5228815e967e32eb0b2770ff39e123a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80477057419ba157b77830f2eed62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950bfc0b28848765d8b355ebd50f55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c28f11184afeb993dd44599cc0da0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27c7067bd28d26eb2fe4d182b86ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33ee20f101a5027f9be7f3e87ab658688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9e9303180751d044643588e1a49f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf26465051508a9323258d6485daae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ef6815d4d0fe0258a7dc23d39dc9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac956fa944943678c2a0fff1deaab4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5832ea857db212f6aa1a450412061693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7883e4f3f5c60d442700931da65d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a06ecb5d4823d3d0412c4c368ab25c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6832206c140f89ecebba8d4b682e8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e616d96bcd50f992384b45184f4ba0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e38db308d873724546c716c2f4219698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b05d71e2a525a498b90e885e7f823699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dbbb09f8aa1be1353bd29e5085453700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75369a7634322211054c10376196b29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fae20bd6b7b30de31501fe2b6c619702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfc21ef6e5446ebd2815bca1b2c5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc57abe1b70d8a1743788bf9065385704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1136e4d0001856d9efcdc06154b63c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91190ebf21a82e5a411e94dffe1ae78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b366e681c90f54d4c65e976df81b85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33f913ab6b3c94558319181567d44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a7be0dfb310b012285175a0acee0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b18456a50b0060d5749ce172a96903710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a7871b03ccae59831e9af44f963c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89c6b1173ab6f376e47f997e7cf92c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696df25eba70e8da8c7c8c5925eac034713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dce0f29fb82fa37cfafd2fe786d9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c573675b284abc8046b86a8a9f5555715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c362546c76d10249c992e0830c70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2d837999d0928d458a1d957d38910717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489ae62da27490701d2378419adcc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ede87e44511fbd23fe5305b59277e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885981d4048544a1aaf4343578c4e8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbfae15642f56c3e0e96ab0aecd791721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d454b441ace2818808046393aec4807722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95401e5e178c53532f4268a9237e7e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b20c08c65e950ea1038a240dc8d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af46866ab8013fc9a93f812e130218725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228196d9492e9f5bcc5e556e2820ab4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3ec67694c5502e06f5c0471966a95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58606ac20f97525f5bfb3d5fa4de59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06042ddca37cb4e3ac390895d616e81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5465b570e27ca8ea20980e5914d5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3189b134933dd1abb7e7c2ae32d7d66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c534263511962f2e0f3eefea5e8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56790f88c207daa4c2e2a1f34be69d7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0402b17f8d4281a342e1f646f5e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec23b9b0b3cf8bc303beac9a9c4b80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4861d5c81cec344aca306fd6f243e38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912fae959138a70084089009dd443b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a0cc2deee4b6a47c26cba0e9245b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c2f61f231e4fbb115f02139857a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275cabf7341672c69c96762f752173740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c741ed691fccaa257b75bc3874d57a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89906c5c9e329d2d5c48d7933691e9c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5a454858f92a094382d201dcb2a90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ae4fa2880c0eaedb98ee4193d54a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb1460345ac6033e829276ce715b34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73687712e702ebade57bc23457b76def746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7688846529bef3f0dee7e85ccc69a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca04e744005caac5124cefbbe70044748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e2297af6cf7de59d06ce6b1de946e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234efa31c9384cd9501d3760639d56f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968af87765501a747f09f913c4513844751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b6941ad45ffa7416b8e005047ced752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa727c14821ee3c92ec0f76268b4e78f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453ef3203c490f68629897adaf60451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7505b290692939e3df13e02956a242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72527e4b2cfccf6401b44d83fcb836483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f6c79a052e27dfb396d783573e8a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f081ca29a29e2b0f9e11362b413a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6632e0de3d8c649a28d31ad580f4c6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48578f4b5eb57b94063286129cfa3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b042b8aa7610f7aaca95de0e4d403e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcb6c0285a6b651602dae8b2578dc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b237f695470c096451261285903d3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04656d4a38efb0a6347f2a4a5919df5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962df95b4318deabb6d6679a81007af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddd1b37d740915895791c011d5ea8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee83ca48179ee3f77f4e2f73eac25614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b159b7fea03fb820752707727d2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a148a0121555b08721f8ba7bd7fc2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0377b96d7f613e62f72f8d529540b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078655a96600b29058e8632674b2bfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f924b1fcb2e31cf392650b786605219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead640a928174bb4cfbdfb406e1b8ce020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee939c2d4c93f66cf820be5b4a767a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2795edb56a9ccdf3d0c6b63e77bed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41207646e8c887976115b7fd0b41bf0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f49a8ab113b4cd806b9b9c8ea045624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b51d44569a629cc9e7807c593ac2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7d8c164af67c2c3905f7d7fe2dfea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef978f83e1af8ac6413cccc8fa2e0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e071944f31403086714ac3191339c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4894fcd23e1eb7e1716e02ad9b94729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60a48678b21bc7ddcde933524b91230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92bca3b7b5a6cd4ce5dca2241de77731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21f74336934cf53140add8b8ac32132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a295d31ff1bb939adf3cdc06e91594d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0128698483e0e059b413c4bf39f7d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e5af723727858cebdded9b495d23735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a25b3c66740a07c726d1c8fd0f7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c78d4ac510a97e7752db2e895edd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc126f2c9db67adccebbc3d5107cb7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbba03524c684b8bcfd2d2405c38d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8faea1f5629d98e9a35bf1532d1f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea6022aae2fa73e7f3fe05fc2504dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19489f3fc1d18fb855ca8a2ecc6f680b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31450786083fd914594824aa17a51043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bce28c881e26f6fae2746462affbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b633f049657e487a592c5dddd786845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e932f5ee37b9fdff63ec4ade9efc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d38f40492003e782cadbacde76e0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0014559aaa7e97c5c414a20b9de80c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567496f862abaf4ca2ed2c99c337abd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b4940165548130aa32031363227850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be796a1b3eabf2ac3bd3c98b960d18e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a55d3f3a8e0f4b523ce913e04c67152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0af7542bcd57f47f13e8d9320438853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcffd27ccb2dc36c07902d815dcae554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082dcc183be4b5fae1dcc626cc80cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c864c66049d61c34a0f980dcfc5fc1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff268dbe81d8365550a128757d95ab057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f94adb6713a08f985900d988131e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca215001b1ef9485856f9f60d7837d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35488bbee1f57302990e8cad81d6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be7fb69449a2ae42c63bf40f53582e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7b379a525de6425c06f0df327a8bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dac21de7e131411b5242aade5788e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9814acdef4185aabaf2ee88075ad064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27192694f548ddaecd3349fcffc67965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8cc55a7ce5a0b500d3d1de41b73d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a03504c769b606710637c2e0b727367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f895a228f9a71dc51d9b02d3b2a8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcc290af1049f09556a2beb8d0c7ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f923c136cfe04ea3e21f85f6f75b2c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d068cb0bc084aea84cc1827e6b2c1a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614569c435e30543db523fe87f43f5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6296e6142e8d355a2b31ef45a8ab373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f18d59dbc4bf7ff89f86a4b88e7a9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c351251672b4b3c4302f5fead0ecc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25425d3b0f5512715eccdfc249860da076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d08dc8c4852176a28972b62a84517877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d216fec9e2900eedb1ec442304dfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7da33465b265d9487e7ab5ab2250d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539ea3699c0d6d4afd7fe4d248085cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c4a336818adca1b4dbc8f55d045a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99ca74b252ea579090806848a63e3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252731bad5167333b25a173b435e5aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca09149d623a5a1177137152807506784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009364cbbcedb63c4bec0c10a27b95a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde3d695f67f2c68ce7c8629ac92be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837236cbdbf13312bce8992865ca368387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500056adac6e16c928d4238bdd6bfc4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e8cb06a40726572d3b2ea66641da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34654620511c21c643a5469a496a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05839b79b2450967da1b810b0a0f2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7797c285064280a519451e674c455592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202e76aa8f527dc7de79bb5ed5340cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb914ce413b4652eaabfef59b42c4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e5d71c9e581b353768bd448aee9b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466be7c5cc194fd6d479985dc6f9707396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bd30c2cc00d22a4f30361aa58ce2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289a37f7577340f4317b9fbd1b32ab198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c24b878443572cae1baea52620209e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9400f33dfd565c1b9fa14358ab87fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abe062225cd1b1bea4eb234e3e95e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f0424e4a4df12fe5e7f9a0426b996102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af5d120c49383672f1957c2819747103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4324f481c954c8000eef16b0c070d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c62855013a4590e33678397194b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902d0eac533219f0dd41a868feab06d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9a99291a49286b9a226b8046cb0b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f4ca8b05f270cd9e58eb68692c5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98bcfd821d753d79a58900de8350e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298d46eb7d7ab7a30e09c762c20e65b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63deb794a0d4397a7777ec487c6275111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250b4e18015e31d8c738f95ace0cb05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dda4f671238ecef9682c2a6a4d5cd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aec42192c11169788f67ae9177673114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d89c5770d073765510db7178bfcca6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c90a825e41cf777bffa2e135638859116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2d38ef591260123bedfadf0851e8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdde8b83689e4a4b12aa18dd7a141f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651a4bedb7b25a7c8efd33c6fa6091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ce30d518b41f09ffd24f2b364986c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66217cf4a28e525f51b6c9f0ae669f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a89066957a56fd205ed5a5a34ac231122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec3db441a3dce17d59bbd1aaab4d65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d050cdcff93f375478632c6fb7f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb958865754ce05e6f9e49820b638125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf28e7bdbeb3a8e12e06a16f4023f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093cc634eeab88d074b65c8c3f59432127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053e390680d5686141ef7afcc4af8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40c66078f9579a8dba556d5e14ee12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af6d9b787aba46d83139495af44cc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85774cd384939382c59f77e74d114131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000ab7f9e8d217c4c00b17ed5f6c2e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f3d9c87b68208c4f1d78a5d6556b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f6c7afaa3e029614f2760aebf838a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab61e654ac8db169399d3b028d23cdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb591516e489a24d44ec498e5dae9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a3f4305af506da53e1688e71cbd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af98b27f5636840e16ef24d822218c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c0f71bd8c12520cb3184447fd82d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f96eb80943e22e602614ac3202320140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a8cc2c20bf0cfc4d252ff6c67bf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889ffab17eff2f83420d0ddffce20f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f0655e3902455a29b70417521e4ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74804373e819bb6d5444c086047ed0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ff342086816794839929c58a1f3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23638c9ad7ffbaa91626a1dec3e750ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c59ee1087527ff3f8b29591e56620147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b87957cfbadaaa3294eabf5d8b282148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107fadf4e0258f74e65ec8127a1b009149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe8131f915f1a4c88ad47d3e258ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc7f86d9dc9e4dcb9754a9373a0418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1208a5a0863e310a55595e5fe7a05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf51ea32f299628458b787b51abe4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b803b3be3a0d398c4232f85ca9077154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619429cbb25ccd00c5c8cac37866e1c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b324de6a3546a13e65edea4d91a29d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d2beb8481bb0d4b39f342326aafea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d14af6100bd985ca27ad8477551a60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d72ba377e8d8709cd08445e25b425159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f70507f987e2af22792d802ba03414160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf49f277e45f28a9599a215401c43b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bed1f453a673b14d4c91399d0c5e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d0bd4ffc383bebbfdac467e34f8bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6404ef0cdbfe85a19804e8a2994f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba2668cff65de84887b99d3982950f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dca4e4de6803afa685aff425b9e6b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e80432b9a22928f4f4f6c35f8d8d3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd285636beaea79bfc99931dfda222a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d154004053cf0418383ee0c74c9aa1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd765886e1315d2611862487f4f101d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c9518a9c9ff1711d314d39ec8490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0c4f6e946748416921f6ba2a75a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced75767a8afa0587bdf5fa24146da9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac769bdb0eb27e94eca8d902eef057174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719dd9cc8ec1f1b7a6890668d6ced2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a323eb25ff079e67c681e32731b54f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce50bbe16721c5f0391200e8b891e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548d067535fa4cef7f803850b2f81c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe2d1598c112f0d7d632dd53a80907179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b336f23acdb92a42f4091ab44b480180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd97e06de2d0c23cf6efe866ae844f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17741938ba6fb22ead472253a3c17a6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e9f74130659c66db31a8858e0c8bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4aa102c24d616339982cb7937adad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f792c1e7267645614cb0e88dc17a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757a0d0e0a7e2338b8f16a468df239186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad04f54a2d2e5cccb646be5e2d4730f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db044d0bf880b39b3fb54952d74e74d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08caa7f62923f89c49b4a5703a0486189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6611b3a0a79084aa0bb19c8688c3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444dd90652fac01f1181e3ca0a20c98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e47385adace5c3657aaff37f1e463192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195f2ff42267f1761c22236edbbc354193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ef326f999a4120964890862ded44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af8530f3fd7119f93677390279aec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1885803b3a64265d5a51372a9c702e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7907fea8bc0aea12c5144a81cf88f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d3ce182490d0c004f227fbffd54b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65eb8db158d0f6b15d90ea8aef38f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379cbc1cf26f16e2550c49637628f0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39caef54b7cb7fe0cae5a99136602c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247e6ab5e9a61c1ebaaf58328523f90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8e3d02ea3bcf00adb7b6b5a4ffb0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4672714313806b42abcd81054526c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05678221cc92e48621d0534dc5d5d823205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af93abe3f37d444770f7c028859ea51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0f36b386a15ec6f20e8985e1c934a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd970193eb763ac5dee16717799c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b920801c1fe10aae1d1532befb1469209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9962c5cb45f1f515b93fe2aaca16242210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c78417aa6d72d963808d11cf51b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f126065a2f50d98265b6ca63e3e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f217ef1b5aa0a7acd50660311013213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49bcc4561d91ef2ce33e388a7b1d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98e2cb88a5ec555e9d506a4690429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c64a37e0466e20a2c77fd70ff88a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710117d81cd97daf7fff7ed80c04558217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf780b1a3f66f8ddc654d9ddf3417b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1480f21fa4f8c1692ba727b8a4398219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b9f2f77c23cbbb26e648cc9ef2ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd5dc40ae5036bb016d4487140ed0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7554301cda744b7ad940d4e38d2c74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab04857d0419d262eb9a752f833242b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883109df68af75f33d3e46aa3a1a845e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014fd9ca2ff1dcfaf8ad61d9b9ac23e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ee8ac005976d6714257eca0982794226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671c41c0798d8e1f86947233a709e43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3d1fb1b040caff5567796b7b4db8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291acecd648263ff838afda3d09b981229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ceaccdbc3c7d12d7193ef1544188230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c60dff5a2b2e59b02789f79b869ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadad2b98e0025f45fab2c3f8db0bbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540394b98868858274525bb8c281956c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec123bbe588abf095d8f80944c6c696c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5293f1ff9c82c59a86e4a2d4386eb7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd0c3285f69042560e9d5786fb4fe2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c6dc183143f416614ff4b257dfe9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4032442b1b0543684c3e8532284ecf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea0399c45dd6aa5011189828230ad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274632709bdd087c4b9462beea1539240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f0c15466f83a514cedcf90d1c5e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b53fddb5d6c53c07fe497f40a591d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046e62ee51de2b9be5714b612c2991b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70935227bc2fe57111b64979f8e67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecc89f9e8abbc338117a5f0848621c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db296dd1d4bdb9bee9345e73e6fe70b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec3160a7c03bc6fcdd82ae55908e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618abaa2e50a6453016e784e21e5d0fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70fafa64ae3949dbe327ce2cd36f5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b258f06bb60df8ffcb68060781599250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c4ca40073c35676697bcf2eab4c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08636eae33364dbc0f9a8429f34c93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f6f434e11cc1023d15a1a668539b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95923ce71dc90e8b5830f96db2f12fc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6823a450121e6c96ba7624def6a411255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914220c2702630f27d939db040f40a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e690c4a8539ffec0e030a4735eedbac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd99dd514549ebfe0f0b18eebab84c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d035be33042d53dd4b62e69720ece6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f78c02df2d73226a1d38f1f896fd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e38abb7bc4e2dff9c4d942fbe4045261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b355b329abc9383e224437a27ace6f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d345c7114091aa68d933fb10704979e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce7343f7f2e8092d206b6874412bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7c3b5a50e8f84fa9055c4ae3030fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745c3f35c6fb9c9579570a9909b8e8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748ebe43bfe19753c1c62c7f89f39c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcbd7a973492c3bc6af37db91bab72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7721094a51279d9d21d5c3aed6b26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3260a6fc9b3a21c87db2c7101af968a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8766d86bed538a0e47904c0a06e0acd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166e522f66683eff1e2d3a46cca9c81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce3db4bff3456b74bb958c37b94d70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80513161945d651c7e811c0251d64b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dacbd50622e4cafd5841c9de4acc71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba3f90f235bf8de55f7d1e2eb8c005276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e707dea12bed7f4751923de3357e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe170e455165ad753b6e1aa486ebebda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645f6877e65f6facaaf4e5fc7eaa33c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab7370adbcca5b548d1830ba05dfb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785981bb3e8a18dc5ea3ba511ea6beb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a582b901df10e2b11156fe9b1833282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b670e75f7bd9b1474585edb244eb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0415ba707e33fe5d4f387c59059f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddbc78afb7ac6f90e5809b22116c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f5e9743dcea544a10227853c79257286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005f351348ed3ff6f009168498b4414287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9761656c3c9fb4b8c6ead4e4fb842ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9271a242876d34696029a558a276f39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e0b18cfe4c039e71da5e70e0998b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8031500d9babd58029ff469ecdaa10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4d10bf221f4691688995ee6c774de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f6d13ec2402557cc70c0c488e7ace293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57086eca32842824baf46dd489990d7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226cd85c0bce7651fc2b98017709411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128d399fe43f980b4f06ef4e20a966296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b45d63c6f8224ccf73a2bf381025297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0314a96b1d1df9a75462c2639a4ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9e82b6cd43ed8c57548ceff33863299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be38d4790a9b35cbe7138ce0c10012300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94717764bef5ed38638e3557d37d30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c7103e75fe14e73458985fec9c8c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a9f6bcc82f5a897e87893e36a60a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af57c8b2e903f07c36d9e4c110d2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e522b8d95b68d3b5a9634875991066305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2e1fd3b5ae2adc0ef42db23727138306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97032a34b30031d1ed8c5f972e4b570307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69058cb51a63a41694604ab5f1616590308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ebc04e63a4f002c66d10a5d570ffe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e527622103dfec75faa477d2004da2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f23bf3a978442e1e0349b5e2c559311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec26c7a6ba264a22bb588e9408727312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e5e27bfabdccb89964e6955b94dcc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a318a96c607cb5fd527c11d285373b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e619055a014967f05f61489fc5d851315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0f7d74a2cc7a51c85426facb6a775316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003a3b7d11f28748d0b5761136497ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46edbb677c4f6c13a4bcf4dee13ec0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114361dd3b49d5a00cb8a7d86bd0a98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59a93240f2e28a3eac77a25ca882c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241f0290a4c5566f5de2511323b498e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005c070861b2bef745f548578c97c90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed1f91a81b3792bd1253e7625f014323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d132b371f0278252a00d6c64f1ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b179f49e07ce56b7bec162bd0399161325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20718addd7947cc672bf8fb0ee6e2740326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098ac85d49e5d00b2df1853cf775844327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11136e5fefe7d8764e1a640f969e38b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae34b2119636cebd26e633388c6242329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128cde2486ccd5c497330bf9654a2c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd6cdeb29ec173f5fe5b4166ea42a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545e0aedba711e35df18a8c03b7869332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ca2dcc738343c94300a3f3a7d7215333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a703ba8708e9489e1ceceec40d5b82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3335ed98ce167899da71229e47757d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4338e0581d48c39ef859ef328022e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c97a44527b961b62f3c292c9b3ea8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e280df4d46f4b87b54e672b2ec3ba6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc386f66cc778504c023c7ba2b006339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fef4b52adadc69a308100d1b93d763340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1fc6546b46884a533fc0f33136b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63204ce949f142e45ecd7cc0289b8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113384e4eb7b1247ed7d5b64d6c8b9fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5802a863b353aa62040e2089dc38d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d569703e57c9c5ff1f0ecd00f81d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5be709253768a4e9cea81a4acb4e45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48466a6163999ef9fa528ca724a07cc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed5ad3e857cb565d32ab4e649fe7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b100f161cd8092b35502f3099011e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc87ef9bf0453e0f742f5917f0c1c26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d99c71ab4358f0f4e161d69419568e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b08f29dcff4431acc8b8cb1284426352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c50927d5db960157ed25a023e867353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9249cbd5352d721d886a537195a92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f4a93573b384d9f3384bce443a87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318e158901106fb04d283029375f5ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ca66974fb6ea9dd27abc87717088e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c41c443177c6c84dfe3f7279d4654358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a6ae6b59ae0833de768444794e6b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3d9661092b2562490525bdf3dd7b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30842a3bf6bd5158382be40b80460b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a948c15f3910ed2f1d859d287c2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec7b4c119e5331f8336cc80bcd208363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de5cd8f00acea4f2ca185f2768a831364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a597a05c232062faf6673609172531c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae989686fe48a71eb6339e5bd1dc7f63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7ba46bf4966f08c93118028ae9aee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be24d7fecc0b7238b4f140b4d62763368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23e0233ca56ab389ec78d671a42dbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8f2057ba6094faf3af227115427c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831555cb93ba02117505f293e4c2c6af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694edeb003319b4b594c85786efb5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afceb40e2b86934ed180e3a69c42aff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a19aa2efca857c94f1c6a9d02e9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083786b1ed1faa56b469a8aa836f0dc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7977622f798efd974973c58f4e24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806f0776fcc7b882cb8807d0c9850d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b615c113c35996518c4f9cad3688db8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2387261db5ecc1df27aad72132dfa1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b3c9ed2d2b953c3911c1b16e5cb66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c5a21a48bdaa3d7db3f549bbe2910381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a6da022f6a7321a8725b38f542e60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9050e5e7f49c9cbd50d095269d3acb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed2cb95c0f2772e7c1d682b7d3f309384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f69903d79b3d06f3a29e5eefc9c7f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c13e88d4faded643ab4f05822cc852386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579c1af46856a9a4e42120153a58d5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a553959e745413e1c7faa60ce3c69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741928affdf473b51ad0d1be5f1a616e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114ed2e265384b05ef258c472341ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6b8f66e05e3ec222b0dc5d1af75d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40496bfd9ae01760ca9d4d29058b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8f81b99e5813c850642974c6b2e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b759a4e5c3f34a362743570bf2801394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9395d6f69026dd6edce1af75195044395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4410f53afee5ac2bb8f094a5ce37a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8275fe84164a13d80d5cc92bc1d93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57acdc9422533ef880f6e115785bc6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f054d144b5cd3b38099147f5e3cb3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74b1b6ca7951376b518b8fe1aadd0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4129788ac300ca98a1220d1092c1dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdb9291db7847b365ab1d8b424bf69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf8aee0ea7bfda239aaf581aaa238403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946250da30917288bb1c3390b8e5712b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6912960a5aa47bb03b4434afda0b46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42b966562021d385026fbd9089ba9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d602453d7e4a553f59a40813f3bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104297ede2fed0d4e8c6af46a6ae4ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea20b31b6a8e891418cf9db0cb7a8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221e33926db9e785e26d09f2baa068a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635989b8195e09bfa87c0daf563425a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6a6ed57c4e573755be0f66790e6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320700ea1a5e777168768dbf11edc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982fc4ffde0b32d002a9f569344f151414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db1d04a3b946203c0319dce8b5395b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538278280213c25a8a304825f3edeee2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde238b932e6c027848b95e5eb3cbba9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558fab6629b43ba5f2b1522b353d32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561b6ce2602e13ed72545375bf74e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b47ebfa4824c89416cebd285c91dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d9422bd81412f5f2fbc7d52d548e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746cbe50a94351ddd078b9607802a4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ab984d6b695d8f486c579fd319533423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb7c0c3ac9bd596bcf5a0a9c1b3113424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476008c2d172f60cd1e10f8df5c53b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331183f74a25d5018ea9060dcba7a08a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7814ab9ba420fab51b18a46efc09f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8632e2cfd5e8ed0669ae473227ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab0faf86bb224eeff115a8d7a20884429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53831d5b73566189620a01173416debd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c3754b6a16fc98a8751c48624bf9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5088fe836013944e7b539c91ea1fa7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf9e1ffb94d277cbd7318bbdea0d9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8421ed9b5985fadd9a51b0ec675578434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735874a734dd14398020722af4e543f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcf6a60da7c9f517121cd1c91881c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb2885a79add92c0bc9d99aea60f0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc52a974fdc3f7183003c511b2e4fcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794e0002002c5a65b1e3100e1e72ef4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba134bd1773e3d1bdda2111c17cd91dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f32f322b6534c18c93d8f33c7a5f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c83266470fa6227c76690d84c3a12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e10caa649ef06dfa9723a339ea984443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459af6260bbf33d97f6c7eba23201ef9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124999bba7356c54b9ee729e1dc24bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f04b15d6bd4e50a6681f969762936446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98349f1c69065f63ccbbcc0d27f4169e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda8ca4f3a4e75a4a73f7a33f3e53ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ae03454dec87622a9afd12597902449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b70372e2f4e9f88d8926a68ea040dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b22a5e032f114ecf69caf96a34437451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dfac99165229559795184bec44cad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b231a33f8f9276a04e353e2d18c161453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fac61ff1eee503b14f976fc1eb129454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e05cda0a175e2c498e255d44e8df4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6edd5d091b3567b605bc13155497456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ab34129461e6d13a5bffccab3023457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b04d07281d2c2c49be3e33824e7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917afbce27cf6c29554133f501c95baf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1bf3363211d877c5186d037c3c3b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9486fbef2a146a32f7e73a01e33d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbd5b65473ba136e4ba3c06d2097c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324885125463bd9c36dbb15c403afe7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c819e47db51e76a1354184543493c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d40b535497c428350c342c6eeb30cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294fe2a861dbd6360680cbc5cba5028466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474170aa4a7c8a5809d7d40fe33a9c43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbb984d691f113508272ea43e2f5d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f42a405de41e3558f9f3f06330a4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcdc11f8387f37e2f53a6787483899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd661096b34ef45b4d0584149b4b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5b371fdfb951d617d4c6090cdd48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a51076df9c0debeb21f7143fd7ca06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bccff2689960ecb7079c0a2bedf794474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bee7ec1b6794c0d7d47d31272ba659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca1f64838cac7ea927ea65b34ca6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b1c46f2979e986dd4e0ebc5972ac2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5fb1ebd71182b57f85395fc939776478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c337063107ca23314a26275d92645a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed6d5774b18687a354d707094f403c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37909a3681751261d6d8db6008011c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee31fdf437bc8ded0122b4c013b53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df89caa4c4c95a700d68f7f9fc63a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b9091b4cab2e7d29f2f4e71bab92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4229791cdf41d85f3366e2799ea737485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e093a161bfca5d7d8d10bf4bdb51e3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c460edfe4b49752e53ee05097a1ea7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee0f3a1d16f351703a77824ffea253488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c45d9f6971c149b01f6041cea170a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d346be578d02c87bd4cd18072be87f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb381b18d2ed0478f6c7396827f033491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987397fbb47b6c89cbbb5cb06d16a1ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab142d848cd6c4b802ab261418d93ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1397e1d52e7b91e5d2d4494ee1fec18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812418b246fa0916d6bb31e8987a1e74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a08e64d3586b61001fcc5eef5ad168496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4752449d7c84c3fb3fbdcec1cf535aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e8d56a6e0e26090165be6d8a065f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2494c669bcfedf28e51c3a69dc3344499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9a569ec36fd4e6c7758c4b5afd1a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720cf28695366e4417451461516d62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721338fcfe13d1be3f766c6d27fc301502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc82a1f8ea21126db59021b261a5a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f502ae8c382f7e4f961e84b2b2b636d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc139f967cc04125943f19f91a875c72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25d8ef3fd9b60e1498b89fc89a6550506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f36e3e73e8101532e055a7024f62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23ff55033ad14370e5511d0c4cd25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174faea76d0d88e2592f98779981113509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a31c23c8d9a691191aefcae42322510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f47ebad4fa007952dc2bd0267a28d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d5148979f4955a1fbd917a8df486a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ce83a20082272b8436c38d7f736fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d430984d44699bafb15d4d6b76acb76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb249a9bb46c9cc764637d066993b8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c69f0c89ecbdc06b06603a8c8394516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67b33a9bb64b98e80c539cac2aede1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b2f74bd6dffc5be8b5df18c4950a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8992b5600ece431e83af54e8f889e6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea7369c0d90f095801abcaeac934b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117878566b195121f8a83ffee2e2d9bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4176257bbfe94e970ce37d81253dada522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ba5749f5f586ca68bc768270a26a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8ef12dc51b54f6977718dc26a215524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507cb55f821ef8aa120178db70806cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591593a79ebab52a93b519ef3814a91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730109578333449809ef75f8f5a3bac2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190714da5d1eed988d3075ada0ba96f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527fff8240007a4f61fe2db0e805ee4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d9d78cfb9fd468a6971cb4a2c7dfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c0dced3dca481ac2199ba463844ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe068ab3c650c8e320f154a373b5115532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8b3b5379aa5411c79c7160800937a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b9a21aa6dd5bea72001f564a45fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b4419aead3614090b67216b2cf2d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda784d09ce58d34c7a4368e56cbfcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d0131542019d6e74e584c7d09bd77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde822974952fb2a8aef4ab0c6965c86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b288ca08ece8c84415499454118d2a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442dcf9e2ddf72105d2c0e20993c0a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71980c62c3efe20b19be1c4d27697541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5d2f50395fc08028eb266c46d1d9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0fe1bf73925a4ea83257878f327bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ed2f5a275f453958b0af4f0e44cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e8e2bad6503f7c0b2b906f3666917545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5e46d463e30dc0e674d61cade567a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f02da7ed3f5058d12f68df07bc79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f9b2078a541dec2e1fb0b8aeffb50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604b22ba0f18cb479533c78d8febc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36322df371c53917e68b7f49b8d4a1b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65846ac649095c54f62a5f95c4aa3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f0b4b9fa73f9a2ebc70de4c9362a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c342529134e6d16d805f8f093ddd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062e44dffb016c2e9777a1fcae8901554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ccb82167ca9ef5065d1802dafe7c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca63aa37aff7fced7ccddb33651c19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66318b04ad00624e447b2a95fdcbadb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e81dfa87d886e4bb9d8597e75868e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0916e6e2b65af3188afc826139203e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22a06c75000efd7da66ff8b45094bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c1bc66a3aab2a29cf989bf9885b21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9360dad3c50ba7687c33d27fed85fdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb8f9ed7d5d7bdc8fb9230c385adc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b08996018e534cb7152dc1d99fabf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cda53f20cd79165733edf317d4d97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98946ed33948d24ea1ce937efebe3b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c594f6ae680d78ee80bdb8e62c3611567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4390f6253ccf5ccd6257284aef750568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a15063acc3f1fc828a8252beac5ca1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcaf7c1a43ae3ab2a427cd73e0924d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727def1101def107dbc36c2ad47fb4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80479a9979e3d0247fd7c5d1b62cef36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6794c1fdb612c6bfd2433e9752980a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bbed5daf1c4749cca6599b09eb7b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138b2a60a94721a626f7ffbdd3d6824575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb3e184b14ccf9cc60fa2288ae0b07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ad460f274aad35801014860eff841577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28cd23eb6bf96b38fbec17e7f9b90e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd920d4fda1eaed4672a0a897ea53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a81de0a7f85b8670da64958fc884580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027e39875bf1f70d36f0d71dbe05ee1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e841ab3745a8e4edafd4e49ed3f09f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa64afdb0839ef13c342fdfd2e09b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577933697b8e61986a75b3a1ec5f113b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccf52ca2a10db022c725b88ef6f34b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd480dede0567278ee63d91272fbb5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd77a59838f9a8b19b5c4a48e60475d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee690a4004ab0ddc0cac753b5732d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78a6acf3408e9b5531ad60b922de2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2abcf9630f429a4e3ff394afb370d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4b71a130cb7475ab8132570e7978a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c961661eeaea09ec393ff77518ed0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8daf32944696692c2b46c54a6425a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6199902f7771202a71be6ed21568b21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb1aa883dd9db6353c05b2425b28c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e8897e9ea44fb0585557464ce8ad2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6a8a37a305bec55f755d66d64e75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494b55d5eff44a41ddfdb666e09862598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d4904f17f9c73bfe45f8249335c01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0828341157e08b1272738fe1e7915600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134688d1e28e785828efdb137de51a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fca7c6b5c924243f837298289b545602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a38af2b5fc8150c6c9a7825e7443b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493af4591019258e1e931d9f465ccf24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cfd360776029f6f9713bc6d7278bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62695490f4ea02c5240f6d368206f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2746bf6a7be8682c0f6b2f7fa1a6c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dc0a001d0fccd2944e16d0a2b27e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd6c1e9515ba6e8e3c3e8e4610fd97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c8d9631e82410a0e99ea11e201502610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0790437fc7ee865a297d7c287b6a7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585b349670f0dc3eb106eb9997cb608612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313080f3922d6bd762c30a087fed6273613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ccfdae7ab66d52b2346cf7c23824d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f1f8a1bc3b8a1e9168f0880ed28f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f6cefad89dd8ded4d4e286e4413d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8874dd0ceb5db936b8655f3758bc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569bece35b826b5a4c32f0e9f1f519d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ba155e9f1bc177ec01d6b69723522619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788960d324bc10370268a2507736eace620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b7551d457f68bc04db86d68d49c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb06c14ab0d8283d64b1534207237e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddbd3946bf6f02cbc97244be956f6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fdcba38c6ffb1f8ad1085b6df65ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbab0263d447468296f68d32789e938625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d73afd2c1a841b9b1567ea6582c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a292bac54c1a5595127e3634444f655627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933dad211238e22ed1ce90894a5e41e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff494143f4a64afab3d893224bad4d8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279d8a7479fddb35dcde764c5e5b3aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adae1ba4754dcf4a6a591640a24343631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a84ed9a0f8400ead9f2e18b76c635632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ae5b357b7b394011ba4ae3da642f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634153c3838937ab5018407a930cca5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1e7eea2df7348ce27704a11bafc9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16cfaebfbcd491178ff71db73281fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d50df00a7676193ab1a49c6c60ba5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ea0be4133c5a55d7b88a07ac35fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a41c47efa5439c3c13c2b637fcc0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c74f435f239ba0e52fc690523db18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b15e8be9f8e8548fd529f67b47cb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd27531689c54897a63b5a79868ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c877ddbd959c4963a6768e7116b7b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d35696ca800b679ff9af41c87a2ec6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92650f9a1823786588b6f251ddefda19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2e942ecd104d6f341672aab7ef8e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2465221711878fb0b619a08b01269647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302d59c4431f8e2fd05bb12a606f58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cada24f96c393fdfa11349867f6efd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7888418b6d306fb35f514c07a81e1f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debddfd8882ae6895240f8650743983651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d56905bc5aedf691b81d424d1e7180652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b99a8244986f7774ee1c216c98f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84540ae3c77084c863bb65cb2e3c965654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28bc87a93c0dfc8f5e1ff00cdc1a28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10df851bbd825d1d0c3a23e688649e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c933f90b69140c28424e48d4108a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ca58de5a44ea863605057c06a6168658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab789a7f5eb6c7897f79b4fc482c754659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e0aa2ca460af69308b3da3155b7cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b2c4d417ad9018ad4384a5f82482d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec85a811d2e52990aaf4fbede2990662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146caf23ed8180522e235d82a0312e68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41999541d3e37ca9e88da48a24c077f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8830a04ef6ce5f4e373dd89be0df3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39f4e24ff7e04523c828ccf477652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a625796819f87ba5c432f17c322f17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50614b308ffc4502b740c60e5ff46f68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380013b5cce2358bd61e2eb7b93a3521669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a9a8402198caf08ebb2c324a7b9b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c1e1676191dcd93f487d0e8e68be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ba2997b084e55956a69586606396c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad5f8e71036e9e73cc7a71a82ff8da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f6a2b8b1db43ef8bd9de4a8fe4b05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd14e19a97bdbc4b7e22f43e8503b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384bb87f9fa80135a61f955d9df0ba1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ced39bec0626c50591f25d4ce1aac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55ca6f074d5f202992b35ada457696678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6e186bd28c971bf6ccab509c09f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79036b41c2fa436a7f9e0a2cc0ea34ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2aae760f487147d26d8cb45cfbb7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e3f1a394fb5755985774c51ecb8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230709d9c6f31a566f58fd46f2017fa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a083d9e7b1a9a088760dd07b82e52bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd564833d72a9df565659648ab605a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c0937d2bdcb439689a92833dd4ad4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284f9bbbf2f3bd434660733aadb5508687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd869dee308c271dbc2476d5bea0ac0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db226a66e2f3966c24ca701decc4af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101084eb2ee53f9a2e120d3a1cea3394690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390d4f617b79c0017e11a45fecd133a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4fd44f269e62735ddec755ead0189692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba847d76a232fb504b1606c1ea409693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58b51476602f9f67582a0ddd7aba35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83d31168cbb1815fc0b2a7a9519cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690739814fe1563aa2c5f2be6e36f637696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e6f0b5a1a4998b7b8e6e84723fd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda4e1eb2a9566c756ec3d56706ca83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a01479d40e1d56ea6bdd73f31d363699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be4876d18c45f5d3b973058081de82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292aafc88172134444dafeb7ae05f44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba89e117bd568239578825cb73d3da0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e27a31a4caf191200fb5ae3f7a9a6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acd6da9cffaae32fa4b4ba58a9a974704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64948444577030bd47ae460cb84714705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ea1690e9bb717a62743848bbf322706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299290e2f2e8c01d42bce21a6cd3af4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e3b01e2a8475c0d38472dbf390d2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3feb611a47b707540acafcef275cd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab94f0260f5bbf7777882cbca7677710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4974c180288011ce943f6a3645c1b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a53b6491c162745b3982065138362d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206df6a1e95ee5865bd5a0f22964bdf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f054f0ca8ac33864434408cdc93fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcdb92af2bc26a4e5094eaa2d28bce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e63779985dee92696cd74cdf76cf2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d002488adba0792a2d1d449f5fc1987717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddf0bc369401d967027a7830775952718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4935712212a75d0220e294571b868719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76460e47d69856dc0b2ce80315b6177b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fbcf3026382eabb13f5d1ba4d0421721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab07771375d9971d7d169bd6f967c97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58d3447597a3298ea9380cfb6b3662723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df758a94e7289f5ca4ed6c7cc1e4649724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775553cf9724e60054dae0598c54647725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337773a18cbed810a32f52eb26fb14e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6af2c6cca6c42d5faf1309c4b4a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418b93a1f2616c4cb2407f8d56be3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dced931a8e7e54109251b08c0c220729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58747cd2cfa0590851a7d49537ea102730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d3cde64155895e0799486231805c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3523600d3aed2382b9dd059b34bc58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fe68a2af738a955c8ef5cf19ab18e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b3bcd1601b137a44682628d1857da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee771203a062da356b32612089bf2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48725f3b5e4aae00ca8c7c4567d307d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e59bdbd0031e72b48c2caa0e31084737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f21d5b6d1888cd7fd0a14228a1283738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6588cf1b295e09f69e6aca720cadf1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae6f27c368d45dc85626066ed3d46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39520d8d26bf53acd0159928853239d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28abbb4ef53d940ee1fbad4107ff2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604ed666240c5d9a9a55e3d329794bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920900cef88dc0dfcec491c837623b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de0a83ac5e22881ee20715d6ef8e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee09475355baf1694a9866dcde2fa3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4b22ba2b8928f3b0adaaeddd88699747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6448c6329adc8217413e91a4a6a9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc51744748ee783f7522cc44b630abf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69a5364cf13805f2d77d4ae5eb4998750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9a0b2e9ef163643216a941ff3c50e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e03b0d44102abb9a30d547ee122e40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e9a63be7c8aeccf780c08570e79d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6d3910f45c1277f30d5b7911b3006754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3106cb361a64c7a3c11555fcf597fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104716ba24bc2d530580d4d15d9b6fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e926442281635420eed9e7f901289bc757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>