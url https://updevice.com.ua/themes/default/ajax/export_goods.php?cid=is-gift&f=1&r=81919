--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f421612454e0c8aeb9a3cae72dfcf9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4c8ffef0e80200847e8504cd39622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89271e1de488eaf0675046ae9df99d693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261933c9a9318cd5c51cf5d20564574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a9d378cc7cfc867ec77b4f34ed9635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b09c18e6dbcc5d98a773e38ea6549e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e611359d42c855900fcee89b4bb04457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d654529cac7c9bce4e85cc651b6cb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352e8cd8865558aa09f64d85b5ea83a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5e88fdb5d40001108725d9b43929d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec6b98a3b4123a3c05dabdfecf8faf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a8007b2fc3a04edcaf2f3a388842112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90565ed3bf8fc78072ff05b93d5b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d7c46d098f2bf8df88db96aff4c8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a958ae8d22774cdca03bbe3897a1a7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6264245be2e8442e185b11eaa25004516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef3e8c9ac8c0dd40ed345f2aa564a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ff4c94349e22d65c32ea8976e1ba018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070fe7f3b6995f880f52e7e6456d8c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98577b228543d6aeacc54618bd5f729920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834599fe81aee89a677b4903bd4e537921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e28d786b50b3de66e96a3e42e29e9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111f3d904c3b399212f2e5c8239e37023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe1c428b82e3b05b5943a6b6af52224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd1948dfa0c6587e9d3db09730619c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e5a4a86eb3b4f8ff29f064147ab1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642497e329ff69290d2351c928e550027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039c7639044abbded19dba647b44b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487701ec04ccb4b934e40b8d2846ef0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13ed8fbbabd5d8b0e80506ec3646f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335aa8a214e64435404dfd3b8d1403031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6d61f1b93e830326d58c90bca36e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa00c7e2969ad14e10d084226161fd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d46800675b7817657f4308bf32d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824426f213d21fa62cd5166481acf7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd0855c214df503808413fc96c6c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10505aac08c5ca9031151e06842b4b9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d48444a7698c634cbd01b7658b59338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cc75b00206a54492d1907e53f75a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c1c437e072ec58c6be1da6839b84740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37f95ca6eea656b54545d73dc6031e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b5123c7e850da19906a8f02c888c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f774aaaa08d8059d5989c53f810ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ead15c77b7a6b453389cd982d4ca144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd8c37265363c73f7f37df557f07c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56c67236cb5edaec73c42df6f96ab046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ff9a7875250734946218af8d6bb3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c636b1acca224f1b441d556898e03ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea213201adf9e7bbb9a42ec7de57949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b3d0d2501e008341dbcbefd7db2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c80a308084bca098cb5999b557b1f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01aea7e9d60127f56fdd7c6ad33c9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b956107bb71819d9992ec526da8cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19b63dc116ac5c0fcf9ceb5ee3b5a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75f096c36d780c82d9b91c3eb2ec4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d8b9ff88e64dfdd6a40c6de0e9c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293141c56543bfd86dd0ec68686a1d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847f7822bd6f2861a24bb4a185eac6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbd1feb1e19826b289d91d8417cad259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959948fd87e1bea53a662bd973a8edd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b03cd0de3dc2012aa543dc70c501fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c2c7d4e7f5684f6510956558f30762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498afd9e2101116f2f84cfbb0ff6c56163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee29fef9087101a5f4c712d4c3f0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a866d4f11d99f6729d22699b0ef2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b0eeaad3bed0afd610d422147ff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b911cbe2e28940f4caefbeeae3b829167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b20b521857b4a7a82143ef5f93d78068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98aed6d1c7afc2ca4d98bf756d102069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851b7065911e367ec2b478fe8c08ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027850a88616585543cc2c66a94c5ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07567cbcabfd4b20f94201bad5208c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96041866b3cd78ed66da20b110163a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0345b30d91053fbc48fcb2dde767874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cfb74689027b8dfb25c612223936c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa8e45cb5341d564e9ffb4cc73c38a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac3d408953d8ebb633c682f11355277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538258984d3b1e6bb571b0ad623715f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1cfc87ff4b5a1a92aa00a95d0891379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2beeb109a9ddb137de62108b5ad1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e968877c75da3699c9728be9c2ebc9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b360957376d5f4c390a5531ecf8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453401d39d3fc06fab2039a51bd09983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109865c8e3f5aa26a19d033a8b7b13884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54e0722d9f8f13bdbfd1774b2b4b8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3996bd36d3d6982ff8b58bbd7a24e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121e6627bdf23080eb19c257e1b6ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3fd0bf7f78188c430bb047242649d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185a02627df83cda224082982aeaaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d0d3fb604e35db83d2d0fd82b498c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad8722974ebb9b391f6fdb4bd0d3d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745569ab956fcfdf798a5bb7b92c3ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2114ecc7dd5df6dcb130d19f049f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d03944f5492e2e6dd6dde2baf2ec7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7b8a663ab6ab61d5712515394948e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61132c375cfaa52e4e925a407460996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea4d54ea9361de90cd62f7a1fae6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34af378f266826b32f9e8f31354ddc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03bf3fa46fb3d3f78dc4bbbba045199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aaecf6c063af5a7a863649313f548100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009297802af94650e06882c768737ebc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1afd9eb1739f1153efcca71c589e23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c365cf049f00d350380b91ecd22de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f18c03f06a4afad9a1909ead7f414a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8a3c7615a758b2393cf9b7645198105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdc6de22d8df38ad79efd660029913106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac54f4d4933e517436911f48392f936107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66910efcac61dfe1727dadeeec0ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48135fdba563de902cc94ef3591e9361109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2694dd2fee3813f2d2281f4cd5453110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d1a385962423075f52f2d53b5c88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab5c8a8b8bf0dbb615e90f2f99b91a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1445d54bcc78787d1a82acaa4af1f50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41fca9145c64e41ae35e80fac4f600114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dd11b720e32ae6e8266877b00e0c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30facab1a76c08f58c773e9fd38a9dc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75057ae6cdee5ff5ed2f21fd04a5e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c69ff44b6435a7efc153bba210fcaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd59aae0b3b2c8b3e2a1b673be81028119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e65b332fa2c6be95627c155b3a5c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1beb1491e08b25eb1b412b0ce0ba0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccd0810704f659ba98988eb2ecb43c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987ae5cb87f5aa69b209331033a6ca1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b8097424d85d942c8565cb59e7ad1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ace0c1ec98e18237de712cf54cc86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0ea800fca0cd2484d486ae9a9ea8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3eb254ad8153d3d7455fe3fb5c62e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce66d89f67ea552f2aa597f11e6ae56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f581cda5b2bd1e68d012a16fe56460129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357fdb2171551cffd2380dda18c4032130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee38656c18c0806078454a17168d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6761e33fd63abca0333e7786ffc147d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ccdcffd87c0f7adf5ce22f37c11e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd567d197d6f9e014be15cbb8f24ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e1e1219363c0931d4eeda1f7f1aec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374eff5e53a36d54fb587d9d680bdcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad23e37118291cd8452f98e932ac23a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656bf076393bdf32d815bef1f612d73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b211be6aed2325c98fdf930d0cd84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67746b021f80c66c6fbc21f304535510140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34502f1b79876f9153fefc9f76364be7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df37f94785d7529908660f76de8bf50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5df2ff14f5b2136e94e0848f79c50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44033395fa61e184156a4e7b5c372d20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5481c2c4e15565438f768732140d139145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84826a7d7cefdee2d0e4e9d03c3db26d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17865d385ffb34ad700a7958a61b15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24e9abb04408a56fd545e0e6857d95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebb388afa6a32f7bb57b0a9b4466da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b5a45a093640284cd919a8ee6586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26807a38364c159f5a7c2ea9f70a647f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e47eafc58639240d660e4945b72598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8098f112fec60f7b98a8effab308153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e26d6a21b9ee64233d43584b0e135b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78505d0007dd7aa1148098fa7d5e6018155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae15975e59b6dc3420a335f9922b566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd469a9248c6526f267d122a7de2fa7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0fd4a0ac5ca55980d429e58358e7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c9f11bf2c4b0b2a43ab859c39b13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b18fb66b32f6f3b2d966feb0fb6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e249a00a9abc5420b3cf3fadccb2176161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243244e8e0094599e53edd28afbe8178162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13403062512a21c533070b61e2c8bd76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba756e09f9e39dadc59b14d8b8c15b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba3511fa5194e94de73c2744561c57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0fbd098c829b9904e77ab864ed405166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add684eccb788536fb03d1c15db105c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb72b91a67b38462f9d15bdda516a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6200c3d7a2a72cf60437f5e49672b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc4a5fffec0b20297919c6bc3f99f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4272703f222d2dc573d3ff84231a50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a5e8611674a8bed3467a344d1c6e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7c98a0fff1a240500d322d3febb7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f874f4f25ab79ee1112f33abc9cd9f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbf7464d416b653871222bd94fd24b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00ebc19a8348c2e98361244539c74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad185e94b5b8a5913de8e0efd5e56f8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1696574b0580779ded45c1d751c9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934af93196d2956295fc4ed51eba733179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e9da586c9d4f9f677443688b45b66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968aa1794769097f160e19d0485e231181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbe79411050c2d5907d22e077991eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c6bf7020b354e50f859e0830630ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f835d537aa3da96f3546dbf8a203e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d670ce52cb18cf9d4315e3d3cbb4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797086034a56e2084951866e492f4cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc985eabf6ba2cf7e3862c1f4a9719b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782626eb0e3b525ed39cb3017ea082b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c15b18a974308de6056096193146de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6538605f68a90f4eec2d9048dd662190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2af2801467c457a1857c00e285f1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0fe05f4cf21de37a5f27edaf45213192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a41bcfb91f5231327c6f604609e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49443f70ea9a11d6af3b7ea012400c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf35cae6bc553ecac0aa9bd667ad375195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c450265a7160443d4dd7bed06ebf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b193fc66e153a9ad8c1a34f0b3ed029197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784967990d507a7ad6a17306e117fc60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce7ad0bfa4d74e3ae47a3629809b8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07ae09d8142e6d5c6b16912b3eabc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6400201fd90268c4e1fff0d2667a4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fee447baf3a1cf4acc7532f90e276202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ca974c37fdda28a7c329aa1cffff5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4b5ae08c90c482e1fb8344a59f2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64497ac698d355b7ab155ff1fc4ae2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a0c8372cb5f9bb5d2faf91baa9eb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9cebb31355c668e87eb79c5c470ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf983100ab929dbbbb90863c168c42e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75410918a0ed4e794f9020b1d7cff713209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e7bba4d17c60e1d67460d3ba1f9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e1d06b20bdf817ace938008c7e395211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367921ded841a5b5256451eaaffb4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c5371957b0ac42eaeb43b158ec051213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac057bfb18b030389e7e7a65001a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c04796db72c17b62fb190024dbc04e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef376c63eb56688012edc8d1797dee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40809baede3ffd70653e819f9c1aac0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa03542206423d00180fd851af72224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e4b0949d1c4165a029299ff3e228219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb88543af393b6f337297187366463220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d3622d37784d6d5915611937ae71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3552ff5b0614ec05b13a1a856b930c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9afadb7985c059528793027f3221cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b14c8aac2779a19eb89b0d360a89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab11c41f6dc3c90ea5688bd71f34ba6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc947e878fba0eaebe77f3f64135d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0ad6ae139bc2c000f5ab55a88ed68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64f3e38527f757fa733fd5a09e856d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf29c4e81b350d9a1adaf334b89298a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b63b1ff153fb48cd2ff4fbe9b9f32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2cce88674bb3a9e544e3e1f5ca8c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59072ad5a6956b0302a2b449cac53c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be961ccec774e1807fc892c690815c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1e97119891c0163e1c045752567c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd3382da50b06638d36d445feda48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c8fdd79d2a45a121319c2ea2dce2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd11d3aa2e032312240df60a1b6919237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24aca5692f633c6757b8d549bd91f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a832fbcebe1cb3551e7fe4b64bf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e2a51861f4ef4aca25db461820d84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c5298a1425c11f596ec0e0146c841241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2da53375218f989a563095388da45e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47e987279c5da1d619e2ae453c653e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680c897a01258f1890ceaf0bafdfcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a6c8cb806b474917dbb953dcfe3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341bf09c85b21bcc6922ee12891ede4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164f4c32b02d59dc8542f8e592e8d01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc077f912a200af53067b4e9afc414b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeaf363d32c93e9d0c4c37cb93a6cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6de0402c62572f0a6e4bee1bfebda2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ca60702299be58b7cbddd1dc6fe4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c13adc6825f139fe3e6292ea03cf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a96a397a713c1de8d312c6d904e00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175caf42c2108db3eea57e72056573254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28f4240216f1f5100e57e1e7070b92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bbb829c93dd28dccfdffd05b073dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b9b1dd7fa04e5dccaca33cb3ac489257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8fa3557a3e9e2cdeef880c5bf5268258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4dd474982c09e5e9d56dd6f5ae54e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4acea0037edf4d5c92acf4746f742260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc50980c1f5b203c78c04dc98866a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be73b421aa2803b93a85cc8ab20e68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da333728cecf3e661acd8989bf6e7bf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf21011d69eb90bd421db5962b6a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e566f90028d2c32aa034e6478d267265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e680cdf199148ee7b95e53385aee9ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c444071fc921494d53a7bf8a05081f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b48fe4ebbcdb61c0fb3261d423e18e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546af23c1ff5c9287b24bafe689cbb6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a6d3db3555f1d1c5cebbee02ecedb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35f9d7396ef3ad0ad26594c5fe47d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb048094683eb499dd49e2d258216b80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b7fc635cb9e1552755931995d4980273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25307ff8da5ba5eab0d2b9557147f81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b19b419b475a44cafff1e1b96288cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fafc27f60b30feca3e420594184cb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95961b6e4a6f25d0f0f0faa39cd11afd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf62b22de46ff83b8bf83438c8436a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235bfb0dc4eaf674cfdbaae9bad553e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ead0b3988af74abf00f7c14ef761e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931099a6ccf87b9afad4dab6a221ad5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a50f54e1ac0f9129237b719e8c4c97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d62ef52e89ccc3659972fe047fb41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4f3def95b99bf3f7ed1d790b64d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae356e92b455d99adb8ddc00c11d001285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e326c581698c8a88f4488d058ce2c59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9241e2710b23d3c25f07d5260a29df7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb97c2ab5a4a75ea41792c818caaa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767432bb4ea9513e1410b6602882744289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d3900f05506bccc38538a7fc336e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2f94777cd0ba8785e0182d552ad18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dd547305a88badd183e0deb8d3aae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ddf993a9356780b0c2d00a93b25af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b1895f5100a8f5190f8ae06a250aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e3d462cb573712dee31a106d5d792295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b93bfebb5c1362ec01011d2f07a054296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c957789bf0d3f09086b32dffb353930297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a340b30d1409ef48115610aa395f81f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc2179cb0719ce2d739600d2f67ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0f812abad999db97cf8ea2b012eb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dada550b0b30aa1d94c34e1bed03e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c435f6da7b7340860c2d65b463f1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52225fa97d878faa7eb3a7bf25cf483b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33993a7f75739e24c45e8bf8bc754d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c822fe541d71eb3a2d35a5a862273d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56eaad5780ced1a39619afafb2b936306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68349f379b58ab5b067c57b3efb12e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69594d7859a590499f89d325cd03d4af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98591946dc70a5ae0557cf8e2e4dd7cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a84c5e25acdd480cf41ecba49b2c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce297c654bca5ed4e0dc7d950cb6cc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8624479129896b59b86ec47bf568e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905de4924bebff8cf4f39514cd9298e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bb54ff62056657993a53a9d68bf8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078f0d76af12f116bc1a2df2c794090315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed198af8cc65466e5579bc68e4825996316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a7d754f2036dca2829cd8e86a7ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc725511f2f32141f2c9f612fa0fd16b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441d7554cd22dc5546f276a6f412bbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec314a5f71fcfba42c39354189eeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae2e0ef3c012809511c69de79392a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72ab3a7bdae3f68e59a1678ed62fe2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0da5cf5fb3f178d329551487e1150323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d500daf0866dc47b13c2a59d6e18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90c0cae4bf5008b8b945571d84ccee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ce9c13077c97af134319254e2849d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92162dce18c7cb00ae880ccc3624b7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84623dceec90f6b97b91a863c1b1507328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50f64c6ac72a73bf788933af5b0cc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3530d046c9efab470e09ca3f891716330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0346d538ace04dde9d74baa166fdc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77049f02620c7c57860f11fbf802fa80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107ea3d70791a5230e573d3db8216d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2ce8ff5c03c253214bbdf6f7cc9c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0480a334a8f841314d8617825df97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf4be9f56abafec0a9d0ace1313404336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840985b69d26994b5aa8bff15dab7a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4565547c0b17fa257fb596dd8e0969338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e313359f31a17612b5838f9158fa3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fef344734ef22f34cd9fcee4411bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b53e9aceec77a156696742f8bfce2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc25fd0193b5979630067df33973c56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba7a5e1b4b309311918abf12112d0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ccb10a5ea426a57e2332b6c42ca4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11856e027fe5881899328fe762008217345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe4325132b25fb88d9d690a6df30d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea0f6889edeb7cdaa86027e6b17fa5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88490ed6bd562dda2f9a78d51ae8b56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dbe0e496700a4b0787468a9a05b5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d31dbaf2d3bfba616ed01676d983e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97d9eb02ab969a6aee4d9de6a6685351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bd2229e246706691ce985124bc6b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba186bdad8bf7c819b3763727adf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcd43f28b212417d6eae771ccb6168354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c241effea2ab2ea3e214167dc3aab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f805839aa27180ecf12c1fae8dd0b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618dc4112691f1e6020d056659c3821357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7cf88d9a890d9cf1e03eb72a0f22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ff3eef61be3f5358fdc65244935f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6182d68d8bdf122cbea74c2b33c067360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774a932757e67daec9137c7880fcef4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638283f6ef848ba4d6400a2e2fdd20f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddcc11765b43d6782d0b354563c91e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f7173bb57578d3aafa4eb3ab70cb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b25e813c34c43698a1d85950f6220365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d03a8e00e18a6ba7c2fcecc9c0b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373d63a2e28c604433565382d589860367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc752d7806461f863523c636cec854368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0263e141659b79989d428ebdad334369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a978ed21d5173578e0bf2a9f1d4b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b207882a156241f061647cbb3a9d6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff89a6038a821c104f69dd13487e320372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c2c028d6d3aef4f81e078c231f280373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86c1c4b4af3b79789479edba2d7f35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70d6ee389478f82a9c65cba15d6fb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239497e72ec7a622ee3ad5335b94663376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa4f480f724bdc9fb4391a929ffd46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81079fe038403518e8c2b2794d43c1b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6383aa1f6f9bb034b14f67d0a21b3e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95189129cb53735e2b77c7f1b563a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd9c5ddfd680658e0b2b65eaf748f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc89fc7903d27ab7fcb53e6f91bb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f0fbf378a3976550b74de27d8020383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc31d06383dae98fd6684c23bd44435384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c25349c0f807b7a8940c9bfb39ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204dc094d8c8b5d0dcdfaa0e2f9e2f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b33e91b35492b381b31298f6bef8cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423823e40f50eb7025c2977037b5c8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc995fdbba5b2f83031e9c586d4c1ac3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83086cf005bc62d970f9a809e00c6424390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5676387116c68cacc003c0f7050aa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b882a40957bfc7d8b140ac5f80e92b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae25d276c1563893eb18edb05a969e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33cf1552e74a8b702485b88dc3732a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325ea7f1a12dad29f709691922e02c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d8e593bb66aa9c8471dfc6417567396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac998a6f67f9717f654614a341b1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a23d1bf5bd3508953c4484abf0aeeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef16ece8ce08367ec26a4557993727399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f4819dd41fced8e0733ae3869e1b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826270a40ac1cd2db5b6c8b542a6d4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d0d622577acb582e57522fed28115402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad0b76f9eb3e919cd9acc750c41a23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8f29a6a606bd6d6a9fbbe8e5cad59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b0e40a9c27db95fd832eaf66771c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d337c6b70f40b06c06a96b6a2732a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f9d886056a889ef286b1d9da9a3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004014a7b2b2fdce29b3c7e2861faaaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7272c90344e5dad14c5994ad0516c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa4420b56d0a18e316b7bf6d7b1008410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de0bca893dd0e6c16e6a91e8109c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc29462d8f69e14fcbe9bff712ae92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d56f8ae2f510373f7301241a9ec4d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc18efd585bc000535534764911606f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b92b1769dde3f1c279c2f553bc8f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8458d02a319a7d8a9421ee5ed9235416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5127776825e170df9c77187e5d0c80b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c16d48510f328d9ee8b2fb807f84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7770fec31372bac43617e7ad54eb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49f088a3725b7cc8a6b1231654b09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9a3a1c3c9f02d47b4d8b6cf86af4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46c59f78d6e4a16c5c875ae452ae8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a3270363d5df73d1e4f6cbc2f6563423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44da5123a1dd894afbc63c2cc79f14d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78f81c87d4b3c4d47593a27504e185425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0f87666c680505e3aea04812ddd97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f442691dfe80f94835bb21f06961a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a91e518e114983e1ecf01bb7f9bea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8df2c8bc85399ff9bd38e097a45951429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ed9424a579ce19a7b5eb1ff39f998430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ad735318386c8268aea7dc3dc7ca8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac2c0535b26dbb243e58d6a9b53456432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7f5a64fbd3f400714545f822378e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211607a984ae7f88ecacf35df9bf329d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def7c365483d75681366576f412db67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076316af67b6160865f7efa34526da8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ea51430d0cf7397be6f73b8d305f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0387b9c3dc2d467e20993ea82c7750438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3846ca79733b2b3e1792087af4045d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40581229bed000d08939c2c74aee465a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d16b8ee06a31fd8efbb0f6fbd5eb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcbd6bd948aa9b1ec145066adc56c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743af61cf62afb420db77cc2fe727f86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85723e61f236e5e8b579e9cce6f537ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4983cb3ed5c677bca578b84bba1cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a72b6246b2b1313897f78f8294989446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baeca96292e38485de92c6d9f1e4fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec1dc6a9192a25001569023c50e87d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f4e33027b142809039a732f8bfce1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3780d882bcb9697fe4403ef9783c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f6b8444a0d86bdcc30412ca0114d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32501e5833e07ea42717994d68ba6c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb6e334c09c480204d6b21d0fba3a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670118365399aae2162ed20c0518945d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb230b0be0670ec20dec814f98de0acf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4cd6e98f54fc106762e281912bab8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4021e3707db09181d0889781314759a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8ed5f9e95cea95c0847b46f21fd1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be18b8eaa44608229b3a89986ab776a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba137b29293b296c83040de07bc8536460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449cfaccfa0822342052e33e9cce36f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d256d4f8020b2f0942fa7e3f56c8a4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5664db2d6807a766f41d0961f529e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeb8928f58009ba283f9bd63002c5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ccd44448f67fa6439888aa6146e4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a137c0691004de154fdfe382d807466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851034b65c2ca6224567470faf9643b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affefada76e7661dd2465245c8b4aaae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e704b9b18733681f5e6a512d0272c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7bc0d5ceda0341f09b504e7f8eacd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a42e585d598a4d3b5ca0f99ef7752471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43949499fe191a1fa5885fbe29535500472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceea36139b7b4895bfd98d15b6b219473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2bb1d16cb7a91a34ca3a28943ccef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075422f3e1986d3095fecaf462db979475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45fdbeac5af5ef3d118c3e4c45f5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da129661c5e168e07a2b5f3a7a90fab0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72e00038e7045a3058c45c685bab8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62f307156a7ae3b880335a3929c26e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6c063ae8096cdcaf2581083911933480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffe01633575c7641dc206ba9b2b197481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32df5982a938af2f6445ee9a690321482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f3d398470238bf0a54ad963841cec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f6b4db33bf2c2cc6b1e361030cdde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d4b8b2cb3b8aaac8fbbcc642ca24a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42eafa7da6b92a895d5b781035a8c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d441f6d807147dffa98d993f32fd610487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e29d1e897a20be6950b155252d3f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f85c66b5cbaa9ebc7def5228a35c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e3150485724a9e5781b418cb6008490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8083952ea9873afd208bd8bd5433d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e77456ce776e70b3f6caae08a2a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9049ed34bf2f83724ed0aea5cbe0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13db335e2a52add1255b32bfb88079a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e46935777bb5d317a918ae217c2a32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d247e6ea506d9cc5fedce4c982052496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f97bccfba91628d70b9e314070ea31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90029f4c51e556152697f8a6c709e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c968eddd69d9ebd532f236f6a2d224499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0913ab98731c2f7aa8620f9b835abd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58392ef04a71090d6db931913122bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf057e5f559d9c7c87f89009ce1e19c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc766eaf4bb89b145845b77f5250cc6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882c00b66fe557b0e46277a52b61ed7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416fe04b769c2d1e3c54e90b5fb370e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6583eb622cdf37a036d0d2194b0990506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2547a3fb9ff9fb567277267d30c0a40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e481b8d42e06148feefd9861b1d4e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a92a575818b7e4808d47f7835503509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5745577d8b5a4c428d5add1f4d637d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5c5d2d029de6c310d2a119f0f8507511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201e0dbd694a8270aeeffbe98640d63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c7e0bab8f5035dd24eadbad7a2684513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330d1c92dbd67e5a512205333c0844514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e0671093f1b29ed3c8c315433b72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa197aa63ea43cbadadba9b64ac0377b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933454830d43dcbb9bc84ba41b29caaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcff944e3d375cd6a5feb44cf85c819518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7613619a11989d57f90d4d4d9bfd2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e658359b6c4cb4d8adee96aa0a88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0373098413d57793d992dd511c312c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34de278c778cbd0726cb342652bb0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497a165f9071f3ab16dee6a7cd29d50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebb4401f30b102e0375decb81f34dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1831f088c034804cab60c619ca75b8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dd1bbeb423335781ee1af41c3d372526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46df6ff00a52f660c8fc12acc59a89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb22471a8aee71666a0e100c7d92c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e72306e70c80370f43ba8ccfd348529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b574b7409bf671c954add8cd8f5e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca3cbd4ab95a201d401e5002f3699531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e8542a9b8a43eec16374637971c42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560202a133a1cc83b835036a87836c4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf820dfb53407a71dc4f6e64d2e87f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c99d0472c6ad158645907b870fc58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d6ed5909f47d01d6c14a300246aff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630782e180326564c11734ee7a1b1bbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11121f728483f23e1734fce828a9f5aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08a9e49a2a3535ae044a750989487d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5473fc120fdf95287e6c47670df0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7cb6df148543661c7d3083d1688c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379425a28d56ba06d0457676ee6eaa3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3b986910f572c5ffbdec526316842543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601490bc46ab9cd7acb998df63223e80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26799b69be5d3c7f03c6e94128d4127a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c3893d282d9ae7c011ee62ec1790a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5eef48c23f2dc117543f489e991d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211b29d0dee204c4a60cc39ce09d3b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532e45924629b0c4a6916a1bca5498f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c124d66367d63b695e2e61c2043d0fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f00fb2802864cc0a61cd6fd4d2b629551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55affeb1eccee4af2b8532ad2c67fb06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff1e7fb5cd8a7bd62381c70bced9a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf29ee171e3c7255053fff44d283d9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a5e8841c11f164f13074a1c0a8c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f9978fc9ce3521a88f90cf923dc96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246083882ff1f312f279cb17a5b1b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0863f264d8dfb762870651186a0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f930e476eab12f936b712210b8b728559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d16bbdd4efd5a63c88e409d0ff2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a22c2caa6825297f9479e08eb36eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b976c973c310be0573e1331b937d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0ef5e7b1cbba69d13b23579fd7103563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcb1486cfb40c025c4546cee185bd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b0c59799389469ff4ae07728685c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd172cb02b33d83732ac4fbb68f9347566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a83f80c8ad504c90a545182b0341567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8201e888836a9a5c4efbedd0270aecd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587077f8ebc8ae6e972a8ec7b7eb4df9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b906f662a5fdde01c4bae5bf19061570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff56518f3a3ae4859f86a33e71429f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4071d9b191fdc5a34e51016eb9a2e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c24e5f1299d4d76cd4105f8e996467573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663136907b2c9c9bad6c630f9e4856dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280ea22af24a78a055ece4154cf906575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe1d265550628e28de950304f4af96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea711e2601e7a475962047feb6dca5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280883b9c16e184366ef11b3ff9a59b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21c820d789cea00a543c73fea92628579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb7ba9a9cc09e267945785f6237d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b153da4965a8923fe818d91e6f25f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0139e6dc1f4a140af9774adec63e33a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155851e7132ef56d444913009f058d39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac13a338d050a04052b16a62491ebe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9c750e9a53162eb78c7bee15a0f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869d98cfc85cc0b9f01bd8e5086a1d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7d1af5ac973bde9e5f1024332938587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113624d09a7b553c9119914f80774c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb084feef92aa394fc0e40d8a18b73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a558c4a87738b1a1acdc90a9a9a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a98a0b73b36bbc521d4e951a95abf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0003107e8808b0df57ddc5588c605a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8266f83e9a3b98305fbcc95ee9cc665593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb842f26446c81f6c4dca4a1c7796338594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139265feeed75a349fa2a17047d93c22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e9a4386c4535efa1a8f2d36a12bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea3cd51776968576d1384904e35c4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524d78fef96529e36894fdfe71aaf84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75683026a164d1e3df5b3d5e60eeac84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe14dae9d61d9cfd3bf2446716c8c13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc5c4af68c94b61b33e2ee5dc60b3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4cd44992db158a097bd47b1905b73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbea1dc86cbc76c35fd53ded029016603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b56747adbbc07c916f27655a24643b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76928cce4227cf9ba0b8f3428aae60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728377e441e903d7875da9d8cacb420e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2d2142f8e02c6c729568b6a5797d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e833df963046de3e19b7eef290ba55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e109e1d710087359da0d4282a2600a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b3e85cd3f0afd59296f3f4af3cab8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a97f01531ee574697336bdd8b113611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa125d115a58a1c2a21ceef157af599612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb6a1b9e1e22147c0c1fc512ba6ade613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9599a07f4f1e617d6ff6d0ca30479e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41847a6fc77b2b89a56c9568b2baf5af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a309af55f6fb6c0d7dd09cac47a9c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155220f795f4f3f10e0c5ebc7f70d5b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc879155e473dc2cffe8cd5c3503ed2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951a53bcbe0cf256ad7b97befdcf14f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aed29d205996b69fbea3bdb4ab625f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca6a54628323afbd15be3cafbc510d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ba367e90c7da83f3052b7ad17041622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b2d6a868a1e0a592c738364de228623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bae98e92334e3fe2767943e1920b3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad4458bce2d2a0d694edacf071727b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a9e771409bd94bb1537257a91e3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424884a6386afc1579c7f2ca3b9c87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f4c28f9f5cb0e4828d18315b4a3ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf46d8aa14a8428931d71d7e4c1d9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffc3dbc24bfc9959c951e672dd68e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92375b24a02ffba5d7f16f7d7a30114e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c2118aeabe4e753a4f322aa1a720632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ac17e8bdbb2b5154445574eb3017633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007045b5cc6eb433a2072bdc777ec3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94865a59f955185b385e9dc07321e77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5188b530093b4cb7074f875d24c3b88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a710fdece5a4aa14178d7b77856d997637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1210035feae8675097b8cbdb202b866638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdd45bb79303d1556c82dd97df718639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae1cd8b713b0cf120ce57d3bd0b569640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51327d03041808c357731607818e3ab2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2abaade32f3319073536edc3474725642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182761eea3809b2726003e64658e5915643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30f5f16fcc5525eeca61bb8cb0fda2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e544cc5cf91c72419b59b475641858645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d06ee58755076e3091ee747058a1e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd6dd081744a80564827703bb5fb99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea02f871a157c1cfdbd57ac04de84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061c7d4d4175a5f83de9d2965a629c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ddcc224cc29b9ade80099d8a00dc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c59ca9f4817c58c1c6e4bf4bdda1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e42e3f1e7fc6442cf32941cbb2ac1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256637c6b4631f5c47a4bc23338b4c8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148c140f378ed13b5229ec39b8530a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770441e258b2fe1901b0771e1b429268655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6a3dbf1784591714f06a166aa904656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c27ef73cf2ab82af96d60b59fb2668657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae587592090a1dd6c68adc61286d93c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7431ae86b05cb98fcaa9c1011c3af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da0fba418114000ed08bbba1149eff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54845ed5d3673312163d4cca8c850a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ce1f0070fc424780da0188a01eb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5103d3536354da3d9b224c0a53a9ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c769d02ef14b9a9c896c4e934f5ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15ff1fb6ce767563add4eedefc2cf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9df06a46e8e7a674ab984e31aeb36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1545c80e93ba63b8f0e404f7bc12b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae153c8a82d2740931c0609c76bf60a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540275d67d86dab425838299ad39701669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd4e1a04fa2c18778891bf5b29a12a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf18a2aa3697792b3471f6006e48b4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7776d700ef19980afa19c7624f640b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098b40b0c3293cdb64593e106e3f9d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a9e6eaff4f7939f9a6a4289e8a5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1595967e4387efe3f5391f22d9d9ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc8f2d82001493e46b7eea3fc7c906676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88278587ce131526346e78769791ac83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e91d39fd5fe0b8c0cd4b42ff71f3f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a715bcab1144c0020e407db1131259679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfd351543e5daf9b5ef07b723d7481680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e87ae6e73022b1d426dfb6a827361681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8988900b253572a8c04a418a6f78a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7931260a3d63dc33289edea0ccb4b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83316ef40ba4d8674fd0c89e5fbf8239684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0854a7172fa4b2626c9c8b9905cbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007fa3e88c6144718a77f8121801ddb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d18bb9ff8b344d6f35d93a829f56ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb55d5ce99346dd8bf80a09af4919a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe37e4bd6506c146dc06953ac73b76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee842c1b4b4e2b38c9e9343f680b8ca3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f6b5f16e2e1f87b48a0e1ef271e74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd84b2904095b54a6b1ed6e1f7614692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecc4e357bbcbbbe74055d617508e97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44642e9366841afcab08af5ccdc3636c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa39b00e0bb8297a5019f3f24e9325695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708476e783ea6893750219d6835a9a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60878ef5bc8afd4ead03f32bd6c52c21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f630de87e8cd742400f58385766a5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981d13b2a76366c802e36aed8a9386e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da33109399b8a4b0ed46eed9400e33e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aa7efee7f16113d03b786f5467718701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740748c7fc9b16f44a35a1f78d6f3bd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1a9747ca9bd1b88b67715178ad6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73967a5e2c9abe12b0a4b3a076b593704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf7a80721e02c2fe96e4a155d83bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328eaabbed59b9bf2a23264a3219951706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd3417fe7b88a5e3c4b0edcadae510707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988942a61a9ffc6c56cde7c30353d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698257d877408e06d447698847638e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badfc4a0bc803545ec9f4e48abf1ffe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46b11befbeab275691b079f5483272711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e338723c50a043e43426ee89285bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34a35ee0c16dd0dd4d36356d74cb47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee741fd3e357881c8886e53a5c7991714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77df7c9292fef87b6268504f427160715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecf19f4fb8439e9eabed4dd402bfed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05852e9899757eaf332ef80d020f496717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc552f0c6105ec0a946b3e7d975da40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bb1d246e21ea977b6ce73100ef268719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24899ea417a4c6ea3af2df4271f10f03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a3efbf013b8c41e7f4a345693823721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa74f88fc2a51afac3de406c87f5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3851de326c1e2de31581f038b0c506d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9888224147824c583a9ff3150e95a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a66ce99f141ea632fa96246184c22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bcf92c5ab631a23ea102b8481f4b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b11ef5d976047c90fbe9b508344d93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea3733425427cedb2a5c06b3e8499728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452bdc08ca6657bd7a21f6ac94db2d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d06c09bbb938cc9b3c1db535d0c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c8a8f9c9bfa7281d2bb8df68d9d59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660964d650e89f8c1c880f3394b271ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fbb3401ff03c44a4e712b9eeca197733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af90404d5099f487048b2b615ef185b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f28197aae11b3dca463d1e962ba3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5f7ce2b965af7e033623d8cdd0453736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fe762fa04db1d6e73761bc70d3d50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775eb8850eab39d3c4df94005a22dad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88efc823ef650659611619d2d03d11f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6b39a2f2701338d927c7363f46293740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ada1c478254f1faa15bb7076c1c6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08f64fe0c36eb643d90c6956c2c3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f59a37c737b89ec70d19b915ac6e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db11d7910ca9dc862c542846cd20d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bf62edfc128b3d1d4e7ba95c8d04e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae6bee9810575a7a8ade80b9e7fe51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fd46b958c0e73747be1889a695e66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6d3a73e20662ca9245275fa57d93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b87b033e15cf3ce1390779a7c1ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f54cc982a28ce58cda6b82b28b4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e362d2365c00a974ad000f0864bdb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147445ae83dd152c19a563446bebcbab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b19e48c311adc65c84b55e954c9dcc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b2aa8a5a5fa6dce35b344a60d7d94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc5bd92306dae13de566ef8ed81147755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae10ac678eecd4f9efe004176f01a60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2943620aa01e390e1ae96c1e55b1c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6108b2b6357ea5615417a25f3b725758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74171d01c256d273c158756aa9a01a74759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb7570ffee0d1422bd0a536ddcf37b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec31a170ee77a1c4d1c1f113c82eccd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db68f55c883e5873fc78d6716474363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31488e1a17a9630281d5e3bbe37f364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302df6f6cecb4f1cfe188a0ab8883fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26352b07e6459c655c6a6647e887c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861041dd895dc895057d79827b236b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204bf0396d7ff74b73a306e0a5d56e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb4988db83a52a68b57b1bc014433c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fc1ef5c48a9242ae6be09c7125abc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c9ee809dc92bcba954aa6b5a60ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64a10d189c7ed666494bc137d612012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443669f864e4a28bde1f9dd3216e0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d64c7531b955a9b8b16c6063cd97014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e757568e0e422df37d2a685a47a7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2aec7a764bed1903e65ce0ab328b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186323653d31bb71dc2d07642c5424e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76881abbda16c62519c438aa5b4432b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bf41aa2c686619443b00b6849750b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abdf1f991e1e73c330f748d04e6e8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06345316d2117f5dabcb4309c27770f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564210866f588d60d317e4de808da99c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540cf8f913f9a116178194dd31440a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b359138b0fe7efe5b581d5581d5327324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be647fcd611aa3602795a054e86f71a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db89bfcd3d49b57ca4a7ea26413a8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a270e20b9dd95815f2b197730e3fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1fbd4d5a92af87a7f84063d93be2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea8e173097b9dd83b16584e98a449629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734601ee4e3be364e015d91a33bd7b7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77038579d9529b35fdc7185bddf6433231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136d6668b6676c1330cfd1aa82162a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3dd7465e21a534dc834627206e93033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f122543c31f87385648ba6750acf90634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caf6674d5ea7e8ed8e35e5eea5042535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459607b3d99c85e05fce4f9fd351dab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce288d7a3c0c98682c5f5d462046a11e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752344742f1048ad550532e6c7f8f2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd41f467acc1aad03abe3c3f80de20139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca423dc8bf70a6810ef2fc485ff55c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462ab277d3e2a97af9362c1674ecad341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d00176771035282532eefc2866a8ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec0ffc7d67fa0b55cef519c22cdb2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c377b3016387ad4bb759f21023983744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6a2d70dc7ce394fa82616afadbb3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204669553eb08032537be6465ac599b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b17bcee0d4d3cc75af5f984de4769847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1640b48b82c3d3c59e1d67399fba7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861591a7bfc42a28b9cc1041ca1a3b5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e2acd06fe477e00937d218603d6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62591216521b7de1667a540ec03e26d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1775c3c6572e34fc85b04475ece04e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f47ba2faa5208c35f9db0ffe8427453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9193e8fc051132e83063e33e012522254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f8395bcecddf3b2a61a7dae44dde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c622b63fdbd49d34eec80023696e5c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6ec9d2295f11beba5e8de4b159b3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555294a14683dbaa55408e1d5d53ff7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d8180fddcf1c9f972a07a98ff1c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33334c29d3e9276eacd8c0f14563ca6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a3aaa2d33422386af67120c90f07a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c199dd569d01bca472fc322764a11f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921001782f05bd5bd1369e7586ed4ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206af9402b046385862f9dfdeebaa3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbfff990a9e224363023ca3deddc3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089492e8124da9a31681498e578b17366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584682b5b9af2707ac0441d103af563567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c28fa59902fe2912dbb40436b146768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606010beac817476c4dbe166b30aa5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb15e87b8ddf2f8a3abe4f989220d5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485d11e08af6420cd2de7ae1d8f282d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6faa57940c5ca54e7bd33dd5a75c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814babdabab0960c288d42767ebbd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b636727bf7419a2c501a5fc2e4ef674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef60868dc3ebb5bac311c6a1c51f6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35e99e39106b79d70e27cfb227b57c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaedfca98dfeaba7dd22933838798a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1bfa38fc3e72b39c34b014b5420a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4096913bee97fbb60855b42f389e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcd3d98f69cabbde26b8d7a88b961980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ab17c5eb2ddbd688ebfa5e804044a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd63e2feb821daecf775e13c6a645d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f029090b3f316cae828236ef21cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a29de13a9863793060e298b1bb964f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae127f4d073ec7c5708abd848bdb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299ccfe8d770b27628f23264e04d5b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec77ad6765a6072de546aa09fc823687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe658dd9d80583142481e23cbff09788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1af949b946cf2316d4cc32015015989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3591fa3160631245361bde1caa99e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55982b548ca8202c8b8dd2e54bcd2f2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515f3ee84adc40f596e6c2cc5943fa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dbec488b0dc6d7ed506216da41b4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2838c1cd463a9f3db40d90601b1afc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964a4e385f6332aeb487d5876623bf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e43ac4740a13235ef18e09f56ce8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890bf72ca92f10bf01ab7df31568c3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcbb0804230c05cddce2e58669a32198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8879d46fe7e19b176a2423db07269d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7216f834b1a784ecf27e377a3dc59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8225f650280547d6a0444782fe0ea2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216af10e24b4bd938e179d6ee9b8061b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415b2481aa00c5a65989af0d3c861cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfb4089e49004c8cd14f08bbb82248104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6d8a2d187c6888699db80f2ccfab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f2c7ff1fc11c6d3ff9f6efe29b71b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75791bef93475211abe42d1b4fb63308107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351531d8494c088f358074759ee692f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496c6dd700a31428bb33e29299d1a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd74d050b5a97b7443a21dfc81bab0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cfb4d8d9199aea61974430a2e59b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aaca77e2296ecfeabb46569c4f085112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3c42b80cca42ef7a60b4ec0483f2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc9b1021ce1fefaa6a1b43c3dbe94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449bbff676c4febdf3c1c9ac081f7e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d5f55744aaefe1ff4deb72d5a310c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa52b489cd4290773a3d3b6bccf0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3670c0a28438abbe25b0e89817586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf801c59ea7e1c1a985b1b5334c9297119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f81911750d14884d35e40a726a3f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c96ddc14a21c62feb214581ceae7ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8aca437f41b74e805111c1179e66b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aebff186b1fcf137ba5d0cf8d7e897123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6405809aeb88468f102c7bfc072fde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab999bcadc4ca3dcef685a692285c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce851b5b1783c920a7081e42511384126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c0352df7eacc050535d2394bc7f8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e4f6879d072c5262b68a60300107a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73f910b1bb4bfec9ffc33a4bad2d4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13ca006a42d4780b61a1e104405b99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2879c667550bff659c1454a256d93d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f78e14c834887d1a4a971eb973ac5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ec3cb384f36f20f2634ad43a4c0ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f11579b7e4b70a41e44db4a8af22d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b0dd4abf7cd5560d171b769865f37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9d3f489244b7687b5d9d0da0a012c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edd9afcdfd99b6dbea725085293f09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408dc6ffe1bdf2833e981e9c07de150138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29129c3e039d0ae8cce2fa353e032683139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d4828b5f0697ddd0a4436ceac5e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24b88913b6eb03e4db19886c9b8c89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf1157813a4c53213fd8955aa3b6fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cff4dd8ae94d7da154733379feec9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9200856f744ab1c755135aafc5514b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4775600b2f067863ff37d8feeea64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7f028d28284f061998a95dc12da66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba024bbb92d750246a4664312d88095147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f54e0c719b55851902151455391489148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d929b0ad95ecd3420d6c5c9806ba4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a939b9191b43dce655e95d6c70406150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e9b24cb3f73b1875adad7f346377151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ed44496d301baec942c106dfdeb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98fe562d460b3314326ca5f1a64f78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac864e071149b8c0da845b6876283b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171197ae92a5a74b53b4e858ea492bb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f447ee0751a6adf89ac8b3eb97575156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba048065dec6ae5fb7b16e051fafd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c8ec68fabc693bd6975f7870074f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4afa625ad75ad1833ca09ba5197f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092b882dc0051ca6a50244328d685b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b7a24b77ed1e339e88a9e4b620a2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf916c545f3af87ad7d7a4ca9c5e4f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96351d3edf029db7c4d0197394900a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd261abcd342b2ee98f9f0859169c248164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f800dd26ff86035fbc1bc98f29061165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e94a95bcb63e920c3a9777195fca11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271708f681fa343ad48062bb6cdf4edf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594862148c34d75fef84c6b9e52086f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3b01b1c1a204480a27b6f3426ada1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65021b8a92067249c67f091daa4acf4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b752c776755ee5f3b7e3bec87bf92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d9f0cbc3b0aabf05342b7992b06a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2689e227bff89393e0d7026ea6ba6bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b7b7bfd54ff993acee091eba3562174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d6a8990559e5aa1f70ffb3b37d035175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d12f1f6dcdfbf14cf60be7ab3147e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681430c9ba41df9f818ceae1b18b0d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1d8e8f1e4d569475d9c0225888b67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179c3478f7e7fa31c3a9df05cc1ae2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b592ba25f00ad8054b34072dd353cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd8abde3bbb62f68c8eabb308f0cea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600a93560e49ab47c565078b172ec80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8dc53ba2edb955bd2b08d87d5c6c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205634929a9446b1a9a6d0ad997985d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a20e91a9576a85f9a248b3938db7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a561a3ab58f63db1d92b306bae2c02a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa3a37acf600b38b5a5bee5791e73b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02c8331caeae4a5171bf1e54d8d4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8a48a8810f1c2d39033a3aa5d7c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f3aaa426fc4994ba1f03d56ffd11b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c827d6dec6b3ff2cb6e94d76fcf86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786059f3ee1ae7548588493dd8cf64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f175c1d6f6c24a1e38030cbc70d5a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaf0f6955de5819b6961de4da91eee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314837d5b59de27d7d7f4054bc108e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf394da36deb0602cb09f08eb923e0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11e5ce2eb9210a1b4edaf263538311197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacd2f4ae003d166ebf56664efa4ff5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9a5735e60a83be1376bf7cf3be45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0d9d47b663a28a6f91af89cd1010f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c232757ddf171f404a7f4838238ff8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f4743ed20e34ab3c7385fc068e7f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630c39db09a7d9bf04e64fe861635d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94344b6bb14933f365a94ec394b1c6ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc726ef01ad60d435702f19effa416205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3646e218878d26ae7e557a79acd7a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112813f27502c2cba437c9bb8af56ee8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbbb70e81cfa6c3076396dcf51db70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321d604e887049d2667496fa577f9ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1d543d4214ff1a89b0544b87f330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb581e215ee1b5bd0e2211a49b5894211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f8d70e952bedc14b7bb164deccb13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1dbb135e87ff0eba52d4fe6c1b01a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feb6289fff5e7512ac8198bc77a919214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559b95ab18c4757728bf3c64e59dced215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c831c460818e40f1b5646a885f4c8de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c50344c0864b2e3cb3d7295c700106217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33025bfca5e790a46b17938f6bc543bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82bc9e0fa708eaa931705a549f57c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1360106f9526134b6955d57ac1b773220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a690194a59b4da1fd49ed4635172aa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f539807f734c0c8ab138cfd48712b32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9425a4871162c5c038536e518b9b70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7f10b41caa89847ca89eb8f197fde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76b353690d826c5c3d3469dcdb7aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46fc1471662180264be779397bdff4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a0be4b60fb192ab25dae3f0e3aabe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a273b506fc1d5869e762fb36e842e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c543732166430eb569f198e8d1768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ece63238d4d14d657212ffb844198a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807968c324e4fa24f522b23b5b7b60da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660318b4de119337afe46986ec56938232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b37fd1166fb6c5c84f0a8c000a1a3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551bb892808b083d292f9351c097c85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87f52c3bbfc3954fdccdc61a5ef25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd036bcf673837f0cd36fda49c708236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e743fb64010299167f42ecc85c66c47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961f3f60ff338e61be2fc316c31079e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7c8889c81db2c043775a114ac22a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ea53fb35ce2e581337abdb90ef210240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d3dcc70224c7fb16e256b2fcbbb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd20ded5a0c948720022d43cae990e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84681fd5f22e434a7fc3e6ebb227e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f2d880c3f048e0bfef9a094a33c01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b041fd5522cc002662672e77f0dc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db8c086153c9dc977fbf187d6c080e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5dce8399d2970f52c1c381efdb594247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9fb0bdf02475877deeeb64d1304bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce2cd999fb7c9501ffd8808257c2df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42824aa68166173992e49b7597ba3c56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b37e1a304ddb8c4c83e91de6bdcbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b537e56ad67333bc4d2183c9174f5d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b29002ad05d6f25c63d2251fe4f81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380441f4925e9b54ad40268aa54493254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525335187f2c052035bab944a079bf81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f237fb6130d58b57e572a17ccbd62a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0eb277320ba0515f3d3d3de15efa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651af12439b8424e8a9ecfc00315234258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c25cb97ad88d006ece395cdf70fea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e30ade4f1403b0e191cdd02cdf14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b750edf25ab77c13e1b38ec388019e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd295c2a13951f15953a476885df12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fb8bb3b51e65519fb8752d756a61a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17770682e5e3d91e38fa77a1bd5803264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefe822738f0fb698fb465418103f94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f423ffda15fe3ab83239bc1fcc72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada39f4c114cb8f3a03bdeb41b087e4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f889e68b69f2b87077ace5d2a0fc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b711a43835b42259b777edefb55ee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f40741603c87a9c1d0ef0ee2c525270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab1c74b869cd91d2528122184c0c6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b943f2d252b07a7dcb1e4ca11d558272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67787d108ffa4d58e9be487b2b797d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9f7058b4ca89d405d81328ebfbb73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b994982a754d1d3bff0c3bc07640a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5102266289d3d54f15ed6b0b0e94cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515dd61722f7377aae031b94ec9a344277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded151a5545c3de963a5e4aaf24004d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094270cc0686890b3d5905d5074bc6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e6bbc9ba536b9a73d6a13d2bfe0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2d02f4fd273cef491d64e0b8b9ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b109bf0a2156bf4669a3ca8ebeb7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8894bf5836cfa2d39801b71ec3460e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dd4c6af80a94206ba26069c175d23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d981682ddbff02b40a40bf059613d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c61eea6dc4ead8a1a58cf340b7e56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f4cd0253da02890f6943c2016211287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea73cf3027cfa90507166c834d03db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9c738988a0e0a0c07e34fae72f3fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661625a4c2c6962add085710619715f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e24646bb8a36dff209a1e8304b1ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b0a1880eb96dfb93c232e6f3dc911292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b45bf667a4e83081b7631ec89ac50e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbf1209a26dc9bcba5c2afeceee0c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089edcbfa8de5c0a97c7823c007643295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dad73225828a3369258bdbf9274f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426cb795c27a33870e5e86d5327998b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ecad6602fa53139247f0e4546024b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f6f3d46860943f4cfdd15dcfbbcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cda189142686281487f7908005c4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e6a13fdd5c6a69eb600ec3134748f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eacba1f58914ea52614319e6cb0010302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85d34bdb2a33c6a8024f1dbbfb828303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ebf6fbc8e3cf2e3a926c95f31b32e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7727678e82d9949e8f4067de5bbb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef010cf982883797d7704f07a973f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4764f08a130190895e9fc0a4673fae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352f730175ff1fb0dbb48da109648ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c86a7921ad330c092177ee339a44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8588fae341f3f055f2b0753f204e01a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d087688bafd4d84ef9db2d478feff56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205f80ad18e749d84b661377dcb2a15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785575fef4b855d3eb83524fc5acf194313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb6565681feba4c46719e961fcf656314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69729c1dfcd3597d2db9efde1aaba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf212205cf81d593207db2e287af901a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e83eb4d9e618733eb3b70ca4d91431317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c99b2bc2eeb96ab1633f0dfdf8bd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998da1c0e882258108c553c5fc3c1986319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece58c7afc8b70f55166be7b5704771320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a193b8ebb805be06d9de40795c5efc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9b1bf71f10c7dd680221e5eba6a15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f15978ae28dd5621dfb253d7b22404323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40f9119e20d6c7f1d26fed709cde40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed2d831f4f7fb12949497cfc5d3958325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df844d76266830a2f2452ac9d5733326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf48934d0b693e79330d88ccfbab7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ec5bfb4886d679f199be1e5bced13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809358cce87ed5968e7924b8e94660df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a49e02879db723994a25612794354330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33956d2f505e3c9dde4e9e434586f58a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb1bd68af972df1748bf5bb58f6e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97deb99ae4fe3bf892f9c6e00f6274e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f6ca3d92c4557ad4952b5a68727eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356566db18d9535c401dc4578b8037335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac82344b0aa1ab114b7b6d5ece7053336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd709e34fc6910163c28b30170a00f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7ee3813fdd6b0b502074e01ff296d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba37c76f21994d6a69309ae408cf10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f19bb408cb07b8665e964c178b965340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4caeafadab66954c66b11a2a24e32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ed988281d07bc5c2b711b9aac1f9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04548e0fb88d6144346027e92ba97bb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110fa7be52d6de8a3dc854c042314e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7900661704208e93c8bbdfee0a2b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee8e3887f449838494ab369f06fa86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1bd9808c0cf380f3ee76baa6fb586347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da7b0dae25f575701a43a7fee10a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c223d4612eadab40465cf6cb25a3937349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38790d6c8681611e892195eacedfce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bffd4067a4bc091ba80dfceb193558351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798071ebb4821ca9621ded65376705d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380550395335dacee6da713ae1efffe6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5f1b2d58775b17e1ca6c39ecae42d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90d056daf6ad3e8f608b5c921667d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c727069b04eb042bed9a2d04f938356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59829fc5b12c3d4a3498320b0b234dfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5332b560f51ba7686dbbc8721e22c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e755ed86850d22ef0dd31d5707155359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d6480beb33904da81069476dacd68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c2f2ce592f0e6e861b12e959bc90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f9bdb237e8968fcfb86203d75cbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8bd1be34c07657eb9080cc9c399d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a5f8ef0cc5eaf223f24f90f8d4f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3735c1c594cb94f8c27eb05b03b7419365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c976efee5dafe656bd1790343ff6bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6f88bb645481a56a1b9afd562660367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f18599660e0697ec96245523befa50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105f0bacf2caaa6c6db615e01141311369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63b1b7417056e078712b68836229c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46fe8ceedf3ef507e169c7b5344e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb9e164c26021117e54dd3f37b6300372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff5eb113f3e471eb619f1956818df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f241f23430769e772221119711cbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e51624785bf4c1ca546f20ed0ec0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44429914509945413eefd411502397a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5bb3cc8f4b8541871ff076dddd8b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dab3f4c6ca84987339a198e81eef9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2d2cdbeb804f653f62cf5b5aae72b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc1d73eff7b3d2e83a03b0d496095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c7f8e71e3bc117158f890cbc721d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5270b3c83f997667000131d5298afb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b96e937acda911fd313675dd6093383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c461671d3a830cb1434e7682b6917a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c4ed91e38862f188630ee1756a7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b842208cabf812b572e9a408bd31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665de9cebd5c87b78519605e35d6da6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0267d22d1fa6a8307e746649bdf7db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7344e2de60dac9499bf49c96cae830389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0d89097fdb974e06e4c4599fb9d31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a2c08fb9509ecbe4689e77918096391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afc203b0e1c81c1ed9342c4ae82afc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05138cbd350ed08c4cd498e720453d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e476579e2102fe2aeb94c8bff1fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d843f81de05f8b60a37f29b83f77f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9a2e4384e2f1e2332952153073c0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c24e145479a860e5b35609c55149c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426bc9d3b68d1b94e92686aee54f256398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699da208253184ec31012964df4f921c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bf7a482b20acc7dd360ac4b2cfff1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351682fd55c6c63f6beeba6cbc86079401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f8b3a0294630022e7645032267f23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14198f8481e903c5ef690ba6fa59031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1152257e1c1cb910a3afc81ae0ef2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba845f455eb6a84cf9b437c8bec78f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844549abd2e03c64463f6319444797bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f888a5cdb6e20ade0a62897fc00f56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8384387c944922a83a3d136345913f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e37817dd74fdadd10b4cac389b9e8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c6fcc511af10b78ff40ff8799728a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dc504cf118c2ba513668161810d1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62e40ee9ee6674bb11bca90a3e105412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a4c097716eaee7e6b42dee72304cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d262a3d4dd70c86dab13b6e091876414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2686d3af41df87d164eb3d5255b2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc90e94540f8aef4581b04c4740b1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc067ad48fd015c7ddba2baa3bf85e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1906044d89a168ab66cc1591065335418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb70f19aff858cfcf5b92932ee16b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004ce5a6bb8d3d6ad35ac544226dd9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba377845386bd1e87feb6d75becaa799421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de2f46e0067de37f39341718409ebb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0360e2dd9dd8765638c46fbc33b27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a9a520ad9401882f35ac9c1efeeaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ead959d3e064fb5b7bdf41d31f21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561eefd9383def03a45baf07a26ebb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b958d3c48df9da4bd4ba7d2bd1f5a0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ad6048d06d225a89f7b81cb66bc4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b223fa70d1d9e35f9e56f50bbdf9595429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3fe81d3ef754b49814203e382ea5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb967d405df025fe6726f47c8301ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8876823c828fdf142ab95c31366c44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ee54c73741cc5d82ea2e0ddd8da9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb5ebfd11ddc053e1f48817f61be7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce280a659c832d6e156c85dac82910a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012080f6cfe070bd9004a2bf7718683436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deece27ccab6165138e7c7d129d8b941437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e60c289cba689e1b6f19f5d7bf96d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae721825557cf4b2416b0cf75235b2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7167f450d798b2f1002d53b5a066c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c2e53faa19bfa09d9117e112e1c4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e55ce69a5b9588080a30362663bcfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eb99bc7e881a86bf5c1f3a8111e55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a6e9854c6cc7bc55e4ef72280ff5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31c9475fba2bf2e7a02e96910504b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951d950d9bc9fb2ee593246f023301446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4ca8b467eaaf43c1f4026947fcd86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005647048c3b853a9a50d0e16c26a3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd049cc4d86c68dbcd9559c64e48b5be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de541625014d8d07a859716b551d95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff831af648d61431f989c9e5fc5c6a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48ea842948bf440c360a85b6c69262452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399b86ff3834e134fdd75a2fbb26c9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad96bbcb17c8372d2986e09160d85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183f7028924ba05d2bebff8df8f711455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6607af50bc360463bca912c5e4d252456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c41dbfd52065c269d63a0aba4cb87c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892d62ff57003cb26f18883a6590557458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b75aaabe1d7e2bc2a20730be711e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15e8c14204226d3f965217ff2be583460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00ebd33de4a84cc610415f679e465e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f1255a65f5811fe2d497e42357b69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ed9eb7107395dba487069abbe0e65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44f808a6fcf324b672bd01f5ec1276464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019954d29faae4437acecc2016ae177465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871fd49d4b748858c637c747fff7201466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40469abe4f3ba933fb74cbee6a009b8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa6331912dbea0ffb65bc95f441c16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d5d8b67ba44d049047aa95a1628c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef292185d7c0662c0bb8024cf0b30b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce3dfa07ecf6d82129b9236846b89a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a74f02898d24f236ce3a7894cc28c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef626fa88d9adea3e26af6b977dfcef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274742b29c985c3d5c9e27e95657e19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35bacbb61ac8cc12235bc1935feb83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e739f38c0b42c83611977adee103476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27343aced8edd243ad6791924ed3f282477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0aa071161b587e51b1b06ee231642478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816125e1f24c0233e12a6ea93b03c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a01d2ad7ceb6f015d749ab520dd7f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c0a73181b61335358fbcd395d7d57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89388002d7459f097878a4109aa002d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1130f601ad3bde0db08be54381231483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d5d17de6b6d01606943b7af10d92a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786823c7e9cbbefec604962f4f56e0e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee473ba2f557a1cb835b2db545c20e82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528cb0ab83fcaddb662d0bcdb7aa3ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a60ffff647499197bce4d9279fe1d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d30efd2ee4f9da65cd23bca1ad03f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e18d4792036bb1a5d6b22619663b50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009250918a9db928c5dac72dfa8dbdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf5ba0d3670f38d4ef343c8c087cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22df425f0000ac45032d7fc995ad27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf60fdad189aed09cf5333a3d49676494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabbe39cf5dc078caeb680466a78bb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec60f18846fe9bcae4d90dcd58c6c07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436277c2305f9f380c09ebcd5628d3c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4450aeb55116d410eac69238f1aac4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f41c204c95276e7a5c1c6a79072da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88663d4bbf3a2f58e82ded03c2b893c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87af75ce529833d8e109170a0ec992501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f05f7775b1855d1f5d4cd1594fc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7058061c518940d7e3bee88b1660f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57601660df0559d6c41e09698b21a67a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c93557178097dc6c6f7606d2fd0937505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ff3523f34ff2a6cbe0cf7dd668709506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1e91dc9e0132d82a767746d3a6351507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fadac7ae9f94b7469659707d437090508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36cc0d02626b65b127872f125b8140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc960b30f2dd406439a82b84f9848d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01332b4f8fc8b84fbc91742b8d248798511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f32da58a4e754e909b4bd644584ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fcd7f287c8d4047e35ef0898d70d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799158d1211fb30b2c683f66f6198d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09680db7a942e7d32e10ece6c8b00016515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3ee8ae2108cf79451ac3aab0389f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba07e342f43d2aa2383187d5a6cd9e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daee5315b42263c576d3d595d8b3d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c95672d1d7d9ee45fa03912be14a0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd7a3465b46c045d86a219ef68b1a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0df965a5558db2d44e1486f879d455521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc734f342c12405fe3c3772f1aaf91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e01bde9c55b2bace0f3d418229ef3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a419717ca31ae4be44db5096938e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c81edec49c875f263db1323969f26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5110c0290d2e71776dd95d5643581ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7c12d66b22cb82ed0a959f6a7ac8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef072ae6b0b5f93281bf09581c70eb52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6b7d4b9244dbc4e6e5cd48c17803f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e58663aac74708b4fe8a11a235c982530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06416c7b9d5c42e8b5284bb8268144af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cbaa5198b013d349e44c1255aa347532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe626701a61096f8692141a7144936c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38180d17541f08c4387fdb97b2949e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84de6ef7336589ff45db12260e4ef0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201bd81e5c962006f429cccbd03ce58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb4ecb4b2d31c0c9f2fad8773a097c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa8b93bc5752d4ab5d36f74cb67fcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9785ecb782cff1f10478c644c33b66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb43e32fd4cff2935d3f68d634517f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b083beb7defe20792e082b32d26a41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32975e6f322cbc87a535dfbeb5bec76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb45fee0e2738043cb2597e3832ff9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d338091bd83fcbc74535f37e4fa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90aa5c8a4a7ad31a6e07870c32712545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85857de590c611f5f260fa57f34b9e67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73ee50b10b3b614e6572c6d94e62c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e30df571ba7c0bf5948d31ee4488548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad8adf725635484d3f72a5fddf9deb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcc1b90f41fd24bdc548fd30dcc563550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81fd0855331647869b8c4f5b1f3c1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0fd6822403bd424fef4a5ebd9de45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2e3795bedf737db0be7028ba405f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21540e3eaed10ab8bbf7c648a1605ea7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11b511f3608bf35b51b67575306ecc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160edc8a32daec94f70924a1c4f803556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1e96eb6a17a0b7da68594f15a982557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aecd5abaa1e8a58abf97a9f8bf17a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c357fa128464cf3963ea527ce1d6695559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bea42b0c31b93f1b75fceb9047f07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209b42aba54803dcb9e1126be8230d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685800b930e1e93fc514ed7ae7175bc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a16bccc85a307cfbda1637b71ed1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8527cdf6d0eda146d5376a952b494a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9578749610e6fe10471c0618decd56d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e2cd26f02f52db52117ee8b47ffbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57737d7d85fa43689cf47afaec9b43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437234903902cc87801d8c27c1cf48b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba73ff4d67422b0a299b9e926c64be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5f8002c2328c203f2a90140bfc163570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96afb31b1ad64232d727be9ffa859cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16782a115e8841c1124cc91a8817d44e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd20176313d82377e83c440f8c20224573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76002437bb2a4c49c698dc4883dbf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25222d19539ca5be91543288f0272809575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee5786e1176d7306be2d59fde78bc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c455ff76eb4a73548a162c34135ee00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ccbfa596ec687be422676df73c864578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad914e3796dd83ab6d81988a2f1d886579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff818b1d60b860e6d49f4297dac78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1395a7ba2ad5942949df850be835c2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01f3e11c3d540d746d9300349ea06d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff210b53767d34a0bbad929cb150e6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aa0a4103ff129c32978cbfc2ffe4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6f5ed13d0601224fc55b7a0a397e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cdd85cbb8b0fceac46bf4545606a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04aadc5ea7d412555128911146c45f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371202ac5622132c058ab1bb12dfa10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf5df099456f84804afa566d4aa07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629de05980d811b3e2daffc951f223c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334132089a2ad936c1f932f98e3afda1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d514b6c0ad38613a70e436091a7a8c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73440477b96100fa15a478adbcf89537593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a61d6d20eb893728dd8fd25785f11b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10070f8edb150e60252f96cb773af6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1f7e8a1da8cba0fa8635cfce4d8ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25705a4e8a9cd9d500a08388778f9a60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14e1489d6d91d7c58c9a20a0d2712b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea014a0ecc7517d945c6f2f8a3f28ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f94be73327ec224826a29219994f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb14367155fea1afbdcd765eeb15d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bd45d2ab36d45c7a2c82a8cab6ec7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360e769838c5ea0dad67cb9e17e3f11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df8ea3f7dcc134401bd05c0683ca74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2fdf1c90659ba6b77e54d9071d858605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f14f0a083d3117a478f32bdfb44ca4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f53935cb9f248b42431c0ef0930669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcaf8a8dfa615bd7141528607124c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15af337d976a17050254b79f5885505609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e7e6ceba7f11dc6469c679290580610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfcd0e8214bd04afbeac2b61799480611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a479aaf9a4011f26c4697e3180afad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e40d4f7077992664aebd6aa4d074c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d49dcf8ece881123b852b33d8d851c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf05dcad42ebee9d7cc47a65d07d39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad53fe373eaa54a5668aa635634129616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58639d2e60e03c8e77d3d7012ecc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8efa59461896efa356b790817fbbf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ef267306357c268712cba4a13e933619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02ac7ed9ae50580a266f068ebff7d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac471d3611059ebb116f5ba3b5db049621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc3c3d69331004581ab7034113dbbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef7ce75c9fa07ba5f69bd224cf80b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63ebb9be45d58c412b2b28a75e9c5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b5a3c3324b2085885b42ffd2e91eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593a55aecec40636fd70f9b50567b78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3cd893d314a9b3477f1cd436fb9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b02abf9e1d160b4b2efb6be4c3d3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10aff005973890e206f36328113d65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d627e534466e2ffdb84b820e5b2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cf60d4de212491f03eedc90f62109631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de074ae1577533e2521c3a5dc093c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2687b81ef49b864cb18ebbc29efe9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebff50c367c5e3c334c8c90ab6353e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd578949f8310548a257d3562a31ac07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1bc79e17e9d7a0ed13064966cfa41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52603f36c09a4706a35b44f2c9cc951637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8ec7bc305968f4c62d797c987e20f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cffb18989b0e948b0003219ba8af9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f8d8680483404f781f9151610481c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ab6caa31f9cfba6105649def35c52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f169b0608faf7152bc1db2e54cbb1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dd3d72506106fb4a81f4698d4eaea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33337149ddaf81c45cc52d6a18ef37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d19c8903781368decf8f8618cc83e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a12eac57b3e95e16affb707819e608646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66c8d30771835cc965859a9387778647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad6281f448edb465d8d1d6561e1d17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2917794fc1970cdcd5e4b3f54777c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc4ebc639e6e75967f338d116c441c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f7ee6f05c5f79ab5f6432e7ad7e5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8032198b454ddd9d80f81680ca16c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9327e8111e981313ed1f452eb5fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e74cfc3d2a5eca6af7e113f8999c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c30b17399791abcbfd2e74cbcf81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64948b3ea1e9a97e471d0d74c7d15ded656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9238d79a76180b380ed558718f04b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a8b8058734f548302e15a177802b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17c16dd990e6a28073d6242a8231c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd9902820ca8abdc9036b27af5339660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac05e85fc5771b52817582ec070ddce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55035908a56874fbb66a85cee0147662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81353fdeceb72103aa5a18ca7c33f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042556fefb0e81c0c305552ace37878664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed83e97d7d93ca54a6864cbc501b78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e59c5814e900df71dd3c63877860b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb5c609c2c27c024380720abbb6d59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4121706840341f2bc64aa035885b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f5623d338f6c4d86323df259a4737669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259fb219226739c075dd8e522ff545c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cbd882d7c8ae189cd686064d5c04f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc28a8fbe2814acde329d09642b8e5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921ab08519d394ab0d259de254cc0e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97050f051021fe091fa019e14a8938e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a427ce11abe0d590a7c3d725c7ac926675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051403af515eb2da69029420c2e177f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75f21d5f32596084fbebdecd218273677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a7a705a36782ef240d34dac0f298c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68ef2799be5e0ae4879f80402c999679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc78a39fdafe47487e4e23ee6097d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd243d87d5b97ca424e52ba6fbc753a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721c2ba0975231b4deb9fc4b098553a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a8d68a3b47ba3bdd9939adcdd7b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5500c14b242eb2a70e18a0c87b178684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3979c4f55c69191db815d16e4aa56e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058ccabc2d9cdf83044692382b53013686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182da92755ad52eaeae1f3ae124e8dcf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87ceabea72008b2dfc541a15a93610688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b6624123b4b88ec5d938e9d9f427f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cec26dc69a414f174f7a4a81149ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd705afd59716eb4c5ee2cfd730f8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb015c4da86395edb31534893802c864692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87a0601aa229f1e664f60a060b938693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c300ab9ec378f82f1fb2095add9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46705fbe85193fe977c21eec0d652c78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065514f1158390445c44202c2a8e7ff7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04d6e22e733dfc96d8487467d8a7e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa59934f8e4be6f41483d7af41dacd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca863364e264530f1a9ca04c88bed9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa25991c6c1025ace9e2a708f8387ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90ea12e6a299f546060ae91227cd3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e37cd5177c63177b5a640ec1151b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609afc87d05cfd5377b1ba568241266a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea983cb316e62a5d6fc2242183a18b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673cf069372546b43ee3a800140adbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ad49aa8a227be40c20563a61e51ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d706e98395eec31b0234bf909f977d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec678afc5179485a77ec93035398b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff2602123540259e0fa715a3ebbf3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a035ea04b6a166dc394ae3b7a748710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80ec3418b05b741b48f674dc32566711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02404a1b37c56409c8609d5a32252ce8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd38cd94061fd77f2e7362c4a2d9e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537862d158b32d7bdc9064b486292af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdcd161d047a0c0eea45935dbf7a6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d4889b0965680a780830da9c8af10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3c79888b9c1497ec60027b2f65a04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109dd8290c1468b7a81c0b7fd56be5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c68c047374028275ab4d2dbdbc9ff8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c53a5c180e1db2ba38e709770af4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150be783c5bb93cd80c7861a4e5dc2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a1ab1f7836e0bd3cfa01d341373a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9cf6f11ce12fbd54a4e7092eac7b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b204e7da426319b13678c8a9201e4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af535fc612bd344b9036f0cb9978cf9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79ca95713bbd561db518fc369243d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b86def60d604e999875ad4e76c2dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a9207498b1a2bcf8a2401a2270dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecd641f4d8c52789adc227f6abf581729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cca16e1ffe48fe5c810e1128061e8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d6c4110ac4d3a20d7e721577db181731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c7d581725f824ef4c5273fd16f71a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06611afdb160463cd65063546493323f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941972414d40a4298815b97e1ee246b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebd92c46a50a8b7aad3968e8589d64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27060b37dfcb619315721e3d51bd877736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f6822e8c3a6dfa9c606933143f215737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd673e0c21cea5f3222c513b1ebb33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01180b338fceaaa37a070c572033b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5080155183c44faf79e43eaca7004e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6790b75d606d1ff08a2aaa21edb984741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2151acfee433dbf9c80a6ba010fc2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7348e72720630a95537725c15767dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188103a27e76dea47e18a67675ce87a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369436a1944e07f051a5ce2a7cbb485745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867f909c5a45673928984d557440e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dba38c0156b51e31ae13221c61b9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61c1f3f6f9f76cada45a5ff2aff2b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62503976a10be3cd73ec918d4591e193749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b163887be4525d4eff81d28a06e253e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b7ced74092d1c9c961af91ac57c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a506645699ec109c0038c5c3594801752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3fb91b0fea6054d3043681680ba2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444bf3fcc23c1dc04134741e791a88b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad039ae6b502ab8f6ca518be18cc465755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1feb7b1f52ec456622678cdee6a184756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9d72ae47bd29e2578c44c540ea60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdcfa2b99f7c47d0df3cfc655e8fe7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00610bf55587e69b2a7996813209552759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>