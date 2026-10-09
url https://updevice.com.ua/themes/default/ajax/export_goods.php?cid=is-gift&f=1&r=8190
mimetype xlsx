--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3dcce3dd8020ff542a54963d658571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece15cacb1b29a3f5922d51ed20ee332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad147f9c9680f56c2daf4ffac576d7f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfcdb06d4cc41f1969222ce826ad84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d3d43cc7821728c4f4dc1f0490d895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d4c0e648a45bfba3ac942edd1ac366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508774de2f4bb9c040047435596650f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93987d9e6e62315403c4dca33cfc05738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152b402a15e5d50f7417b0349cbc66f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1369d5102ebba23aa21ad0576c9b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12294bec687c605f3fd83f64ce1eb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f96e3732928b9354f1710a27b48d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af124c78102dc002189cc06080bea24b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc20e95347719cc256753808fd93ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9789cb8f72dad9def37aede06534015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4ab92ab4f74aadd1564056fc82b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1ccce5cf0c14ce9cadf35ca6b0bf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f885fdc70ae41214a59ec187a49818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fb3155f9ae4280e4dd1851049733a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a441874b7b991ef32178e268e52de0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52208a72dabddeec957e4ceaf8df50ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d0e18f6afe02a96df76a99c2d87f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811804df386b46611d1f9d88f411e85323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a73eddc91bdf55b508c6634b3752924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17b6e5e2b9201e6e15c90ea06454925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df834f2729265c24f21686bda3d9e2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4450de0cedd038e3b9567c1705d62c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c67817c140ca7df99d8d4f04c5ef028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1b201ca412228ff91d6ce383e4b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56fd4b0a334d9e78f52453d1e15dd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb2c25570d81f042de34e463b9744a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43dc58471e595122d378214ae5c78a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266786f55943a34208f352cfbdfb0b3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951df6857fa7a7c302823ba721f7d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211aaf28f846629014f61e93a3df21135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363dd50280e35ed6b3f5a47505db33d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5deef43ca737697b4c59caa763f8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca114e7d5e1ca46d7e08fc2389a6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5eec6ac350025986daf46743ea8d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d7fc0d1c8dfe09f3991c42b0192140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4768a08f40aa42ba627c6e3edfbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2601ccb4e2dc5aa833cf824cb3461542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a403c837756c8214b1d160f01a88a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6c7c289be8e6e25893edeba31d79744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773363c37e4fab53af96e1fc7e9b02d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c99caedcdcf0c73c51ad2658dc114546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973a9a775510becf21dda1d9b70b89c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db545f8bf9053910926c1c33099a403048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26001475118c9ecdbb3f9dec60383e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d245cc713b11c82cb3a1acd10b0c0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712571de3236db9ce05b30079ae026a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5910a8fe28b3c6cec66f6b4a8fbb16952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d95cb1db6281298f0bc5fd4bd5a3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0634456ab18965cac7ec71550c90b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1cefdddcdd308fba0c90b37946f1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b738d7838b4702e4b8dfac67634a4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bf37112798403a16c9d57b6c4635a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3dfac747d8a8345c4585e10a2a3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93686d36408903d0e50ca73d91e6d38459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd43deac520d97ba99c676d540cec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f3719c3403258faccd2441766e6b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c698625c3da78e27386f9eef99f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4459db80c4195cd0e7890acba15e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d89383bcf7da9e7644dcde64f5721464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e11ef2e63195475a77d29dda9557b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0b492865bf1254d6144a4d46d869366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abad9030e35d102eb9ac30f46dc67f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cded08354b9cc508dd3f11c2422b5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3a0eb5fb800188ea83825cfe61b7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd28f2b209cf7a9fd8eaceca762d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1657ecc380396e0dd65305be3b8dff971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc42998bd9b195be1ddba426769696872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5d5a5cdda8ee109bc75515a82494473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c21778dacd46f978d1d09b1398f1e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d74877bc5873388c96c71fd40096f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651354bf8f6ad56de9a4bba75c0d71a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a8007fb94a7d0ef9f8de0595dd52377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618e73f51b0e230a4065c716de3f1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b72ce90869bab9aed4bdd545b47e2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec382a466d4cbd687c4e07e7d7ae680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd4a9ab3e29a22582fafd8e355f9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbcc99ec7dc07d698eaacc6ed4e33782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e149547e7cc1a612f833e32bde5bcef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca563593d245d037850258367fc047d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5f035b165b7fc3b767b3f7602ebeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc675cbc13b8e6950a1176ea0d2a8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a006986ce5976b14bc3d9f9cdcd63887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af068477b2d0321a8b01d6ecdfb68b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53260120695a295da5bd6e145d1bb2f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79dc06977e1ad44c0050d264b1086590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14847fbcdea0e91cbe35465a34c94b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9be7d53e5c1784a9e7ea3236f7c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4adac57fc2b51ba01a1c186eae952e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738d013165c06dc1b1e370c8c2d61d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393df097e8f90e988e50d619f36e70c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94c819654a37782fd33f4de28538196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e075caf39c38c4bb9cd74160e0280c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6697ffa592e87789487a0181bfed0cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53571a2cf3a13872c7b68ec6f7f15c8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c2908a7f3e75699dcbd62b79235b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d54b39cefc8dc72eaf8913d932b061101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a288bbc286cd9bf67e0780002f2e71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036330768dce6f72155caef0cbb1c5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eefd41578bb13ed2186e7e034a6b20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43990e9e8f3ed8e453f32d941134eda6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d34998e27bc40af76859b567f3362106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05611067029850d8c4efe31087af0ae6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bac47895cdc39de1aadca3e4edecd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf4df1d8ae588e573452d9db6e88a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e0cac06b8ddbda9c0bf848703ad4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b07c02246a708a099d7963103ccf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8d659d035ec6cc0a911f44cc2a8c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3801783eefc0e948531c2be7e42e0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7b3032580b3d9ee526e691b838cd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2739fe2f6d22a6ad0cb542b9494b355115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dba7f481bb9c6022736f8a85e250f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7fab3d0aae29af941e91503884163117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee59981b43bbc40ead938b1572a446118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f985fe3620d93415bb5b0c621170119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33bcd41895526c0cea2ff12d7a1539120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50f53ae3bd1516ca80151874e28daa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22edf36b42498fedfbe5e0a23611043122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0d6a71c68210a09279f7624c7cc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c6f5278596fd57fbfb0a2996d3310124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7eb06aa38f4fa18902ad988a3477a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f66bd4b9cfafa15ed26f1097a1571d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9a52c65dc67a2f442cf2c7ce9982127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1a670ac75dca65d244d14db6f1206128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf093ca2b6f8c9d80e5f47256e2e088129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6268f3048406d3dc3227622e08d388130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382231703940fd15bb50b486d8c34a8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1efac13af6ce676bf227127c930a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc11dddd850e4e05ef8e30c4bcda63c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e819106af76718f991db73844ce3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf91e970c1dd0a82e69ed48f137226c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84f8c8cf6cc481cbd7969967644db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77fe9003044f6bfbebb6b954c2987e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e03bac8b247cf0a23abfea7fc24cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc08bb9996ea332351dceb5c2de62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb521cebcf7e9c2b31877e93c503d2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda84b7fa31a67f4aac21cd82e25dd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f142e3179ee685f5d2c6e68ab81247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c378dba7d0434dc9063d021542a51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32862aa3348e724e10a53c154667411144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4ba987b0a40ddebedfe610974fb32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaddbaa991cfed575889a78ee6a653146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2a799d3eb7335a8045c6ba2b4904147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce297875e6fd7d9f32b1417ebad257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1bcb593f7f6dba73a7c8955934439149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c81d1a199e06c1bf10580336a13f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75331a3265ec4243039091a61ec8155151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2fc0c04141d1a3e1954c72292dd1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e449869d676b02d899f2d10f7f26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3199717c96e2e17991e6df67d142ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd37d8653327675163356c020e96ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeff7c002927d63663487ea07335db1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eff6991e8a4cd1738210aefa2eb03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac4123b02ec55fa67bf499809f410158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81449a1457184d421754aaac752830bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327d05bebea6042d5a41ac82602f1a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5753231b5fb97a52e4f0d9a559267a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb525fdfaacf871a2bff5d17d8a21b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b983877e5919526409fdf17d1393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b097fc302fd8feac1e4f852c5fff8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b811748bc5721aec2a720cc57e08f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ce72d6714e454e793229da579639166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea42a8a55a070bb48bb82d2722fbb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224669738ed3c58ef4bf2af9225ea6a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946d22a3e418c139dc132d942eb4025169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c48418ed37d1f2c90e7addd2c28216170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffba65cb58a6415207f2fbe69dffc02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458796ce6f5a975dd342ab4db05894172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8238fe1843db4adc219c822ce925bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b469316db5c074a33c352f68970a98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a961e9148ea78199f415083e3ab31d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec837d665decaa8aee6d10251795429d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ab2553685dc0f464234ffd362ae2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb223414295bfa5286ccdd06aedba967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1613313eec2ca630a5dc392377b816179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a449f56377af0f7bd0adf21edf1a49c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3f0ff093256705181ee82374a6277181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917fb14f0d347ee1133db8aeface447182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d48695bfb3646ebd7b558499382030183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b6633219a3cf465d8a6ed3b2519d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c462a3b49b04d2fb0c2f66c853af2ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674cbcb9429d2164b3f362a082d86e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9a8c95f799d85eb6b00f12f7d78c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549130b6d0ad17f1284e9c455f07623188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6337c89f5bfb27a7238d37c2207d0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567fd839d1f40f31a09b94c473f51c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b714b9a4eb692db249fad4ff7b48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416559f259f54fa6d5af6847a25aece192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f96cc683ae68afd229a027c60c901a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b32934094327d3aede5d5f6b4ccff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beb73f898c585b3d33b5b375873704195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd58b8e1d9d08c7154848530aedf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3bdfee8046d746bd3a747c742f709197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32210afe92f9d7beb59611b43816a23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78579f3827dfe20a81e169db8f70d8dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdaeb48715e132852b1d94f06d3d2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0afd3ac2a4afd764f5e6764f66fde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723df6d29d853325405b0308df50343e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0008925e63e233bbbe683bac7e9ac7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36612c886158031233f349ac25d3a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340af191479daf7bc1d0728f8d4ba684205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fc74e834b9b698d45143dd2128d55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5264f84a22f7ca2b03d74050e6d9be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0d9e728bd7dd1aebbb61a9a535ef6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3bc76dfeafdeeab6612cecfe17013209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfedf11be8cf231eb1f33e1bd5a65a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6ecab9626d728072ead380dce718d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a852c76c37fd0e53a2bfde3811e172e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7537a5d4a45a9882253d87805f9d2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cd252927f5c5e74079303aba0e570214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35d19d0275321abdb30b14ad0a9055215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87d9962033bd98672539bcf6e10064216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbc3e8b75ec2aaf656f31c4436c038217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9401bfe90c344a2800977ca58c10a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506658a5897bcc34e81cdbe66fc8154c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c2e88da97084762c0ec8d1dcdee9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd80e8d6bba4122a66e89c5c3d0cfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b45c0dd4529ae990d04170aa2f29a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c35fa3df77b32ca0c58ecb007e4055223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb89ddb06a4a1d601cd082e5ed2c55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef61f1ce3ed9828184ca53f00fbb30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae22d47f7c0f5bda7e6e00bd066d0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d156068b3434da2ae4fac3ed24d78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c8b3c00acb2e3348f29c1c1ea01d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6cea11a1bb5bf59adcc1f4c06085229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b303dd16100cd2954c55518aebea3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502af9a6ac7879e316171164f8795be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06e6f1da16fc1c5f52ecf59e187ad4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580f2a3f1d245d66202a1a2446297ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12ba6b8aebfdc1778ee59601f89e95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef64d85252c11320dbabce3dbfe023235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6eb6293b3ef92e541b63832bf19e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839759423c9ce6cb3752f181117a601237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca636605ca67688ec0fbbadb8f1cab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f4166e74e574d8e578d52ae5f5d87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5393cf21e70e0b99771ef50fcf361240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b508b08f578ef5c958d97fa24ca3db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe313cb0777547d624bdbb5868955242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c94e5f56e4410d7e3874ba31b45962243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb42b4bd11a6b5bc4b8d02084f3697244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166f44c1b13e21a68eaa16927e34678245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afdcdd5343e5075f39b7c33e868759246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f302a41ed21f337459a0cd3540633247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d147788e356f324061b8632ed07c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc61d6fcbc047d143eb8a1e682a10e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72ee3fe26712c29bb6e8e700300f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a2511bde4dae3d379961ab4f16822251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01281186f7d6e86175061d707bdf81e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ec4c2d93106521bdc2342e5d8aee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f8a1d785314e7a0fbdd6c0517b37d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910abd69ac34990bbbe36f45f60d15b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4296b1c53ed309dcbe3e46065d26c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7525a90cb1689153bee49bbbc30e3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a51a1fb5372c760abee8d01a8e47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29f6af8629f969d2374f31eeb0506259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334261cb1c52a828c7b9dd9691e71c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898796ee9acf4d267abd70273a24eb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682140f131cb6bda3af8ac32b4a595c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd561121cf8742d6e94206c4d4b8a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960005c3ea2408dcfccbc54cab95e02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4436d5d68e21b946a430876ad7f305265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f0fbb4c7b2f2ac89e5e9a872b87ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df954b21a46dcadad3c5b2e233210955267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed050940335b0d6c28f6cf2fcc6469268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b30edd3dac89ac3247cfbe1524d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c5377864a7447d87eef0b1052637270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548999fc2d9bdab105e79da525abb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ea95ade22f8649aec9939831c3ae8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea373f08baed5d1b13f64241e06ae20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295129030eb0c916a513646cf0860b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0308205cf084615f757a28a8578ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e165cfcf5b1c4163e0f003dbc8e826b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92e9d5e9a51a127f5164b4f15a8d5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df5c09291e90ba09b28b3b1cf1cf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f87882f61f1f814e8006252980796279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f9a4e228e306fd010d4916166993280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9393993151ae12738e5a67eeca182c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da039dbb50c4ffde630a910bca4c43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085deceaa863b4b82faf4d8beee9660283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fdc165ad54255b698bed6f65349da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102507b9d9454521304945de3da66886285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f2e57f233f731f74a064c229a4299286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a357c8d33b2a287294efb38e2130287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e2ed9dbc5d28b3552db9f2b03a653288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ec407dabc132767e9fe120b32bdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed1c9cb902b69db0c0cfbb695be2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffcec7eb47f795be010a48fa6d64d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a378d1ef13b190f8dc7df3b8c2adbdd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f8ef7bf9f468dc380770e6faf2c5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470015310587fbe3f2850c26832aca8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf9e275b2871e3143265330532ad2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583b5266454a4df52f0ec1d24b7ef5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbf84f1f1abb50150b9a95326ba276297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658335d2f65fa1d5076cc07d8d4b27b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a115ea96f0b934f6b89e45eb1199b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef2c577113b565e84f495dea81b9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b3830840c648834181c73744df5e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc421c73a11cb02ff2453b98244040c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41e866a0a190456a181a7d97f76c6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929142c243f3c056a99e3e3100e5553e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e7d2c9c5ba4e538072e70ec3dd939305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab983228a03f23703093e1e21dcfd81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e46d6932941d81c7d41f4315ed48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d49f78024361e92521ca8e862cd18c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383c631182d51ee8f51a0b6ccc06b91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02e88191f30e5a832b51d4cedbb390310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9ddf62faf2bd81dc3c045ba1730f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fd7dd0de77fb530e87c08ddf2ea45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c018fa9fd2c3a4f9230096d88764e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603434d3f09c89967ac7ef9458604c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf4714131778c0d5cf7a1d616f1a27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83965d338fee19a2b5a4173a4a022ee8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7af8ed3399f544caa0f2205166b6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18bb4ae30e99ab5d678d8eb5e6a426318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab1ef1400892f01e49cdafcb435f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f15626e61f4229b1636b3f7242e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38297075571ea3c53cf4b3ca234cd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb15f50d2ba8d5d8c4eef86e2f50c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a2ebfc77b72472b9863ba98d405ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb830f14e35c2e14b78aad2fbc1a4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34eba60bd3070274503da1df68d312325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2367ded905686adbbe0e8f7d9b4d57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ee37af65ad9c9a38e59d6f856ace327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14849c6874a2176a13e81932e74ad933328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a543773ef04cc47e062b10da6d2fea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c780b978ef90f71bea095e7ae3133330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea4d349c466c2203cde7fa13ddbe3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef774e317455fca62aadc47211dc0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351c641b0dacd1cd8f8242895def1b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a629a5e4b97e487e7a58ff84d1176334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a057371f5a680c61c32e684871de5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c302377e3bfa57a45a6155f9698d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e8ca1acbf91a6db082bedd682143337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d189d8e3d74142bf586015332820b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13bfc3f180f4cf35089b0f45f1482f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c61ba56cd0c2280b68b8e07dd2f5a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc21bbe45dec0c6b71b9e2cdb76919341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3dfb2c1e5801309d9dec75226e857342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6544d4faea06e889180479e00f54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e892029832d1fa30936f1358a62e47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24798c429e2bb04266f36a59515176dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47478d41c807623d992a4b93fc3703346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e64c13a7a36ef2e8d8c9365f13776347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c1c798dcc76bfbad460f51d01119348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937531919a608f3e4f93be2be03160d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a8813ee562cce7e9f0702f715f8cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5fec737a5e783601d6a0e5ed4cbdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50f6c3558c3d27c4ce1fd86d736cb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd56960adf0934fd23172558d55bb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49968eebee07538ee3cac22c5c84d3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279711cefd45b4503a55e209546b0d0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31165d927845757edec0a6372298e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afec7c5250e37f14f21f6e54689671d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13a3237b3a65512134f2b13897da47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e189bc6b15de4d70fc05ab17b1faf4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8325a0f2194a6e15f7c411529a9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ba27c52de276851d12faac81529e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce13c5f4805cf909f98b48c0dd9a8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5aae3950c15016defec9a4180ac76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd1fc773ce33017c7d4260eca5ee02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6180e4c13dd43b0d610ea544f11eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb7b99e04a695a8f9c477741525d67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867cf82500d107a0cdf571fe178e821367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a830df354befa560d32411e1ac7f354368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cb685e03f86b8c267d34f1b75d16b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519373c11819b2522ac2d784c687b4e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca098cfc0da7434690c1c858f20709371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4fbb1e5b91887b856aa393202c53d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691a25dbad6aad3cedbe629cbe77087373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083b305bc7904f893d40a012a211f01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85594a1702605692736616f16196bf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab0a89f5be4a79cbe9421a2309d5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4641a6246cb63fa202fd3065429f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5bb4ec18f36db5e71c26ebdd2c6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8f881c906388cea2c542a83f2d6e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8b8d450e1f610d51135b4a89ae949380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3093b1a4fc3b793b9d9f5c145adb97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f5654c61eb5325fa38c115e28d95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07c59d2b9a7c01b0bb9dec0ca4da44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e7e674c16ff8c2fc34a8ea3bf884384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a07784c57c12a43966811f4bdf2ad0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9ce3d70ab9d44d09e20e4193f5f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b0324718e731c4158d26604b06653387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86419916c1674bdd2b2efff65958368b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2840e1c7b054bc21b60eb13a919e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17746bb9f027d34a4f249dca2c1406390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24643c9b6509ad13fffdfc12726c1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a635d35cb4de19833f938ce1d66d8bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f13d5186332900597f894b244ef96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e1526b2a8eaa96a66b51e8eeb351f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61ec6b118295a3b80371bee05aa6f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6193dd59822a6b24d21fd3adb257c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62052451029c93f9dc0588b532ae1016397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39f0b2d7a9de9187ad25e9ff24ccc7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48361d2addb93d5faf626b623da96e1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c262b2c3424715bfbcbd4a0c4922b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892652e6fd34b56e00ac453d45fd3200401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da794704c19102ea17d52a25b272ed5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ae6bdf2fe705fe7b0c66e49d80892403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd609e0f7deae050128a1088f2275b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cdcced0f3a3238c444564d0e58918405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3952e28797b9911f15c6296bff108406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712818aee138ebaa5d50e9d3604b65f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069774c0211c3f528614e3d86e3cf67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b21788ffa0e406655ada4bb815a8c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c591e9834e974ec213e02dcf7231a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e287fddf0e77c02af36f56a8e2b2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0e4f8b5adc9bc7efb45f422359b30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aee67fb69ee500d87b872d9411590413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00f968d920eef3e1bafd42923de10b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcb9ad227f1f571787ac2974934748415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96cf8a660e957e561250e8a44f38d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab577f85c6d0aed933d1cdb5f7b11f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6360aa54339fe3c45dc56f7ca6496418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cfebf4edcbae973d301b4cfc47198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec9ec81d8f948eb54374380609219b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708216c5c3f07836a2c7b107eb3eb06e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae5d31e782d8941ede0a8f91024156422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d677a601f559af00429630e5a954555423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4d2ff926f135ebc3cfda4f4f45015424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e959b2aee0c19feaba0c2b9b0df7e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f732fd82fc2c289547e8ebba2adb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da599334e9de33e9804abd2c72d673427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae680e6219afc16757cd577a5edf373428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79c845517654f86e815b70a7494232429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebadf598e5b42de1b4547e3003b456430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf347d4f6bdefcb69ff58b5f3ceabd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984c6436bb3b4ee827fa344a466bbe4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe026ba718ec39434317b4a902e7ebe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe05be3850bfbb8899ea34e1880e01c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527e7e74427714bf4cdba15f290403d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf10fabeeeeb888648137e9655f99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07403e9e1746096f9358e12ce608980437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89524293a75944325f8553bdcbb73cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ac298433cc6b8923ba9220a529c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49550bd67796361501dc26ba567d3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184b8ee7a5e9fd2d02c627b4257a10b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953773fd292b6cc83a6a0df029d8490442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40a27b5a886300039dc01c939b8214443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6771c67d2c040604315e9860e0fffa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a209fce4f715ce4ae9540ac1962f38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e019f4cc9a8c2f8bd882829d7efffa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7a7fe8f6e371b590a3f825d1e4b9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637314efd252bb02900522b31dc9b692448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766cbda4045839b5f5ac76fe9482c94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4704da4c6f0a8befdd5bf6eff53e3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848278c81fd5190e0eda035ae4d1c80a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41cd6189bb3f2b0aa7de4b6ffb9fe3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257544471532b28668a8aea054be436453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354a55b6668064cadd6d5cc436c6d75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c24bdf232949aff3ed166b52c8b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba69c7286f2e344d11976f131dd4c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826cff47fab6f14cf92d69a230b7d63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f778a464552b546de172a293fd1d46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde21bd3d637cde11e9ec62442bd7e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb030e5dea176930dedb51fa9a1ffac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dd8cf1712a0d5ce2ab8bf88c75d0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598952dd0f7bab35b0dd6bdc82fb3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1112b7a9a0283ef68b2755da2e2e728463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0273bcfe5b0dd39071da918f3b5065464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5876653f99579de6005b9e29249440e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c418581b92ab05c6c2ff907af87b91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb870396e01f92ca92aa69b521da41d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c272ec3cba3bef99ec4f228a1d169b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149029a42842785ff223e394e13aea70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0c5f0c68d4673c9ab38eb73ab3b37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42a567ebafbcc8cd1078359475df6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c04c27a350c1100207bc30421c54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93cd4fbd0fbad78b869f25ba459d8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6591bb6259ce2ced2d98b320f083b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c122a4b6d20e4f1f0057bc4be019a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678fb987e975732570a3e229b15b3dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174812f18150bc63b36a91670c4ee364477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3440e6d2fc4811b5da3dccf375b8a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aff7455987af5e540881e296334f5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f31ef1a148912de3e073a76e5ea8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6702427c42aaf87b4bafc4e256f61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce967b4ce28b112e16ee249cc3488f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf6b3103899c7644c829bb0450c941483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a9401c891bc7720ba16f8a474c2dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88186e8875c6ba147df05948a3551d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e1c424537d904dfeb5da89c13665486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09764a391422c1dfa899bd24156f7f77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6e13578eb60ccbea5204a5f6e31fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0439943167c6aaa3119f8a174c40a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c4f5d141a25d8f6bc7d4617100d04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981e85218e6a4e23acc24a1c3291a29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a30c3148c438dcff413407be53cf88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08612d1ae95b8fb61e053462cc5c79d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b20d9a020c462b70e81fab89ec9a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688c16f59a0b9a937d13bcfb4a7878e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c32c2b1e910ba662cab4103135ec9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3028fd3e49ae41455ec8ee9edf5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8fbe6b0b85f2ff1ce36c91b778ac7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e531b1c7515627a6f23ced8b6fec8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdaf63d907c16db5d303d04b74954b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc02e3a1a3bee0a0e4b9a92147231501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39cc678a7d3bf3b8a347d0f41f3755502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63124116e17a9074a4e85dadc05dea71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64be0920f9d7eaebfd9e6a227cdb19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20511e25ac909113d8dcaa71f152ced9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0291e29ee65b1dca2efd7002e8a872c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7858c1d41c9971d9ccd6e75a61d30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319b8be8f2e53f58e36db97ea5343b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1466598b0545bee9be64d61422a8cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828221e6e50ac995a69754c2dbc9dd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2fa538a729fb5f23db3a42a779688511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772f95f49cf38aa590d4087ac48c42b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d0e4ab04ea3f1e21bf9b7dc495b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d47872b1a95d0ae602cd05f7b73d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df78596bac22158bcd54ccc80f1ce5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f8e9ed1d1f11cbf991b960394f3a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee904445d7b2baff41bc72062a6abdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635e81e63a4a28b2dd681d1aade7dae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdda9fa49be1c0151ef47a92b038df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35517ac557fbead62c9fc7280b173fda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f29fb00b4630fa113489a1452627df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7bbda8958da929d68bc37c8310326522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a556eab7635873d218f570b5df1b582523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e964a7426743103c3c4948824c94f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a166dffbf0de8fa4b63b9e453a051ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b4d1a8f19fa9fe85dbb109511134526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce103b410ac8a30923ac2815e8ce97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024b2c99e74333e1d6535db768cfb46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf5be5ca0b63db12dd0cdc41ebfb8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4573cdb2734993e21fc5fcd9f1dc6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa717723d7e91e573ccb7a713a751d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539ecb39a01ceb61bc89bb7fe018d47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ffe0d50f4bc764b3d6d8a0a67ce5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b03aa83d4b7a5b47321a759c12fd28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d096489bd3d8ad00ed97e56080c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879428b114a3a32e8bed2a0a33c9696536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794905357962f89be704fd2064d419a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199db3ba6ef70d6ac620edf97bfe5654538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba1e479f7a1c843a1c9e6cf1ad3121539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e0f2f02bbc7731d4cb62eb3429247540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d047fbb60b373bd44ad447223ebfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c6731497ba51ba12c5262d9cc95a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff2a0dba2d58f65f82d09ac243730d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2868d6337f0fa70510eb9823758a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cacc32cf776eba6bfcdd404c200766545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e394320817a8464b3ba79c1a2f77c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8b66e7389368d90a78d2b388dd591547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005f9aa1e0806b47db697a36d7bf05a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd32ba253307ba92d46a6376002c6a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f3b67ae38f0913d2e1a5a93028806550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e59f0ab3c81198423b1057f6634b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851ca62f83335c4ae44ff8ca87dd3f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a0b7a80e2ed311972b6a3e8f36fb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b0d4a4c48b45cd83312bdc4639f7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891d08488dc9fcc5c78c405b4c64a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86184e33796c0ac95a431b78482de25d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d1e00a470aa72d5e01bbc5e7d4ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bc189eac10ec777f4e73c315fc6ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3a545b489051c683473c52f5780c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce0c1cb4cea97b9631452c8cc60a65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69b8490b1007906479eedfbdd2ea59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde2e9c814ee8bd6278d5b21cf7eafb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490408b70942544889b3cfe6e8ebc608563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39679fef8b2bd19b622b427010a89f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94c6db1803ae56edb0627ce579e78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc016695629e644c272277888d803f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe44c2604478256f7712341714d5cd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d69fa26060b6ae4bb957781d89827d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3132bfbcb6a1b3bf60dd5ac7b0750e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a511c07e430f7ef922aa2a914b1fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed2106b1eea2c82e928228ea21efb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e8defde76b2d9e640ad8b4f3ddc09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06738f475343780ead61255bdec7d009573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37b6fb823634e8015a16248a765b60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15d74f83f236a672cf2395048fe041575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8608891fc0d875a0c7f0ccaa49891ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1711d726abcbb13751c599684de91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6da3d892c5475b2e7754e75217af10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961675ccf6a4d370aaaf83e84091dd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb9ce521a5c2b06a5ea71c6723ed1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6f2f2667fadcc07f017cc4b6e66f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fad544064ed7d7cb4f18721627b63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b7f78926ad30ba5c7dd85cf988ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5bf60961e6160a23b5e1af1c0e38a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621d52cd48e6da88d362ab2544ce92c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8f950dd8af59f0d9b6d768d1cbfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d74b55f6552bf52c3cc4474c9a1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896442006ebf79b6eb74c0509d385dc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e08addfc7cc7d612415db8105aeee0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c736e6c54a1565770be0b03557bb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7c7d1e0fe44890c63e4365d1a4622591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652360f405ac0f243329d18936bc84b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a44e4ac9409e3eb59b4ddf4bb8a6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68047b6c4cbfb469c9d3924a25fe7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092fd3cca2ced13bc925bec8febcb58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204920b8f2a8131246dd98cc995a47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6319f7e57236c149cc8f3510f034d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba80fe6555d381b2d5b6d485e7aa9c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855f5f0b825b5a7df039e9bed514184599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764bdd89f1ce5054b89e215269504ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070e22493d10a9bee156ad30c6ad0f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bc5985b38c1f9a97cfc195edfed9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0315120bfdc592125789e3b8f5778a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c97c308d5b8c09641d11ae96c812604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518274997240cdb74153ff1a2d985603605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a5e40a9e6a5378085310df94377d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f57de48da169b902f00713936bd78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b5f59111336a6b64156e7d3d38b8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe93c0cd53c0c22112fdbbfe6b7d7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb7b69fa1a1094b0685362a7d7da2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30a6d17e1ca453611cb8e042b8eade611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e00b5ce05ad68462e99c372d8e44e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ea7efb1cbed0b19dc511b66f81186613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b9157d9c6e477be2ab46e6bd7f579614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaf45c049a632767ed35309278fea0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a7895c4886e0e16e28a5118030763616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663505362190b834c685cc6bdc2496d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1ed816dc6bc3df4a808fe4b4761c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396eb87453360d888a143b307315840619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd03664e4e87c0db49a8d0bb12b4a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2165177908f4bcf3fa13ee6f4001fea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28064a127848c4d2595e58e7a7e066622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad83ee3d913503b609c1004653748bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f6662095f68f982f2d1072295b058624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81024e49fa4b5d795465f1f5ab8fd918625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b28fdaca9804b7c78f4b2b2538a1e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb396372bce43860c2cdc9e9220e18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d30ad6db64833175521ea413463833628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015eb9c176c8030c749ad28b75bfed3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb95fb042ecd1792f553387e69e260630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e378997e78fe8a212a23a2b88e2be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd70791ff0e155690c0ccfbda2da6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50151d78b9fd1451a8d5978834ddfec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534cf14b11b81344969189b9bad5ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610280d7b5634ff5a2870e3340387476635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd546756359fcc0e09c6e00654a04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c410e5a37f88c1435b88b692cbbf20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3ce419ceddc73eeb91939ee3a38a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892823ef1cca046f8c5c4e726e209f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fe0e10e5f8dffbd71adac56e8152d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcd75562e02b19c181e702b09d2dfa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e195c0e172b1e19b8332ddaa8ae660f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8735c1f49a700d74f8b2bdb90c30bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdfe81d1938e06f06d6c05594da349644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5a5a05417bd47f7efa26f5871ebcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146cc238068e6f375a12b14181fa33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f11cf2d82091a12ec280ed37ce1ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf20b7ceb9461869ece446f5643934648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb871c9e8e85d133edba87ea3e18316649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad003199a45cdad5ba2d698f90d8118650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7e508edaf18a285effce38f35bf01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab31e3aa4e32622cd71bd6a3dce00f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a78e5de9820bb8f09ea9b168c0f9c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5325cbb123cda385653a404720cb1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98875530fd352dba0f1e759df278626655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766df9b7092ebf80472f45c5bfeefca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d0283aa3c6311ee83d0673b99295657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b996ce164cc066063b92d0a85668bc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0178e36c54651ec28352d0af9a62ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5307d96b11c454cf163b42489496e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f601dabed3704574b83c3e8917e70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469108238fe2453a6509c7943dc318db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b124e5897af245f29b47079bbd7ff5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22aa36e6bb62019c22a74a6952201e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daac4559a6f2e22345b5b15414ab3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e9a0cc6363893887706cad8468a4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00376060145fe6c5fd190bef889a5567667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc6af8b3ff68eaa72f1db54b6b904a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fbf7b4dc546d56cc3a2022ee2a859669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41b55310d5567e997ea6275f103e13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14044ffa26cb5fc9159b2f5fa4a07cdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d6840b2b61b64cc86fca3f7d9ca9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac45556be4c43e78dcfb023a45c60f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d84e6816c9ba4f5d40fc1fa7270d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b6b1b09f4efdef51460ed994ce9bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dd66b52a9bfa9a48afe9fc2e92de1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc42461bf1ee01b6efb15ded9ec73f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346db95d97cd091a7621a5714a5388c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c6f86eadd5cb81ca8ff76c0227f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb312ec8d468483e260387672c70e4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e474731539dae3dc43bc88307bd1084681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c76b66fe5a13afd60b35e7cfa9a26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3dbd129fbcac2750e35d2a1ce50dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b126478dbfdc894249704f912a5840684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df0f0f91c1e97908473a959d7b4e94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2d74b712a7dab2b59e15c98941e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5ea81b13939ea41ebd4799135546f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb477829f1aa8768dd96d70eb20c1ad5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2334217d1e6b1afd76a611424f804689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6c906d88074cbda3e0158087f57c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f414eff0f7fd5af7dd5e09dc31eb1d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237ffbb4a31052d034e328772f72435692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa579acfb6ec9aaeaf9a039f9809b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8286dc1087f5e1ca3b9d9050327830694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d385bb082246e97b7cf818f8fb0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d1efba5791a95aee7d1caf93cabe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96c56b6e0ffd778187cdad1388a62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cbca41e1aa94fa3c1b1a7dfae6ae3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3eb450bda9994591a28e8c89a7b77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387e85511da8d856b42371ced38c36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882b9ce232b8683809aa7222e16917a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6311014dfa26530f5ddf56311a5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0488d95c5431ae77096acddc309ab7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b686a0ec22772374e0e675fa9020d18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0412ead6aa6e94953d5645452c91eeb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c849d727e37bb326293dc0571695c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172e5fac8b846d1095e186839c51d3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889593d8f2635b6cb397f854f97f495d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b14cd7f753afc3632bb5145a65eae5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144fb986f6a9fc68e5fc98bb9f76ac4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c48bcb07175998087ea15283f5f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8780c7192cd24a942c2d56ab25b2ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1f4a7f0df888046825e5398c0e8b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d244c6675e95929f67c60a9480dc94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494d5a92037702ed6f6a33799a2631c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d75e11e920aaf30bf9e2abe6be80be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f3c30260049c3d82e4beaacf0148e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d4f1026bcda6a452ea93e2d329a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d14902422e19400e0152b308d88387719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61d3113e0b1991671b72af82aaa499720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6cac86045afa62ed9e5eef7794bbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f2698306bfc36a053c8283bc7b33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387c25b09d2fd81f7cc07deb0f155e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d3ac9b2bc2e14cbb3736b953b47c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6da6a17ecf489dccc8b399429dffd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936f1f6fdadb64704ef67b116d9c20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a11dd935ad8a6113581ffd3d2b4085727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaf20eb15e05ec8aaf6b740c074152728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2d9c56d27e17ff15d2f39d4c83bac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41dcbb6256cc5d1cdf5f93ed13568730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b2496526e5c0c4c983b2ee2ced1c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959d40806fb0b5254b1f1f21e9db3e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ec4aa25948438e5ce41f7094afcd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f93ff1d8cfb8181eb2fd96b197f36a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6e59ecdc26f8b9448a08f78536755735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd8b0c23c2e55718f71d34edca5688736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c943954d79e615d6fa8794adf40c36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358f60d62279bf011243ecb77b7a1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c83198fd9623d7887f411c5a9391a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc821c0aca22050dc49d8c6c5daba91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf08cac878f9a94f36d81ca5daaf04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e4fbb95bae69b684afc99d97087cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43685894246824efbd9052d00e12d5e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e63abb2a841c530ebf3f377cf1864b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7f21091a3d16f598a4dceeaa7c45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32010169db772f7431bcfcdcb443bc22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77cbb8f133df9e4243b9ed2190ae81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319157bc522535dc930d12cd590a0ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd012f18b6e8d17bb6c1112d242a2c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cc493c429c8360b9856d2c26b26cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0025997c8caaae8e37a0ba4c4e24051751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befffec9b18b778431f5fe084869e63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4a3992b6b8f9d1b35cebc0b28cbff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5bf0c080386bc18938c9970fb6d5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e23bf8e8f77827d8ec618d8e44c18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009414a3db171486785565b35d81598756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba928d90d7a6a124d5da5264db5ef4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d8a316c5a2536499bb4fd506200b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ffdc456e42f273ec3ebc23cc3c3d8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dc36ce5bdc8986cfaaacacd7070631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd522763e6f4a7d883778a39170202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a35a945234964429e4bb52eb861043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91c257d7a7e391a15486d0af0baa394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8844e158e1ec2d8a7bd2cb06079f775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5d7590cbca452cd0077a526f0ce76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ac035a5e6fc14c9c3a34030a5c80b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520124b497370d70a19190d5a4477b278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5317d5b0956206f15c5338764fb2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d24696d676f5b3c0d855227b04d9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d1094dda10eec93f6987303419fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33371edc193b69b3e30bf7094e87475012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031076145e648306d79e3e3a7121c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a520755e9d1df3bf69ccd8bd72af0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5506387dfaaf126a3aec22a9f202115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc164beb8c0befd1196c75a2f7782816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038921a667820b1e4fa0f07096adca5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edaab167b3cd6393c9319f5aa18b7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8daba0e179b711c82b67fc35787b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816e16e650f622450fca9dd49bbb68a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b83f36665a0ce201b4f74bba4b07d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ae8598ff6acdec57ab9c823a55b4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9444a9e2f8b741c8fb223932a2c9d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67ee05dafeec41e0c45b784b13f4be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47799e448d9050425e190ac53049a92a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218e1d2341c09a20bbfd0000d1a709826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1566af01ccfa12c992cdbcc9a8735527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0370f6091905cb155dda91db154af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef0688dad918800e7ac7e5e7519d6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac16f8fdd36eca47b5be25fbfc0b67130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ca31cccfe0c5f1493bea32f617a9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1e4d321d3eaaa23d8ab58d1b8ac5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cbcedac0d570335e2dfa12077179933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068cb8da03a3e84a67662f14fde45a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2d3b9c321ac89f2186cb27b191a9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059f3c2d67ff396d88679448fdc1cf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bfdd0ef5f56b2432c95876f68d90137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c47de3a1ce27ed9ac359ede320198f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960023fa7d1b600e303df949bfdcd5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e37502564ad4583654546c7b3c9ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6824e268955a78b04461fd833dd9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8647a89ac4fbaf6220d7be1ff57dfe242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c5973d4f9874b8620b9039132b91e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f61e9b5c418ae1e448da8af2caa3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0013ad9ff77ae891f9303f7e6a328e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c4472cdceb49d5f6576cfdcc22f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b11f00a05f8fb329f19ea865ce58247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb098addb1613fe572ca7d48e2587b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765dbbcc2bae5787deb57847516098049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e89e8ab8535a2d0d4030d0d23e8a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f7b54bc274b7c79fd57954dd885b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394ab3d8023d218665e4aaf2bd6a7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efbeeee7f0307bb55775f23be9549e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a3d52f51e01e80d6c1672af6e32854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380265b40cc3408bf02eda24701b73055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b3e5725b027fb9456971c2c3d94056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99786a82eb7b997ce98985511bfa07057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754658f08954a6502bab39cfbb83a5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502044e56e30a2105637c2cb081327959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca10cb654101ff0a0b1814eaae3cd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd836898870da63a27198ac4897971361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8551d7a6e3089b8d9ca4d4fe7d3a2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae13aea4611008b8b7467d17ba62863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb2c5b09a8ed1ed2e23c6fa156aaca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7deabb9f2832d2c296d1bd78c171ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308201ace5f5128e571a2482f26698166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123f219e3e60b9b7159e8dca89ab9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e7e0b5cfb8caad97aa5d5fec0fffb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85974a019e1075af76f6a42d268c74269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc435b499b1f56b3f28b65aecfc75a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065fe739897974510fc5d2cf582935c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fea2c71f6301fa2d0585eb630a4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf7b9d3a08b2ff662879381578459673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f872b2ac37f4a67a9bbbe687df09674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc034f3548d82efd2de02518eca87f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54145a1413e67952557b0852cf3f167e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c8dd753654f1cdbf7650a2ec53ead77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09bbf4f714cf61bf6611fb7c01a00778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d303af34e8b1553d5b9f3d3187d6b6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da45150beafd35447cc5911fd205bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc092a9a87ae224389457871e1e6da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc058639a4085a0e488bdf6006ed8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf42430c0e79de0b69fbc57f1a6208383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28ba16ced4c67cd05fc7f6833e64584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa18e9a9fc814f240bbf5c8b38c70d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fadd517852ab5ca9e58d081138e5eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722398ba94fff77455063b2e567eda187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bb39f260222394f604932f0c403b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe26b2b4cdc767603f4f42c42f783f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd56ac02f8225e11b3ab2d55cbcf1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e0bda4b10b1a2c9b7c6148efcea991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76268a2b209fcfb1d7e4582813e48d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6afa57775284b9828e0beae66cefe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15777f61efa57ea4c31803999a47b61894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a81ec327149908d95201a0d6ceb7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53031c7881e17424e2718ecf1e165e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c37d75af2927cb9e9ab219f1c873f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70656d19f88033b67d3fe729a16cb5cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b875bf106dcb387ec9bcc133300096099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba945f140f07c2aa4f89e35bac374aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ae6912735ec025a458d2eeac83e05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34658b3c0841014f00a2aa6161781e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aefcf74179fedcdce169b2148d24fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336de8b7225859457a0724ddd1bd869d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24d246536e8687762ead570262899105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f83188a1394ddc6e07a2d07cd7a2e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ef745027d1010453f5a64f660628107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f38b35bcd320f11a355754796fc499108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd08b34c526ad9b2fa887b5c1aea61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af553a4c244e428c9e5376d316394ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d836cc41d62e6274ad16aaf2901733111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe00f6590805e8cf7dd90a869751c52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54bc1594a0afbab8cdb966b8c23ff7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac533cffd9442a7a4530936aa8c5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad90495f75eff9308bfe8cfca32bf0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d65c15e448cbd929eacdde64c0827a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db061589f6774d01250962a2c0e5f63b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de074bb964b3e004dca176488885bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e8988eea069ae6274766cbaf0f882119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439d40ece2140cb1c7599f849bfe77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c49ba2f3d11acc2fc60c04a29278a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef767cc938902b40275fc7413ebe2e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2754a905f0d8fa57a024b5e39f7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39cd36871ea225e65c73fde29d4d20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a6274f0997352c9cda94beede93fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33364ccef630144431a43174c5d5693126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34335c5d185e103b49164d424f5e66d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159654ce4658a0770068c89e93ea301128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dd558ca980b049dae3a27f0535472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea3dd2a395355e6b5ddc43388eebb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200c344e869b51a667736d114dde993131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f6250edf049feef8f458f178c740132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578ed24144eaef77c1ec6dd7a176c9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebac11cde0f46bf4d8e28172bae707f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f026175c35d413a93762cf069e6fc5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73df694cf0e67719f5d9376d3720b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce7dc239aa5a3e5629bba62611d62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8668c8b4788fa9f330bc31d1d1198138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2d423eb67732bccf1d299134d769c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301b8a8fa9bdb22e8d47db48a2875b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb74e907f1bc3ba23f939c47acd609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebefaf87f6e3d0166dad4e277458f8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c457396ca65b00725ebca407ab0505b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278834066fd3c761fbbaaa4af34afb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e9fe997ca19f2c3dd8e3b9c5d83ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bfe60b7ac4d82caa52ee6a322ec76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291077fe2e7883e6e5638955486019d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411b78fdcfdb65a9d50e14abc34df8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9fb2c48a9c63446b1fcc709675fa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8cdc9e9f4fd3ffaf22785d4e4df22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc40931d15773b030e21f8a1d71c2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fa34464952600fc6c1e38b9293e76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042614661e42dede685d240b33f54be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e29e89b9a93a0c909ee685e43bcaeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5cef881f57d0b115ccf1af792387155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0251376923c34fc02af03d17e0ed5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38aaf4422844965cde93ea9266597f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b33a1dd0f2049768514e4c384ec71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224d6a7d845043e14cadbe041dea1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb8b2977d4d98873038e490ee4236c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcdb6b5bfa33f5ca81a227f42cbf80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af99ff4331df56e15f1fa83ee18e68f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3661711f092bbe1cf2ddf47709ac8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6074ec2e0595922b7efc0f4180088164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067c22d3fbb22ff2658ae05850e0724165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da893354785abea2dc2b31194ef79684166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475cbf671fdf1370a57ab8d39e3752c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf54844ef75d710c4e8b9c0f8bf094168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eed22db48c04ed0a6b42aa4f15d39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4861c4ad0884f5289766c210f28e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355592f177b28296c6311d2fd3632c42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54735bd1c9327478490cd71b9ca86699172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b55f7a9591be810693723766d49b60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992be2bfc640265cb660db0a5b40d5c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3e0a7feced6f5f8b09951551cfce8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092551d376e8f996bd3a8edfe12cf94a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4310ccacc6b6b3de35b40b7f854e28c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359959cba1b9f4f8f2126629f617284178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e052d6b17d61e18b5508645404976179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256302aac9a7d56a7aadfe6da2e1e64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2380f66f8ecb237eb0934b13cf7b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda1630c64fc1fadba966021d4c946182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d64de552a7a30fb7bc12c58d4561f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e749355d2c49638bcc501b03cfe6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754beae9697ff674f919778d1c2b16b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8336077a5497737b1997a3888e2788b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e21936cd83b4f52c993176b3a0420187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52680941a06103f9d3df8ba82c80f0ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84bfa2584873615a76cd8217dd005189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d042dcd1f93bff4df5995f3c012e0fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad277d6a905006f1a2932d5b47630a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9f05b9731d404f4cfaf64681ca7ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6cab069392d9a982007484b3180f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a978712dd30f98448c04ea550fcdf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734f72a75a190afaa125f57017f9ff9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2451080155990aa6eb4bf8f0dff72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdc8bc32ce62f64a980e08f59c3d05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cb40665ce947576ec360e3601c620198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c81826772acdfc1dee8d3ff9090acc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62da01ebbffa30d856d19b8c456d90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dc1bcd56b36e908e396fed100389d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b95c4f6fde55bf23a4ef953e90e3f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec46751cd2202b366bcbebf953bbb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c327ca823ccbb117cf4b6fa6b1facb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c53b9d7f4175b7f4ec8e933523684205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640faa627de265189e5cf2a2a9b4929206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d033de1738205bc46a5591822ca877a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65b6a0c516a8c507ecd32b95984a74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af1f828dd57d54dfbb9caa76ee7f1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7925f121863baf8d44729e21830c10f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2c0b29253f78486918213c454ff66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23ad282842cce62e5c29796558e001212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8981f324583823c2c4bc0ce5e819213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226cfe1fcf05cef95c3b0c019eea259214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ffdd24ecb44aeb02cd65b0e9e19e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afd5fab2cb17dd8c8bc09b0724ee37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7deca5aec1c3e6084b988cc1312e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62722cc52bc891cd44d6849f86b55c40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b19c2325ab38312a837132c52cf6ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c73bc7b05ddf66122a343f3f43be9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816c5b8af5365ad991f8b0cb2993c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8de10d4bdbdfbff63cae1f477d485222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94da4a8bcfd89bfd1ba0b42ac5e512223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990ccb5fc228aa5eb0ad26098bfe12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e65920c68d3eee7ab3a7f2c70e536225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b8f6528c1c129c3572c3ba83b5a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f88f424fd5349eafdd2ebaf78fdc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91857780bf93c72875efcca9d815eb5c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a12108f931d8f15292cf5c65aa66b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf30757859c5d98b1dc41475110df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d79ed5db8fbbf46a3996964e833b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266b69d28e2229ba1579cb2759f4bac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a10896d986b59db116e4be7f5c30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad912ab84c7973b8ec6bb0668a1ffac2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818cfd48fdc40b34ce48cfce9f939c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb1f372ef2d69c57a4453a94c7371236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e71e7cc6bab27b6eda2844b3c80400237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74683fd1be6a2c4e3383fb2122f788a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c76873f52204c10881ddcc327f15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9debb7f3be29064f1d49701bed0f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58df76881fa98f8b5df5b49d692cb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fe213c62bd5adc4778c86eb737a0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e36e56580f4ec6cc2a3189af5d16ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe26d37871caf576114f125f8deee2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a126fd84afef0116912539e08794b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829984955ed931b8302d1cac37ab0663246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945e815e251d1d99a2eaa3befbc12a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370f42bf9510a55e38550af609fcbff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0e91349adbec78241981d9f9a27c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aeb8155b06795902216975217656c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147857b57899e572bfafe46c64aea89c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd109c8bd9ccead8cd300c68a4425654252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094915ff2b040cb7338ef5e878e8ce50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54669bbbcbdd5ad8c408a9917807bfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ed6c8b8e600c601af793f523e5cf7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d68fc81d77a45008e0fb4b07ae66e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7833d59d5625a5c80804b54ff3949257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bec644856bf05ebcc4affb47d195e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97031841e2f264ac11aa60e92fde50ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dcd7612bcc7f69ebf2e2bf96c609f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26acb8994b1a3d5e9fbde99b8f9fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b01677b862963023bda3bf2e2db8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf351bec7e0235e82c74411ad19b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eb7543f4f47c82830728f33331ecc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8efc08783aaf496daafbe8bb8381f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5d9572754cb3d51dd8172a0c55674266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595135c4099bfc48114bd18f3100dfce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7ef7388c401aca8c59c7682831d9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6794d7a9f17773bc081e0cc69f37b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40e75b41b68ead4bbed9a9f574a52b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39caf3d05e329ad4cb911387583433a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f955c6a3ed2e82261a79f2c324a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266219d886dff0e2bc0a7645c1340587273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e86438a456a625364a53f44d3029d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688ff38703caeaee59fdaa2621aa11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f0a2723e4e520101361124f07587276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df8a06d0e1acf54af7faae1bb79495277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489c686c803e1644d5742a66fb4990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e49b374fce53886d45847c5fdb071279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051b79e866e7ff572daf7844a602a87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5675bf6f42233f3e43971b045b785281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97503e58a9fadaa4edc5bca5bbd6711282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f40e68daf345211d04761cb0272d57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a82a9b66a8c1dcb7da3dfeb82947284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd392664b2c794d0db0db425edb1bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ee4c93f769dc9778ee77850e818b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17660ab2fe698a3151b8f347e47f8be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deb23bf379bca173ec75d5c6fb7d2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9310ecfefb8428114f8cfa9adc7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc434dc8f412e3a6fbd46357cee501290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5bcdbceb7a1517fa85892c3bf2fa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3fd8362af634b862a28a88fd8581292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35570ef4471ae85f526f59c472593dca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c5a0a7fad1eb0bb710958c3819290294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb43d1aafd37bb79204e6be0b942bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d821fecbf2eaa048cb95b8cf7eba48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8c14fa9c2a927edffc661f985f9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ae884bb4a691059a2f519dd7e373298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1d1896b8983fcc1e8b6086f5d967a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f69321e0bca26de8e720c6a7d45678300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1743ea26219fce5a2a822669c3e4a11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaf52e0fd88bf4fd209b5c958b36b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773b9374d6ee4d998e929859005c30e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6b7fd60b7cf358e9c9f11ad47c43b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f6fa836300870666e2e4c1aee3dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26a1ea2adcaa0e1281b88f1a354f43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbdde00153821b4e70b350d92897f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b4d91f90f0788acd9edac5abe0935308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec679b1af67ca57991653c25f488c632309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431fc5228f6b5645ac94d81574806a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0e2e03415a7cb245cf8e86753793311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32755fbfdf25d79addf7c51dc9cf30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a480464f42c7cd5c2e588191b5fdd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9ee8e56d2ce0ed5e7c68039f84092314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054994423eba59dad80e721d8641704315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0375246156aeb48b43a667bf970e955316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00df76c9e7e74d356b199ef0b5ee8cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce7b6408c2fc9926cdbf9b580448fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc9102260ad74a41153755919f52e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751ceb784e4d636adb5464a4a904d50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13de60cc7a31df3ce11aa15a1701db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf1058663f3cee0e36ecf162d716dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810768f765a0cb91fed7b7ca8b7ddb81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e079d8f65a1554efd32568f8759cd11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21aa1464c664460055f8896b10f361325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d592ba8e49419a45f6b9581ceb898f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afb306ebabe21438ca67c61d328232327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc492e5cbf57f14abe7e302d0d1ba0b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b673978ac91d0be13f48647e4b228c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45ab435a34e2b3440cd32b819ba4bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ea6282d03d7ab4ac5f6d2e4c7fa6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7765e59a6150274f9a62537950f78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c0a73a9372e9012a32a4fc31e125a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566244ee6da0742c6fd21c2b057195334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf250afd3c0a233d99e41d8ca2eb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3e39743ae5b0a5842bb5309231496336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c522e92f1b3eeeb199416140e966034337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777889458bbbaefc9612684ad39b014a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7558d6b7b4304c660e8fc008394bc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4a54deed4870e46ba156d281f9acc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da574b59796f2183c18c13beb04ba275341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a18b1d7b2dff68e489da2751912ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bc8b1137da91f0f372b9d39d1c6fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e16986c41dd38f24ad034075f06d04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd607b742a70f8d50368fe649b0885345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ee70d902f6272eccbb1bcd70fcc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710be33e30e04a46ffc63a1d13c91d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d04f0fc75eee8102dec25321c65333348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63add8b10fef03367e8fe9fd9d6342c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ed98d6f0fbf78a88dbbadfa93f7b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc915a968f163b08b994c28f6debf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcfb36fd30e974f95a89c8700c160a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc2a427087db53d3b03f9d462b38d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf5460b704bf890a4667b3fd00b6dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550eed692e90361d1a36bd84b735639355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795029cb3e0d68f33b3e1eff2a644be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aab60f012d7f64011daef902b686d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b78fe0d55da8c841c58dbe298b3c79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdc028fc24555f60b7abd787045365359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a23e01a8775a2f79e9ea7e8bf40af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8119a268e12d77c1577e2b41ca17f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d8908ea7573dca4f5714f2a55b231362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385264e911d58223b8023348dbd3dad2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd9daddf0e3ffabbf8dea224aa728364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ab5cf1f95f9745d4b99198444732b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976856b29b57af54797313c7eedb36d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a37a478d6fc4ad1adf67111d93cf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033c49bd560eb4e247d71ae3845879368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38992359fde8211f97ee77858cd83d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39650ae5164147816b2efdd2ab3ff6d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf878570905b66b6aab506c06b3586371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a5ccb18c6b5265028dcb3a1c35035372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb993cf88d6331e18901f46509f47e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6946ad480f10215a23e73b72366bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260107354541d2e6ce5c9cdd3a4a1fab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f567adc1eab1808a3679fd1196351376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fb333567d2261f65f6c2de19d5eee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00b3df5ae7caa67c650a83220348e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad125ea653c2255eae62cfa6ce944379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6686ad8ff0dbff00645d94b6887ec97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf362171691925989555e4fc4860e5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46375c595af5c290f616a4e8d144ae1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176310e5a243039be93ff8fea7b61b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e20ba02aa9d8791c3a21d1f6fee83c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b8f39aa73e637785cb226af58ff6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c130700209a89ac2491da71dc182e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68236f387a948d1dc219760969e3e10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ce15512b605b394eecae175faeedd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604384c3dc51c3b1d4466c65c0571d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e152f5da1f7ca2d464decc259e5525390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26f4f247d4eda9cd29c20c9ae86d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482f9ea19db278f323258bad649c55e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc289b243b8e3a8b3a89282926db792393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc43557e4f1294f568a2044d4073f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ac75831c281ba3d38e6a849e3e209395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8889a206002dc432b9a2a33b77f5e7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cec49136ea928d2b30e297af8a685397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c1085ee05bbf75a19bf188fcd6c57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66f9caa8b767495fb99184f29a58a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3f5b683a044788659ca882dd2645400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fabfab7101456be1b458d49d3f60a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9f3d8edcd3dfc88b3006541d4b32e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1b0a676b1b43fed8f729be52a7b96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546a8c326a0b8c079667a38dc663d95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ea196e4565d0c77c0925535a76c90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb630de9fefe3985f9abe80bc70de83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8be6fbe5e9229dde139c611b75e04c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed52f317ce981f4aa6bb6c4b6f9a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3914bfc7f266561063397f85d17f7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d59d7103e239dee4ecb75b78176bc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f03ad602d6f139e7043e5df03a412411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637bdbba5c60ca967e35da4e8f265f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee908f2e03ae804e28a31b9fa572e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd30b9a1cedf36af27c869f7d9bbd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc8dcccab8ee4ebecef4dc8056fbc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661e4f56e8541d21b97917cd8ee1093416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760a60c8ae42a11c0b4932a5bd3a32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608e2b1cd458fd36939bd93ff65559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae705e3bb62f66d55246e0410b0b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042c62114408e76820abe4df71d59a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e8cd2031cd68ce56d8092132c02b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60145e301e38152f0b53da036b3a5bdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c2515619c85fdb9aeb3f9501ed377423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621214d905b2061d6c879e27e8598d03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391db29a0348283d39d8c1beb99d399425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730110f2f4b6076d2a3572bc94302788426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da82b31a626216195d068615b4015ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf0ee80a5f64b381be1b3d9695a46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206f663f3009baafcec62742d80335429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb9db6ca1c2fa564b487beeda3746430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911b93c66fb2ec2397b183947a0ce5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd08114b8ddfb896990e59f88170476432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f046de88d4e28d74b5cfe2b0d1229433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0385b1c10881b8d41d0bc5502fd23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b605f24497947fe8dbf142c4df3f355435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6ce4b24bc7b3b59b202a3e5b14704436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91c9334eeecd6e7bf6a8b8d2c91734437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b7cd691629127790b8143c12a70b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd960987fdfafbe3f97e1e4a04f98b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2f0abc792681bb264dafb6c950505440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f175129a75c142b7bf09d65b9a891ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec3b4bc08b1b06f1b1e72703cf140e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3f785c54dbef021a5faa2d6cb0f7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2dbe893c0e3a1f9f83bf2b9804746444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a2c434455e0a0af2b355728484677445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996469859eec2fd0e2b16093169ea38d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daeee0d892ae5ffe845febe6ad598d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80277b72dd447aff0124bb7c8860cd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4b9c8a1baadb7e334daca5c298213449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f82c23bcdfdb037e674db57959db88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f23718896a1d8b310ed8916a09e7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffc09de6d128cca7e330819c0d4bb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccf0db694a69e41fa31718ee725a69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75104cc67d4c1b315eba25b6064bef6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de74ca34854c0d23676d88ead32611455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afe5d01fdd090bdfbade6ff7ab9cc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43de5d4048e2c381529ca4347bd5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40918b761e55a7e7a9c71148a757232458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54121c6386ccea85fe4cc15b89177899459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a485845e90c3a1e5cac29f6c29911460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de55bf9e2450d5b13f0e2c2e682607461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe4ed67caf0f030caf9e6d7e6924ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7086971fddbfe4d8115f33627c91cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a1b51d240c29debfaf24b5301894c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a7bc1cd4316c9a312729b3b6bf55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6472537c6fe6897f9fb0c987907f664466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03421665385b02bce2c095d23d709467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dca5a19ca9d5d10a65ebcffc90f46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c17e44e7f7874bc47a333e306609a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d34efc6eb51b0e8f21c1f4ffed551e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0acd7383aabe72adcde120a5ba5a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc2fb4d3ee31252cbfe42411f8e03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415de7d3908c6a4a46f21fc7f258b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af93ba5af0286eefbbe56028f217c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e24ea3d6c6a08d9bc66e7b130038475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21598309e609e9b2147f918a86747a5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f9215729cbe8f559e2c2062532bf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec63ff7e5a60b8f30b211829157828478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068bba6e74a1afc2a27d2658d173004479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c10af6e3e91f3c2921c96e9de3ee52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20106bf9b2f4c8d2e357ded9e7355ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9f2d07327cac73fe8ac870e84c9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e844fca5a74b4d40a61321f56b0016483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53e65978efe817a28fc330bf734bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dd23396dd25aef5a0751a0a4071d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8649c85832ea6dd0c9e9a971ce0bf01486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead013d53ace7303e2f5da87aee6756487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f68dab958d8941419caae0c3c6be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396716fd7737aa6e5fe37554aa7ba7f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10a2b5601bb595f8ac678bf9c54c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e4b473aff647e915972a6d5447b60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeb7d80019fd9bf72d47be728c534a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee598716b00db193ebfa35aca99b839493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2e4695282f9baf295d515b00fec3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545cf3212e3a62f3a45423f00ec5154495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f513239dcb3fe846f94bea1438bd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262243982f6bbeeb47b2ff4a6dba06cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168ef781620c50ac80d6fec284701cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66890504fd05bafe11ec226e2629c708499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2e615b028dd2ab444fcd65c8bdc32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec1c1c1aac66a69caa4fc86cd3fee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de796a76c7e8b4177c74f9b0cf07e45d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1216582c74e40a425183006852767503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d761527954823c9417cb26f6c35109504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac97da854c57cae4fb4b5d98053fb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a309bd57751b98cf954d006ed3e23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f6ac720ab1ee3da26f27ea2be965507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a0e368a963b2b891dff1fc3d512d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457669023a499a884d65a54e0e7adaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fe9b06e670557ddfdb0984a5b75c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37875144c734e347626481fc0c3c60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4ea7b30743f32e5875680ec3c283512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab503b722ce508a65249c7c65701bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b644385cfcfbef9db599d92d2d213514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12af5b159545542435b2683c441680515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f4683154b76d3c78604b097de2f37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49251af44f2e78efe9e3a7872608c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e3e1a866736d6d32bdbbbc00628fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075956ee4203d8745c9ec90aef17958519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43304281aa799fedd356a0b157ee3ab5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df64b0f56797b6b4094bd309e4e7c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc5dddd2e7b5c7dd67f48e1eb308d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18f1c93b3bee377dc0857bc7178cf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc886e99d17532646e21600949812170524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8496fe667e98b8ee82297be3ad72c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454935e8d6554d22c187c86141d1047526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e358d5d5b5c42c60d07eeaffaf0f256527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4245f858d3ef7906a296a5a34aaa31a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a8a8216b75778785ae8adc9b1be0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c6dde7c2069132dc097d2dab8a7ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492af3a6b513b82964257d1ea859b8e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7901709e7d261a921e24f518834fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd6caf1e92903045f8d719530c49f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b9919d890074a8cbb88e181c06cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc5db63c0b63b4e1645268e0b5a9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755305bead131bf1d70221f108f25dd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589a530a406e37c04d2e9fa89c72cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098d24914aed1209ad008d22d7da24c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ea3ace564f072092c964f7330f733539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69fd1f31b5492c6e095e8798552169540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ab7e5696d9c8c76859a58987b52c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131391288ddcea5c28f31ab2f2ebe6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4302797e99b6b4fe48f9a8154d29a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268afe8c93e895f5059345ad71ab413544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9dc9f0373b5031abe444fc03bb682545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22202dc30c2bd76fbe9000078f746c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36959ae65afb6c1cca6f0d89df5520547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200c789cb9bc57cd2e4115b09d6acd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3072d501cd21e7dba08d249f7b534dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353988f6e3e3559a8c833eb92f4156c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe485ebab886a1d7ce51941707d5ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3e0c5cc64b0dd3a43c054b0cc8f9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ee090309b5414c4aa0c9b6488f7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9a542c9d5710ce47e366974c612bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dab793052614e97f35170290d2ee7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ae6b5ff666da8ae4bfca7b6b7031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e216c053fc1ff3b6b9fce188bb171c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0bdc7793e70d1fad6912d44079fc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43221b190dce3291cf58795829f01996559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c96788ce56248ee29492a64b0bae7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595f04b27bbe206372d5e9d15fd9611561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f1917ab0078f71fc45feac2b131ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d8725ce0e654767beac3b0e6d52b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dbc2deb0312e9faf992f46544a109564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc10ba2fbfb761dc2f073e60e7d7004565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a616bcbbd6b67aea551ea75df59e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee916883ab371736de87113c7c3d6ad6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450141e46397e1d6ab2e4c583e77f7f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267ed9e20f7676452571d0a45f8060d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19538a270ca7063c6e41d817d49563f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04f60662067f916bbe8a22f4e294a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e915dcc4b5a07d0d0613d4d85187ee2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde0a3fa620a5907a7e6c5c68cc16fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67e6f68d4e404f336ef9f3b330e33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6fb7967f95addd1c0682d3b7167b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beced48a6a7e478bce5baa76c9bae2a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8665e96f563a33c80fc8c1f5a79015b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f57014974e946e0e390927c19928f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cbf13d9078030a190e53a1f524e93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaf3805e575fe4baa837da94a3877d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439aaba8b39e3b5240f000a8e3dfa7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77004fd6113cc1e3b451f065b651423b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de63b1eac5ab13ce7a83f8acdcff1de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a35376cbf1c43ad63409110f174cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcac321d97bf2341ff0dabd77e04b48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b6eaafa051119a878b577f618443d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6ce71bc58f2a91e00fd5425f8332f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cada5e0c7aea0c49ec71c7d618b071c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c41d610f05f68b7995df84af74e97f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7915a7a5afbab4cd604618cb13d0e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dbbec34b5b282bcffaef8b6016aca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae1f54ec40f2ac2c17e4fc889d38a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a789f0fb6d8ed9f7d12389253f6b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5696a716750f8b28e46cc2f501b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959337b033ab78800dd8809c8024196c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23f4a37ac5908a40f5eee928c43e17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9db7fd2031c541da00fcd3a3b01d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d48ec09a91b04de8bcbe192038119e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cb05897fee43f32b8e006424f378a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867917e1862553dda7b75368dd6eec97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68a1b39548969d2f254b0812f5534a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f313719361696afef29259faa93f47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677255b4fb55f4e130b05f5a14bd03a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8595f58b49526885e05fb49a2fe5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea4eb920cd38b23abbf03fff71c217605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7732ead12cfdc51a539bc55ff77093606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bba1920ec645a0935199418681ecf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b21ba5de6e626dc6397adbc5c207608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe4db426403f38e38644842b56f2e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb258a9bd0fe9deaf678de2bcf89b5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d1ca1e2fb4838e5e1feced0afc6e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6973dd4511b54f8dc5d1a4e02b4efc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7298dda3558c842998ac543f9953a0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b43ec8369c5876b4c74bfb1f96ea07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db74ce1f65a21e2d6988ee80845ff7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e04852f36c0fd9b5c86e638536cdf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4f1bc094824cb4b6e2fb72ba4b26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f82ba3837649348b6bd0d289308b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df39407e9ad5043c257a6fec29cb2c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6edc5f153fada62fa44b77268d06a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8fde5e812c2f198654bd3fc439de5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c4c8b4a0a6d6c20efffadaba194d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001e314e5091c23b39b17de6d37c38a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1d993e1a43356d638146a42e4e68c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e8634de9264cdc661b26a483e4df6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed2411ed0410fc9c503c26685ee20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466dcf89d15d2ee282b6b418b913615627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a2130cf408666fee218f88da1c956628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825983469e3aa0498f3558c437d4ad7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec62ff17d28e5483824d5e829b9163630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612bd61d81acaa1877348421e78f33b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17e84247198d29087685057c6d34a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435dbd13a82caf306c1aef225f053d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a032c9daedb411e388232beddce184634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5a6b2ea841761f224d2c31b236d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd62084f8f810107f2c1b6df385a6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b40bc39bc52e84ac3925944db579e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83eda6204ea66490bf2e7ee12539ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f323a9d11f8fe272915fc33944b4a55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a497f1164438ab57f35eb2a7116dac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa41deaaf3e6b09d3adb5b5da8f25c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee71d0999ac079e0f145c2c0dbcb18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef817a311541b12b4858764878f628643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256ffdde4b53c1ae84c252f219d4865644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea643265e82149131e55e0802e94998645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c499ed6773770be2c85822f46de49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae1f75bcf4151c07de7fe06034e8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cbf0db10831291c69c345466b5b55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf3fe35472849b6da75f3d1b2fbbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c600ed5fc1a2535fcd4bfb5d69d00a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612d85876d55a205ded3b65dd8326c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5f04714b2aab952c8a87736cb16e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd6478984593e9ac49a7544af3974653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2f6a59613d5321bad9f88e8bf839c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724123000968c5a5db27d34c2f90d6b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493576300181fe125a0d4727bdbfa10c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f545faf6ed5f1fbb6518cbe57f42e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c35c3c07e513ba68c8285a2c4b6548658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa4b1f8fd4ac782b6e857d6d5030f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341323cc2842a56ab87df8bc709893c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c69e95cff51517271e10b77a2a2293661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99550526a5968491a60096762d4c30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ea0027ef670b21e1fb2f3ebd46a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70f53b80b6e3f0e89875209e4e51e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430c1562da249fd591a495d5e9c87db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95dfac204228e5b37faa622ccd6564666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debde1d2463fe3e9d41ab18575ad1fbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b971438e036c4e3a0f543bc07f3f0e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72082012b1619bdeb2894bf7ecce5698669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca18006d9097f9638e4c78a459263a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b49a7b9df6baad3e05a2fecbb1cf1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc15dc66e3c00e17ceacd727bc652a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677788de4b89d0d7acc935a17b38989673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ec9c762a30160c73a2ed4170fee5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbda11a8ae416b15409c6865f91b75d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846df8ecda2f1fad0ab58ebac1f089b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a547889dbbc153dafb06a0fd48c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f728b8746e236675525973c953108678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7fc5f09ff7d9657393d03f03e75c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a69aaefd75344341ebeec0a881649680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e73c3ba1a3228f27d86e8d188219681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708762f046617d665a121c11cd74ae0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525fbe04495c1c8b7e3fc5de927f1ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ba35505668b26ae17998295465021684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c9b493ff0de3e4439cc551b075218685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c626f1f647b3aefdee7d2bf67b18ddb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176be670f07584209de4f72024ea366f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8f3d259bfa3bfcd1ae7d7346ae63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21068946106c347025f0505b56aa4cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c75510d1d66e4eff03651cfbd61e51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6930609a4aabaf3fe78bfdaccbc3bd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17597c3b6ba218b9217ff9321622f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb9a786ff72f555bbbeb77759417e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae091d5036b8260db123e73e9696bf19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb429b8e8f04b940679ab707f502434695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b12c679b8b1241213d77b59a83652696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595035819efdf4b45a072be8662217697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b46386eaa0d878dbb166586319fa47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454654b2592f42566d903935a39105f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783cd2f41fccfd0119996598308adce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced27a9297661eb42296a18db70bec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8a03a688b1e3f7e62fe63e149ef64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4957fd0a1700dee4f6d1755530a8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b9e0721afa89a4a425f84f31620c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c311fd90e682c1368ca574ea49fde9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab309739794f455184c597e04ff0ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0886451221032fd54a96e406b428e55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b492811697f9724da6f4dece371d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32850dd621c75c883dd27cb75fb8e177709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6c4d9cef01c25b6a367b1b44bc580710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229097442ab47fd6cf3311d61e075a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31d07f744a999b27802a0265b1b8ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ba804f3af449b07e74c20dd6ba5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c37d79f1b4180e702b43b75d796ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c7f707b8ceb1ac7f01de4b3949de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a969ca3292d806e98f8dbb02897f74a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb595d3a144cbd28799a2e944657ce0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516312da529cedc7bf1fb907c4e7808718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1dfc3c51a19a804a2daa7b230ae7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bf8a40c142b1d87798e8ae2b9f213720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d1148409fad7be8f26b4f9c601e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe55f98a840c3c64a49527b87e39665722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9babf2ac714556d5407adaddd766bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b987aa2441534a6eee382ea1168384a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852928e0f9adbadc9a1fe3b0bf94b136725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c7327ddb3be96f7c040705a9ff884726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd3250e4934a0665df8e021bd52d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad0e6a1cf8f4f97b1afb498d31ced1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db729d84251177e92f40839bde21d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3c4197cf6d730a60f3cf40b12a3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eb1737e6d2b3bc52906aa00413067731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a37b44ae26f7875c5d6c240f55f50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0233bc1665d4bdc3155eee962b80e60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ee62caed75aaa747336bf8259670734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e9c225a84bdf55cc624415edf8463735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2003d2c50249205f5334099e2999fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d01e6e26cf4dcde29542e4556cea70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2924daa714109ae818095aa2d18f00e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd1a2987730fa3a762d20ad56c6b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d78b86f536d7b2e7d05007b8f55fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f484164e864c08e1cb182698ea401741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e29afcff34a3e3aa8c53e5fd51edfd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf020fc7e7d6da697bd7013cd3dc13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2c34aa8064bd78134c154c0ee78a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d36260ff57632ded95345943a9b3e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0871cd4f55663f8e5c778cce660ab2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adccafc3252608e42734e973b9ac60d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44948dbcfb0c0be4a235715aa74e3d3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db241fd2112803193fcbfdaa877e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab977efe53043268f2923e886fe7ab2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a0409035eb3470be87a6ecf18572751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ca262629ce83117549c3bb2dc7a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f08efaffd6ea88656c7ce7c52acec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b8d1739fb879c21e951def77e3e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4bcd4175776fcdef6fa0950ed55e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281ddbd922aa1174630821a428d1f99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defccc0079aff1e94d8a9711eff28129757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302298a8962f520fee8da958d7bf893758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958534b36a7ffefa472f23860596fc1c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>