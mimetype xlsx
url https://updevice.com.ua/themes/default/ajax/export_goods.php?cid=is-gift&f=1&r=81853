--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004f2ffb83f93baa7a40fab04d83bbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe2cd9b8982d1161a4ca367415e2ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd732a9dd7ecb4b91a7d61d028b6aa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02e13f8416f18d5d9cef9a422070e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96eb3b65c5e932bd8b48803b3386625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15f7e017c66a7d092a4bd0417ee316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80079c5bf726320147188cb7388720267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb93acd50b84ee002ed39c374dff0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33fc6b58569c2688134f548ca9da2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea2aba9f4942b6523a744afe8eb3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787e4705263727e487eb68c13f5465211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e2fe14da8ec4d0dd6d5c27b75551e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721a3db60d45157e1fed7040139a76613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea453a0a54df49c93c6cf4680c385714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f34700800d4a4b68f5052926a656a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39080fbc7b2037708e515a508ec98416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d363b5f831b163959ee55ad9fc4592817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe01a082f2a386123f01db9e63886b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ef6ad040c99f88958f500f41e98c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75482260a850fa276a67c6c132fc2b0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226c17a894f83bd1b00b22958d7315321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c7d473261f4fcc56b325cd406a10822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679c23a0d00c25ee4865b0c7e79f5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d45461f87a5a0f13c371dd9181ff224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d3c77a030e55179d100d55ae33ea225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0457fd0e9a551a06f8eb9c1f2ff46aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f557bb81e6d7db571d7848b757cfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80066f72590ba0a3da21ab780b2c76728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710895c483514d2b48ef3a513656954b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b7be326ed499f33e4900ac266baa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c77ba687ef0efe3516e74d1e230a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688af62ac47827166d8a86c6bc8ae8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4944e18472939c7da345217ee70a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544e84e9fbda3d12d14076ad90975934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369803bd7e4af97f45829c56c2a186535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597ad4404d253097f27e39e916f607a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63947625bb6b1c60f5bdef0005b6162d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407341c3d73b726ef23fd14401453a7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789e21af35e4c2d37006c567ac8e0cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08953d9a01896fcc1a965c8d562c853e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702027680bc2bc47281c24175b9bfc5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845234e05a8f0d0991f8db54a98bf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5fb913ca55d1f78a0d6c9fa6fcc9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d590d2ee3c1104ae1b4db5ed52ac044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b73f2096ccc628b67a7dc7592dbaaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c66a08057883c3ed99b933736cca6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d3e5e8fa4ed3ff9f173aa33a729c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3b1cba6b80d2636d2121f761155af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314d89edbc76fdf4e7a597b1a9a026d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a03790698a96a2a382ad04aab23650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c1abee49a22c0472bfb1a8d8091651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfc0341f83b72b163fd77eb99673b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95ed5d41016340a31c7d0b849167f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14057e4e5223590dec6fa740529846b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a98d6cb829fb743e57fb6a25ac00e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a621a356da84fec074f3cd080d8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffd1e47a505091e780ecba736fe97c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c8775de2e43598c2018c17781cbbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e5ffa4d52d3f23ea7df537b2ab66059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7af7d2712fab93ff07f496d6de1a2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf06da46e9610e72081f11d20b411961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1aa1d32fd0fa480a668319a90ceb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee0e68af1d56be8dd8f7e56a8a2cd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6415bb01e38ddf3b4884c175094935164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25900de0f373b65865eeee0665fc59465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96459c8bd8f2ec3d5bdc7e59e1433e3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a5a409e111ceaef36307f2adf777567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b48c31dc870ded0a68f2a04639cc6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5baed92b658a14af6cf24f39ada0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7f1b1d1c3964c47d8fc73831f48df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c80b5cc95dd020d699c40110e53571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364cb13950cdd58d46c04507827feed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d826da53f0979d79948d699efa391eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e280f592dbcafbfd700189378aa254674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699fb6324ca449d5148022295b7ce1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b17d40c243d129113c526f6c1b93176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db666cc5a66ddd2f4218979fd4f021577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b337c14d26c45c075b1216d12e208d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc2f9971ae4f3ce8591f561c32db579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016a96b6d985b93f9d9a87b823b512180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fba05a8d779ff238372890267ed75381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6cb34a54d234d7515d2339b4bc9b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c060b254c3739c85ecd8c863bdcb2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba21717c45e9999c1213c7d8c6c3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c5b91b6c20cd59aec7542743b139d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c896ee2c05ae3d4add1f5db4463bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b77d27446b41419456dc4815553dda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff330d33360a2a06a23b2d70b7c6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322ac4195baa8da34c1d221e3ee51889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c5916dd69dee1ec323f7ffb6beb6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38d2fe328b505ad94952a7266d334b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d063495ef15186979c5b4c9df69e0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653a825b48ac340451eee56703715593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50839d2f184540629c067eda30aec48294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab6d473b354b41455a5434ac56b6ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c72874311924824e9ed54c4839027996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22240a225cf626c03b4de0beba7605bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9c4c152496e07733fd6e532947b5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c8c7a69ae504a6db730450d98575299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c1a060b80bfcbad49515c6a9ad22c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4a0b55f873c8b0691ff121a14a818101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d697dd9e59007adf6f63d5c2df06b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79dd0fc32b8fc69919ee304c61bd59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b3c9d9d8fa6d9d9a9f6cd6a04414a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0726bd02c9ccd8a991c749333741c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c03d2ce8e649b6c5612521d937dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dba86f4be0f8bde3aa2b294815fb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd8c712ab516a7751885bfe4da091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f2d5dec684600ffa01aa0cabd40d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baba8647d4a983302b955899db0cac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec466e38266934ea1e616bd94c4c5aa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4599bc29159d78ae44c41fed804f84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55ff602dfa9ea4127f4b48ec44050113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14749475b906586d2291b1c287acfc2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013e1a8a8b4b69b71fbd0ac06526619115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf0b981a626a815be99dbdd61093bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c6e251ec503d040f00b98ea8243bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b91f1cecab00448761c74810bd4414118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eca6d9a7a609db325916b894990fa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44d10288cfb41712a881a94775b949120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed47315c1bc8e9fab1d2136688a7a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045322eb4f2c2b8a69b2cb048448b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaef82e760b2ccfcb2eef9d7a7a5b60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db20c802783fbff3ff2b233c71704e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44287db042b2adcbeb6a9f70572a4e22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895a2c93ddb406754bc8ab05954e52b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede2839ed23798f351a7962741ee929127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0d1189a5d9a1abd7b591668574b03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3609c1a57e7b6772ad8ad04221446c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b51335081e67eecbfb4684bbcf7bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ed442c5ae75752c7279fe91b178f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337e68785b53d34c8e6910b400824a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9633f8de9f5c6921d67044f35595cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f38f94a0978deae70026cc36081623134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8206d6a551da04ffc1f10f70d2e58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531f453300d5cc98d65200a4c71320136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91b9e164f8465878eea823ba2eb478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f444c5a6c8b3f126b7f55d1aafd4b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e881994adab8f0dc7c500a51801e93f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a944c4bca4055cf40657aded17f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb9a0fd7271fc7edaa8852f9d56246141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f451c71cab779469e251be888d93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db62ce1a848ae344c62461905c5e4d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a8d6d58eca17b487093684a640cfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9be08efa385a848d025c2d9d0708e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584a673ecc7596487bf01dfb498b87b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bde2b2a7e00f42b6eb290386e28fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a0bce93a20dbdcac54cc0365ae19b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb370472e2679753d7a556587dfc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c8a7ade0671b570c259c60bb38c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d792328ae5577ff208bad85710d398151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb05f98574a0d21614a0313668a5f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1d29d55eb71bc555bd698fa21b5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd22641236319ffb3c3307d0af4b7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43be98be953e059c050ef1973651d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f47a0c80ee77193d324134a783941156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e481c4cc7215a68bcffa362e735e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78371034ea7196289646bf603919cfd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3dfa8a1575b0fb323aaa00c47757159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec08cef7ca9ac3ea471e0d3debd0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961286d89f3f159196e1614da0f637d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d524dd3979c08576b049396635982162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5723dc727a5145142e9648c30ac27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aec9865b0f7ce7310f1b14750db96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2176cfb47563680df3b3eba25e37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3be251baceaad9b5fcc513be7bf6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af3659c5e95fa2ca8206102956d71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327e3d0a9bb1dcb65b63b1093867e93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e1c9abf8c156b0bd89a88d0ebd864169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab0ea295d31d26b99c3236edd942b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c333b3af39c871fbad95458fe97e49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb9cafa6193aaee70536eb269f437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a1994875d37f9f80e81770d5b332173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ba9f230eec8eac02453473a7fe964174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9270c2e67c69915229bbef48be86143175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d1e67a4cc536a8bc2ee8da7f5ebf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51485bd4936499994555f662c6452d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9521c60dcfde5c09edb345738cfea25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660981d6d51a3bd1eb5a3a4def08b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64e382af4062a7d0c026623cf34b92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef7c9075d5fc42968d378abb2bfe2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9836be0f5a6126b4c0e921e85b16d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b25da858ef8101e475e82b19af2e69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eef873e6afbe9dc2155fc7a666953184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2acedec8fdbde6fc6af19e6d48aa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958416f53405c821c92686d1e8998e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90ab963e0b5ca7c0854607eba31234187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6606cbd209dc7d6d8ace9c65a31f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc40372534fdf145e6dd9162adb98b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e85fc2e93647af8d0b58ffd6f27b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e8c18f89748465719ae649244583191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c9435a131ba54ff5cca7286326756192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32698a95858817782beef8b52b720383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aa4bf467d277fa9d6f77b6fe4887f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b368b02239d2b87ead61f5ce9cb94e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f459ebc7e0ae122baf5a95985f98e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee1d99d275d471ddc2a838d538b0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6225e44d005addff62a76535318a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2edba2eedc5458e4819c2b37f4e865199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae9188529ad0a573051f537e61ebf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b33b3b664a4afb6e8c08390ea74808201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce034cc1b7931da94fb768fbf25f6ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297286297e23a9f29b53761e3d04295b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447469e1d258553708d889df8d49f53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ed71b090745d3f96fded41d7327a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f25273892711bcf0eb7c3a2f782c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565442ea4e3e3540399b9d420718c8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc7ed8096a778b8e9a288a3a8cd793208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a5618f30750e767ceff5a65c8cda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a0bd024c97dc533f8d0e6f4a451b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258898281f8e1ef1274ef0f42ce44fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b5853f16d241cf69385d3bcb6ac7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359543f99cf5b01cd3b9c8aa974f8f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07103356b4b09c97abba14d58521d7a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84cc4fc3a656918057058acb721b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12648fcb6b6ab944015fd5920fa41d8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4062f2bee3827bd051d202c2dfe63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e88c8570ed15a87150c4cc37f9b5b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecc59952ad8f6d8bf726f33ecd08c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f88f30a122600837fac7bf4cd1ba3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a9d7a90007d6479d4dd0c63795d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb49affded6974dfd52b0effa1eca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb32a4bd64bbc8fed7c5b89ffd457c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f7e52bcfae203715cd65802acef01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c66b01595eb0a30cdc6fa404bba325225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e52dd9212baa8fc96229415288891e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfc2d5ced333caf80a6c8832296637227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366888746835404887325879bcb3136228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3178da7691f7b0da039835e43290fb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7decfa51a4e5043e30d77966e8614230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf527a2fa436f4b48cebcfe815be584231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc58b5253a0acbaaf08d795a94bb075232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8507e235674c64bd8dbfd24ad064e34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa8564530f8fbb19f39285789b95bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e288912f14c990a86aca621f793ad35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594d9085f59ecae1fb5471db459ee7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432dce60737b2791ea4f52c4f452943237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915897e2e6fe620258b09c2f0566592238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558184ab0884ff1705a416ea877b04a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c3154e0bacd868012d0ec9fa7486240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c47366d57a1d79061d0d8ca36c29f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de23c38c1bdf6b7735a374ba60fc1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a5f43d2bba6d06a8b3b564c19416f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cecc620c9abe4b01be8d89d043663244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d6858526261c90408c13c7fe89282245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50b20a02a54ecb0fe2765bb853977246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4a531e3a2b79645a7ee5238831f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd0d80ea267d4affdd43ebc585e517248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04cb7a83c7a31e2c1e2e952cff5eea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea087009a407d7e11efdccb80aa70f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac74d60475b0a1737e543b6e2e6da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d08869a034f1be057318e65dad435252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab4875db73dc85b55035c846ad1f9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a71b625744c64d05933b1aa0682afa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203cb2edcfc14b3ce1fc03d30d84e09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af08e368d6d0749efc99deec647047256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf7bf9b09500a1ebaff30c5dd2c74e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c59dbc016158223257112521db2471258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457e0d9770dd23707a021593015c25f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14210916c894efa02b37859680cfe03e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00125da41007c7660e8505b78d4de9ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754748f61150c2b19c687f5b245b18d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda7bce64adde722ed09a39275eb23b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b02184c2e0cef9f5f893a5ed65812264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fd5b6049b5631378d9c6ef77c6db1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae55c9ba06c143233c6cb7d7b3ef4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ee1c7f42b93c705d853aa48f79f8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74337a75d38ec6d0fa579d83052ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0215217a84ec5e1271073fec2dab0ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb8d9e2a6b5cd7ef32d13afe30cf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cae23a80f46f7eeaf02f33064a6bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33d040f6044e6a205637327379262272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beff67d259e2c9f956a23f9feb0c67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1708c16f1d4e7646a76b9c73fdaa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a05d22387410ddb85e7ce8d59dabcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979152c7158e0e3694c7c27ada2f830276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e80981e195690ad7a58d9cf46fca2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8529b36608d58c16dfe7c188d5b309278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d877a2551acecf5b986bf7d99604e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3ec5b125271761b8beba3f55cc17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77d10bc37e6162fa5162dafaa0612f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c688a65489e116eb8e2ac3fa187de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fcecc293bc7a0d6c598cf56f29079283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf364a5c879aa6dd87f609920d71201284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f45c01648981e2ec792db03b42d618285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f52f9899e3323d27bb315db9a8e7d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74c533f14b8098233e6ac7a3c1e881287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824f2a4b9c20357e258cc388218580288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56156a22e40d71048cc15bd920ae1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a080bfa526c034b76f6148692172015290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20993af876b1f2bad2026e8ab0dc97ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a3cb8be1dde0e83f1d39a364e898a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea4fccd2d1cb5d261d783b012fe9a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5fe1ffc3673f1a2e887b0088a5fd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab924000290d3aa01011f574998c39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e0842de71d14c161d26aa0beaa1dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf374f4fe7e841e41571b1586f5da9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d349e854ae22d792a22e423ddc6a78a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd359b7054c29c675353285069df46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2e503145db3062cd3772883ca95cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b90d441d63d3162ee685aad82dd21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f6dfbf73e7014b1506be4150b0de7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff126f7ff837a7d81752565ba2f114f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c1139a68907b31dc88bad4dca3559304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db51901a2e6be973d56c797eca914aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce11b1b899919dfe16fc9961c57db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf555b286efd1d203e9fb3e3ad08e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8935ab2f5d4a04fe31eba1fee033e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec96547249b9702afcbfb3244f2634e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838bb8e5550063bac8e8a961e79a7ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727e7b612b2266579e18b174ca877f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ef118fbdeeea1d09da1dc13b08d08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4909fda9b66c27d538e11470e63a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2364895640b35bd19dac6d3ab9f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21f0e8f9fe768b2ec234ec230cfd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219732123c7f579be3598da9dd32ed26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce50492564ff58660ebb4dd0f7309317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c39a2b0388d9525048b8b1f1bc6fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65664d4580043bb4fbc7b55d09ca56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5823aad9342e0c5c2269e756e70750320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a1721d07a9676390ee8dae2a30c2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35039fc830d0afc99fd9a2bd0412803b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a496dc946f97517e706cefccd81cb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c1a6f1c87ed1d63c11d94aa8d8ce5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26344881ac7f4990096dd72f0050a96d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db5c0b0490f8040386bad379cf2c49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e9382c6fafccc559f8df334cb0e78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4dfaed317c73c7034a8f7b27ab37c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff15321b1f595d4cbac06e762aecc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37208591cfbbcc0ff39f6b8c7fd9e57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab03f6b5401b554c87ba8a637a7025331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c235b0461d357da1d4bcf207d6c43d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21470ea8430afb09ceeb6887dfde91a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9924e00aa53a0fb099ca9d334847e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587cf63175caf1dad6af65ecf6c5d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65d8ac0897d25e3eb0f0e3f86f08a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1671f0b482d8c10097269f638c414c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e9fa2d0714ffc084faa13d5960f39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6cf5d306f906fdde77809d17057a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd622e2584599810513902e911792c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f251d78240c408addee76103f8e923d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15bce92fae369f05a78442ad25daf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876adc5e0905888026623a95c3d4d01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02129538c87621ed8942c610ea2785c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c442683d99da58e079649ce8ecc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc95411e72c4f1361c50a28f95e885346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69cab83b99ed5bb54ba0d1d1230c15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f20018ec440b73bda96caf4c19b9d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d8058f311d068ae3617ea38b48f2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa4783ea3a485521d28826ba2f07fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4b1790b8dbb77f64ef1b79355888a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638990473e16ac8b2e3c9622c2d7f840352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bcc58c98bbc2861849bbb9260385a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4252395cbe9d5cc09b2c7bf0830412354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973e65ca4b948ce3b785ce6c7bc9411355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e9d4f24ca5ae7d74c7e28d920092356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45244cd5f3293cab56f582e11f7c18a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05027dd70ce2ad14cb0af2de6f4c5a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d7e49743daf3aa0b9f6429937c718359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c921a4a3ae8f8fe229386c72904bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee1f1070b89deab351200cc8ae93a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13fd02781722de6fe236e01be8459a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4392be608e857143f8fa82918a390ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0612231d5946665738435d9acf485364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618619e306b5047304aac4ed417b78f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bbff6dabf24dddfd1240de79bea41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9702c12014180269401d847a2babb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e71f3df407233f5cd7d9d9b4672a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967e64a1249dba5109a44c93805787d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60879d8f1af66eaa039e3eeaabf262ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161c30f76bd8a768e542689983df29a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1f0b297645e3d805bb90505613d47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e27f80346d88166f501131efa01c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6e221c35afd791a9ab932c76e47da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fab84e532476b4ca77268a0d0762f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2aa5ee98b240ef8910c89786cb058376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec5e5b31239829f2b659b8b8af1aea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99787471d2aad42431304fe747b348c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d792462510e8dd6bc466d2ea97499f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f732ac5a7420904ca572c6eb9c53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef92e13b60dab00198adfa8d3bb1c7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f97bc2af999c2e5cb442a80797d7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0d8ebbf68e515c4588c509ec244f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea15033fa06902ea6b96fd59efb202a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c499de2092c0b11c0f1bcb1727d56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cc937bf484f9cb1166c2e0a7579f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952ae4c2c2709b33e4d211c8353e1c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d235de72e2dcb385ed90fb13122c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac6becff4002e7a5d91c47de77858f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42b0ac1d6e38e7687b64d1b7d19dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809f084fa1f1938f0d6d787cd03a3e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6594cf5203be62269aa7006909fcbd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912a53a53d8ea51bc8805933dc88ad7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4898fa688bb6bf8b711c7483a535b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc546680d689d7cfc38f191c047a8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d14ee7ff73ba3b62464bc9b404da8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c111cf8fbd71b792d9f167bb4b71c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329a7cc5477f14383745e225960cf53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cbb488e80bce98242c2c2b9172642399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b0b2b0e43e899f440227765de10a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdf9704773bda08f5ecd1721e1ec0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b43e0caf0a06deeec6d37f0fcd57e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962d974ec28f993679815032860d931403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f414a505ff1e8103f11b7c5b56b89ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb1dd7259416b5ba20b1ecfef48f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bdd73d375b4056595f8b9b1811766406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0668fc871bc099dea1d9b4f0706c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e16cf8524ab74ad5f0555e5eb8d93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359a0dcd74512fe2c5a375271c2c01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aadc6762506bc0ec2721f876077a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26db0e13d30abd4fa8c64971e7a0fbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3587c438085b01f5010da3335048f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538753102bb7280280780bb93def9a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ea7e6f3fe639f508ca33902aa159414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958cde7b5a4c9a184839bb7e8aac4d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfd2106268ed87afe4d5dcd01d52e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a06f5e54bf6165ff62dfad527c83c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918524f51d4137779f19eb964fcc12d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac95aaa55e5b9a4f2dd74bb6f8d1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3d9e63e40d39d6b6345a32ce11d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de2932103616da36083769383d2817421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba6cf3c63e9695660033879f9c2f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf32644c5830cf02281109bc0da13f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674130b302367277963c76cc8ebffe74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b931a129ed1a378cf415923cf730d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689bf83f2083121729b189ba65bf6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d351f8c405c7b7c6e58dd3a18e90c41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df6990e6d574362275014be7afeeb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49116e111d05c2b2bf8ec4dfd3c1ea9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000120fc201308344095b927448db8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e6852ef51a4a0b0fb4a9d0ea227c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e9429b84caac3f03a707a2d46dd9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04515e61e56be29b3cde8ac29593f18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb6fda23ed76ed3525218a7ff44df0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba000c5a7efdef64674c0913e575101435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ca207ceb74d69593dbc662f2c6d33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012be5d0c88bbaeedbc06b6dcf1ec72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c4bf6cefaa73f58f4973d227b1d9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350b11f01e25bdb576d6c5173fa66d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b8b351b36d869601aa04aa0cb93cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb8be0f41685f4bbc222be3fa2d1e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177629810575506820ecfd3127b5c576442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5da1cbd31d77e91a46c0b781ed0ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143295b49e3eaa17b43465f89fd97284444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9be4713ea1b1f0c122e9349924e58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e282c1f6bca20fbd0acbadf30caf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee83ffa3765e7d083696a4bc7182ec3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fc82362aecbcfea10f025ae38a848448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c31f703ac89a6b43f15f76cba5607449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139c74f8ff95a48208af7566324a9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901b72633f2c18bfac72f4e3e56393451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fa893fff2e3cd1ab52ce6c33d736b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57b6565622511b3068c091485dca25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4893942d020b482c03c750603beba3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de6fbf3b68f6e5f5b33af017dc836b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff5edeba4e0c2083bb6445555db78d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916348ceb339c5793ff3cc13d280e700457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a578c2d1536b53860de4bde2e33cc4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde32ae5a6a5d748e9975c17907cf026459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc0a8c74ce95ac615521d56be3ceb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb744ddc117997a5ab98b451b9b29206461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128df14f95497cee9cd6739534db45a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23630c0366bf33612b767da78f07770463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b62289e32844c44bac30f0100879464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198cd4b11e28c99df63dc5b6ade54b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e1e29078d730f5012f5105753600466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c55ea6b83ebfeffe405dea3d33bc0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894c16c11216c5d4d88cbf7dcf2aecb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f81e9939e058d271c1cc37238948a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51ecd775cb4225da0bace396aef870470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb5f6142921a9d57ca319a969dd6be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eb8a84b2e77a75cd0b4e52cec55ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5691b1ae0e25db2a2bdcd9098852a76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ea850f9377667acb5d99560ec998474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2d6bfa2d4841dec9930ac28c75bb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5bc4e1b987f5bb2153ea5d1df7a43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5f3ab2d978351fbaade69a6d983b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bcafa8f12c915f72a8661d281a9f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe7f0b11f7f872821667f22fbb93b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588a654371c530f8ead19982c370d0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b89c0d10075539451faf2f7d6c80c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ec971fb7e25a73d7f08c7a0d17a93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bdaa4ba707fc16d158806f04f1289483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62d2ad6dd9b5ffd05807021925c055484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425fe103b901776192ea9878c6e95c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d2e52ead9b1c7a4e0b74018232d00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df236e351cc0fe67739459edf8a91066487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9169803aecc0ce353dc69e56e29e0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343198a7e233cc411acf29f03a00b37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f9d7b1fc98313a96204e49b4f2c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73484be89069acfb61f8d39202d9ec98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8063c66f83417fe2438dbd0800c83b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982ce438c3c7234da236755a1fc4d13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f553b1536662af1e48e0b3567034039494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec92ec2889d4e179b144c06b5ca61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65979b8d990fa445c29afdb4830214b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515ae61a787359168f35ee2f3e3b09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2972c5885bf91a7ffc33917d8d82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34945307342367e1068d5d463f497b84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaddfbe73803535a3a1cdd2a131336c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c2c5f54632e3aa80056ab1dde729501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187c204eafdef9b856178ec1e70cbca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ca5fe30f3533b33ba03b1d13dcc0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b202bce5f34d43ced78b500b336e7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4897d5a3707b3fe47567d4608f57e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62cbce2b26272d45f3304559e7d37f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a20f3804f531ed797611ebdcaa5f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff667c8b765d459b648c9b911a2f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c853137b43fa4dda582f9032308c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea23af4784283465dc15551725dedd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a9328c862d3d0614af4e72a310a2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08433f7e44d9f7476ee20e49bc1cde96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b3cb76aaf2bbb64cc807c1848a76d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528fd621d9b0ed5d5260d8154c49366514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc60c58f02bd015ea6eb9bb7e43ed07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a2d029cf33f58c3bd4ff9e61f5ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60276a2322576c602b59361a279dcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2e25172b356062d3fe3bcb6fe9037518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6be80e3f1a6a229bce7fca5127cf43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b314e07115d1e9de15f5faf953f60c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf10667d182cce1d08279c4b7ab0dfc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9553d3f9b5a9594a924248e4c9f5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4881b61d8cdcb5077bbe518bf6051523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff74710fcb2e006e86cbf262e97c7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d7c2ddde3dbae032a16a7cf20c0ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49f4c5fe6f8d9718ebf48477f4f32f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883d87ef93c5da51013728d600e2d47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07219bb65f665888032ba95a52e508528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b2b86a43a14afef9ebf6f8c377af2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c73da3d6db19b4d785e173a9318d3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ed0c1c4f2b00f8f65059c273a522b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dbbec4a900250d96db80b17d287ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce1a98db61bb4908d10d1f930c0f33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb95352ea124a95e66ef450c1e16e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e16776f93e6c64b7c43ec54020b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b16ae41f799e17860f3eb2aabf2259536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2961749db157fefb19c842220ceaa6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392bc6932d2cb2cf122d66d9c27c07e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91e97cd9b15637f839914253f3a79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d6a4269dc6a0f9fdd47d779b7c180540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38248158bd464262ef00bde72c582ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb14242eca4000a89c6e4b06d746b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70dde0ea1a071351b94c4a4cfbc5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0735178bea737ab510cfddfbdbe8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c4df776633123d560619febc103a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f2ce9d8cd8aa3c78b035db6e85db6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00475883f5d3aba0b422ebb8d9444fbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082d439eacb9a61061cb633f7d45d00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e63fdf40fc49eddf80b7956a6759549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039b015f4969ff9e62b8c5eb3c02d0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ff8c334a3847db79501779e499e9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2de55b5538c215eee84357a1af061552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3a8772552f4b0daf51690b9b11ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab1367bd7a13248166320f7fa2ef36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5e301390be809d172d424430126aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986caaab0fc4540c046847df7db1eae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbc5aa83bd8a83c40b37d62f01331c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e3ea0228fcba9aae2c939dc67063e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78003b9302729aca815ead96abecbfa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba9e73ae1c39b9fffcedb584054a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf68aa9481e034d441c85739453d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812089b08514c860a63e16d1a58d8402562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58352a6d73457a9105eece6d104753563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572d0e2ef8b0387d6eddbe4d3db6fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a25198f04356e1496a4035ad8af6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627fda2649c0ad59de661cf83cafd89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d443eda325ee471cf7d0e0e0c4559b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b95e9e07c7eed79e82ffdaa0a2a0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e121014343804dc549a067166126569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b797058c93c01a3bc461886706ddd18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043750aab93aee53915ec0e9d55e1fee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8698eb30d5c64adf96e88d5aeb5a29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbe1bf4245b8425039f523b77dc3fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bd4ad2e284ef1491ff27bbcb2d8bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ec6bff8f801da7a766db368362c95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40372d285b127c1b94cbecfbc45b31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e6d86d2a9186fca451125cb2c0f45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da22abbfd404058bb0ebf7aab21e354578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db416cd29c3bf99e8faa8a3c9c129579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bc3f5fe9e2a9710d397a892783fa5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196531c5f67d093193d4d79cec4bbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7890983d1a855581a3ce3311178c78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0196e94cd2efa1697cb43e17cc200d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d5bc00b75855e52cafc0d7a6c8755584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a952b8521b3d82671255759234a3fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409d601d7da701333cb233922d8f8ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e41e2d933a7bfa3c0e42d995834fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618991abee79f7f3ff7167da274f49b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113da87ede31c81ab6b6fb5cbc17aca4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7ad2af373bd0b1b52c5f69725086590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c590be775c4aedc07dafdce8c8c45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ba68b6f030c1ea4acc865cb3ac29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8f2525a1f8cba8988e8440e10b9af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c2eb51875a95c0a3356027ed861a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b5cdea289e780f8608b54409d7f4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b808ea1fab24dbbcc7636a577c1123596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1d92160da4d01454b72b97e18d25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1926877bb628c983e03d0688d025bf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2eb1b78b45903267e1e233bc7bbcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172404b880daee7bbce516bd62dc52f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536903aac292e745f4dac720e336d531601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfabad8e48756f5165166f8efc8061602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af9577435c78e729715424d44c052603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843c4d98bffc1861a6900c6c62fb24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ba3b1299333578ffd9a1c3588af6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65928c996ce10336efa62afe189ca6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e163c5197f00c333ebaab2adf38f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5656206c25df81572a41a9af1dd5b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f664daa92d5237422bcdd4aafce3f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f722bda6e22dcf2cf3cb371488341610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433331dbff954ac9b4c005d790858b8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5b6a099706189069d5ea3bc40eb30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28c95dfea233b833d39fef8bf9792613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bef4d753f29f9600ae8fdd5f50a2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb461585c4c2d03af1d1799cc5a8eb14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea51dc4f127dc8fb81159a01e47dcfa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68536900db73bdc7f0feeebd244507f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b9608d2eab7315069ac3c7e061ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043783c6deef2ee3d1e8ea0544ec28bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d0834b1b1351f571d8224a02c9606620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15550bdf550684986a2d3420f3b974d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78d29393d74cd69049b41e8792633c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c2939304bb9d3a9581d340f985744623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12066896289bc609e63a8e68faceb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c8f080789d69e456b0182c99e55ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4926d59d6434a42e0eaffdd4ff404fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cb0cd1175403ef8b4296b26d66fde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b8beb20dbab839f3d3536f039886628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e047e87910469e87038a60342448629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9119e631bfbdb1e40b860cadc97af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f822b7071c1bdec12215dace326e42a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2e40506e2ddadf6d1fed7763e5ec7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dcda179cf82f059e8b8345d45eb45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756ac0376cda9930e1e790b3f416718634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e38c582ac1feb637926331ccf9d63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e82943634ed151069a2083e34cdf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d926a93bd847ff37934908f0656f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025cee677e2803c16ea13bcce84266c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6f361263dcc50a3519096f528b79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b362ca0f6350cfd1e1a0f819072ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592ac9eff89473d34efa63fc63e5b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405957f5ee50a83a17848475daeafa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fbdb1977ef6e28bcf81ff5b3b3ec9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d35c89a8bb2b0f2d6c163c51ab11a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb3e5df656eea529e135c7032fdbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49643b95d599230620e252fc74694a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a7023501f26cd77b9271082ddb1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2a67e717383169b73a5dc79f197aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e877f81819eb0ad8a99c767d565c81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157699a298a80e17ca0451ff34968db0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4e51685ecd63f8d67df8bb144de8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a1fc845efda369846680a26495577652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408532a3d1c61eb0529fd6daabe8524a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493048e98a9055b439e34498534fd97d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd72c2c75749cbfa1aee0147203dd76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a5600e9388f8d7e188db1419ee73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6854020542644a471a4b5f1454a53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe7ac2355ee7f4a661ea86614ca64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95d82e7d4de48a0e96bfdd5492d3d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e86075d27eb0460ef2c5d61b87ef49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f10cd57238dd66eaf62b115c3ed23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd1919c8e1630c657a073c9c34081662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafc18fcc04cf76ce931e09c459d153663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cface7fdc0605b0709319546e7c2e1af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b9c1badacf60a8a062ee9027a0584665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba226f46d789e5f811ff08c544da743666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa41caa0340650d26d972acc2d6980667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49da0f40e18aea2616b29f8ea8d9b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eba41e9b9fbf5e6b45b2e6d0f7189669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ae9907e216ac355ebf3dea248c156670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d7d9c93ed99f13b4d98ce297fd75f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112556cc39f1fbc1eff1401a8cbba64a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ef77804876403424e35394b0862c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab263d47e6bc3d4e053b635c34ee85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516e3a5f9f6562ab9723555218c2f98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926ef7c7bd688925dbfc99a9dc5f901676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb5879c071f5effd5b6f75357124ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa57bd013e043747181ebfc115d62f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a8f131b6acd796d0ef907f4781e14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52128f47402531111cb4774adee3e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f385517e1d4161d23db9490a7014681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a31e9f3187af1f6d8594846e76ef3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0690f47070e607ffc3b0681cda2805683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44e35c5f6b72ab72d4d725d89ffba6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1db926449d5b9c3a8812c8266f35d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b48de1908160442b68be0a5f9cbb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb81a7713e3ed5f601ae691979700a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39940ea287c5f18d69769068e25c4e0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76939de6a452d28aca98bc26495876689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ed2e40fd1282f00ee5f24805892f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aeef6b4fddfdd8dd1226d269c5025691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da0b73d5698c7f7cad065fd47996f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437617875a11e69222e70c066e8cc3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6e6dbe8e3d79870f8628f10355eac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2822d0ddc5eeb4b8d06de56d4dc3b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b52f3afcbfb2bbd0c44f19ce33845d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf0baca6907ca7a10a63099f8e7b12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52189f30a486634971f5d2cd2b4676e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a1c516df5a844c49d11527f219d67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17995e4e6d42f0cb966367976dea108a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc53716eb48794c7a40f685fe5506d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07202e14047512c99d6408b6ef90caed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12529d4d023fe2bad6baf5d463d86985703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314c4bd086f856137011e84ccde87af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc7bd813ef6f7ca10d299257d0e55e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca04b3982e5a489eeb8c645bac42a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71b6c930e5a494adf8991a281fc74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bca6ea8e3542b41de660adcfab442708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e2ee277d1aa54c4a0e6b4d07aa914709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c472f6a43e3f33460a2a82ca83a75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eaa38742fe594d1a85102be577c89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1665dde9baa194764a6ede2e6c2ddd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c681ea1b3b7a627d5b42361841d3b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f94e3dab82b2902a30044f4d44525c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dd942788b1eb166f66d8c796ec888715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd40718fcce94ab9fbd358df83d3d4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37ed95f9b160ede815e558390c0486717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba5be74cc80e4eb1f069f132a766b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baebb57f3778ff1361f824f2c5ac0a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652000552490a68666aaf9882bc5ef70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e9470844c01d010d9bcd4d8a1c594721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d431ee22b947d63c0a8a0dc51661c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cc313bf798675e5f63c33bdeeca9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e1215564c1a3167d48762fd3c3f9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b456b6b286693d7f30f2b230f407c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cbc2482110f059dc5775bbcf3c150726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923bd438beb80d06dc6279543fc5d29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bf0c9d84bcba352fcb6921367ced7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5b6b2c886133efbbf7dafa858129729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f71b8fa3d0cbf247ab0a2f95f994e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aad4fd71b67a616e31904d70e2cf81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8ab44863f07df9218b6b79cf5a008732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8afc1063bda08288c7267f8ef7f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f465821c536807b197adebb7f9f72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31274c68b071db0fa30411a904197fe4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50184c11b321b1a7878ec1eb0d945a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a48c6063c345f7b45c88d7399d984737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a83bad9056ab8bf1bb4c146cf11e7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a6e254ea71e830f536eb6f4518db5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587b168a3d376a8cc656dbb0b5fe17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf930b014b5466851f98b010927b38e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ba7428382e5ca22bcb6d45c875b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61972d395d039b9c3a314b7b9b83ce2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e767cb2dba02d9e112364ec2f6a52e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6774bc0bb042c20c29f20d585bb490745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94053c1110303a0e6679efc2247392f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946572d73723b9dad1150667781b663d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ee3a544dff56c0bf06be1bf02b657748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a944e923bebb2fad746926ed499f0ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112edab74a2dffa507a155c31a9bd6bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c03887a0f656b0e74b1052b95a031751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a375a9a03f5dd8d366fd294341eaaf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a14bfcf0e35b3b7c2dde97e5bb033753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a02c0e762df115b96c1a73b65fc27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b63e9b1a992d515df06edb229addb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5a88f52d38b9c53692cc949d03786756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb6661f84a8cafa98edbc5654ab97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc421fd43e9a69a2232ca1a82a0b47d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab3dca328a78e5362de777138e2b99759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f255e9fffbacfa101a0fc4716dff01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dd1fd6e4143087272169fbc12afaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f8bee3d7cead8b8ebf46b9d70e30b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516ef98b94e1d114fff9d9afebe66864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b47d7dbff516a5a95ea3d2c065ebdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1b0015d2eac2d065f1fc38ad8ee236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d9c19bfba53e4c0cbaf1619aa6df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e374deefab582a57e4c5a22d7566c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2a09533100143510f54e3dcaa36f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03232bdf21e921c9efa242757d914d4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac313a7f430e375c7dc9ea02400f9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa66de80d0282176ebb4e18d0231b7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220478616778036db391a90653b137e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6619f2fdda49c27fcd787e2251cdec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab756e9995b5d88e75062c7c0e5943415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e065500a61fa512b45b182aefedd2b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304cec8c8c5874d75e103d376b3b68017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ccffe3e909fe543f2bfa15180840e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfe61125f07051d28bd73c6449b12019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1beec7e1c1d45ee58a172ac18547220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30da8d473af4c527d831826e5de9aa221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b551722a465073cb4dbefe74c740e8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b714b87ef960b5811509b24726cbec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28665f20a2de5d79784e075c9d4af624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488261c641363ac6fc0f41ed3900804b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc133cf35fdbc1b02b2be04509dc2e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b629d00520923f6fcfea4ea254ddeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bbf5f18636cb8f73141b317115b0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d19d6645aa32bf585ac93014336df529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df0b83331769f4255df1efd657d3dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932b582c129f4e7337390a77adc5be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386877e3c65d044961c9945934732dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d77dd9e0c013cf6bd75789c3b616433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235cac1a1b7fcccf2861124f7d7e5b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402499e7567f32594a9f693f27c63ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ecc8c9ee50181b1441ba7c07149d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb60f96bc18aeda65cc0969e345ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740dc69e20d87b76dbdea3eebafceb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420aefd6cefafdbf92b434531d04ee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063f94358f08a591db8f8d616bc716340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dedcf67a2fcfeed786344e3cd82d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0cb26bf699fa3bec599ad323b5eb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3429d0fb732a31b6568d22c1ac18c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fe9ace27e6be6fca6ef38466c88f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba4a6cf19ccbb3cfd80720364c73e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a81e99212d9cde665c26c9d5f156a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e613c1eb523376de9523ce63ebff847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0eed40fb1e205171f9f8b799f41e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c035c670427e8e9ebbf82d9dcd21e3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b44428d394f8b03b93992ee035b8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be548fe7a6a1e6cf76f50c85747f59fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7fa743de28bd5c1238bf038fdc83552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107b261403a2e8abcf133d5584fad5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd20ca0f9141ba16e06b811aa8ca28554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32a80b1d2cc4fce35bea9c4f36bce155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78148bfe5455e826418646c32d0295d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d5f98c2582df90a50b5e1de332f4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a961e7d52bd332bcfbe9af6ef924c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670590d160b613f2873b245593ed35c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ac3ec1cd8a5ad04124f6bb0171a6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202459248e849a7227aa772002f695e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c1f89e00969eaef9a6f4a7809aab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406b012e1e13e8a4abbb3425962ceb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7627314503586f845d2893073bbe1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfecd17fad677c9213eb80723af08f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c836696e67a2bd514079477384ac2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa60becb943fc24fa4c570d8b7989467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b510920ecdd4d7ab6fb26070a2f1c9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c7554bf81c904204ed07c10ebdad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd907d34803991f3800141038c1c3e9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0167a655f87ac458a52647d24eb40071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64417586e6e2a6598f6bf2719474065b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267735bba49d00f87b3c503b2d9975a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0301560d6fd1d0918e33621dde1a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f985572d7b6e2a4a83f9cac9c8bd2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf479439c6a212a78c76dec136cd0ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6132ff21040d1dba9a6fd26d6f6d3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2646a2030dbd2fcee80bf8caeae478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68acc52e318990d72f6b13178757ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c04cef477cbc886a8e77665c792dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667018f254a051e3efc3369f3025514b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f0eb1349c72647ea79bcc329701de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15a940adc50109283bb8a6547d30ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d476b50389b76447591407a5d94184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982f6af425650b7e3089252be722a7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db3f0be504b4ede2e433cfeae4a71386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf990e399bfae6b44c45e4c8e95eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a8d1b057ec9605a4baf92332268988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd107fdb82422bd5c399bfcea79d8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf9cb165c049623d805493591e1e5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82287b14c37d75dc9266dc04644b5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062146cbbc4f55cf76d3058423abe0f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bce058f846778629741f38d38979bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402181dfa6a6c3a99ecdedc6f10d65f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9987ccc16b519eaabd65ce3456386e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db88115bab1dc5f311e1558ac041a1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ce0d039d9a62e597d484158b1b9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6c7cad1fed36919bdb5b8c3c1bc9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc08c5fd3673d0fab9c8fa16027acd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc458d364acb7152c81f6461d719b1d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1701b87d2d6e7945ba8bf02099685101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991fcc6077cb268efe042afc1dbc580102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0355d16629d9667a30edc7c00c9c6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c87650e6f74c992ec1e621ac5a075104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed74d038341d7e4a671a5f6d8db188105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468fe9ca4fa791d35dd6f05755f79e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5a539fc42e57e7576ae0c9ca4318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c153f45fc15795580c8b98d34959108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16503ea63028c1b0643cb68ab466f94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e67ba44c456f71d302f843e29d33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c253725ceac86cb490a982b42b0d59f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96b519cfbf443ddec226f18b2022a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f44dcaf1452179342f388405e29d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b2dc3e63e4718a57ae3a585ee7e05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2209678bae56a39d76d99ced0e56ab9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3fa4219f2fe185b557a240f25de69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f361f752f5ae14d2f608ef21c637d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f2706946c159f090539646e90225e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e889b2c78f1c2fb449570fa38257960119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f19a8614d7e39d65d2e4961b1fff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9629b2a2ee72d67bb19627430a70d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9523c6c25d58e6adeb83405fa7c924f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749c9d497b4213458731d15d62e15ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95975deabf6de1b69439cc2a573d859124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c27076eef6986601baee710814c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6126cd5916a6c5788239484c0fa7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32959f8af5abff4ded29e04b9e3eabe8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c871cc0e679f25a3abb74d4c34de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ca36ad78ed7554231a97415389f02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db4efcb78989241597786170ef379130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868e52bc37448442f8770b4a9f56e00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55cd585160af257c9878c03a18b79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4456d31f17aeb078ddb2005a0bda0d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080adfd9056c4abfb714504d3c4f395b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8bbc11933546bdb0b5f2b2e460741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d41a56b81d11a30ec30eff6dd0d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29484cae63c18968b960ac9440d6a4b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acce23131738820b8304b0ebd4d874138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4c85b38916f8e224a3ce456fa2211139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c5a580ac71c19ab0b813b2ca26c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ec2587814573cf919fa40e5bf4eae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5f4a21defcba52a487a7b564475b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfb865ce38ca7cd76a2f34f153dad8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c8411d9f80a2579c216c438173c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f6cf9225ebb414489fc6009887657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1725cd5ce422a2661629aebae18846146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67934ad782d115171bff03475f4e7ec4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07200d51d2b8abc87ef37b9f36d26138148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ded7cd14e82c9c07344077801bf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1470566431fb78add13f866b231204f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ea91b92c531ac8c0811724874d53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc7708e281fff4ecc87431187db16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d80adf5e8ebb4e15af0b3211f98fa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f3438e9b013f1d1034d083713b07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea457a916104fe7090cf09a8391471155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5252cdff516cf098cd6a0aca5fa5753156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0818d5ecec89ac751c7aef709576070157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dd6ef0559a4c176c88644fa32d1ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb5d62e59d491b4425cd0f2f4acc05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa9f532c84cc7cbdae74566bacae59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a72fb5214d96b46128fe5fdd1295161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42691ab41a1e464b36a8699bebf1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c76301d01cd0e4159afd2b9f61c000163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66745431a88e1a9377ed0ad5cd00b78c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aea3241813a07262930a40fe193a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc4d4f9f5361abc802924063e6778166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b8cdbad4a0558a195c91961e5147f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165baa241820438be6225a9c8719185168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1472b8eee9617b5bfec4642aa2cfa73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c8156a5e0541cdbf1abbdebc17ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eec3238b5f21975afc63ca8104537171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93383f0b586479305a07f8a7858b6fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d04f7363aa4dc61c00d116aa3b959173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f6a481b2e1fd62c6d9beda58e234174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba08347eaa27ae7ea7fff2277fc85c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463915f64923933ba6fa0b2f18ccd315176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7546a0613471cb173e278a3557b22c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf5667dc04965cd40dde73f75e603b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc418e9be54d45a3365e448935b1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532748f1a0ff5e2659deaeff68caf1d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9026b39cdbdd57b3cce7346c4710a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f181d2786b08bf38c97fe055998e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae03042fe2d199705b11873f452f1f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f780cbd4312e0f396dc564b9e18d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe607af7b632eccdd31450e3b70e71e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a1941398fa50c7d65b2a6fe555ea9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce6ca113b00dcf73f11844bf77e863187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349ebe09e5842f10d90ea1df1e274b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863662c5d4d71fa57933faae555c368189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997d5c5a1f8d1ba9bae4f00abc2bbf8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780c4c7e9a35be83da142010e7e432191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04511572b1a285becf6199523fd3685192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ddeb8ea70dfcdc5e28c6395a329a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b782cd3040032d2fe848c065a9bbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f84bef0186ef5a74951965c6461b01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d9f7e341e28e5fafe69b2155a064b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17251ed4ae8f9b909f052ea50108473f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d6aafec8fd9494e96c12f3a231530198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d22a62bad6436e984ebe7b8bb8b93b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f64b15ed0d6fce5f0dbfe071ecf860200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b8c415c4950b4e04792714ddebff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364910b837005742fdf73c9ac9c6e29a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f0d840912d557b5b1eb54f4ca1f37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922429e7cee152de2bc294e67e85605f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4773d47d75cc13c3a1a71d23a35e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60683fbea0bce0db8a4a9284cddd306c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734419c8254f0e2675d0b001fc74bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a9f7404397ff10abd1f9e79860e5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f71526fca82dd09393b717441805b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec2058bdc5a5c53a83a33c8926bf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be6cd2b8fdb54f75d774805cc06110211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327dac320c4bcdd9c141fceaba615d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d29fd2640bfefeb018f1f3b6b665a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dbe3887da3d0a81043f97d093dbae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30354acb63811afb7a982a419fd94c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa5166cd316893058a794afc0061fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142852b4a5774beabd8025462d0746a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968d119c9cabae28877dc3cd04cab44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ecb048993ddab439b9aaf653d90c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df4b3086ef7af35e77d588f991d3b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692063e0944dd16e53f672a55d3b2327221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf3745ba4a384559b8fbcce0555e19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6502a5ff835ec7ab22a0eac971e3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1d2688d7191393f924c21f29cb97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2a4bd1f0102b7493613a8f1bb628225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21742e07c1a8dee17dc987fddae6aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6165cf5bdc328d0de0e1aa1c183412227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049aa24bfc108097346c3bda37b4c88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679cefd18080f316ee49cbdf1576e76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6278b17c7fa0eca1054b516b1f5be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96782bfecd2485941f17372a13cd07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bdb68ddab9534ad7ff160322b25bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afe0237a1007332e366e4563bd0e92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778f8fa2022cf8be4f1ff88810dacbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7fe74d3dd2e99b194a2272c47e8fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2bbfbcf2bf34c36d447e139de6d69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b26d737f9d2c2a7e2589a4d79074c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83390f6b811223636e0178a29f36381e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa7b71af844cc2ebf449da3935395d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2fc89dc440b3d55ad999df0badaa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ebde16e1792689c326006daef087f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c0b92b28fa8b845d1ec6a396d01ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907231610747a795283a18acd7556d27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbd896d2d74bfa8d864ef83e25a6ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b992d3c5ec7b07f6a36e2d0d3e4172245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c276f3ca5446ba476ffc061af8c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465d1b21f4be1ae0312258ef51c8dab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9fede7e856d80e8f796a8ef8c9264248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ffa621911481b17190c511e9e9339249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebc73dc6702c7b1281390c8fc84cd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11041c8575939c9147cefed39c8a6b77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eef8cd7aef640660d052eeda4d667252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc0b5cd707761d929428bbad3b8c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e081c998cba6095c2e48d81bcc592254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c2fb5063f43de7614ae9ce24c4b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48878e1d8a98437d908900353c311369256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8c23ed7f7ed72912050afc68f65c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c8c59edd99b91332012db4389ec3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d5c3cf1bf557b85d4609a78060ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc7e6139559cfb798af58be0a686b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f9afb3bd2d4ba52b3a9b0a09fe5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59bef8cf0ff243f85702a8f10e4dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de531b0c8e77b3b468f53e9029ba91c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a55a1ceca6c534cbe3e62caaec0ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db63696dba9b4792b98e2d14f24c5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f9f2eb00034d9f3cbe7005e0c3fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ad3ea1034b9e6a869e24f52d8aaba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b2307ce47e3732d74630e3f3ea886268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac7073779768e9054a93f90f1a296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd774d363105eae226dddb83fa1bc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b62cbcd66a1190ae2ec2f3e02bea6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35a65f7cf2ac0ea4bd85c6b9156eda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d326b95126f0e658bf7082aa441b2b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807465a1215eea9eb5be0392b0b72c74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aca7ee4a2a20864adabe3ab0fd3bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba98bde72d419a134122ac5233c19c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34826c05b0d87fa809c96298c8297b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e741180b181e46ad947df3f59b9982278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef3ea394732c6ddf6bd36eee61adae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7390c1c24756ed5610956b320202ddb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252073995a06da80f7129c8d19e47d19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837293597cec3fe31de222df62e8ba83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d59557ca44a456e09a8adba02a6a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c8321b7aeaa2183a632fb3c120ddf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978d948fdb300bf72e371c7e9b7fc66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e264459e9fedcadecc5177b8a7439286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9bbbb052d91857f27d6da1232c330287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf1a64a7f956e4332257ea966361c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fd8277a4c4f36360cfa9e8201bd90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eae99c7a69dfb624fd85184582de82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973091f8f04a1ed75241bb4315ca5171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63da3c3c8fd22c50bd710f2a99399292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e5608b2dbdfa13ab36a7c80e1037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ed1566063cf2f2a4dd7523035b398294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e3f330b8acc373795f5c959a5d7cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c86318289f7d489af6d477a7fcb364296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72730d6bdd31f670961d74ca8a3b2d50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03b457b7beb34f2f0f603e2720deb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9780be2f32e21c385839c078c4e5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036e1e90eecf40414026ee93f93d12c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ed15bd54c26644b990aff3e213c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8ad534b85f702b21c8ffbd9f59ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a6aaad13d0ba9bb8cb179e195669303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b79569bf48913b1a118a60b0f4d91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d0d6a93c4e613b19f07ad8e0792b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075e71e7d4a56cb22a5196cb3b35707306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d222c15ca7d3b2bed07c2ef71077d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8c6cf9795b4229a06bf6d05d5868b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70833d3971a9772bac25869dcf9a9829309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa7992126405866c5ad41faa08b2bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29ae992636aebd242d0be27aebe2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db1e2e0a2164551836cb669662c3f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9036fad3a9ef2a34032c361b23c9db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4175edcac5071983e2386293c5a62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc7b70effcedbb212b100a8142b30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9c454f23bd70541d62e90545d04b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c446604b6b7dc333abc17fbee67a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23617149b544f194bd940d3c237eb15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f72cd919261c71a32cbbf7111aaf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13a7623f40649ab109f672731011f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af700bda47838d59464588c87c0b15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f5100d3a053476867aeb69a9b882a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095850c3c9645cb5263fad337941f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c573d1f5c7fddcf83fc3abda578dc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d18998f9f4d5da0822e343e06c1156325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ac658d4d233d26f1254fc7e3045b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f872447f234d7b7ad32e7082323ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446878cde1c17a00f08fab92c42161a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67cc78b7b81215b478f85645058ad6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431e819225b8176b0301da557f63ddb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f6f60021a764a617fe7fd3548521d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583adc01e43994906040775b65d0761332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df69f998eac24a7e6746d2b09dfd05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1bd857b62505b2fb706c1ece92614334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f8d054bb7435a58dc141be301e8e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402614590c4f66845592e8532b9a8bbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d3d8a0d7e4214bb11c33aed4fb8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535f6a79f9bfe9ffdeaadf3fdbc9ce2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470840de95b5e562b20670f75dc8eed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b59ad2afc932927739525a8ab104cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac559ab0c3cc55133ece3ac2be9afb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583ac63bf2668ba5fc5d59e2cdbf254342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335ad99fceeb90691f7d0fe6d1b3553343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6dd8b965138a4b78cc6b27bb2cc04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385029d18b7f7c4647f3cdc1744829a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f952930d27f79601cd060bea005752c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc53b31bfa40a98646dd435711426a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137d20cd42e7f1e077289ae8380520348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e225c1e16a9c1b3aaecd7b864b024c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a1b8e1c306b3ddf9f3216906be11c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a77915b33bb2fb046f3732649554351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2f477056974c333702eb3570dd64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd5aa4d75b1437e58e73ce876273a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcb9def1b99b4df651f7e29da8e02f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb900a9b1f88106d3a8e12110e1aec7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654c0ea2e1b98d3255a88269104d4d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac12263222251a6fd04241e19531e7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7ce1a5259538a4558dac7bcef39d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c02bbea1038075b7e289d1529f8e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac95e8c49f81afbc8a9ebb52a82da3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8181d9f76e70cac08959617067484361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e238061e59310b0f79c2da40208bc9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45d6b87fae29c24cb07b9d4f463137363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6ef0925986d3a4dcd2d7064b0a7ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458021f72bf15ad6c20f527d4249f75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593275c4f8c74f97e010d7f6dfa38b75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88203e76612fcd4c3a1de24ccfbc4c57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae381e5a390cedc23b65636a85ab82c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc17e3bfd04f4cdaf9c378b9a74770369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f36d7760da6adf35dd763548c53366370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0360cd5863f04c60fc7e79421e318371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a20ede717f3a80faf7b1848ad7f59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5760fbdc28f6e331405bae0b69f49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625ab3b805108b4dc6671ff55df7c3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384b4d2db75041ef22c39b09ba228f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76372ba9306f26131bf1afb0e41ec999376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891ba1a0f9026a0e9e7caa522f8acd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88e92d630e448531d92820dcc3f99a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf25428d123fb3589a208aaa524e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d2cd7b87a4a448e3a00dd9085191380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c9807a96602622dd8a6cbc21467c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9bf953f9609c09f42e81144f66b3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b91541646d5ddf342638680d6afa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5195190987639f79d3f0fb293830aa0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d379d0f14c0fb6cc650777e2d1792385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ebbf9340fa72bf0efc67c39dc5af2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa4eb7535d05469c47524edd92d798387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2043b5358c4dc7ed4734e2d5547014388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078af630f1404d2b11a11d26346dccba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dc2ba7b25e44c03c4c03ba2695ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb64a48de7f51236dad96c6882b8de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66d09ae43bb10d9ff83159c433f023392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0139a41b504adaf7a09100f733326393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc70e010e0e00ced30ddf8d5c87009394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a9de8cd78cfcbc43098031af4763395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dcc61cb2e36c76368d9207f21694f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffe97f4b2aaf14127ec7e5344c710a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dece86e0f7a0f2f11a7e3e253a604398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794abd4c421b1a27a80453d179e7d75e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e3ec08c1174249e8227e01d1544c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea4e1f703fba31def9b06ef798f7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497a37140a925488825fd0e8ec9779402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871c13874806b6ef38301c7c1c9486403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc599cd679153b57174d61e225c47ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b99cf97c89875e6feed48bc212fb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc97edcb5b36cfe20904ffa521a10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7f94745af19cecf9e8822db71ab9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb404ed36a92b19914d454f62084c836408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db05dfd3e1d66a2f0fe0f5ed85c6ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdc5900c9f5ff3b72c506995a98cca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c85bf72652347a2f4f26761b37cfb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69c110514b6603ff0f9eb697c86167412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52226b4f1a0893cd08158e5e56c5623f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13873ff49388347eec2daef0ce78194414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc4656e54882912101a4fead31107f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17605e48c841f71b534dcf70be8ce797416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cfd926af4c7dd727eea482a7b2a2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b52b57d82dada4746a81724fc236c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a8a524682fa87feb9498411f36507419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7672fd9575b5bcf5af1aa7fd301884420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db500fcf7cb82854297d0ec3793fde1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b0fe17f2c2874c7ac48f696a20908422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa7bc20eda00c324436f838197838423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c7d3a6e7537de247e356fc280ecc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266410b040cebc237bd9b522d5922f66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100164354779c55444a572b4248ad88d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b43313a0217d032ed147c0e63e3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aca589ce82959733f67640e575eef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b199d9b9d45f96865e349a0a0ac323429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b38b2b1e1786a93fc500a8d867ed5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d258795a43d971d520e1f50f953ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353ddb7e9391a2acb4f9c46d2722cd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df3d704b6e7c77143b587be245d67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b95a49f2c3493311ff9ce27df9dc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c33a27267e57945e7ec4a820d0537435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db36de0c8079e1790ea66eb1520c29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f74aaa85d5718aad237dee899ccb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef897deed38473d1d2eeac9394b8b3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d583a1c093507acbb019d82048f8292439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf78a1448615b48f992803581e694f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1198de1d22dbfb9a97bc6cccf55f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88142c726de60266239a930cff4415f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeefe724bf0e854be8ca90fa0253a43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07bc5c74fd2fa60cd81585ac407c4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e830da56a2e12afa2f1a5e6f4b7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af515a6a8f44e15fb745d8b674b4bfb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f960025df774e3a4b2d410b09d82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90a2abf85754bd2a6d7abceb7a66c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f167da36f3e5d678568a0e5d8382c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaf4a453056dade26082024db6849d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b5b1ee47ec255c416385769655a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32701cf0f20d13b1b18910f1babf94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df500762b112de4e5ebcd57e9ab2df7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be030bb701ebc154e79110f9fc5941454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a55b3e1bc8fe2a11146975583a9ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57492679d20333a6720b9112b95c5af8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c35f9b5c715f1e202c2cf308cfe0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04bd357a3282c2d5b6bbfff887a406458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa947b6cda7428df1fb306de5b573fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ba3ad117693d5e1e5c122b47e0f37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92da696b31c47583193a9b6fd1e8ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c8e869f565edd6769e0573b6690a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e8b88112384f1aeeba7644a981f75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590adde0fe9992557b02818c5d35ecb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e9eeecb469cf293e16e0feaaf9777465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbd66dc36395b66b71bd21b928e80f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4390083bd7ee9cd565903b6e08826467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f68eb75caa497221da82387e891e10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc595d7d8dbb8c5ece2f6efbc131f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa74da947cb1e19a4d34fdbd7b09aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec196ac2a0bc652c192bb67cd2a0dab9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b287f12765185d512bd3019d7b53495472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133da35b4ad5609ab7623220ff720c19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe237c39d32234f59bafe9e8558e747b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17767052b3a3638a41692ee5d7d954db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add5920417e6a4fc53f5584c1952efe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f310e37b2b2e4c11423a0dd7f3fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad97a06cd56e3e49db041e4833aace478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573117e1fc55677ecce0b2ca3fd53105479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa6342269c25740695863a7f82565c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954dd7420d0b3e73bd8e21ee0ac8307481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b865029099325421d757b63a7c18c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceadfd2ed9db7203cc6022f1d8f605483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54558b4fe04c263c4d9085fcc2e1e7a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4ebde3c95ab5b155cedfee845285485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200452d76eb3d71a2a2ac220d16a317486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03561a910f9eeb46a47c10cab3580fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58577198042fbe9fda55e5e96723e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7fe64045b7d583747c13494f0b57a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073113d7c50fbe93f645daf122bbf9b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c2c0af098eb3cb2fe7259d0120428491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe3c170a9b3a55d25c143b708154d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2724f269866dd4aca837bb4cc33697493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ac644bcf5679d062af1a4bb27f048494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc5d382517506944919b6e677379c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc65c7207cd67e6a5b05437b45c7e67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93861e2bd076b18063992757fe67f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f7d3f90da52cb427d1b5214c23bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b217719085a759856c443eed4cb64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5811116065b40105f5da51c033078c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655499236597d8ca7826f31e21014b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9966bc48122dcce79d26c0ecb7e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d67716b0042affe26964d317c2c98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55acadb5e27743caec977d884a13c5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4b7e324a94d0aff4b35a5306acbd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d19b923eba88c2fb8f84b43fe68f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f82c761a238c32230c71a5b121b746507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf792aef4f3000a2bb737ca6f46840a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae12a84c87184d2792c0adc7bb076a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b441c81b909279798e609db9f1b72c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1d56c1c5eee6cacde72a9b4a854a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684a0e830f69496a42e2a47cc64e1a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74dad30abed53355860b05c71929c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495dd69b8dfe33b955c2ed36444c44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf082fd645ca611aa2e27c3c7481c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069af703d34cd9aab21d762260b6c82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9080aebb9a55f6468f59ffba1060441517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f04a4192a8e6ecf43baa40faa60c25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39127b83c720c99bcdf5f5548a1570519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d3672d7b68df0d621c486d93dd99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf9fabd5b826f390d63ed0300de4f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42475745720eea51a18fea10d31b7518522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca7a5084fbe01bf29916d21e98c412523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24dad8a891e6cae1d4e01131a9bb56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48acbbc4aee637112af82eb3a6cd78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe669f95650c9e39c5b5fac7d09ba7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb03c0b59c6ca2bfc79d61c2d3afa2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d950413004014549909795bcbc0e90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b1b53258cd02bf3e5391e5b30fd1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc837109110916bd15f6f0fc0a8577530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1157f6d5bb340ff811cf2744a85cf9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892ced2eac90c41579200ca443fc02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6280ddd94a96d5b1dd65ad8cb36bc3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cd64db1634c91e6fe5b0745e86f16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e0194c5a59816da99c159d12b5c95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e8a722ca7c53434698f7bcd428fd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07832851812862501bc66572648e33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e063a34108dabe9b2758154ae97a8f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb69167f60ed08785d57c9dd3ab11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cb1b57c36f6dadb4326d66cfb32d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651c44febb48a20fd7c0f401ecc3e80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571af08addb555ea50c747a2d6bd5d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232acb43b730189d31a2008ae73b43cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd76befde2b36d224cfa7969823b73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd82b2829e73171d82f9da5af8259545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92213f687328297e4adfba5a9a265a09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e38f686f3156e3a02cf32aeb790a65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb2117186a347b6a44e5805c30be1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b90796957418ebf7e07c683afa39d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d314a90dbf8611f1a67c63a1ad5de5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772aac285e31194778127a5a6a2b79e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d21dc4eef93aeff369fbd4731f87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389514ed7986e1ddfad8091cdee408c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee90fe8bd4de33b00c54ef153d149554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a48984fb52900d427cdf24bd9faa5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ebdaca0536d1ee3a080c36baff1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce65b87222395c32a630c9d7e46bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f6471d41b9d953e2e9219f0ac1f89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc7ea9907f5261b0ee5550a8996ad0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f000e32c279407ebf5fb7f0b770e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953424add31481594d630748814dc92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dd95bdcd625ac1c98ec134dbf2811562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e6d2534ff148fe1f8c97e43a8bc17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731b5d51f3b8d54ce1a8de69b3b220b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f843bc8baa00c3e1047c96f0f870b50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4a7ab6eb4c0f512554be4540c3dba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac7b0940dc8313ede8d827747cac31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855ffaa6f62fa5adcce7849088ffb38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef766ba46ab7d97a24b46fd739ad591569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448b39979d4b7c2e2f8cdaf32044a45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539de1e5d5dc2aa952969aee8b482b74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8838f3eb7dc7d10715db7870e6f32cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcaffaeb31341bb7d45c23a0dcd829573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c27249f0359ea2239565d7d8a3f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7184d058cb38af012359d515bbb466e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9a2cccdcd4dab337781f6aabb4fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d831e607d6799e64c4f2c0c7f6ae45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb03e8f281ebbcd18cadaf9287ddc60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07db97d8f66f3eee37ed8e2712fad3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70522fb71197ab39355dcd5ff2c35c10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549b823f924465fc65a46b4560f840a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490461979b057d9cbef6467c3c789a95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363ac766f522a88a1ac9cbbb19f7cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39b8ffd61c0318432946b63122b4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d8edec8923043bb0792bb946cb3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5a6d66c3a5cb00a4af8670db3dad1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba4dab4c9a5e2e5bc4f2ff51691c3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fb47270e227b49055cd860a02e184588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e62859df043ee2b7b05d4c8f03bd89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaab3ed0224716c7d582a89c897ebd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806918fcbbea82dcdbed7846cb9c743591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6933e62fbba53294b8572d6874168592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c66ddf2652973c2b23902a1475d29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b397bf6b684bb80515e0fd9a59034a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664455b56c7c4354db86e3c6bd300b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df9a9741d15ddd2afde5346c5cef3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f5556839435c3904787befdc5c18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77b9746c23751be3b5ca4aed6a0804598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d864623fcf4d6fc60edf85decbb2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f495a8c637190b3786a222c07024c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362f23895a753d271f09fe88b707ac7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf325973bfc046691ab00c5f113d74b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274dc73c15a3a62ff2c8d558e67cd13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6c1f8b164bbd8c7bcc4d4c9ce0dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b74b76888db7adb5e0f1cc2d063f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1898f3448dba1a85627d14aecde7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189b1a0bc23cf1fd9aa415d19ee9334607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b3a90e05f184e196973c0576eeccd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d138892d6440283e4373a9ef8a2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a782fe15f64c6c45a57b74f2a31adf8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bb1b94bfb3c3e3c8f506f35c3d85b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa350737a2cb5e35bc6492c06b6c032f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b59d7a24321b07a04f3e8342b4c1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13b9c90efbfa897821ebc099624ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae3ef46ccfd9fccbeb4975869d6742615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aa82e98f56f292abc250d96f0fd51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5f6e2ac3a34fac91ad6f84c925be1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f151abb7c4fe1139c89992b4fc363618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b918683f24e612878e5c10937fca71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e017ceb86491e209c2e226923317eec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243794f19e95d8279b9c07ba4fe119df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19cdbc2165b5a8a2da116e52882c08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59029afc60b93dfebe7eb47e8ca68f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021440c1393ae3da870777f3ec39c225624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22eeb3f0dc8fa19f03cc311f1a44a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd677d718a61c60f04152c512c56e2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee365cddc71bdd3bee30bdaf442730d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e959422b5924af069afc570effe5048628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea06ee15bcb33534887dd2245b3f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7a316d4f8ee239b079d077ca9602630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dcd619910a2e08cea2a40f3eb3ae0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de97d1eac07479a31058489e8ec42f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a893ffde43db64de68a6619a9e2e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227425777851de10d2c2b98382f1480f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69251c34caadcbb354d61dabb71f46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735917f9eb60e6d2d92b4ddd1ce1dc52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f001364280aca019e727665b933c8c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493bc076dbdacf9404ad04db76e65fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f632589227af3ba6a1c83567ed39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ab74c63f9f6d0f6bebaeb3ca84c66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819c20a6970d5052cf6069d1c1e4602641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dcfbc7dce1a80f18a136f2e7000df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2cc9e87f3cc0923a471268a60b5de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb81ecd4999f95c2885f72ca5da1534644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fba8e32cd879cad30acea2b7c2e48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779cc860403ea881902b5718f3fee6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8973a1db8daa727c42aee5a372a34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427213e74c38d33757a3ff6e5608145d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea71108a164e89c59806b521f372a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af751e1b356dd9b7ac2c7b4a76608d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79961a70738fe39e6d22334ba6e35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e81565a48234018db5f54c7fc8376652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff454c3d5dc6f6b26443ea6d3c4f30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad7ec07b388d801669c265e8bbbd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555671c8beba5d27bcfe3918ebfeda4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be83579d87378bc0af752f9289467656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6503f5550fbcadeb4bd74a5fb11f52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d945268606c1e8c751f6cdb63d69db9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879181c3bc5853a804e1a21f284d309659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f5e42b620c5a1feab119d0fa34910660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a031a256e7a798ac80c757221cdf02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db76c818b64cb2d954045295a767bec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc8014398324b35f792d99f28d81f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2757bcbfc49efd8d89b19d44ba19b3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26d96e377eda60eb56572fb4d0c5b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81825aeb9ed0c8ec3e94234a4027f07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8305cc8edaab77e694e1c2123317b1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bab7371db7e12aae994ca6c13f6fe8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10fca56faa1fc1b37eb9edd5a56681669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86f3d76c7b7a08808d3eebc016ec31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a16ee41193484f975d1b3390cf67fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8c9f2833d11a6ef847fb1221f6d19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9530ae24d3cc539d097abbbdfd202673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5a937a583544e5827fb3084cbd881674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38abcbbb55d89727d0a7eb4c7761f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fcca2402473b8569a47e3f75218e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917debf46d9ac34c118719dc01d3571c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1df31088ce59c7c381e28ffd25a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ea93a1f1c6b515f7ccb1c6f460ce4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a9e504be6e2415b31c687a778dd58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb7cfdc5b3fcdee9bc00b3b5f295d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45e7c1fddcdf460879ad3f91b2e5e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511388c0ead58f2f7b167730d2f540e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61c916b04c6940a9b777b5b0607cd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7fb22e32abd274977ff2e3427389a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa3952043142f7c3045768076bf5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876917a5a91106010c9e4960e6ad120687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d29e1f24e025c5853f9626cb4f172e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea5b138bcc2aa1374ce896f414bf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e7a28a8d0785077014272b172c76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9fe1d4d791f1db9f1e5c279b0da86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fdee2d4c96ac8618b65cb90001e91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa2bdcba56e0b9d5b51bf1d0a0c3af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ae98a6bbc030c84195792b26f61d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd4e1ba769477d0233256a1b904e78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e7f61f6f0d7d2c4705f138163a365696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434759eb254f361e1388c8b489fa066697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebe11acb4d06a0be3457e7f93bc674698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7221d73440dae2931ac4368abc1dfbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76262dfab719c0101c36c8805cdc4342700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2fd1a6e67984ad4771d69406c3702701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d68ec49269e07acefe643f4e4f19ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bca50b139b69cbee54848a031a0f37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81eeebdc24f17b130b9788c4e2e81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ea42721aee9781c182e8f6deefa75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d08b2cbabb9733dcfe5c0ef754aa9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fff536b3fb37b7543b9fdb8a90b5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cbc04e84163f854fab69bc22f4232708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084e7537333644a6f24ba906b025836709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f817ecd616f951b17a54ff551ab430e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb402d90938105b260361d82022007e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd8aab09da3bc35c357aa5a073fedf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2279e51d779cbdc0304e6d2a85a5d1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ea4a0b30981ca7b2d965408eff1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d6fd8303716c79f158f0223ee8355715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3f34a176865621b4bd05238e5d1d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b218a45a7b2470e2afea7b0fd3882f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe52111ab21d0fdd3bb5f3b4751abf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180941d1c549b24540ea7383af1c1013719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563987a6fb84fd1f70b350d81cd978c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c03a5ada34872239b8fd2e536ac81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a1c7f9f9dee4924d28d32bcd0bfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cda27f60067d1c7017f17c5fa5216723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc159ebb3ed2314248ce3f770c8b32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7d4a5e4b5fddebd1c51655742c048725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4e8f06f40b86fecd2108444021303726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7faed5ccf4f859ab3a41dde710bfae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175effdd7439265b83d509cf116942ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba0263c0a08d2f20afbc1b2e81a5f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e4988231fedfb75e85d7ec1d70e2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da553056ceb4f0418bab5efdcd3fabe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eb236375234683e4d70ac9c6d8b40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0b0c43bcf3e6476cf0855b30ee6b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea700147c48423329940c7159cd2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f10e94da0bbb200be0a1cfb8f22d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e661bcd0141d40b859dda85d4c90f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f7dc669aa0029db73b6c64b33856737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c84af62a721786292588c0d1230bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9ed06657a0e5863319477bc162d95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bdc56d7df54611c8a79bac3b5c18f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49813813b62b712b2ca3e3aca0b454741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7784bd13e15e3b1484d552084bfa29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c3fc2eaca7a571a134b12b64a85b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc168f6f0ed17e7dc1c0e640900e1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9761ca455caeb67484f2bddd268afd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b42beeedf4ae0bbeae53a85cef75f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f8d38a743e86aeb1993b622261d87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35684328765875b7e206cf15c6fa8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0c9803bf20f6fe236ac3876a6581749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8e7004285d77220d8d67841219fac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100888fa51fed144e162b19e270da983751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1db6e36c6c001ca8ca32a988ae926752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aeb6ce02eda4cc09f2e3947819cc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1bc3383effd2f239f1b2051d40f4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b5a625502c425d35c689f5cd743f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf172871c62d2bdb744f5c5679b3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241291a406fbfeb634189ed47a9d0cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088efee804db0b77679f6d2878393453758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083ec775f59fa9307d561d01287d825759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>