--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662c98e6f9e4ec5ff3acfbe3468bbb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d263ec849daf3056fc16d39771f7b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9fe662255200b44be77871504a21c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a3571d81b3363e16216c42a46072b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee583179b15dd0308a8968011565f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01494b28775dcbbb4fc6cd1c4027a43d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223dadebc64e28eb9190c1b2443bbd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe905f12d82b17dd39e0561beb175ac88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d51226483c6f762976eef68156ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdbf2cff50944f48a23878eefea90d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab163ce4b2244d90ba0c494916ea5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19a8a1906e235b76f284ae09669b1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40067c66a05e1d52b1d32c9552bde69c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8e578c853f9119311435c0d70146514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec6d3427ba18d3dc9c59486fbf86715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50c2c4607cc432e3b9a82a299656b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61512d5c2f8d9f2a538a05f0a4f70bcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d16899ec8f57eae89167c2453ea04518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb157749517c58bd45f29ed696db6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704adc2f3efea928de7a6ec2c0604c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f6349dda697fc69e2c31c23200ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6b50ce13f5d9802e8da6da16f775322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad9b3cc435a815a7175a5799c8f93423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e55486dfbb55390e91c2a3a362498924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730fa03a1e7de565b1561e3ec6975f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7491baa53d11d9e1daebf77fd1ed5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3318305bd0a98defafb8f895c01a1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15581da926f2ce490cc0c1e18d737328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f949d7ab748a36a5bbc0108f914129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e8aa08f6421634be7df8f9088d6c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5ae96e71ff8677aa454d47f6c593031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aaa7c59ccd7fa7fab3b08aedf814732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68965848074763145ed6ea33581e6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17369c40a5ea8b37a6b9d81d9e0c13d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454c6109bde2195ba54950e0317034d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8a5024a207a56b4b1baf83284f5fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f77d931407a3d2c1d16526ced26237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ee1c46dbbdca4fff2336c74dcabab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92eb50a3903cf80a4dee81766a5b9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc36f04a64efc722f4b4a0b9db70140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5e4d790060e5f51778c81adee5e7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f9d4141c6b25ecc53e28a52e357f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d5e8737df9392d0060dc16f567ee743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bd5ede544611750fb906e3d12034144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7a1111bc7daf978d5866ba0e9b0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d0b61f2b64e23d18daff5b714403e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628506bc72d6dbbe3739dcf16cd40f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4adf8125e9caf5b56718f586f9126148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb622f75d9f95a2e8ff06de4bbab510349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e790c10776ede26c3eb4633297759050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebf370ba1efe2adbeeb17924e8059651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b4ecddf57aa83c68021f2c9b8a8a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc3561b63795e79c9c360109bd77953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a295f969f55e980b90e9524a04e4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf39674006c5f2f379bc4b05dd99dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc36c8989674eb2bd8405627ce07be156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce7238f93b9107edc540f735401f0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d471783fb15e67d48c32149f73ee3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc4153a52b842f3e6dd4976850d98359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070cdf02e3aeeb3be60184e9e7a953060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457b53adb426d573ec4bbf2fc62dd9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d567a4a04ec101605d94fe71ede762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb56882f5558883ac3fd6d09fda9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0612213804b8dd091249214cf8857c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8d6befece6044466b3b5b4784fcb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f7cc7c45adcb21a1aa64f0e9d070866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05348fba09a7982a227c525591ea04d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42adfbaff1fbd6a64c3a5a21478a46568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa545906e314a859be3eb4e24ce78269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b39a4374b56cf5b564944731b53c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a7723e7ec9da3be2a85400f5c01271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52e95a29f222f62a98c23f753173172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a5e996b7306668870e0da31b3a5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744db35e9637b2e946858e05cede4f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb4586a6a9896ea7f6d43f59db3b3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac24f170f5a0040ffe927aa32a824c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7541dbb9e4a30c9efc794bd5db69c4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab7402717a2e81ce2551abe7b54d1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522ee7a3f2817a562dfa1c9c780df1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da216abfc803f077cf893995f20a1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5067f43d9794681c2ee4f33838dcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327336dce6fae994e922a4817a92af1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3949fa893cd49154eca363b56ae883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ea4f37bdafdb9c975a3b4d06f47b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf537546b387af0720fb4c6a14e712e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c18a10b275dac83ae4b0a233d61c2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10b8ec14240607c322ef677fd2c80087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971f87e21a096602fdacc254dfa43c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553dbfd6f504f4f87d142d5ef8681e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485ba7333e998250e0ad4debe785ad390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c8bd0ab9d07817c09bbafe885226f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409065ad5f84be91d03951494f48568692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a9ed2d493d1a30154a212f86e84e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0048ea94cb579fde2467895a1066c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbfb2277747cb18304f28fbbb4bad895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6ccd5b8e340995d61f1567f276d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e877acc75fe2026121b454ce89a268297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b327ff5278fbde10dd6dd853a2cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad12e9701a066c92bd7975676f28c5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece3b237c7dcf26b6c948e9cbcda117100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a8e74624387fa79a32bec4debf1dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f796db7d6d55b9ff206a5df13a0bfda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13536d4a97b83f0f3376e7499dcd0fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd9a8f6749c840f15246d45d31134104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e2a7f09b35c521497d2894432041105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d495d15363709d7671c14d41456a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aad07bc4eee418346db0c8f46a45f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932454e7cba0028e519f160cdbbf9b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44851afadae88e23442353570f3d41da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ef5e16dcd491b088a65d91dd13fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea34bb0d1bcb664a25a1d714be9d6ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665ad41301ed96845e44aa27fa5bb24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee70aec2dad2b53dae50baadfdf66a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f606da135fc4f073e5113323a8c77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a73329a662bed5cd8b2cd1c4a11ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0df107515b74bee37556d58c68a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb2fcc28256055de5f32bdefdaf39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528b7620b6c32f2a0e593fd68d45518118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7decfadf94b8cbd5c26988575fabe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ce863a303a36312259ce85794df0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba9077131b344e5f1e6c0f99c4782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12a27d10237600d39e4162b50b7c3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f5f177b2eab4e6a55cdacfa35695f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624311e7506077c9876b4b651d64e2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34b9c1c4dafc2fb7beb59d037b6e6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d845255f57625ea06565b135c9fa9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2334a3265b7f0c745ebd1c2dfd9428b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad600b0ef8423166c6803a7f871b0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ae2e093880fe9f90faf93ce7f3b07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538031c53f588dfab9c839e861c0a3e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78d795308c0fa0c511d4d2b9512d0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7548d2a9a7f6cbd763e0bd6c6925c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e462efec21c32f26813add57e38fb88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d708873601a401f8b9fbb68d7868134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aebf1a5079c6b97d9dcf02eb2c920135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde28552c2d64d78ef103ce95c1d708136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b43c7892e6e7d99e889b2c22c8cc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce830930b73375a7a1fe6a4a92957a88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba6837c889c7d46870166403e38ee9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e588ad0073f45951a130094d79f20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8835980ed9e123f1be44651466ea694141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590050285d490df377ff2b624596d4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e92715af53a345ee8d7b2ef9a5761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7413ad4d5ec480b5a89a9a538611dc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540ad048518f69f5a0f2dbe11a9d28c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1bd2f2d138a5896970c36994497c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30e895b4d3fee1b1d71ea152f3bd4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2df701ff168430a8c46f4733dc28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754746ffa25ad8ad46bb4fba382e907e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4164ba0ad9031ddeeb6b7b9221be2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dbb3e726d8516973339d455e010d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14c2d6a016fce73d16ec6ff2fc10d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616ba986e6c13e8265e2c103721a8b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ace7b939a1506030ffb72a8f4b767154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0627813b6918d6dae31d91a7059d54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb1eb9d02750e3c58e07b41011788156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0870a6b479a5c261f93cbe8a13de17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a574ad7f3767ebbfe9f89ebf8d19b83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6405da50568bc60016ff17c985c35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a8b29c4a033cb625ac25ccab6a95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66ed1cebf99523f859a12427e66ff4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088e6d80cf8b13e3f02c18d7bd4561c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d365c05cc5b9aef47078ae3fe9919b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc4cdd6c78eb1088441eadf4989db6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ee1c02b7fc17772f7b4adde844827165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e3639c293d2896bf9bae8d8b6de1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d254df9298e4a8fc13f47e515f8baa8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18206bcb2887a54197146113905efb09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb32c6656cacd73a5116c6527d7d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fc32f15cfc741d541047c97863c17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85362c9993594d498dcd33975164842b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05997599d47af2a381210a17218aa3fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a2886696bf71821ab4991aa8970ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbe9c0ac80325b83a60d3fad96ba82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f619a91d084ec5b6f9371080df9b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df32c74d591801f201ddf000435de3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c04a3bee0ab312d05e911aa4657a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfdfefe50c00ccad1102282bfac805178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd099bbf640ee9ae320007d1c5280461179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e3dbe244b4185d7ca67e65e1033cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71ce47ad4561872ddf750532d72312181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9d5ef548e94f38e2cbb21a5bc26be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2ebd16a95c30858a6e00a303045c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14272c7fffa4596ae39d2a54931ec16c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb13c351f6cdcc9075ce49f557f7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce588035f8f9849b82242bc07caaba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b474f5fb8881888989d7d510cea75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc18ea7269f9d8f3fb88cb7e7acb5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cdd15f3e555386a003e62004721e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee8c2ec5e4db7dd158841e10743f5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614425b93e1a7ecac74bdaef60cefc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b991b98d74ea92fba3b1005cdbb9ab2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421109fed14365fcbb9cf63593301871193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967ae1bce845f8c484afd6fd054439c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ad7d779525c032bf543f0679c2342195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1bf9a93b0050dad499385ea9e74f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd65a6e2a5292fb2a81b7e153166c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9fb2151773c6672c4e965cc4379ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87b11c6ef9417ae4354677fac75983199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc754d3c55d9d3ddf41718e99bc90b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b073a168b0b6ddc27e601b39090af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0e3da5a86c6eb00da9488c24ecbb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acc8c3b22687fdc47e111c95b7cfbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601401f4d117640849dad24dac28c660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9451dd4829532130f4071747a149d5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061eeb209ba6ac905bdecc34c9eac80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241e7e908fbbd2bf42de7e9ea334e0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97734a746e58f6a0c04311cf95548d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51471dcd9327da5f37c6b3506b60c4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e2bf3ef7f5def3c11fcad775981a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08f44845e133192e29301617a7daa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096a846a9a32522c96181f911d639bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa2969bee652a374714f9f87e6723a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b39d5a03eb3166d4a88827685163214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891afaa8c81a3b3705f07ffccd2655a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060da49d67cf0e30a14547856d446bd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec62d14e1c4ebfe7bb7a04d1b4c40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c97948298fc36b49c9129e729de6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebd3e559493322834f40a16bc00025219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1c7dceb652a840371b09e01f8f013220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f968c04e46379a9666bb059483c4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a1326a65cbefaf4a6d701d9d76732222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ec3d62b3a4934dcb8bc10fa8109b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432cbce0cd59676fbbb8fc150efa7b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa45387f25b7f290031deca0aeadc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495e702eea469a93a7fab88b584775d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3231eb51efb955c324ada33e337f1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3f80f648c2f51e5e197589ba7255d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d315cab99d9d547997950212022c06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b22fbfdafb731d62bf9ede6ea0cda3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2977e440526fddadd6c2a68556dca58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb200e19424ae604bc472007cb4854b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73f26e1e3a761ab573693f99efaf27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852e9e402b30c64292fc1a8bf4b52bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400428a56615999a1ec3fdee6e5f172235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3db4be892dc46d5fd1effd6af1462236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2809e50026a2a074e9d270f16050e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bde2c3c219386e9c0f42fd277eedb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a713dce17816546693dca191e6c6cad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bb66a413cf448b132ed013799e8f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14972ed2f4d0730ecd27f6f4407ad5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e34c2c78446dbe11b9e3a2cd735a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f482732217d18931db75e2c0c9d6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f0e449089b30c3bbd180ba219135244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973f810878fb2330ff9765f8aa307e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b146ecf03feeb7bb45ca2bde0f7a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a2b102f7493e474a3d026952d24f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb441e3287ff89b31926be5770bb05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca5852d055a159d78a2a1fe660f91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a1eda55b91fe6996a941a3b4ccd4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7656ecbea3a0567fcf5f1ca893d884251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7afbf495ee50a57984474cffa32b4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf96ee63c843599ad1a7b996e8841b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132fa5bf92555e52c83035e1dde2c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168f9f62bb0c0acbee1d8d6a02617b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab280ad9044c8ba9898aa52862c348a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a081d3a73f0126aa7cac0a75cf474d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39640e77dd057e7698194770722bd9c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59a295aed946931af325c6bc5669fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274e622d7c3959cc0f6893be247c03d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0f339cbb3b9c5e8b723dd7e767d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eb56c8153934da66d0264d2bb37be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b56d10dad803af1156e4df8282447263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8a28dabcd22129e5607f1a0b4f165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905bb605b353de02ed143380af4b30c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ddb28dfe86a0aafba043037af5e7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d496a65451cf51f7f981c20408542c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf7b66185409db47c4ac66c1c9699268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b8ce8fccd8a56fcf391a61ac2145e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd7b47d89c6d32fbc5b9de8cc55601270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ddc14fe71829d37a073506d1dd953271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903599c6f159e28b1754124cbe0f7bd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaf264c73781088e11bd350b755565273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5af15f7e9ea0a31778b4134b8816e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327be2038ab82d79a1020ebb512ce915275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507e7b482b40d76a72e315f31780d95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a79e0b3a4d1c3171b51ef4751423277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc14c8f660ca752c1a19e6b4f6e10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c899a3325d36cece41aa1bf74f920a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f421ea8aea6fa2e3450b5c2283c155280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a38ae4e6c5ac68194e3b172fa1629281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a60c3c059fff35b21048d494ce8779282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8804bdb6249ede6b991dd6a1588c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879399086894159664e588e65f728ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f35390907a3e5af7db7e8742a287285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bf60a35e2dbd31aff66beb97cbed7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff15fd1381d9f5f7e37943f6d76dc70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408fd20699396939e038ce0be288278288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bf377d6dc9f941aea49bd74be1882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1483f7501ed93cfade51ed850755111290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb07f48ceef1e48dd59a637877b726b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f367191d5bcc19538f4d1a2f66dc33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594369177ec8e42bd05e1df4e82159f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146d59beac97045232b446bdff13e8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b375dfb0b16ba42363c3fc2be71e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b808a9037f460238749d979021f6e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21275a966488643cbeedd011d193dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c09974de979a13d9af457a5f4c937298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed21dd17ed039444b1129928cf0454f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2223d8ba07c0fdce458f7d7dc574300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17d07f11213b6b3e69f4be40bfc670301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af138329bb20dfd95e18ebc761832c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff68f138ce354b032a992bdd6e11e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feb1ba6d9fc25502b3b1890518654d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691fa74f47bd4abcf579cfb94d97757305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46eb4e90b9020dfd963efc151fbc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119542ce687b725314971b42d9144e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b044c783864ec07a6c42acc876a52a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c9ea4bc3ed415207169051394b436309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8f757f9fff33be9f2f249534c3857310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a45778f099356d10616fae968410e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b70c2bd1755c6146bc42671a61e55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4680941e07f4ee9f40de58a447bea1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59306e48fb34a4aa93b01277bc602d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e1fcabcf351f3c600f3c99b951c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d217b3348aee2a5b071a026d06a7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ccb68c4d61ac9cb3ae8123ef1a442317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7c59730c56438b5594f46ffa3df4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65b7ff2c0978383b351f49ecf8b653319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d924618221ceb05f7bf68ee32b5438320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fac663cc36c85577bdfaed879be623321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c566bee806f1fb3b0db67f5b9d90553322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd3ee91bec8945805dbd834f4119a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a386cdc168bb7239bed114ae53ed1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26b2c0a34aa36fd332129d86a027e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7c41bfd0f66ce2cd6ac65aa91139c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775601e547ac0983e0062f68609a9a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da0bccda44b933a9e9fdb29bc91e0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381194f8cfb2a712a5b0027f8e54f830329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bb1b7cd7f51f06e9d75f1ddea352c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab019bf92aca610ae34015a1724646331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24163e7921a73231858df214666eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2640fec58aed1a6dae686cb2d954b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d48cbfe18fb8e1c4afe07528b8512334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0e5d6a421dccce2410637c6de0b71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784875b2cd0341684ca611cae8ef369336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa245d7d4648728d2ff93f48d7ed4da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562c0095eb2ac8cd48010dd264c5b68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3174f38a300e92140f3050c2f95c3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fd8eb4f2b41c1c827b865de3d2a31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969f982e9cdbd76cc8757c13c01152d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b07d4b748263e4f4aecb19eaf136c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136071897d7c1c02870df8e4dc6beb25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf786ef0952358f7a6693787ec4424f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091fe0a64f09f3f2e1eedd7224775bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15daada62df3d2256ecab49299819346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c561d878612498b89929f702a8ca5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e5e90f15dba152730690ddd38a71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7a615ffd5584ceeb4ba360de2698d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d26758ee270286cf9d48adf2de736350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56201127c61210248d83d65a97a3a40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6574e6fab5823c4cfe3eabd4eba95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094f3e55c823696ecb1dc8bbc47d0cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c78ed09f94695415684f1366ef8c45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ebe0c265153de5206e8e74edfc2a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143692e3622ce97fb1f7e8f80d7d63b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cb5b866c2d1c91437d0f3a5737283357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc06c33ca32905c0abca815e0626df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917bd0a14516fcd1ef9e21413b8e572359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be53570e1e7a324f8b8bff8a9784ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dbc787db6b9cc8b82ae2fa3abe8eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a279bda06c4bd5da3389dd3df12f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1ff22abbf4abad92f7637bb19b85b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d432e08d094c2310bba57c7d6e44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a990dade82ed2eae6c9f402757cc3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c3aede915550040b3d2f1e6fead2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff90e15c29d52128bc2ede8cad4c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411043150fc0eac01108454164c0aec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ed6ff6e2ff6efb2667242a9a5f3df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b49f755e4f3fdb8e750f67277f781370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930072632de9ba9302a2dc1de995e8a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4334f41fcccd4338315bd3797b91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37f7c2bb844cc4000792536710bbb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaedbeb607a6971d5edc6008d4b80be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b05feede94132a953b733e8558f13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b1da7036ecd1f56e51208e0b4c425376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea25b1ca2e8e34c43c071cb6ff1135377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f85e93e52b50a90c342daa84da0387378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392327785d2ec511119b4f07fe33efc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c4fd80e8823ed7021597fe901a835380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f477f5a625e051cc1899642c97e70c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a944f9a89fdd9d0e2559c4da2d826382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74a20dbe8c84dec58a3aaea097fe3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29fee53f987f1b41121e0c95010d5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce2348eaeafbbfbd2ce1d3a0469d8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf4c3cffe17f957e7c12c371dea903386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1588f9064b09e9ebd398752efe1978387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23fa94876aa757f82a69fe993394ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538a95d49fd4d7b54176dbdcd64c851389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5407655c9f44fd8b19ebff84b264f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61430924cc13dcabd2b9e5e54e74be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d53eb326a41c2545a14a5300b9ca91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62cf85676b3584d02a4da00afe7573393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab35773fc9c973aa15043cc4c236fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db753d91d117a07197f3602b7fe082c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0601fb850926a8742f6ee65976d7f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927c5387e5b074364c92201b6243e94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebba64f56931bf67acef789f84d277398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a3fd4b7172b4650b660b1bfb0150e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491610a165f4206547938347c4a16a37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bff282cd107cc45074edb6e356ae2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea545c9a770cc8047e585af915e11302402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161eddeb94b6a6932042babac81d269403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec1d9511e15634dbca7f3775cf8bd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce03e92e341d2308602a3b8bc854852405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22861e4d6091115cfc3f13bcb6e3a6b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c007164151bab6a0d38685113b261407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc6282a147278b9fb7491398110021408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9555c1b93af103dc737b6f8ea964c75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f934b2db93dd563f25fa40673166e65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30317d973ba2748e9c8d26de3830119b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2aae6e8875552ee27465efb802c7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a7da5106609c29965b7c678dd0cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd000b37acbdfe0ca7ea6ce6ac47fa05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d0474ef567c38a1a5249156d2751415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaac43f9122ae75701f61edc471404d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937486f3f5763a103f813b53ad48b99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c85e43716f86346ae310d7d8a4e11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9c3ab875088bdb44a21ba820ecb56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc2ffc5af4c71671e4536eb7617999420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c4b43cadc91529891aa103d8e0c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260ebbcb6527d47354a5281c657f9ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290defb078ef596bff0414b799e2bad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b7a019fb61215a1f0bfc19175548b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950baa9b47d27c8946ace814cff297425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4fd718c6cfed8f021e12634afc911426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8004a89003ef75b01527e496090f86e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739673018c99606f027e28cf222efdfb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6423630f32f3e276c04beadd624d2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb05c647d92d7b734b979f4ee3c979430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e19b33aa33c07e37a1dd43476605e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cac95942eae2e477a3b7a05eb5522432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea666a4a52221ccdfe9bddd292cf0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab990dbfe19ac4a65733672c959a42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3184e0d8aa85f4d61d28564c08402435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9213f807bfc3cadda5a99b52a0025a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df652888ec451de726dcd11b4d2105437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c35f280c94087c59c43f43db007b88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdc9052b645d1b60e33d6b403d523f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f3deba0cc4d9d1a7a7fb5b2de458a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a6c39267fd6e5b95d4f80a2c9f0ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0ff8f799691c599855a2a698574db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ad82f7a94647407f69ace4e20a06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2742b12ab036b7a22e3faf4781b5c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d72a171fdedd0a2ff1c6254b1cfb0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28837f4004bf0c2bf025ddf31a41c87e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a05127b51bf2d368bbf6ddb8dd7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42153a972822888fe786058e4e4997448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d55ed497e51bd6e0e1166c0b8ae40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17183d5da913d7ba8c744b8c41dd80ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9411df1ae8d112a15e1297b2cbc85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d2a4b397aab240a6d43e00fe3063e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527db218c8708270c927867a3ef714ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0e6817b641e2848a1f363f0ad410454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3ef9efac2d9d79eb8a34d5a7100d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b679683ca3cae81e0a833d460162bae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ec02c2cf52b96401b1b67bd776d41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32568aefecb715729f6444afb2776f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff4e63f46d6eecac1e8eb1c971bbe3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d83d21681b5fb0aebc1d39da8d302460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065320de59e39134310ea7667bd858d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bdf1b96c06a752b16f3f066af53c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a7b4996bf6ddb648ca0a2c35c309a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4374c231387d19eeb6db4ebee41150464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b3f1c410d705f3907c9cfeff21d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc15ea4f2e545e6ca37dee0fa13cc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1abeedb15723b07dd2edd7e5b24712467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf8eea5320f69c66343b03a651568468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7b612c5b7e0fe2938fb758c9fa7f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a687e9b084d57ab84512728cd5aa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d4c1fbda922f052418d88637855df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3b6a57d186e6efceece7469d2d818472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422bb4dc05eb1bbc7c5778875c69ff7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65191e0015a26883b401b0379fe7c83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b3bf29868bd766d6e7437ec5207d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d82daf7147d43cb2e1070522e91e0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee620d2974acc587aba855457f5b40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9b7c3cb8bd81fb175cb25484310f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cfb9391f2db91b6973e4937807525479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4adfe5cc2d89ab2d1ae6440e2aef9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d90d592ad92c7eda581c2c4182ca88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e8c87c22dcf89b80a71e0f0296547482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681887ad2ed9556c58b7ec1b64eab2e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32029c2ab19ffe682adee66bf4a538484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51375ad636b053a782253b8b7b9a8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04fc4d15d786249351399a4ac3af93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11014443262a76996f7fb0ac6acfe4ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114816c1ad5d54908f40a04e9b2ea18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc511db54eb7bb0313d373432e18f7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b6a8a5b488c4ce14ffce5b8b51731490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ad9712528ee95ace3ec8e09e7af7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7096eebba85834ee4c985e28e9572e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c218057bf53b2780212f7f137f787493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ade24415a77a70545a4d7ae9f67121494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb3bc43a3ca9a0bedd9bd4e95e058495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b389a1142928825d6f06c5aba051496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b973b93ac826d6ed8a53a20876350fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d8287d5e9d27b5d2bed20b8d7069498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4781a42e0a09a7abfe351503cc2536499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bee586fd9444c8aa6e574d1fd26c60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce5fa19c16eea057567d823c58fde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71f4ddd8d6f43b04d46a6128a5352502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56ccabc365fc4fe4ebc8aa894e98e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d77cffe19360e62e9c57208f197e48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6456886b0533a5921d3beed9170e8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115acce8fec73bd283fabb4938e8dc73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a882cd0c976720b4937db35111a6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b2dbf3632f90955698b16b6d733f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221c166a4c123a550b836ce2ea58288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22246a5dc47207d114dd071e5aeacf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d528a27e19e1bca339dd300f42557511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5056506a4827ceb3d12fa3c15ab233f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5972664231dedea19a63f14be57b5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af0d9270aef621c4eac7b299bd90b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac9bed53c10ee168c4d3e584e8539515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177dc437afdff79e414ed7588afcfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb30f9fdd9bd8eab2adf59603d3430517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120a9a14fb9c05e593e46dc8846f730518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc876d636bff949fb05f8b4f7789447519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf2699db31a019a73cdea22b15262520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28394259d6b21e68ada14d079b962b85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0064298b5cc49437fe6c3be55de0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d26117fa3240d50127b929ec2d3c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1279c3b04fb8c8161d78dabec5857c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b234b0c9b08c20ebf9eac1afb0c86ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80799fa05c6a110b7ea68076a54066f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa42ea8f34c1b6a143a731dadeb7ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20640dbc49b8cae37a90b082aa21035e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d8ac814d1d37da94fe0ab916a989529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838351d5d85e5540d900bd6633fdbba2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba0818a71967efb084f1dcd762018531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f73024563bba20f5d2a7e40e6708f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632544f2839d531abc4b916ba151d3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb0c840eb5a5c619644d86c069d1b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5cbe6f947d628e00b8fe30f40ad5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d2662fec8403add0255d805099e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939afcc8c7411aad270f8ad29f03ac7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97ff4238c4469f432a28bf2815b060538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863540947e7e0821798f1edafe15a50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51bfc1dd51f4ca6dff25df7fe54ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb4825b787f2623db2358231f2f3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591131afe35baeaef1c97baf333609542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bbb7b8610b98f0c83a026edd0e6b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c075736eff4162af297c123b32104544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03748ff4db262dd8d6f5a08cd043b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edff5e5a9e8049c39e75b4c19d4c9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9869659024260a0c4eb03ecd4f214e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc79bb335c26e0f7718fbc9dc4a1d4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5195e9668a34f84c40fbc273bf716d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad55dc1a95ff464102890b8a02af7af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73199ea5281109c89cecff7e09b85918551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011027f34f12aed506f9c1982e47beec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e41ecae324b4a3fd72cad25eb0ca4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e340f3bac49adb44e77311d7a4bde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d391438ee49fcd7c3e6118ade8fa0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89279a22d7ca3055c2f57f856677b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bb2ddb14295fed839187f89fb2229557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123a74fabaaf5af8f59e444051cb5c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d10c5abf450e37936bf88de0fdaccd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592066fd13758b16b8bd95982e3a05d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab624db28d5e57f01a651658dee3be59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835bc0b1eda22f6fa357f1eb3c5d98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15c1b8a566f89ea2426e87ff98447563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554d52bd418f1cd8b735c34ace4b51d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1febb00cba1661c3213f9e4bcc0e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71669651db34389b43385adc374c973566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f236e36bed2a9074559670b65317fc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c251b34e46c9b7d337c37ebef3955b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427458b801d2b99290c70f14ebf9aa72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c8f226196195d4e56ca294dffcb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad2264c3c2c15130c5b529effb9770571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82276195e1b784c7cfa55f8210da9369572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3c37e45e77091095ddbe9acf58f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924176c85a42711bbe4a9391f5603b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a51a30e2a768f1427bb6b295a1a67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41328c132556ad843ef2eac79406ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2380cfb22214ee72e52bfbcd9738250577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99023b16b329b9a85eaf4b427ba52966578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09644a26fe2f672b8e776cee7d293973579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb89208e92bdb7cf38fab19b8ee32d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a015d055831e6d37bf2027e77a0b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fc0be6aacd2d592c24c567ac544aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b93c98b3f34a6bbd5c8d82bfc5f38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181a2981dbb569e5995bf419bf37ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e094ba2366af874d5fbe9310b6de61f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eef9d1863ea495ae9a3f2d2ecdf64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce64a175ceb2130e554170e3f219b0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322abd4f2b7b8078aadb3aafb2e6a52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4fae522c91976a4d54662e285f4e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a177232dd5689690146f95258053590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87df75be8d8a8ea1fe51221e45dfc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e88d26aed98dbfc350b238ed6e388592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4cc9b09489e453a42ffafade5f9af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1a29142eec62593499f91b43bb3f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5cc40a23eb4d996951c9fceb72409595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693cfbb5e33beacbc4ec95d1c42d119596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64e504f22ca0f4614de56609ff38da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ceff1991709a4e14f6a98b2d9aee1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1838cf9aaa6318d702ba0d73b9f579599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe485c79c3110bc526f642eb1f7535aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6a95809db804708b87141e87ea2e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb46f3e7082185575ea30b5c01142e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd918e0230c86f90426198e4cd741e1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a474fc33498ff92569084f1bc93012c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfe5ddd245f785e43115a7b8d75211605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc56347e48b380139bb536fe52162f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c9a85153cebd8816ba7d518c3c2d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8c42d1bbd4486c70cd172d17ba412608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7b154e5b8dbac40efb25c98275ad3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ab58755f88163ba2f2543cc54366610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f23b47f3ada05242ba1500a271c0ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23d3e45dfbdfef4edb463d27278ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3c918dea00682063b68388fb1c194613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e7e3b39f1cb8e74b43f4d00e81cd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb63dfdc23a07b40786551a300c9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dddb26d90b20cdefc604b82808aa52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814ef28cf80c2d0f4923ec7f0fa801b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d09341e5058438a9ad952cc900ce31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f8443ce086c7d912ac5a4f42df0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec85a9c8dd655ccd8c834dc26c8401620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7acb9b645840c1f77fb773ed9ff1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b4e4e848f12a45e25cdeaef0f1324622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf837f9347dcf05afbd839285fff54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5d27b4a96e2547790ed94fbf855db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54ee7798fa767ee841ae5b22c99fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587504b6a978059c274072ba7bacc35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f27f8269d1e2af59ca3c96d47188a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3e143d79beb7c24e8e601c5cc241a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93603e366aeb8ddf4cff10b3209916a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c544ff0538655d0e13338d95a7474630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61a45072690bb63509065bf5d34459631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37215233fd23e9996cc145ff94e94b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99449de222cbb946f44390aa0b043c81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acfc2d3bb452e05950b69b3126911a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0a4ee10ef7265fb86f6fb52beb443635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9bed1726e750bc8de2d03f4bfdd53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b43b063eb01adf16a6c74970a3cd46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cbd00ca232c39ffd94bb5ad769aad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440420c2c3e3a2fde04ee5387d1f190639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d4f3227b5f230f80d10cb69c5159b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac62a62b5db4c69bf3e804ee2fd7ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ed7a09d77bc2eb32c7d231b399f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ba8769e3be44d0b9140f6f68b0ebc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed20ae5b272a87850846e3ef5fe33b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28793368a1bbe84524a995f2f48a8801645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0208646e9ae0f3dd234126965cf305646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc297289360d85125295575ebd29c589647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce395c8e9264a9081bd713788418f4de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d732698829454499c69c2c8cfa0d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604fb89954e039789d6fed53158f80a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d82f9562e350ca725138866aabfff9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd965f9ef202977a6e89d202d08c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb8399dd85e9f98c377504bdfe2180653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff12e25519ba8f7444367109582f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc6986f360c2c5cd9afb23e66d3f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b0dc33f59b896acc07bea3be7b54f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309a3542c963feacdf57fe29e54371c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44cb62bb6b572e5c5ca5f0968fb332658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afde2f7d6ac7cbdd596619e5fe0a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b510867675fe22619b42ac9a02a000c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babaf431a3f29153ca4ed105b7c2117661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f2dc4e82b50e97ae612b109f788ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7478872fed41b3f930ccb64d03206663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccccb7b644114ec638c9b15c18db56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb427f15afc6ebfb6b1e6fc01ec9b0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ded0fe683fda3cd5d21c63f6641f76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa0da2ea788da807758f5ec11669f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c10369c7932eeb8e9c315f2da6d14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b7c3c55eecd87fb25b5b1dc8039bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f1c5962305302313482bd09b0522f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2859072c6651bfb9660dd5ca87460671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7528e0bdc98f5be76330910eba2a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7409c6e82e873fb00bbc667b6b6b01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afd4712ce920b112ad040398881258674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc4843c4e4d6e17325b2f7c15316d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca895df7fbe4bce77a38c6ce9460d32d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d85897157aa1f4340de96ca22aab8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87205b3864913472695efbeb756ccac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7311bd45eca64499ba97a22cb529679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793a2918bff77847687377ba9ba124680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ce27088709a45e3ed0a5e7cfafcd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6774f841f48b09a8127678b62810a25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ed38bf1bd41985d60952e06dd6df4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092db1e59bc18c51881d7d74096691d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2967aa1a22a9c0fa0db348a2113e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdf2d6810ed2cfd98acc0348f8efb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539527b742e8d86f5e573aab69e4f0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b482e15428dbe77a3457fb6bf0bf78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c12acd76decbf4e91cdc4ed65053f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4a638c8919f2055087018884b313e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b215c4bc55544cb0fc6067eb98769a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567d397bbc86f01cc1aa0a62254301692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aece0792a0a85353a981380e95c65d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23849cb52470ca74faeb07f103938f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea2992d685b9bf0e554244f003d84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ad28f47059057cf685a3961c925d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927b8e4ae6c079a8c5e7a5c57d7b361697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54450290ee0f71f1ceaec7e1652eaec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dd6386a925515aee826876eefe276699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3109cbef409e09ffab4c5b8ea133a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d5395a91460c05fd923a0560f7b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f65c6e367a9fae9b058f7fbaf97ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f2da799fd09f59253227f494b3dd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f23590408a327fe8a28ac1f1318d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563caefdd88195d8c2ef78370eaf2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d4e5df78b5c1121ae50cf980401bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c0638e71213466f6d45583d54710d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47fab22e1e3643443622ef164c40f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbda18c54b95859a5e5190ae59e5c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2fc582a013cbd18a758cea1cbac02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a130f8ed4746cd2fb44ec9a608684bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9836eaa6bacf4252eabb2ab4f7616a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6758c4e6624880297227efd38a8048713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483f925400e84aa72293a938ffbb8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d2a11d0ff6dfcf202b84b663df847715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c9bca9aeb6605a8f69479153942a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc852051d198927d91ccbc571406371717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b995006f16724772ad0721c71a9a75c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3856c3d252a6129ac0a5ab3b4ed9fec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b7b8cb287baecc57cabd2d976b4b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73522a6bc2c9f9b07aabf17f755a17be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e47a5c43a0708c7805c94d9694881e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2583769c3e6ca55502d8809806c360723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac77ca5b337c32d6fd5c965eea61a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb1047a00764048ae5d10bcb308a20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf4af66936a9935db3e466711a6882726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a1fa48f42bbaa82cd7857a82c6e2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce0b78c71290f91a84912f4377e19f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcbe04e2edb3dffbfee226a5a4b62a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2374938defe830dff1eaf13d166d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f4970a76b14d41ebedf47f707ce44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf130b6c01b0e45dda287feb7565f14c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82f4923e4fa7ca58bf45eb8e8d1f11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dff3ef7f8fa6e253359f870c06ebc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749d4f379fb0fedf9d533dcae921e40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b85e2d64ed411935a03cf02de2f4c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41a4f769049ae09db6571e46d838b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3545688f3eb364fdb365d5d444e7bec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495acd308185c49d84489d7bebb188a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87c3318ecfe7276f8de452b331570740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195b5158fee1ca36b25a9cde4ea9ca6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89446ae7719debebe9822b51376556fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634a67cd5a5c0a7fa531a4c8ccf51f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677a2b74b7bcd13b96e26d02e5586e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b582210d1a49b71d183970090f96bfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995fdabdea9152b29e5902e9bbad73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738704f1647eca9711cd5d475d5b541747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba76c466a78862223d566dbac524f0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53680bb7f2b241f1592ca633583bb56d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2d98e96b6a6061b26a35e15c5f2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b7438098fc3d43eab6d6bc6be58b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0a1c4c35508eb64dc08a5868370e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588ff1345d30ff74cd9329191d5a9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecece016e3badfb839c9b4ae20729cee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2434bea2df013653f32791850bdf8ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfedfe4d89c9d0cd7989f4ae0157be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d4e72067d0005c254bb7007459737757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94063d9aabfc0c54827d386995bc53b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b3f4929c6b540cec34d1b0bc11460759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15100bb60a32cdcdd58029ded46d341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf435b08ce0fbcb4ba5a9bfd117cfcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a1750d868c94e608a6a541724bdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a656b87a945f18983461336ad2aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf36083dba5384c331f77666bc435d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6626f93191dc40a55a8327202aaa276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f8439222998cf38cb3d5922aee2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb7cc243e98ac1458efb0675621a038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33427d1fc5f94f94fd40ea5d65bb1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3658e7b0408ca59f23302965a475d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a4ca895ba8ea901337199abfc4c4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e5c726ed3f2f6d06f173261ce20612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd86dd459cc7fd34c34b5faa124878013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9727ad3ed0e570f795723f4d68aeb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe48a4faa957e0d519bbfcb674c802915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3808b2471cb0a0042e857d890818ca016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d9e6cfc9be9e3c8f3d893c1badeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1e2e697fabe329b9b8f55723d051b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770c6668bce146590fc576d681d372819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06549f464898fabb839191ded16df4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0a5d0c5d131ad208727c2ca9b126d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15159050ff9b25780b9b2c27ea971022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b82ac1fe70867280c2da05e8c3c13023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a33ffadbf703e7b68cde9d4ff3e0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831727f057f94a49ee0abf2f9237d52425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff01661a5b0516c4029dc63098870a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dad562aaef69254b57762b4d4fbe4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156b8ed90f2b37a8f7d521e1c9c389d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d3f46027447cceb01f813293eb4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f011ee9c0b2de37d16ecb0418c95ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4869034358b3ec8c269a9d78b60044031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e8022eabcf4aaf3db65c5b17aecc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f07ee689bcb7a151835fd3d873fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc46706c4a57a63a5f86475478723334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648299350951a979844508d31f18e5e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c150ef31d80b058bf29fdcd6d6c268e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9493807063e1433f8501b94265a19b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341bf486122b1b7c804ee7e76008e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1dbfce8096c5eed73898b668315f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7dfc348f7bd117dcdb3f1f3d25e8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f419638cb3cdff9dd5cf08f54b26441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0fb4b3a1af20b4e650f6505f35b4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157740e5450dbc6cb51cf5c377ada91143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99280a3d5f2b212a64d7fb22ca7ccd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292c6c928a75ca3230c5c912574dec445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa5e78874fcc4f55bd570945fd239746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a5d89bb634fcc27d67155fd71904947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f51a01849185a0869f0bc1e3d914848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b79f835675c230a3396df19fccf4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e510b266afe50dba4fb36f90239f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536be6ff620e9eb8e8608e62c31957251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe12e339a3dad3103809b04d34c416152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f945972a9716315964a67d280af1d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be05cef9cfe314fe574c12f181988ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd22877c0c22540bfe815eb90c3e8f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce75289a7b792b748dca778378d1ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608bb08db3159a77b3ab2efb77a9dc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bfaeab262f5e986bf4882c6f638c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4df01e8ec992bab941cb934ab6e93f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1aa8af3e1e545305d42056ccff7db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c617a31d3c055617f0de6645f5acce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ab2fbe47040f6b2f8992fb5d2049c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e24289bf1694ad9ab373533cfde1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a79d8470ab3f2596e3403d5d11b4b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1890842d3eb3d8b792f03b692bc90c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb483e9263c1a5276e7485df599bfe366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f31c347741de7f048d5341b68e15a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee375525fa0e5e14cdbffa0f4265a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc9fed8e5ce2856ec9b76eeb1e68869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62df797b607d25b4bd7aab4af2688770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c6406b622d6622022a92ebec8990671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b409a84cd1cb4855fd69d5812bec7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3232d71e53a8974a7efea87c1bf81e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0ad17988c5dfff6d4001dd0f32baf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc74a8e60fb69d765414051b2f3558d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c0a84c12410458db204bc26c7275176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ea22c5b68de58f5c6991cbe4f459077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e74787610febb41941eaebf791ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e1112d30275341ef5592022e2eff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f85c7c227ae3b9d07e8efdedf40b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b710b7292d348311343c362249e8e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46100f2755d01bf2d7613298e297506482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600291184324b42a4cd2a4635c445e9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de25c35193d4ab5e2ea4b34ce05866d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3da748edaabf7ae990bad04e47a9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c29efc8cb419e9a681c9e84ec436386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb456e77c2132bb82ba936573c019c6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b708bd18f6818a63af5f32760d1da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082ac63f050e314a05e42f367e6500789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e484acd3487b131650155341190bd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78f27f9fed7833e8c1e62052d5a43791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ce83902de9f7d4d226d8c2fce30a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cfa52685eb5ca5c7aa24b8990b6e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631cca1ef86402dde250c88dfecd7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f9b7f81d900675d32001c7bd80c4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de012d2c40b87cfdfd2b17e2f4c862396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2042d2a87e9cea8fd2c63875a0bcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3866b1fef20d2d367f6cb65d4ae8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1f3d0092388943c1f52cc2d5b8af699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc6de17b5e2d2c4abbff12725e2a6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbeabed59cd571aa7709336087eec0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e801fa9da4f3024718fb9a41314c9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443744e85f6f51c73f724df2920a5b43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc697e6d3c6bd80fb91c7203a35a80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851845f2bfc12cfb24a21b62f1b40c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65454e5442c3a02155ea08cbd82b7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f93e794a313673cb8a85326e45b7b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b3a67d22a42a0caa324f2ed12d0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357ffc0c2240e3c517a99dae591f96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b42bcf4c7ac19e30e2389dd70bb77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212a4767f3c1e386a1c1e897413dbbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4348bcf2033de80e9c0bd347dccbea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7943087cb6674abb1b21c6929b7c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdcb97ad027d83183d050e1b7af7a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5a3416078b393cf0a1c1f7ecc4043115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f15483f1ba1af9b3b58a9fc47ae41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47136641d1c953fc92a1fa0b370fed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be98dbad44b6f8866832f27118e5678118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa459af94a283113cc447a7191288e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be62fe77437f9bdc45d064abba8dcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36190a89a7e698d69e08991c7cac8ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ce48b0f6b0a86515dcee90a59e8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef37456f9bf01dd6e384fde49b777123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7450f9c99d43793965315be216c6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc07c035d36b3a1c8e719ed4f102f15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ffb7a47bc7c785b20cd7069425b4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3744bade08d7d37e8b1c9b94178c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff4c485bd6693aa16ec53dd8c0ddf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b6e21c718299e1abb271cc270a1b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae96355e0b216702518dc4def59bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f80af5ff73e00a95a07df139bc0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582e360dc055013e52c4116db417ab1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adc2417b717d0e2b9e1e85f505ea6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00b4d11f8a9d27bb7eb270486b33f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101053841d8ee98914c07e72b1f4bb3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706eccbe8d34cd33254a76a599d468c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf565ca200156bf481a0a6a70935894137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16fc4203be5f3b371becc28beacfab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa260f1dbffed444ea800cd442510b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc16992b582b7d79c2d7d6052dbe4ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82c75c6cee759c66f89a076b78e885141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bff04f0171fa12d291b47922cd6910142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e85db5ebfc91db950225b81ad3314143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af134766b561c51bee5e665e73748562144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63367d3e942e10cc28a10fb6a99fdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bc0d8c13dc6494740feb6dae1f536146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201422de4d3bcfda272507dc5823b00c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e883e00bf877c821b8145e5980691d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f98f48430d70fa40235a501a05b58a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3314a8308ad63bdcd4b535cb23a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993e885bc4a8a14322ba22870ad34c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f0925b44771cc9275fb07ea0afec4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa126b054445763c2e350ff9f5937f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dc99c7ddb29198c70008379eaceb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb496e946567b9d1924b28fa61f926eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fb4f61ccd946a54c4138adc248377156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07fd303ea7019960b07b35d588d161157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea93cac84e17aa592ff6f21a6649ba7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda729dc4e5f8a1d36b49a59dac99726159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4448e512f05c247a314eee872714f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e39f3ed3f3b6b48fb8efb843abd5ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92e967edb5814a4a9aecf83eeebe29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d556ae136b6222b024c6ca5a9c4ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc3d0498ad12a3bd81e02f7be27ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dd5f33153721825365913baf924a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdbbe2b8077d61c2818c942317e3df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13181c5b679ad78caa19eb8fefd65b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473f2eec097cb4ef900def5ce55ae7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b745b8bb97c38ee728257998755095169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd37fe92dec89e8fc0d432d839b0d3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124767dce56b2d073400d7b6f6868606171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72351ebb04c75f1b6996118b90edc07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c006a6b95d484fec664f4725836f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df153af2830592c29ba69fc4e50b93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d34ae7acec4db99b76d5b08205180175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e1b9644eb66f05ecc19bbbb103612176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1266d1d5f574cf1fa19b0cc5ba56038177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031eb2f49b2ce795e658d49185f66c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bedb05798a6b59f5c661423553919b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af9b5b73829c19f431d2b87725a0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c17bd2a0e5b7f968bc2716b2b859181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e009a1d5e8c792d72b976a3df2c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabcceb70709dccac0448c159bf6656183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8dbb753963ccf51250f1e9a3e0afe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda90cdcd3475344dd0450346b94dc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2526a61255b08d1ac8ca327371e50d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfa1738fc8df37e15a0c5947d4c6f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19710f1a584b7f9f6f29158e953b0077188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394a0d1dc802b96865772323bfddc57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f313e722ec2349e43cb6f44c8740af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7efdc0b0400de6bb90782d06bb64f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c8c26ca7404c40ea9fc8a5433bef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77b2f00b1bccdd29bd84776717cf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e0f2dbc89e1621ff841dc00d30c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634e172b75b4bdff80e3a7871b1d1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84e8261983b491f3fe35ef8f8d70b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d93ba48c0f4968f24087c84a8f3df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a3d37c1b49a3b59a7fc1f3b339e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd9ff94d26cf77d5a4146b352b79c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef2d5d69141808938c5249126d5eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc9dcddb9ee5eda647e2d8dbe02c79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42247ccfade39226247a96da0dcb9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cabf6baab79eaeb695bd0b71ea443203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627ec42cd32158c1285d07093413abd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64347e39df03860c3f4464c5570fca6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f0d61812cee02821f9261879e561206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd0a96030215496a04a25fb0a01a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf210e983eff9186c648006e05c922208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96412608c4463f456ce5976bb8d86eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2083b6db1ed7606b4f064a0d61faa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e577079d4e513727dfec9a3028a020a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808382dfe5cf88f735f03b0db4e18041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51887b3f4cdfee6692a60edfa973df97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa470f3b920eeb9e373be5f0310f758c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aba101d6fe88704c23bd4fae98c75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d991ebbce8a2d74b1d50b4968232c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53b951e573f182a655e41cf4386ce2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e36ddbfb34d757c6686cf3991c777218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1df84cc23ac7bc49a0c59845752581219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c512bfa2776b78a57cc32469647075e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49e0b244e008aa3ea57695ed21e485221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe42e21e30b817cc34618d61a210de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238796fe4be1a20f8053b25aaf96f2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c7b4f2bd0e3fbf410849c90ec2b80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bb488135fceb2f667655de93ee242225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ca24660edf62a2a4c0c2112666f40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe001cdcac4d231b5ee534a1faaac1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ccdfea7916e492af0d6d9fd0cf79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c63f042b215c690b9f93d2667290229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25748453f6bde52d31ab43fffb3d47a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa411d9b00b8315af013c922def3f56c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e955ed437ed0fc3ba9f773498d5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b05f4b0e56db8af8007267da4f81f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e6ae43282cb52ded7407bc24b3cf9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f33c8bac4a865613de4eced88212cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14602b794e253d7165c8a9dde3b34414236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046c962f012650c70f1e7f1a58753ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab612e8556d7a96dbeb5f7623e0bfacb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014156f40f3d648629bf11e5ce93ead239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871be3aefbb4794b7d2d9ea1ca7215240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c5d539b5f12869704e31beb931f10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4628e11129e2449192c2acba4d98fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8807fc8508976f7b27226e5b4a5df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebbccb210cf1eac69b70c062bd7403244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa9dbae4db03a5ade6fb5530dd8e3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836a3dd870c61031700796a6e85667d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b92ab779d08558e3f202f0b9fc8ac4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae708392ba475de9f0a6bcf64d5c00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a91d31b3ff4ed9a4482c4fd6f18f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4b5ab83d303ff10120816884c0952250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbbc4a21cabc5f40adfd817f1df853251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba01ac48742f4f2977f255b2558a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed9a3d7b783351c993acc443614b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90965111f70dc83ab2f67f20975c892254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f39294ad18f8bc15bc8ebe24dd9f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bceb8849de0b39d9a4fd6777dca56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb89bc83bbc373e0e77397a6f1baaf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75026f9ba7d6eed074dd757c64c7fcf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f6e1f940628bea54a614235662c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8255c30ea72dff52394205dd29630a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50591b510767eee5e57aa8a0f630d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84f1cad060abdbd0fb363825b16d17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef1b3b39366ab93898a67a2e02f2cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac69de8756b31fd13cf170786591a17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b514fb948bd3f8c5ca418818eed4f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08717c9511ea5f227189040fb139b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479afaac22461e1ae3c78e97cfecfa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5741cce8e0a5809355305d1c031e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e903e3ca9bcf09c2227f70df9eae226269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5adb581cb5a29bb0290e36c00dc99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654e55856357f2a34297e8bf0dfed00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e20ff3177bc46b28080eeab9b760272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55affff4146827b7431c701d0f9d16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662822f390e5ff8aa3c177c66d24f68d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9b5bd45834550fc55c0ba17129fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e3b74ffe02cdd8ce1aab5dd62e8be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f698253c238856b2f52f1f603e77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416ac89ae42cfc12b854386afa66bdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d29f5b66e77bd31f07af563baff34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad271de018d34f2edf1264edc3075d45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a051e2dcb4be534ea286f3ddd5ca5e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192c3811b0208bd90788b9c854c8b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7d2af280be6a3978639ba300577d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1935b312cc9daf9aa0f73d2c7d74ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb297f0eddd224fa3b87789deb32d8ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14e560a3f4e6b64a65edbb0963a207286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ce28220332845d7c7c3e8f44e542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19390595425c6c0c25a4371e9abfec76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d949b35aed593300c82b41206d49a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24400d06d4b0fd63d83f802441af7b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c72fe7bc9fe6eaddc6c35082965ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c4d7acdeb1022ae7e1c8cd48559f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed946b77f1c0fef4bf8de9ddfbb99e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4c7662800d3ad9a502b5673eeab40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff6f467e9265195adeeb3a8e4e91a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad18c677c0edc869960cb330bfbe339296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c17dbabed8310cdd99b2ee4ad58f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed0a64ac91a97a307558e12fe7ae62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b69bc24fa0f6f1af1f6b6e86e6237299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dcc760da773b12124a381a269bfdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb3c8cc9760415b7517cfd61826ec6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8b8af53d11ac9b79e87c15e1e4855302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfe36befc2db2e000565100e0e7a2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1408573aef484d0f243b086210e2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e245005448c3e99d8d8fbb77c69cd13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c86c9c59f1b1b6bafa172f4d81f11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bd292a56a261cb0f16136478c2e7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26870d7b471467ae53fbdc32100a20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb961b41298582050363f78d18680309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14e5cb5dd7320edde74407f0c4f1f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8425cddf9cf38d7f2abb0cb6cc34b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b168f787378b363992cae71865a67b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26828a708ec88e52576b8b3aab0824ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f82637b490a1ba18485e7361d3c3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ed0d019b696e91a2a0e02beb9e42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae78754524fa35e8ca70d64013f30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb1f28316ddf6ddf4698918e2edf3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75122af6330e67e1d670d54836fafed2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f660994c2ebcc1fa9de936870b2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09976f333f325f7cfddb75ba6d99ea3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260d37fca569ef091c54f8bdd5ed487321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33dadc762c4a98ef677b961dd1b148322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95320e36741485e6b63dbebeae4151323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77cfbe9eea486f8a5ea780532868de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c811d81cdb7cef01b1ae223ec8406325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0c90b0d5ace0376255968aedd5fc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84c41c98cc971fb467b760f98737cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d15631cec6ee0fb0048b6a0f72ee6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d871733ae70caf0ca25349d7440a0be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22942fd04951294857e7383944b4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d663eb33452687c6527b989872528331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886f3d91c362de68cce3ca615cbdba2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6fe84d7b4b6965bddc666873be89a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33d512d3196d7efbb44ff8ec24b0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f938c93c09e5ceee705228bc172a7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7bbe3fb061fe312e1aa048c478885336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed2cddfb7c64a57695d6a25e7938bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa5afe2a568ed74748a08aaf4e25e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921a9194b88dcf369de1d5b5edcab15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d272702cb1e7bff9b0b98143607f3f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726730f7da4ccbed583cd879f7de5ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67eaf23983988a7427f31dc01ea8d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e497a2d9821299908b51f2624d8db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769b84edb8b3020f60dd88ff40b543e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb61ecc0c863d521906501fb7c8de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c0503aea664b54a23a33069fc2d49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7c9669f28ff044a600f02e56f7bd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d307d8e279e5ee95f3a792f08aa74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c82bc8a917d16ec4c9791ec4d231b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659701c7f71571dd2bb39a863b0116b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f568627265ae50697c3c544be39b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca42e7efc6e9a35e7426dac806e25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ee5a52e726d3fcf4587958be4746b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648670403ac9d8320b36e78224db00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404914b9c59c9fb852938da900027983355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef10cf5b9d656c0e96139403730004356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc94a004ad3c6fa77832724471dad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd636ea9683dfa6058ceb7174179f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0840f9b07510b6152d09d0c8804e80d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e4fa3414c8a7bf81d90ce7829e6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b389841be10de2713b36d7caac6fe0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f7e97321745a02203d5f4ad7cf268362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54b845d84e49aeac13186599554c08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f34b6b6b357c279faee153f4dbf68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5dcfd185f6fb54d47fd484523e55b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943b5504afd2584096738389c0234d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2272f2c15904c8946da37f83fce36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ed7e036351152d4b0d83ebdf11ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d3dab7187bcd0069f22a531f11f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962696f061c1c648e338acd926cab9fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9ddc07b4c7e9bfd993429eddc58b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c210cd5384b2031f6f441855d506372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710976bf94c13041545745d25883872373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c304389dc8155457a26756273093374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aded6526957044e2598c5b818041c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938dc410cdafb902196ace62581812f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdadbb1711832d64113abe14391a28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf52d8326b963f57e2865420cf0fe5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbeaf17145eb04a929e51e353f90a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6133a4627393406945f6b7da336019f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d415985a7f4fbce81da4da6a20bfd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80fb0fae52e254768b6f10f816b65f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb53f5c896c5e87d26a17afb856edd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbf2dbcf871e0cc363c8cffb9af8be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ab59479fa9bdaa534570bda956c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca08314045e91b741796cf9e295288a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875acfeae5b17d11d9d7ad87022dcdf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80954fde25300ba6a576eb0ce3e47fa6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43880dc92873ef40320556338a879389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c014aaab5e587056d08a8e4929937d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454fc2b7cbe957f8e0f57c928dc9884391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e348caf55a368166392bfe19ecd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9ecfe75c7533b40d03e566b16ff44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae422208b18a22577541853876615394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5d336fb6cb2f02581c27374722606395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096860946d17842ab0878dc92e4bc3df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4226d6457f632e17bf1f2d3fffb0b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c1ddd2e70403bac4e91121dc833a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0362f6c54b11105959c03e0580046399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018bbd7880427062549c42dd9dda0b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47be742b736dd72ad5585fd55fae3e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffe51264992e06c85b6288a89bac3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6204740060c0110b7b656344de7b763403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceef0c4094d9df72dd113cf3d1b26c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39fabf9fd3cf8f9c50861ae316a709405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f09d1a7498cc554b5ba2d8ea13625406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cef2fcefa5fd93c56d7c0c054b281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d38294048b74b8028f7f76b379bf64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442f816756cc5cc72fed50b828ec542409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a4702504df34b685136a1cd4fe0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56fb937e38a03c82bdb85b7b6a4f77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd39d9f4c7d04199fcd370d51397d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4fb7399df77d049a747627668594c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b7d76f2cb9c49bd3ecdbacfff2e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654654d53edb2d33c82d4b070d3eb5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3bc55eee0ee224ead174f759d47f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12b9d15af0e46d24b2b81a75cdaa94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe40db5359943fc9338c1182fc47886418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe3cadce85337841e1a37b39ce5a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283986120953a99520fd90d4010686ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fff3295234e693b3b71f3f0adda96a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ccd840fdfd13469389430d554884422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ff7b25643d7c0e32fc2fad01b440423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9791a2b9cbb57ec4a17775c73318e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b106ccfd8653e8f04c640bc80d314425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed47085684d4935a7fd5236454dbf46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eeede19d15d82fc1d25f0096a2c0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae44ca09717b56513128bbf4d6d50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3e86aa8c0605ed3a62479501a0db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570bd6d17bc9aa111405f390fc57937430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108447ba86abf69c7a2b54face48325431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe4cf2d104dd3efaa676e31d975e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15a5afb6c95f91bbc79ed67fa8e6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aecc51930c10ccc7ef930e10e426a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1bcaccc1ebf6ea3090e8b04102039435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4eb6be3df46bfeb54157a6eba22c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4208d8a5333526c517803e97ae385437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba962a403bf4d3106555bce772b59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1ed0f0834dca7e251860b267180d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8a00c81f6376efc4ce56dced1451440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66491092f2a3f67c13bc7ed8c03c618a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a03702420eebbe006e801e6cee8156442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e162772ebb80fbeaef19abb7c33253443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860f1ea3ce80ce49aef7322e971f3af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e44f8f2337ee21566abba15033a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833765dfe5d9a2474460128a9adf203446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af49f68ed2d6ce31d5194cdc68dcbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ef87c762fa6c82c7df778e192c645448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49f642b3448101b48962fb0ad6dc5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca292c16d06e98a87cd2c546ad53e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5918a998274f714c7529314c49ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325d2ffb71ba5548b2011e14eac8c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000e59644db3019257bc50f06a80081453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5837ef42595bd534bd6295ef36f7ac9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557167ca4c441486870750b4a99b296455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a28cae80e3b24fba2bb4a74ef7831456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519f2bbdc531edb67d7fea17e31844e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25f89ce20cf4cc3513aebab063c733458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf5953dc7f89bf8d49f015adeee66d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eeb7eee9c2f764bf9e46a73efef13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01f8152d93351ea03849d00e292584461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea13ca3a83f0723a9ae51f89573f6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb05570bcf947140fe54b304131b04f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc6015c60bc6acbed907fecec058de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e0f271e4cc8d426d569633decb86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbdec2fa295da66b7c5266d303ccf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a3a7fef08eeb547e2e666c1911be1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c3ad0be9094db49237fdaec875a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f8ed39fa66f6c5a404d17ef9ba229469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad256f8ec5223438d738a2dd83c84765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd738b114b42d62d267ba9da86dc96a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67ff07278be1f429de7a7f30128cc9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b214d7d1c23104920e457c510bb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b8ff677e40151b3b832d14daf9f22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018301aa156af3875645e2e52a8ba30c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6375c19767600fbe4fb96158a3c32c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e448202276a8d4c0e7ff4b47f2005e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3c4b96945c7ec5c1717955d26ebff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89846e4fadb78bb6a1529334ced9ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035543c3d7d5809f32c1e431e5545707480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8338da991bdc2b4fb4d5a0445dcb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b60e244fc3e2ec8d94f897f42de8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd62803faa71847b456be3a5fa749483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b60e77d897ecb049102051a027ec9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab690d74f41f9ab273f52a796f175a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40673563f2e4f729f0639b12a9187a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb0e24f827d9e384519b7304c62de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a41090a12dff01317552c999236a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1618b762abb0ee643d71b05dcb071489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c5e497f4096db2f1b0abaf3a621b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58792d155d01ad99a074d5a5a9345cc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f8b978236bdee9769fa8291c20554492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e592441feeeb3bccc0bed699853199493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce0dbee65ed864e926ffd889a03c39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5c1c42869d84b5ac7502645eaecc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f78de0c9f79f2958073147a188f336496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771043f1be3e07f8c4390bcb9d064d2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e994a7de26e5ba440a0628eff9bae8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4837ba8f86f25de8ef404647ae6769499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba76e60cd10d4f9f52e7382df3b164500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58896ec493b59cc8106fe2909fb3efef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0830fcfc52d95f49364543013d2692502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc07a516e17a6528b54163e57b4f910503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aadb8073c216624bc877e2c302c575504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920da7412272f71680dfc1a5d24676f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d6f55d92b0083ad740835a48c1f1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fb62ebfdcf6a9b28d98a19b482f56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2f9dc07c29f54b69238a40dbfb250508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d225cf6855cc60fa7cd6d6c65a3e13a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e1326ed404db0a4333d05dd210373510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb164f307f6e1bafc99e4b66d6c30acd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44598ab637e7afc6da4c766edce33241512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7b1335484b2f412c1f6074dab2d58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb498c8d4afaa426681c93f34c6c1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8885368fe585dafff3172f1ff171b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f9b1a70e65342d2002a116ee0fd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837904f08b2665e909dd6929dfbc678517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15380abac14ec315e0c9bedf8b4d597518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32942b825514bdd91113dc5881fe5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1fc70ef6dafe0b58f7ef6a61f25eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5d625f8d724db0bf4364c154de36a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ffc3dc4534b860c08c83ce5441ee4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35cdc36da125cc0fbec5044ce5858523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a936973ef76f19b726bb77971c7e96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c69506f2d6507d0cc339d313190b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd5fa195892a3d6432e8886f2e99b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27834b8100e7be9c69659a7e8c4c41b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bac75ca53a5b874ccae0cb9a92571d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba30d04d67f7d19318c9879a483b5f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e9cf989929b62d5cab1f2b1ce67a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00eb36102df261b8dbbd7e7af8d93c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c1b7a47af79314d2448bb030b56b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fee0970fcb6654769fea10875b019533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d843505d78a6fb5a7531097b74d534e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdff31a77f9711217d9203fc8d3b0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3151a7b40e7da03c2e3e2a12e0400de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44575a408465634c60eaf6544e44708537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa74a8e9ee393db2d2a5d68ea65ff0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b27d416c371fb04f0f7acd5aa4ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf96bce50ebad9a6f9b4849738a2faa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af88334073ebab1532687ec28890af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd61d6355558ff37fde15fd7ca8827542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065e05e4a70f1b07c31ce317680d53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56bdc356a3b4140ed93b4e7f57fac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523bb55738ecba852a0ac5957649cf6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f70ed99527cd321e14bc9630b7f17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15395aa78629b8c48d37e6d74f81505547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513ebb1b5e96886895beaf7b3094288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b7260299565e2c175c137053879a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae75e170f07380edda5a1229a1872550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a54947a2efbfc16fe647f16e4a40db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e7aea981ef36f5592503aa42161a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623087992947637b1b41ad8d73ab9ca6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff8760a6418bda88769f0b1642a36e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418fc7f90b4bf4fbbd6995a7148e6cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5277bc5eacc70f9ab66805b8a2814556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04343ac718c7c386fdd3720c4c7bdcc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47593baf05d4077dfd4ef2d158eb904558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d4608d34fa33eee626b3bc0b84228559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bc2e2e22fab065efdbe5cac37e336560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd676a3b3c9ed9c1e3faf85f594f37b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dbfaf0842d21ed9798e674911ad71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ab0765b6bd441ce61dc8052ef40d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7204e2bc3d7e03c71f5b73672f42923564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4207129162ad91a0887f3cfdabf80d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef47689275a258a5c99ecd0fd56ca5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68772875eb6b391c1ae3596aa4a93c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211566c77b7d138a4c58bacc83363903568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a01edc4df316a4bd3d75c20e245d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7d8eeac2592c5f15b32ea88de4fcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe88942cbe2f1c89c7318b840ac8cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f688c47b5e0841df74864905d2513572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba75b3bce9e858dba4c9b106370cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8955fcb3f66abccb1b9e1eb0fca7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452abee35f85f701b259abc50f35b3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e49a544add41410999c92035ffb49a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10716ac7bbe12f06ec419e24e9d237a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5dd158b1e27a646aed5b96c55107578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c525e5b715a696b7391184f0d75c291579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21971ec928a6f31b073bad87daa6914580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111941f4655c11d041bf6bd74f81f6f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620217bac9ff30fe66661117d12260df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1480b755f3a5c3b7fa8b020d3b1a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9b947efeaaf027fcf88cb0555222a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8f1a8a3ae634c0bb6d0f8f761a670585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d783aec8635f35d7d0d7565d78ea18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a35b5894a564b801d61d2077fcd7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06719afdc2c6dc1a4c8434203a37ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce109fa666a5128189bd4cb4de0a8ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6ae5be2a1732a16ac81bd743e521a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbc009e21c8858347cee6d2a2a68ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2295162024c18f699c8cac0288c05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c13e95079473ed3830795c91cffdcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ed48d6bf70cc4e92553887310d6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00284cd5c72cff6056943262dce283f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ef6cda3fe92602dd2ececfed666ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34336b63483e611d5db0ae86bf531cc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fcc8033118de6afd56a67d69addc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382451ae993770631eabfb4dd4636ed6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605af83cf809914f93dad54747279b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ccc5c8dff080429cf21d86681925c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03870ebe7fef8db1fad44ec6204edd00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91e858fe79951f45c72a6d9c008391603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8ec0944123526c11badd629f349e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e0a9b6eb4376e046158ad112b80a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba90e85363fb1674d9547102b40a23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669783945a9f99c4ef21d45d66afc60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71092688f6e20598783b99ae49e050608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d61fd0dab786be85d62e9f79e3e58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b130375f7a58f5872dd197596207aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4282009ea301f6c01931d35046e55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454c16fe7d0cb4a06b0bb96306d1800612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ed758524843e667868624b45f5c00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6b963e153cde442644f2e05393c20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a40c7e1da07545241e0cfe75314680615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c26d8906dfc0b1efc927af26749d02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8833fab3de6f40f55b4a5404c0a9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d50d3721b6d4e997d671c0112fdbe6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ccccd30e5e007cdfe6f917ab89211619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cece5d3d29c243ec817a1e2a8a65f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef83c1fe55e6f64efed46a49c5fb2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b9396aef21c4095d1aacc671c00f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8d9a2bb2ee5347b54001238cc92a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf198c1d4f5309b297ae8c0b27d66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890819935b9fc653325970d3adadb366625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ef2425f0d07da4e12c5becbae904626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393259fcff8c6b09e1238c9ffbc8c86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9cb1d893988b5a6ba4d19d0a13a88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2abe65971a12033d74f2ab87dd100629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6a8b2087904748183b8612e901bcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf48afb3dca58a3f387f7c03f933b3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e71ed2f370960046ff79a21c0a964632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011164febf163336c7794241bc4b3353633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7df33e0b0e4085a0e975f54bd9cf72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3f70055da93f36ae1f1e128a6f4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143def7a16fdeee2b53fe91ff2acd0e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb8956ad0afad2506be28e943eab6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b775a87cdc1dbc114052f369f033eda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c462cd3b16aaa72dfdecfd02a6172d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb29701ce038f72febcd356cbfa862640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a557985d48313ce15f829158a9d0f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eeac7d4fd0fb79502d024f188783e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07314271d6e5b50c02ccf585e5e5524643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e786790b68bfec75f3183914018e56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e3455b0369df55fbef485ced71424645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fc96ea53aa8a768baf6136f17fd15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08ce2480b1ae6602dfa61ae2523aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de51bda0d0066fb3573d158670663b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d52c8bd75582fc13a4473e383d31d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca5cdf9e97c64d3ab9de498a10fcf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848805a165deba36a045674c0ef418651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b25e005f6f712d942b0d46d247b9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70438678ffbae61614eae61cc298ec27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c29d13c14292ae59d93a1e988c5763654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f30cbee8792d929a96aa402331c13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee5b0177cd2873c6cffa7c5ee71d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104b14c985d1db162a5488b49b637fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddb332fdd450a57d3191a5039dda04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07c0c7ec397055a3e0d79fbc0483a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac20750d3ad41c22e46c7ac69e7c28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a359c7ca18398df7f9b25dabd05bfb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5ed99b1b923f745cc86afd4f9313662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed631775cede194f734bf11c33f28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbdff7ed0aa741f2fce602f0dd9ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7156b0799ae3dcaf89f0997bab8e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aa2d5bc0a39947503140cd2a93a25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb19d024a5502bd80c63d2abd612dbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f32e941d04d431323128c79a6a2ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cb8964f5936f3491a992414cfbf32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c2dd0616bc5990667086fe77d86f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541a68e90aaa5838d79fa3cac1ea9a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74544ba7ded055f3a14e78b5b94c7e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1b1c482bea87bd6b23ee5077b38aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca25ff7915d98faf1651733795bdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb3ad89583eb3bdc544e7cb59db0e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4fcd299e101f23ca4fe7fc05a7399676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c98e832098dd816721dbdf439862b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341b9d105f9af8f03f01987902998ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af406b87a54a003fe8a50cc5807bfbed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb90e0c2df846d76bade7c4dad5ff70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aee00ab9011e52baddea7aec4b77c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9823099f88aaa8b3410b54db8d8e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bee3755af52154ee439654a647823d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e86a11a86f8fc56c85a4ed50bf236a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac3843f4a0113bcbb15fc245962c32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a13d88bb859dc69d2c0e5c323bb9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ebc144bb883168f9aff327bf751aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed056ccc2a03919f1a4422a993a488e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe090c5120a878e22bbedaaa468080689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248ff6e469bfd8f2ba077f11524a074690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63559fcc0bc1927f6f4d50be058ec4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d54e75437646e768d394420588e25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64407f08386f2827cc5b3d5f5fa1c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f05b771813f24249ee8ff11818edf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd493f4597c3b14b51470695435e40eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c20e6b3cc67da1b657f250722094696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8fa5f77184b1696d5fffc5e726319697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd15c3729e3ad5533abda71e119af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecae0e1c6b2291587ada836b4b0bb3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd89099b015b1f56f9d6fdbf5cb5440700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c086300b8cc377a24e4fdaba215cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483b4b78a8a25bcd712b4b35682ab21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d7d9bff644581058566a11b651141703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a971f83e308cc96d404be3be64939704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a704dbfff4f2ceeb10c2f8f1ae0e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482874de60cc3bf3e19a04599c795dc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ecc2e8988b1405406334939b07061707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ef18fb2894d36df71b3f2e4f8c094708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dd63ed2055868f40c8d337096cec8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255322d9a3afe578288c3b81382ca93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b5e9c8bd608004b7af2ccd368c122711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd01abcd02382063a6f64e25b22b13712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801dbaafbb3ec72d2c1fd7219ec482713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789242f7486483ebe76187fc298cd77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693417276c43425db56633a9012f6e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4626783a50d9b6f3d535fbc40244a75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75420a08c34b9b2ec4262e56da3b62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c54671af8acb58ddf250fcfb4e75a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68382245201893e5a2a4b71ad075895719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb0f26118f28cae05bbc7d31c2ee77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d8e2a9511f7ffa71c6a02abbca929721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc4c8d1b32431852b0d224ce54a64b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908bf18bfd8affeafe8f1cb62129c63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b73679a051d8e9c501dd7db5928681724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8871d5b34ad47406f410b38524449d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351189ad6cc8d58c0c9308b7d6db855726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8b532ad1eec73ba671216ef47ab9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f4ba4149ed62cb9e346db3e880710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fcc7a47aa26ba2d9a9d07a081bfe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db44776a7e0628d5b01804f1156a2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e214b2d75552ae3a3b162c55b91153731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19667208db1a22a28743ac35edd305732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28beb86d510677fa98df7662c2a904733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac48542d0c1f735595b0bc989dfbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd906a6ad29a448dff2b380f64d3cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48238f332fd8bd504f0c8e05cb59e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6453a1ae63fdbacf4734a32bfba9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89024d6411b5f138fdc15f6b8f2d66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c113839cb3d3dab70d154d0d685753e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9a4070c535b59c8e9ecc9db09cc07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecde0fac21a393c8d0dc04172035e3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7dadf44c5fee1eb06b2949d8217c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2e69b67febe4b580c11a40cbbf217743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1f7d586a3f08d1b6e0e3556df1e0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90164a4ffb10706705f608bcb3eb47fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e89ed9e8bc57dac85dc1eddb27b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029e33e8944d1a20fbf91f0eb352aea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034944fb84597b5ac47b87cc0072afc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354f31b41293823421363e5ef3bf87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bae7b544a8a148f0a0d6ae77cf5d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d58046cb5a6f04cbf2cd1e980d2f5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce35b52f790e822ae8c06aaf285f16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43948c51e0d605cbb80e1ad05d63ef1d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>