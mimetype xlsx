--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2d04c66806d42ea8e9b49faabe29e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f088739f79df667cf0b046790ea8ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cadac1eb322f43af96f66fe8231cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887593468a5326dab41bf1f526d10d074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b03b97362c4055be899cc68937ff55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc018e505929ca2d7a016461e6b2de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77547968e9f5a39416865b9b634c83147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d1eae68b2c269df07a722a081b2518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5627d596797ed78a1c53d79458a6b729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900584827483c657f13252508c2c5a8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1945c5ba688ce6201c1a428551aef211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d3f2c0be40e7bea6644d5461cad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54751797483c10742adb8314ab55deb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c6fe3385f1f62784d142abb687f8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe71bfb163a4f19c5f2c4e8842c5e2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7519babf4f802753901f09f73d8d58516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa2c993eff25d4e9ca32878f7cc31b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85af3c4b0a409a9ddb8e20cc7ca10f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd77f8f333f7dc043c3d7f3ec0b0df719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe80c4ff937897aa432f5f41345bd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b040b2cd8ebfedb23e93ef0211b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c65a7e94931da5b6a05fb093ce990122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b836ced85cec538092d9adeac51f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdf447c3f45b721aac20808d4772824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c104f33d9bee1c80125b7aa107e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc63649022cfe0ce310ed4a626e43a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8c15ee298d2baa53f70123fdd91ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e55f4810649fdef25b1242e3e1664728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98150f571c19ed4459999e8ff82c18c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf08a671a27b1cfc4e616902c8993e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e30d31eeb9eae9e34c91294749b6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d5471431c40b2cae947ce42bb00c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e761f4217691bb737a378fae2c2a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9a12612e20cd67df72e601e6ff73434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca82e819443c8b47f1950627c5413035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c17f79a9dfa0a238c40f5cd5fcf8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e740dac4051d752bc480be41650536e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a89778d9c00572feeab4056895e7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fbd925318601ab235f33186b38c8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da043320254447f52ede124c918f4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82350c11e1ca20aac7f21ca5cac3d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef13db32b57257206800bc1f42246942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb535688b2bad43ab374d1b75dc53c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c84aa928f81f8a9e631959259c3cbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7952c94721d96ef3d82ed97fabc20a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d555038637ffd79e9c5cfa4a1fd8e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615983fa0c648d420aa6b855b9c1865d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaec1df30630ff335a97fde108b16348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad3aacaf6f78487d19b2ff5b482d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb7acc4bd42b0dd3f7fbcb386a731950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8d451cbdf925a526af51afed9c20351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360ea204140d0a4d32ff4a39b0398452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577450d97e3c12d4f22187b4f265384653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed6705eda24d9120a6cdfee49e447754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d26e2cff05f543aa901f2c63626b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681ece89bf1f43fcc5c0bacfe75fd9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c727b94eee2a35bea4a6c08cbcbd5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d49cb4a087c4e74254496df8a49e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067568b5cda5166a3d71d3eff954180559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e57ab88f26c8f24f07acb1ed2b4ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddd0328fce680f17dfea414633dac761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd58df65ae37dce3cbf92ce64617fdc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f38dcb2e3730f9f9988fbb88bb0d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db221c981069e17d8fb6200c3db4afe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794b39f71ad8f4f1d3982d4074a22d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986293494fb45ab18d55f389465503e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebf6ddd6ffd8b77783bd33b829166d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e5a762f61a97c2e937a5ddfacbbaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fbd3766fe01117af2617bb78591a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58882a5262076ad5f4829a9c1796470470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751631cb8a4c103c1d4f7d6262df92b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305d99baeb9db29fd630b5a00ff895c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6e05fbcb6f5817ac9908ac816baa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0088f7ff1391c5c6152dda96c411874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbf70721008a8a850e8d05736cb0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ed56fbfca37f52291439af9ee03876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17762de715a634d08f57004fe2f9e2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ca46327588a4123920e2bd29f9ae678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259abec2b14866edd877c8cc67958e9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e759dbdc94bab5d744c2109c6a4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6269c380f60eff39e126da92b251dbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962ec95a621a9ccfec1e7c1933e940e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d59c864d50f096ef7042c719dea59683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6bec817433e9a69090a438b526b6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3f1d52385058307e232d107bffd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff33ccc267c2741e57a08e7dd69a6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae51492b50d2ff863477203a3a2c4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3bf18b56339c905d53b9b08fa588488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b19ecd9a5353586a398726d3727ae789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7f66f44a5b1d99a174296705beeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40532fd741c9e7121c10874da4eace8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5afc9d5adda4960366a72d2066e2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235e187a126f7846f1c6bf404fc780e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f70203ed641f7c2722af3069084a4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b34d902a75eb4f0c03257c11b2957195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9535915536cd6cf5e9df238e1c25fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b3df50f01ab59fd6c8233ab7efd5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4358c69bc1dd9624390895b067fbb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3b27325afb9ae5c1d3f6a0f9af97d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a29847a53ed82b08e6b36851329a00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1297480da2e3f1520601acfc11c3fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12be5154c39302a7fb64617c71d1c95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eacfff3d428ec83cee85af0d49bf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71dcdda554c0f8da884d03dbde91af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555062ee02405111a9980204ee6c4ef2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107b1ac831e296211a7379bc96c7477106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548aa34122c5bc970aed02e130fe291107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77795c18887d50fd6eb4bd74fc3db92a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91119521c1420296dc5246c2b206f3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90119395789993f32c0aba2c8000b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddc44f20ff7f45f4756996716662e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30511cf674d417c49719c18632b2a23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a40d2b26fed642d8e168a3d5fb032113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad35c90d9b01b349f83e1ef245379f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef784b76d9af6d4982f8e2bdbda348a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e88726a332d939e2215c267e9bc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e2966d7e557f1813521b2822ac105117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dc3d9ff620a8d12926af064d802dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8665754b75668ae846f9514563a37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dca2b4875adf803f82f3ed9d96cc1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ece6e16e6145eb95b131e40bb2695121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e263ef0a8ed6139ed002dae41e152122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e91ff4592822d77c313d18c1fe9b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a521d203cc4d7144f9211660589a6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55ef60b1985a87992adf496a5c4d2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36282bf80725cf57446c71da633616126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1151dcd1d7bec5d7777d720a4538f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5c626f3817d27d23ebf12962c542f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16063d2e5699a59a76e0a4548cf9e97f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804826fd77e5cd3155e9a40662eea8ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49a6f8f6fda036b4e9918dd9d1cb06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4122649497de52f850ae1435667a994132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59aff145d26849cf21fdcd90b069d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1d9bf11ba624437bbc123538b0ada134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460639f9ded979c8b6a384c12a262fc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e7433e0c744716b326ed458dc11c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb0c9965d1719a9f0bf9ff305d72e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981db9970828adcb95482cb788c0438a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2274992079bc2f0f35d4fadc096800139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a863b1e6fa6e1dd937b5bd8a098da8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0585215d32a61e6df801ef2f51dbae7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48015ddefc4c37f5c796b68755950ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61adc886c64de7125b08598e6b5e012143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2306ff7b6c1ddfa0d518a5e36ea1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff4f06cdb640edd98918065f9f4ed7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118462befd64781ab79b35ba323f9a5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86154392feffb12f8c1dda890c0cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb177ec52212c4ab2e0990e4e336e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30644ba8b0ede317ee7d9a3ec81174a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a341c87f0ba69ca0adf3771d8d7dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885108fe65bc732c145f9c4adabce6da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c821d7854aed0bdf0edfc6779448f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d986ccba54737ca5587a37e44546c5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe390aa210e4747c05861eb1342551154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafb2e7e729ea33ad97bdec64b2dacf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a19dbca0d1afe13a367fae16a0e91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac136628eb48967b66b279af66818d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd7cdf86955c58bb9a82074da329a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87d30371b8eb93151baa5e8c00fb8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e819fbb6773008673f793107157f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a352b5fa546bf9593e1ec754e31f90b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8bd718ea65b345c6137b58537bfea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598a016a9e2cf99dee31536886157f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f063fe5cddb5215f39aea7b4d0d2ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5150302bfc3393dda7780c0d4497e0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543f672ad2228f189e1d309794b5f27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44681cba1fee7a60ef5ef137c23b0dbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99115f60e4f74af430470c9b65911ca2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70196737fd58376b64afe6708582d7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db5cf8acc6bbf53b443ed018e1ff18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b4228b845b2fdfeae8d579d42a45a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd1d9f5813387697855760422aeab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c378ee6b66332ed7733648546baa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d1588b765838e4c7dea538075e23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3622864dee757cc8ae23d21f996834a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e77f1fe2ed59db85b914d90f83549176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca3fe929134c8b6856b0727b29706177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6345eabe7897311045a99b6fc245a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e429d397636c7a6c36532691b0352179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cd26c628952d51d0d7c5e23dce60a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45108a3cb630ac913b2537cdc73be2cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443d03ba140889ae38c21bb7f2f23d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac758c147905d1b62f97038b4067369183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab3ec15e823246c36e8a35a117c78a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505e24b8c0f6f12a8af248ded893677185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd280bb2e59354d3c4d62e9cc84c18b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb98749c4186f5b799692b54069138187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e29358ed9087f73e8290ee1f6afc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3736245fd8d265dc3d56df66c5fe8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd505f58e0920ec59b436bdb75d25a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9cda71b364ddf39c9a8d727a6e4b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3d6082dfe46233019bf42a63ffb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392e1e31e21c624046e4bdf2707fc4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002dd9301922168122e70a80b6f70b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568468811fb2f091a284279968ee0925195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5bb4f651689a167254da022354a5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c372c2eef1e61554b856f20f9451197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e792ca581b8fe0a80256c6ab7e6d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eb0ea8e24c62171fd9bd9ef5965e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbbaffd5914dfc53e91d7c2111f2f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6303eb064d4c562c09cec55f0a2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c413500262ebfe869439e4741bbc13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94e94080be9227f7b04da958a581c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3be1873a9e902cfa14a94edddf394204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef528df8db1bb8f92a53e30bde99b329205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c39075622d7d7e4a31bf19567ab14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65112256ab626edcc7f6527ff4e60f3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eeb08f594c6d6b13da6648642525c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2eec51b40638cce7b7d5351a5d27c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53177a1fd8c48e0d352af9721ff1f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83dd891bae37212bd4af44accd88ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4936ff747a9f6c4c3c0a34dfe9af11a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe09da13f442f11f4d7b184c5ac7502213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65db761e9dc2e4098203ac8a3c156214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfd3b05699812bf76d9bb48bbb79ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba9b50fd22970a03f5841246baefae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892cc889fa49d9d36af4e7581d422ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d59b85c1e77f60e09794df267fe0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88534fac804f63ba64caa0c4992dbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54350e1d4811d157ef4b77a4c8143a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a78c60e9c1ee54025d799a2d09bbce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eb5e310e7e283d85f39aa16e3f5e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747924497745f4debe8588e9b087e8bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38323ffed1ea818f03cbeeb9c2f182224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af9473216200d9c39e0afb479c46e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4f0ddfe85be1486e25d90f1c99d71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184ed192db2c5faa53803cc46e9a0f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7ef589085177d8578d9b284265d25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0521ed1620b2cfac3c679ede024f923229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b3170655dbe7ffbfc3cdcd3cb5627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b38169c459907e3a19182697f65642231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec06d2bed20cfd3c704b3fb4fa2ea2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa8d797e174304853ee6adcbf7c06c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19a9db8d5440583de801c5f00ba9b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f95e9acbc2aa2c76265bae6064ed4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee27ded93e28152ddee6189411bfd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c995d57462ae01c16df86f1278a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e37f2aa1e301b5d99d8bbb9ab51124238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1382c87f12de5d7ed5a4d549b978c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e4e7a5eab69be74ed23a2af6b85b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e99893e9ebfc099d25c88c0b8605241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38481afbebf7c317160c852983857cb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd31b4282bb5edd4358f55cfb8c48a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc3abc20a19be803a68a426c11cda1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef654ee1e1377da671327a7cdf1079245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814cf5ec6313adc3395cdfb89ddc07c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52806fcce52bb8f758bbfc3fc0f4f571247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1521375b80b71050b2e1beec1732248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77557be95b4e1e5e4ac6a74e162642249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407f93ed16a21db6023cd37985328c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5a00da8dc8519934c1aafec10944251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea919e52a85bdb882a6e519c08509252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68458cd2e05c0bcb7bfa4987bd3e5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1456f188f8064a83919ba7da3803f12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd7b0c199556ba154d9c2f894aa27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a7bdcfda774caeed61a8440621e0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677143c9cb82221861d3fd2437728577257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd443bcfddaeddbcb04ece2c79bce857258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75082e97dc80d757adebee445dcbdd5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1c65357393dd380b910e30648ccf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb30c35a1d31c05579d6d08e59052261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7d23cbba74ab32eea513a4f3f902a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d008b770042a804cecc4f24c6552d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ac551c8515cee6fda87c0636a1efb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610151869567ffffea6ece40ed7471a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510c2c656f7bbee8afd37d0c30f9647266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eef1af844507a9d6ca41a8d5939797267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719eefb5fe099168c3b04d14db1696f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080fd3cbde9b141e3add4b0de313173269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba6ba15ef269867674bcd63656597270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8ed997fc0eed69273b7eacdbdf7f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31133b33d56405d3dcf883080f5a0ca9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e71b77f8ce61d05745169e3f5e9bb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a51c27d82a8728b57f1dbe54b2506274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff52460152f9a0ad68adf9a5dbc0783275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb1e8e9d04d9f9c2867676db87b36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe74a7bbfac40723053c05cf5df13ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd288b21506878c38f31cc072461d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1d26265f8da9c73a1bd4bf57ac68c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce40c6a4b8eba9d86da6f6bddc2853b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535eef3534e630e7b5b41be40c40faf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89aa08ec3a8ce5912481c0310423ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990e9efec191461faa018dcc46a6d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5405bacd73b5b2be39935d8400aba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc77f223eaa15e121fa2139c4e43115285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6f0e5e9f1b9b27a499452338d3ca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb63db8ffdcdf4b672cd1622cd922287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b624a0855d0fd321ca0927650aae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4e78c8647225e79a4329239fc44e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96663c46e9680b3b31660d2c5e1b1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915024e1c639c03b9544e033f45814bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a5edc7b74e59c8f550ff0d8cda754292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe9fcb8b93acd8ae5829a8707daa1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72cc71c1e0f272be983a9970390aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9961b07e07f04c62f95b80327bfa5ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c960666f98a63da18dc6bc7a78b38ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bab04143922c64d10065085bae0fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f076b4034ed6343c59a65c1da38fc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ff543fe7e0856226930838467b2fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69623c9fd96117db2dbefcd732f234300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc77b8e45bd8c1eea625af9090a9c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f7d4e948af750ca1b6dfa86ffa43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132216e61d88768a10b2b3042e2676303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fef3be09b9b4701466b61fa8498f56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0aff3002c9edefcaf7401e75af27a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7fa02262900b907a5e070abb9f0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c3db211947235a83d56b8cf449940307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ef4626749be53040fc63c95b15d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8b2b55e611209d47be74a6c795b60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d834c1eb86bece257065975bbbedd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ca846bdf9ebd98226c4984b98057311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d6ce70bd58d9aba12165a89df8e56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1320de649fab42d48effb0df983d00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632162dca92f9b02a9aac1a97153631314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a122f0b09937874799e1c61c63d64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2257397a06397c6340114fdb33b4284316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946f582427a9906c33da9deb94a5392317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149642578a9abaa85b21a1fc5b7f20a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eb659a643caedf5b4274e74976132319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925af1799c3723e0fb58705498d1bec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8051a632535ab101d7814e06d2f72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bba01f34a2509bcf19d7be23c4aabc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b7ebd6a15757a8887195f8067f4e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826cbb35ce9c5522482b203074a70cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085ceed2a0df5b5db2e36d3127a093325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181783894b9a28c5545ea8e89b999e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc0bada4a11b026f1c7b66db20ffd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b9a5bf12bc85af6b0f32bffec834f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c257571c555c338e0f3ba79b3a4bc42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3eb68bea0d59ac067ac5441dedca4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576edb8589d7417dddb860e9e9a404b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8158f3aa9a488851149c9b70401f0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2bf4ebfd2677547b97481b7634274333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56912371478d35f72138029d161aa4f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ec32cf02f259c0bd4c3f24c9cf15f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15614e2fb155662f3fd0da0e0dbda169336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b35af9d68827aa06869161e231357337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de999eec436ff8742b22bb473736c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16197c36103f085e829a6bda9b8aa08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76d3507329143976a2eae8561192b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9c0815fa860c51622693657a56b00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e45770dcd532efdbfae5fbf8129e42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de240c5082eac500167e048b840fd56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47671a60f6e0c695aa14d4def2c2d0e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90116274d902cdabaeb14770dbdc4503345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4775893a8625ceda87d25d3850657346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d57ad18e0faf8c1c4e10ec3273b43d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d967855b243021e07e2a3722360b6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485dbf155d20fae6695d085e450ce61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8575d64eb0e84a7a2368b3a38000fc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ea89784d74231425afa335f81b0a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda709ac837d1247e1d0245032774119352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43874e682d8bed7ff4b208a2ea6d8cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a1ec56984b38d1463a4366d58c36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306b4a814dc56149a5397b6b9a00c8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc184ba5cee6d297aa213afeef5deb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3ea626a149873b16491026d53d855357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d08531f85d2d12ed48e441044909e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78a8b1fa3a2715eebf49a518064af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054922aad6eec797740814e509f4c9db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366b7ef77d35e121690aa85bc02ee4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9b7bd3e390807e6f94325213cf3b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb2f1f32ae03f8070383b96d1945de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8558163a0ec61bde144e6ac33fb7c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf64b971436704f93e52601d5e0ddca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790914eff7370712c0322dc998e93a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28074f414afe6066eaea0b9f0c65f601367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2079bd9edf582159b2e09df4ba416f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f686776eee2599f68f697c876388bbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f89132d9a2a3af973841fd3893ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f924b0255e2d14a6afb73cd7e33c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27cec2eb010334cf4cfae701994874372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43537f3d17d76b27390f4b018ef75875373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd9a1066057cd57bf3e9f8c3969cc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb31ea3877c85743bf0dbae3fa592d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b32cc76cbaf5bc16621a3c1470ab3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c402475b1d39286c4f3cb44918b285377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c35c19838b22a74fbf6cd5968f5301378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4b2e0b2255e555c747f0b14b59ef9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cc9ca530de6241826ff092e04fb14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648d0cc4e4568e119e2e2dd16c4a4d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf7a2b4ec4106eeeb696a2729eaf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a2828d57ea91cbb11fbb0c1a7c9c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeda8b80c244fddd2084f2fa3efdc72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612bbd7687a8a5b06773c2c20091b10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccfc096468934f86278fde031a8d7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d49d24092c1c613b08d14164a5469387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565be5fed3bdb7ee0482a57b41ec301388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45c9e7f58cc7e8f6cf6e2c4870b220389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c50b602f6c3de089954df46cdeb468390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f992ff1c71e7d2d0907c553c61149ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e5db1c42f0baa8f0115c49ec9db0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed8c0e6822eadcb462c6b3a01203c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a04a37c64a448a6989cddaa617c073394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c981a87a33d07f34f3088711f575b2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b6d24d80e71cfbbe543ccc305108396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e599f1c4df4f0d08ef3c36e0e4bdc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5f08ea6b33b6e4ab7f93d8e8219a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240aff380a73af27432b88ec429edd0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396729b158cc07b6e0d15c8df06f2bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481052bf21f1b9c74c02769d97e3c6b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056648d574642efcedac32fe4efa963402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d035d1a85c87465d0644e926ffad88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c609de8849c2eae0daf4166065b0596404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3c364543cdaaa9d535f80f54e09a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02764ad72638c26ce6c8166eed1dd98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63d32a94f95959444e5bdafab83c27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18224e6ba58e21bc617c57a5d0883408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e8c5184cc759ee2e8ba0adbf31eb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f137c87f85cd159ae3609bc54e83e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015edee933c6c6df710dd5536801c10d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9b6d25bb5340476f79c0c6c910043412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c796351e7b4010c5e1500e9f3c0f10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae29b99ead6af9d4249505737faab3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f777015fc2fd0b86e81eef247cb183b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ab92c8ee778ebababb5859d93d0c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c198b74da30116d8515659da98f14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f80399c1efa2d287aa60f196f5bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc148cd3d0fba71fc86e9e5336328419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b8d8aba0beb23166fef0169ac1988420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d3f10b64f99f681cdb82dbdac9f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7127df8bd005b245c1553d4b9b4c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2717024f9a0fbd64a15a6e55a8869ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c90958a2f766a122469ec3cd2c486424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bca9a27e588ea15eafee788f55c92c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051919e848745744ae8834160194efdd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431c7489d690527b258f8cc3f109038427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df7a886f09f041d7175dab0946c074428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d25b31e4f52746f459a22a8b6117d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f49af76cd1c6f6ee75b89c522982430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3378396b54f0989c8976ca57755a8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1707dc7c729544459885afc259ff0a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc3383a58d3a80b5b7e2dc2871971e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612193c242fe8b0009b143658fdb5e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e1d93442c8976ccafe20ccf0ddb42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f43c062616d41bc3a4ff381c2df4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32265f293a2bc9a845d941c5efdb4b6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d23589ea974562d4033b2f4c8fde9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91783672f72a759c93cf5f66d2345db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a20706c62a404c98908e876f318e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89654c7e6a10a1a5a77e68ef7299441a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7904dd90e950a15ba36bbfdcd17c3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf108fc3088d3659246ceb7b7eb6e27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fece05c9e71c1e0523926a9ec4803b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb62151dfd5aedf20c9ae05046bb89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1633aa2a12d5a2718a407e54d6effe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ee6173b3c13e7e99568970d5e40b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecdd6afe1c95dc96e883e76355f9fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a403077b2c103ec21a5c4d30a2ede23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea662246422d785431b7c69a354586450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa791edd1b42b7c0fca23c02f8030c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cc0266c05ff49e8796c454313143a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459928949f5af45c887bbea8fb002d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e04ea1c48998d235071aacca3714454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aeaeeb208d2f7d6bf384059911356455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43363a02e921f76ffad249874301a210456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f76fa933f76197d5ff465dc6d951b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f91a38308547ef6076343965fff15e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332194b6f3de55bd8ef894b0d5f2f6e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf5650645320b7e8c24ca576b25fca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe57c969323e1d6a40cfbd2c944fa5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf5db9799ba20e05c68363bcab6c53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2262a1da6cc686ceff273f2e6c54699463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56a33f7c9d770b33344cbe0d6e60af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d0db3268e8c8abda33ee199ef1a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3630e60b8c557c055a255af52b982466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9367842aae484ebf399e9020b70c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26412208429f04b2f807d199a266b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e36caa49e29fd1dc395804d6a92124469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbda6cf3ceb08bcf1592f4f844b844a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df5b2de1e6fe87f513b9ccb6a967a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a11c9445b57478f76b7c7d85db967472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26a01574b48281cb188b097a93798d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edace3a8f6bec22e483dc1822ac37d26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8183e7801152363bc2ba4a40444204475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a4dec2b732befbc7af8f9c8e70a88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a49cab4e02bec8a0099939b9f5489477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875dcb0f8e557403e72ced4c2727151478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f9999f002ecd69a32a34949ba67f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f11a9658ab1c276fb36a4e4ef4aef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c5904810bc2ca7217d8e23f3da36f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455b54d6f338a5863d264deb1659180482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e5dca10f5cc029f95454a98e5345483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77310b86f4548010b42ff85c019ea89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c25cafaa69515f456c0f55623dcff9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ead8fede80396c443a15ba75a25e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c302f425f23f3b7159f6c1aeb9a56f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d464c011de43772cdec91c86392650488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0afa2a6acc3796ca589b2e431b8d91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92086a3c5c83fcf0ebb4c5e5326b6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d701e1d9ac0e5efea0a65b6fe29824491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d0f087e0042ba38b6eca591072983492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8835d84495a8c72b1f005015ab04a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40110c1d84a878352319a3ed2c0e84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfbae116acf307460e09a0a48fc407495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d486783e9b09b1c65f56f5270453496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f89ebebc3499d36edf72d6f4a635d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00e35511a503d50330e0e1d7475e40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cbe66a1baeb3ee5cb9787ee2255f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b93115af051945b28d54d364215793500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744745dc5f06d80a7fd9f5acf6b8c6ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505b69a8ef4dd88890ecbd1771f2548502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79471d88f257c7bb39a1e9bb602cb7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56754141521c4c2975c442fff9beaad9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cf793a627e88c681297cedb1eab7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d0ffe54a9aa83380a2daae227790f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c683715d2a521e60d007306adaf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf08b0dd827e54ec3f536534f8f95f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae45aa9486614dc51fe72634f14986c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792ad62728aa759cd4fa422e5accf5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab91bc8a2febf3cf004e61cba16447e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1f2eeaf5e37d6054b2a78b4f3f852512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf64b16845105b34b7aa6318bccc9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f2f6e5a0d0e302f06e6de04630e08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dbd13932c6c75f717add8c6008668515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a764fb19de828cafbb7a3f8bf50edd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784b9ec9f9d021c61f36daee398083b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5471b7470edc31f7882daf1dda811518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab5351a877d71851169b4b6bc1a7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c30314ccac28551d45e9b0aeabb22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9b8eed98cc90833cbbe31ab736710521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14d6f91052a9aefb503e5469f68d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4416572970fd3aef0154b9f65e7bb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ca1afdb8d5639621ccadc6978be63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f607a67e1d089428bd313829630e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61f002d793af436fa011e611897e4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fcb0e6acf71fb328f679015ff7c66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4124548274a468ecad078a704f87d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e42774c085004edc600158a744982529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397902fd61045f19c1fa72968fed01a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1800d704cf74193add81e9a3daf3df0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a571df7fa8646dbd009fa1e5909b3f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72be02cc4997bf79ab5cb402c65e0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12f7339b722dc06f41279d9553f7ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6601aaca79c0461941a2172f842afd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056005c0c904f53216d52b49fe543886536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b21ca6d32cfc470902267f9c861be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dd55d58997aa889297bb455ed0b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a56154d26fdf0960d2d1841701d56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df935cd95a9f759cd2866e26d8f323540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c21dbe6134f6536eed364c49fbf544541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a13738a8cb7f0d58e510c00509b9e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0868dce4891d64b5268554f2e9150c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a48990ef1aed44246f8586c09bae5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008508db67bc703c1dc4f1e578da464545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ca3ae84641efa1188b21215a90be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a73d257762907ddb196993da350b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03531c0951b677fcf388b9af06f9b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789e978333192c40d079d6419b3c9bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1242c6bd1dc47a1f499601c5ee2bee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e9b03bf566c7a156148441e3cb6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6635337ff639e791a1bee9e933119552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636ac8e3da637312f2a13d443163aae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bf3c0bf783de766f39fde7fea2c3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469e1569443d084a8607683e4ea000555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a156eac95351b279f44c017fba5eb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be655d36dbcf294aa08ceb90469e633557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb0bcbabc43acb04919f0f2f244a79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b385eec4d252928a9a2628e4cfdce9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399ec71d6355c2dce3832dd820a9921560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dae98daffa2c1c30f6d04f5b12ca05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a6f28cca7fd6ad30d3a99f332f405562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad171638c9ecb6fca87e0914188e13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b307271879e8ad043480ae640163f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb99357816b5b8ecd3e5fc0240de9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6773b42a2c6fe77950b1ceaf49ee38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d913e86908decf2511b78704b35d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43624a61821d8c91a78aad17aabef09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf04892ca2c6402714bccec892a86fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2fb4a5a0bebadf1d594b03880ae83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2268cfb5380a2a886874a27bee5715571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a9ebf98487e6a3cde5051b617969572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a78a931b8189f26737c9572314544d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14445d13c907204fbc22019a66721c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef45f54ba526106e42339aeb1d15163575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f9a74e283c565a90393f4c1e02d40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b0573dd3060e53c6f3e1a26b8d3a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba87117a8f5abbf872791aa23194a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6e71968b300207ddeae7af2165e98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d165b45d9149d52dbf8f3e1ff2ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83ace5df3eb5ce0554c2794fbce6a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996da702b2d31ff9acd5d728b1d12a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bf7f5bab7fa9c8c408dc0b7dc9752583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12014cd842facd49776ecedc17b5a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85561fbcfa836d3e6903e871d17ecb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13adbb295acc7429364f2fcaf81672586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a576d3e24846c42a93bdd104cddb37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b917f389865f51e54aa6c52e24ab8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113694762a72964e01be9b3c1b2ef8bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed8c3f770972ac68f2e450fc4d2f7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531afa87eeec7d5bfd821e64ea2bb6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b316a9202087fd3e66cd68ee0e6f7ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431ab28cb0f75b2f5fa1015d1e636b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357d273d58e18ea823caa84e3e593e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4cf5d3bacc3fa238581128844e65b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f635e570bf3781f14bcaf4703849529596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8601327c462cc64359fd7162e659447597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b786e4ff337d03353bf3d87511e64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9fb7c10b57c3addc8cd517fe63bc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff436b617e5fc4efbf33b0a3a2251e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7be159c054fbbcab183822a2b7f2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baced38cca0534415407655ce29c1c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deb3c1f52bc7e8f0f29e1d32f2e37f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e075067cf15a61c67b22c91f6d98d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ebff594e942cefe5b59856a793c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de297814947ae364a8ff680f0230ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7d46d2382dd6354471d0778472bdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34273633b778e5d71cd0501186616a4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f350cc7f93ba382a87bd7a6e90962609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770fd1d7b26f0ed662ce6acdeb96284610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064440d1e7f81c28d4f29fd6cae2ff0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb902b7ea6ef421a0b1fb8a80693b47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5667069b5cc382d78866563e703a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f207f6302ee8146b27f20e99404ea6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278df4c5084521230306ec66ed2378d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217afc830479e68f70956d86865aea17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929608da10807f9832f05d9f8d2d982617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a472fb872b042ac431530677231d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee385c3748e6e64c6e8f90d95d7e990619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977e501cd00f92762141f110dda5144620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4042e11167eff8d1126592bd9951621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113ca4fa3111f73dfa8d52992a68fb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1219dca1b993f27726ef51a38fddb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ada64f194da336ed7c9f60862296624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e333d8547051ce95c4518454176dc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f0204e12e3f6425a3d9f5613b565626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad2988f764757db933720fbd44becf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c150303169d973456ac25a0da362e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5476610198363c65dea152df7a21d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276646590be339277b07d796854a5daa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7790f0cb99f04e3f3c607aeacd7be7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b08ace490c941cc83f5c97cba79f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4963de84d30fdff4db040bbc51f34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41ff69c7b9003f1779b546c1412fb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b96269180b0d0223424e65c722572a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08880c209bceff51c4b9557b08ee9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb9c75b823e2f19d1c2a2a703c4912637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306aca547d6f99c4b57783ee952cc0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e42a63dd601ac7d4c0b89b1f1aedc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e7ff4ebf881c5adaefbbc5b432b9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b75bd3c0aea1c2f739abb058029880641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0487a006eb61bc303f217e0b228a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da55eeea5c9f0f5429d8ec3ac746cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b868a2853ee0afc9561e4859ece81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b254748615cfc7b74b6305585157285645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa688fc9244d944b9fa32f66f922225646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3fdaa30cf8689bce74de3a34048cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd40446c1512dba9054a2f24dbc9ea7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c644c974d28a5b97d1670ec8e1c6ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced30406dcc3307bf21c191451bbf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdb258608f897594885338a40a6429651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b5725560403facfc01e16e9838c37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa09ffe9037686479f501539c31cb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a13674ed6b2e921f28fe01f48ea7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e469e1761f8e49863e6b03883d35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d657f869b057799cc8138c8c14d87f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80df82f0d744c3bc682c275e25881b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c22d72ec8ff20e5566e79e986960b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a582694283c213a260852e935a6ad4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63489ea2c10ca8ee13136cea9b618e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd37cfd07f8c7c387d8122f393ee537661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1c880297a93f98d3fbbe01e5460f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846a54d6451a86b8c3b0777d91da848663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21004f51f59c335a70ea83af97302664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666b2b4174b66164274030b34dfba33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b240228ca3b5b04ed58070e05eb3eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db433102f39d3afd8ea4574760ad2c67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e492edade705474cd71f9f49d8991668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e4e31a58071359a297f3c56dbfb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8744e9efafc5d4a26699314dee1408b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1879eda361b48227f5f47f0c8ded5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0cb1525040b6ab23661fedb2b4bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16c54c5212b61c5d0641d27780e23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989acddd1875d50ef49cbc8ae33595c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27418a920a275b8f281566c5f8c0651675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1591e189ae4067a087fce8633dc06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d82657a6352f416619f81156d565dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b456a337c6ec380abd374e48948f8d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898714a3d69900679826f8eb990d7e74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5e725850df560a206d78b3557a2af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298a3d165cce19b9e64d6771753ef4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32cd9fa99ab2ae2a770cb8a6664544682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8db7ebda8ecd169befae5623906f63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949338ee523234df1e3db85de76ae3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045779fc93b39d8d4c83b40e9a97dcc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64f4aa8cf4873a0fbe93b65a461004686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5307f03c182e343d6086b490d8a2cef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf1253bc8fdf44fc7915bab32fbc9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734955c2d4dfd196d777c9e8f1c07758689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a618e67c5a06c399eaa3fe2645be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177911b777f5437dc7ddc3c7e3c236f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd2b59d098188403cacbf47de72d96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7888218b92e1817b84fae71d5d67bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf115f8c5f1215a7d0e6a99e7cb8cbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd249e2285e21eea083cc975f9aa91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68d2f6f9074e0ef700e0db8f40b58b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef032b228a97576e9a5686ebaffb81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05114c46353fec1be201023ac258ba1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc716b7bd19c1a605c67a29a906a091a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f9330219cd8f7229746adaf028f37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f266e923a6c62ca112845b5ac4768701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944bb0a29bb3626fafb4dfa3718dc82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2806e74dfb62c11489b4b1ec4df1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d41eeeca8cbfe6ea3a338fe930f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f312bcda9be2d29fed4d9c1e379f8ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb5cd938e530917a9a8733a85f63d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df82fa12db47850992ad247d937d9fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd3204c7e8c0010bb1454ff16390be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf71c27663d346ab0235db312f01cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970af5fb0055549a7c5a9cfed60b16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ecc8c698bd54eef2e2e05bae1a5a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64838bfb7033e42e1b5c6180c8054d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b347f32618668853128201bf042ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5768cad30cef7aa79106b53b84454714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badde7c206242ecc9d90d7c5b1b38e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb82842a7ef2b8708ffe29ca592cc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac86ea32c5c8e4b3e05f963185fc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fb0cb7ac9b55b24f773d078097947718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf82662436ef295ea7e63cdb751a8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a86e1be0e12959ed3174c937e76d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad4ecb08e3ec017bf2f10dfe12ebe4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e38fbcf699460f87e8b86ba4d63748722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d1c463aad2f2c80b62c6640f5feb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe6f0a72e572ffead4e6213a3c8ffc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4fccbfe50d6cf64b21941600fd7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0d6acde47926f18fd538fae6dc261726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031b5a3c3378fa56b8cc81a7a087482727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339e4843adbbf2b607683791614d298728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946703eb5ee2804015da903ae8547f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590441a367fefa0460a5c78bc5b539a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c7016f31c821b44a3d439f5ecbdca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319a14397a0cfa4c24926b6aefb44c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d83429f0800336ee29cd18ddd520c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed94eac547fc1efb65073631da110a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8169c060d082a87421370269d722a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea6c1965103b2067c0ac7fef604b4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01806c6be8863a1c2080da94542a84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfc704e41d5b4d14a20d7dbf8f09c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f771ad29f4a17099a65c38bf7bb500739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd45825c8b0e61457dd8c56f7e6b793740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2488a381ee344119e93826a93349d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b8a66c8f23a74dedaa5b458340792742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967ba7f2384f5e77cfef89471d976c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581f1f231abbcda701dac1bb4e2b9c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24304f956e64314501f9458c223dec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef4b03b21d25ac596ba289ec436f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b25996f31cabb3b09b391c0ac4bea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6bb68e4cae7afaec1671d72055d53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffd694d7ad48d8a9324a9c1d9ec429749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bbfbb9383b66bb8a2eccab10a6c6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cc833acd4e03533f0a1366044e809751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2ece3f90b5a218c43bf4714a1f087752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eaec5835c1794cf5b1ac5b145d3a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f19c49b0ff3207d9b2b8ce23ec527754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca509795d01ece5909c5658fe25ebd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999863d849d81dce2cfdf84f8413cdcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8d7f2e90ee9840264fbdd74d59b7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381c7ebc248b34b35fa33e1b7b9480758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0361f72dbe097392a89a369b64834759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be02dcc5283b88723084d15f7f2311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421ab70053db1f85e9ca7b61dbe5ad12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14233f8150d6219125371620ff400c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f130df8281e60d564d768e3debacca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358abff230328603d586b99dddc8ece5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75233c833b26f483fb707ab8a1fd3bbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814012b21791ff822c6fafc3fb4f0bc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74f1cbdbced7e89d8a7e00ff8b40d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4dacd5f2d646122ff75b2a8b88d009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e3ae3b7e4692e4d69bb41eca4ac410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543749f2cd35ccb62abfcad798b1dd3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa80644613b9939ab2d4aed333dd83c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ec65f3799bc802d7018ba563cd19b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc56460d804372fd8527bf716774414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228219ccac97082199068a7c63e0fd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a813990ca1436749c0ee9d650d5f6d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99fa41a995ebdbdcbf2b1b35cc76b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c9a6082b5f193d73633d76c8428df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceea889e217c311bff8742117824aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e382c4301e19e10ac3090500a4e959d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42319cfc921964bbf7c9aca22a8f0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf07c7e944121441a5f308ded8146322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0d475ae1b5b9e251f86bfbb05b3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1735ec7816b64c446c9116c45e193224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d82ace49e72b830e8555b237ccb26525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969cce5c23e65b7c2d0ae92513c7a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74241c092345895eb6cf1521c383b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bf161568ac04c58ab423763fb1c6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736da9a1e60462ac48987e9a06cc0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03051da33daef5489119f2cb914d474930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ebd8624f2ebaef820f0db758d766a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efefa3b0d340225d6f9f2e5fc949a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c677e9f4ec699f61c06ee5e0be00af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0d774d4fd84311f25544923d54b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800690b6a25a8246645af45e812dfb3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2d0ad53f199d35ba6f401bcd5aa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172f5c0cd98ae9040ab431d67b304f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1545d1b797dfc1ca783fb44ffd26c5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2d0003e485a9590cbdbba60a6d0f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ced14ad13edd53e70348462578c32940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81ef7a3f03c1014f00122b3ed56eba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60a70793fd212b3c796940a71f9eec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e144b618f4cdcd9faf1317f443ed6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca767a69d1aa28ec0cabab42140107ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd119577f7f84f60705b87f3205834445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cec2cf0ca3308f7c3eddb691f095b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32726ca5e768a4e1a384f49b67a4fc3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef68ccd26509623ff4d1e2b7a9e6c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc0a5c4231024ac4f45bc530ec09649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d63a23d3bd008da17b2a4327595f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07023365c1359e8eeaf0b5b2456ece51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b811d23f85d4b8ec69799b7ff48087d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b26f80d2c96db54c3c30c75c50fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785b53d79125bcfe220064c3b6ac1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9769a6334c29340f55bff057092f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed9aaf5839e054ae3a368356a08f8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df78a02337a511cb549001905475857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a392ca99ed9eea93097ccc57da66f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c22797b6ca18d40c4d7454487a5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dfe058cf11d11b82433d8f64666e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243c9c5b6ee1b494d2fba8cca49835061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c90fe09d4deed3f46fb1598c5d8ad862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258328da862188ba77327546dcee3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb5330a8daadd7bb031b1a1bc3000064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d198d3f9547baba45e4b25fdf223065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5140fb8932553245e176b3ca6c8b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfeeddbb4ab335b75b3a75a495fdd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62018c55c50894f1e976d0462b921d7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6b098b27223196f3c79a75488c71369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a3679fd27fedf5d95a0728bfb498470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee073a6ec6dbf6fe0a3ecea0479f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d849ac00f48aa23d7cb914f0d39c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc912151d507f1f6d81ce87fc8173f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3abeb0be56145ccff60ef372a4c18c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16075c5675faa4358bfed0c5434fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c0b82a07ecf4c690f82e1b564f9b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e6e2bf320f59a5dc38fd64743cc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370500a77e27eb987924eb1f6dcbf39c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c2f0d1f3abbee5c8e45b999d547d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71f0ea375825a7df0c8733c04ce4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370815b7d3e799587dbfd0f3800f8dd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c8fc718c21bbcd8a13952f12cf7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9d821a1b9ac587d9f0e5bebc1644e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc961062c4cd630d121f951302ce70384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0783256f8fac46630bbb70d01b0c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a9653674636328886971bfa53d8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2146e360165cbdd0df3499ae3b8463e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d87a3185f8822ecf39ae7b664fc0b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765da727fc430463283d1cb9ef4120fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166103293dca152590781fea5b3a3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e78640222613ddfafbb287366c9ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc2e3474146e811377f2e8ba24ccb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0fd437202bca5700f049e63d8bf0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60731f645962c0383491a9b0a249cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf8b05069e735546558fea97ce4fa195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b397daa017224a13d4022d288475096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3b1a97d0ada704b4aa2a5002457c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de248ae5746993d932ebe429b20e5a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1ee43bcc53b7e617c9eb0592d10ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6845ec1de60bc670d92d2d6aad7613100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149ffc5acad61362628f9c040ff315f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5e79c1aa744584d74ce67b0cdac1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053869782c83881a02ab0bf531c67871103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86a6941f9910b9b2760e32e0f487d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdb8ae4c556291c934b78a4c37b862105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3c48cb2d4dd7eb2b9ace964b1cda0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17491c584a588d43ae0f5e0cc994f13f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303542dac85b70f490a4aa485508747a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72324b2ca6422a9496cb94deec6320ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fece56feb4ad11d13707a35e6219c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cb7a58a03e5898bd1655c4e963bf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5bc8419d40f6f5bb499459dbda0db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466b17e6fec8a34cfa4ae649605f4af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cef1425d1c0f7a920947919c8534d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd62f348e6f3d5fc6b635a0fe9cd6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb96309c6a6193f5f86a95581f7f04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc8c8a54b4ec82d1494eb3f1bc0f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218d7d65f20d14824cd4c1cade4b53b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6fd1de5398cad2147b2cefada135c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2462f14caf643bddd3e204c99cd43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d76a157176d5a8c16e7b99ba9550a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4bae45ccf0a49a4edcbe66e38f497122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab090493d15a3b34a31b666088a83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948630ffdd21d94928671265214d6a37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844c8420e835da23a026df0e739ca53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f196a66cb33d69ae7db32ac75cbfac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c82134efe96a939d2f389616ce3cc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd7b5150637083209eddaa42be1eb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651322d76b43e63f62bd6f0cb90a22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292382b71885b89422a1283715d8e49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4d0b81460d68e524064ee5fdbe65f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31fbefadc5e47c755b734729cb6ec1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea158372be6b0181320cb7b2efe098ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de927b00c81d129ead086f97ec52f7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ef05e738c76dddc1f6be554cce49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99641bdbee912624961ec9f31d6e4215136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215b3f4f8961b2a5bb1f0e02b1a728c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff768956172fb25752f49dfce70ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa11f612fcb507851e79828f8e02a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1163c8954bc49e952602e6f3c555081140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eec01d74541a0433eb5ae3ca3f7255141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aea6f08d3f988c6f15eef7196c39e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45f6433be7067ff13ae72dca3125eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe72dd0b15f39b71493de5d3cf7f271144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a10e4280483959546893908a57ce0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e34a884e0383d1b27f690cb0f9e50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55752b1fda84e4d20f73c5bb8acaedd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b42910cfce4dff427a5709f60cd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b200ba43f993ba4ed458f6b6ac72fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717d3b6378f64b176222f159a9a6dac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814671017c7fae737435e8492ce2534151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a214d498c280dba61e19a00af84c82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3cd7b4deb077771546418c8a9abaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13a8b0b0795084d53f8b721a677075154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0a23a9ebf8709d13b3a6690b76f44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec785f6078739dea211f4febd689176156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34a2863a4f6e2193ef42937b6d2dbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffb9a480d5979b18392dd3185a70a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fae9106b9cd992cb60670c110d525159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bc947c97559dd2b9cee72d0e6fefa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3d6c8bc2ddc8be5ef9f513bf489d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa3116965047034c9e72166c73cda2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88d8112a842dbf7ec403a350c617c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148065eede92d41138a8e9bd5b10f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f2b6ecb891920625d36b0b8faee3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327769ba4c874170307890c48969757166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7edaa3ae3d8d7c00315f9e6fad823167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04fd9da8fd2b34fb335ccd7642da21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05722a1241fc363c29bebc0dd2b98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd324f0a4c86be2f01278c78facb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555bbb9dd053989b99c76270ec38371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204ada1a92eccad68f9875d68e5b6b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d74ed249e13979ccb68e845bdedec7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ecaa2ea1f62625ceecc369e8386ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c6b16465f82803ac564cc042e7379175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92870ca24359e070042e3723719f334a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cfac32d488ce092b80c8adeb9ab0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f5e76074574bcc797f4833e4291dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285c481547bd04e2c88d3a179639bcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09c322f01b7e3f0eeb92bc96996b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0146eb3d83782963a1ada41bfff1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc0e78ed8e1b4cf6b584c9b195e920182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a50102c9c02c44e8686ad21f80448d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c8f76dfc98596a7119b7c58c6316184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21003bc652b3db5ed0d1fe3b5d8a094185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6c31b81080863b40f936c8e757e5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af72d101fc1a94198e06d86aae2ab9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1708429c3fe63c7e0e79c87e64345188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb32e8dc65722552d8d8bd2942a611189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b633da7b7515ef07bc88bd075ac57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ee0c31715e6ccc1784268f9adcb09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbb16438322614dc0d8b15389ae102192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87cc0afb77907fdb3969083c8d2c4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ace72ee6c9b0021b93654aea35068194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38794f2fab1f0e9a4a4970e5f5e0224195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a745cce4bf70ef2bdb8f4e95a2f24fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c34c9c53e6c0f7fdaf2fc710b41c26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2143fb5914cb81a3bacb2fd90e362198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ec249a589623363c2a8fd9597c3ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b9688610c17515d1cb9de54ecf42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98406537c334974ae3bb443ff034a543201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37223fd99a7675431369a55d77a1516c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874d23ca3676c8554d5cdf183aa6b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1153bb944a0209a37abd96790ce52a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deeb6e816fa57e61bea9f27d8112df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59a563547e99300db33b92c1747aa5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df058f190b91539c1d6a21149f8fcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669735007d406e9c59ba4e91e0d0d249208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be594d219508025be3f13c0c48cc86e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921807f861d872f3e2430e0bc2ee9952210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3499b40a890ab7de41e84d53eb6474e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f2cd93e81677a16bcba7e9d118e67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf769fb23964f6af0c2c146798c6f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae69af323c52cfc6a611c0c98050014214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed19af80ff46d5386a77a55cfd5455215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15516f88c0f7da6cdde4aa645b45a69e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe60810a4643b7c157700956f8fccf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169fcc91c73fdbfeefde5c646b28705218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e13059b9fddf350d5f7979dc926a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56180c331e228007e594d4303d50ce7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce34957170013e3dbf4dc071ee792c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266729131480fe4c8229d34579c41ccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642932083f7c978cc87fe70d516b655223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68587521d801ee7b4995756e5d02f939224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdbbac535e9939e3968197eaf179b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43807b119badebb8f9d738d5e2dd0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9ba572bb25ac3980767348b91f05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e267f04a70a2510f70695ab6f769f16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bb6fd8f5609248a1cade0c8fd5993229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f55d576f172566e8e968b55ec2455230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adade49f947b3952d745c7543a76be9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb31b00a812a1d0fe8c67ed7ab8172232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b75357fd28d19c0126b658b835d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e60e15d5bebe54c66134da0490b16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a8fe109ba3bb9ef9b1fa28861dc1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef6c901e5a8dca6e0d9845fc028e27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e38125f91c73d172028ed5867bdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104c1921a53d659669c584ea8b1cea4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ef3082d140c825938eb84a4d22c7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26798a1886f959034b6870c2aa7256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f2d1fbd375037f07f9ffc43b86985241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d98e605b0870286478b085cffdd33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0c7b39a23c0d8b572c26221c98521243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c9fa2c6fe030a569cf147eacde1fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8b5a3150e20f198b1f9e71d5d0780245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5a54b76c69f009812ac5f12537168246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f77ecd360451762a56964a8b03991247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aec5cadaa9c78f18ebb5b1ea41823248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca5e64a73c3201f31e56d9396c01d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3377ae1d7f37579a6d57501783d7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c7acd7fb74c69b635d8eda12145f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e2bf8d2b9669972a83883fc92aa48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6a003a9b120ad827e5f5ecfc891a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6708f343e343e73713895c1877ce4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e12b71e3c62bf983c3a4ca2c52cb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47133ce9bace05cb8d037eaf909a5dbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29dfb26633f6428f9d7fd008de6af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729d6191c72d9c677710c8d01f74e24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06969eb763a772a75f8043869b358f61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e7c7df5d2c8363d2afcd9844e735e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407603503326531e46c8c7594e8386e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec25f3635cf81ca0e9e563a316096262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471df8a01674d44e7d9c822b7e24cd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dde4f83337c1f510920fcbd219cf65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd577cb3daba255bd1694936ba92bea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4706e17d23c60ac198c92fcb9a1d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430ee84bfbbc3c8cd55ccc5f44ffac7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c42e68c2f64534207c4262677f663268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3e40b5b0fb03cbd72bb2a8971937b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e469be85f44e74c0d14c46aeb4fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffaab60c23a013ca524842810b1593271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12518ae6dbfb6d72acfbd3ba2791fc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4652a9ed6ff97e075936395628685273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cd60f617f35af7794b90153487d3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1506128b361d2d5722c5595fcb85500275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad88f0afbbbbc7257e4cd90cf659049276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecaa18c10bbba850a76fd0d3b5087e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34bec533b9d434c6623bb474899504278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4ed6bdcc24dfb129cfb65b992a5d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629de2651065d292e16501c4ec6f6187280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c3772c093f60609b254c511151b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92313b5566afd1c0555ae2d3e60f3ed6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3f4582ef1c093e17dc306c2b5101d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5e31bea73b821f7af6acf46643e5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863e6a86420089e4e796e273efa9c0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d91d8f9815789517621b4f0bd080286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a393c189eee8d0464e99ebceba164e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a2b4ca6bfbb485dc7579a54ce629288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53bce64d88af2d189dd0b2e55640d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7494160673b51c846dadeb91162097c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3d7e2a75758fa2f7e7e5ab034a32d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc6c012d51420438536d203d2537d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ccbb469782031f9281a5729ca710e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6694528039d5709e3d0926361298aef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618bbda5376ab98f6e2c028973e94f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d30e1671176b2a5b4971c2f739319296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1f7c902b442ca5f50ef350e9ef212297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cfee307fbac47eb0273e298cfbe99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e68effaf8e2d9894ee7c9c20286851299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c7fc866bc4e79eafd96ddcf83f82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db254f49fe1f016c5e77936f6e6901301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e9d76570591a3be0ba7752a2cec2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6e7447ed5e31477cbdb18fd25481e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886bf625c9ef486ef142f6b0bd8cf59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ccbdee1493b59d6ea01a1f7602a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838f017a67657a221fd5cb8d6c97fc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569795a5ef1abc662d607e9659af68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fdc9af68575b583c480562c69ea2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377ab3db30f24a27d15ca4ed064279309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c29d94010e658370a8b579eabe356310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489210516cdbe2b4e5be45a23b38e10b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e1180690d7ece3144ca9066eb5a2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e0bb1de816a7b7985b42aa07e0287313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb306ca984b661db4bd0d1c5c21a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d14398432e8eef70b600ba20e622d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a02803706f3299c85092ebfbcf3429316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52973806aab92be53d491a202c01242317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801cc8f331319d0dd752dbd6ad0d030318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774f75a4271582c3f9d16675eec71c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e443af9643bb558813ce38668cf611320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133611def601171e77e23207b91fe084321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f13a5c460d8f90e1f3b5059b62b6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b482327a385286998261d84eddc37b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af435680b69bd8762817812c7d10207324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a6270aef93c800461c55264c1f00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e4458f8afeadc92856a1203f0e224326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46981cf91a7cc996758a7b4946ec378d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96330554894a1885805bd879228760e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6483f165eea4fcb0c7e27cd2783044329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5339e5d6551eef6c0a2b90db19ac231330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf751ee605ccbdcf1e657c42205a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980cf452d538793c3d249b0925aefb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38119083bd1524adc20c59c4981fedbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75eb4dad710b37c902dfd6a3928765334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfdcba9793a1ab3f7711e1591b8ca7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda09e7b06b37b7066fc7483fea3d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91585b9668357db83c768aad65300b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc56f037e7ceae2d40e647b1dfb50c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129d19d6a513adb344e6ddfbe9f1262339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104128d640e314a3942519aa7ce55b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61232a678471663d5b81eb3da6b170341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90f2574969151d17c32c2ab42ed0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76c223f69dd74b8ebc44a2b507fc10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18958829c0555d4654155325424cb44f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018371d97cc5f6325fb7c09da071437f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979ace74dca982d1e5e6522d0599a5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c142465557459431ac948059ca15e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70e700159c355354e92674cc6d0923348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e83e59ef3e73bf1f553d2afb8730d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc6e10050b3260daf5864fda0e7b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e24cc9dda3d3fb9df9eedbfa3421351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a7339c025c2ee68b5683079a71306352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ced4c746631a010ab908c87be1bc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764eb42464ac286fbb09fe599f6755354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f846149a49e5f8ed63b536b9eaba7c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94533c7d9563d26ae3c4572679dde356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0014ec43a3742bd6dd1b34f2dfeb33e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd68d4ef352f0dc96c05f91d72a5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623ab0d13549e859d2bc2bda8f9ba83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e364ffd98b495b63875bfd7ecb806360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db09f96f945e02bfa8ac3096e2b9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c6ca2f7d72a8b8e1f5a4baece0214362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7320c80ba0cac21887d208385143eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f923cf8f3e9773f81c02a23d745897f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39fd9f1d876bb13acc5584bb2211de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3ee39e34e40a836080bc39315c3d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e56c4a7aea53247d95e73ee0e66ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9578ab92b2efe350ce0b57078118239368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fffb4386371cc34aed3f7c86964a13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5379930b414ac7906849a250f82843b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6df5c3482b1a06fe873b38ac5aa82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d864424a6dd72452009bbf0336abdba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1fc6666739d1e096e20d89929f01e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a7f5a3d46c2d586bed621910edd6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27149dbf92e2bf0acbe7b5c51edd645375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6f24886ccf44f7504dac143a1e4b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa023d9df99d992668fc18c3fbb438377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda278b5e6e601462968bd78a833c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856490bc2d33d7796e40627562feaaa1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf4dfa8afb3f4c2d3e89e741ac75b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1cb04e115f50fa463fa08eed6e29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7d364ffde61446d53175e2d5d712382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06290246e1f3d9e78147086fc37f54ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0884b85a07a80441fba504a4dc40090384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99187ca93c229d878cc03da9e7c6b72a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae3cfe42e03bb451a850e28ef08324386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b476d5bf613dc09f4d7c1d80bd556e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd08c818602d7e095569c59a4c26c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce87e6d60f474635eb0b6d4a2c6ee9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944f0710e777404af92deaef2002b8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b42f4e6163e8d52c510dc0d25065391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597859ea6e1852341057a73ed5295517392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb235c1d05b66e01118b1df77d6b60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96cbc3a8bd729a5a3b6def26a7f014394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c73f7dd0f957e18c1d36d7d03806e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906894fa752c549ba79ef17eaba82bf4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a4257ab51303b6095424ca5d6e1e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574ae315ad0ef9a521fd7e3c54f75e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae8831473b2a49e1174e98c76381d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583d30f23939bf82212d66ddcba619400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d50e802a407d80e74ec73916f656b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f9141d694106b50798811881fb65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113d5b2aa4029c1669bb316f0456e2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dee51c3d7fd836d7fa61240f07bf0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230cb5e717f2b311cbac472af5b15ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0572f4edc00bbbd0e29d387f5884b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b36564f31af1df0df4f5cd7083e231407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b105784466096279dfecfc8b12a90a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f229de820e093618b5bb355ea2a72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeac9e885969997355072ee5eee0af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e9b4fd1f004b422097e16bd8cbaf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feb70867a724d6e273cd73ba88e129412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a6e79196201366c28e4844ddf6028413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3243db128a5e919af23b1bf80f5e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35193543fd3e3c28f94eae91a41fdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402dd3ac6dc865111019aeebee66bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3948d0278f18f43ca96e97034668735417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4d803b83a1a389be8908853e0ac0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab45939da9b47f3f79597528d8ff5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9417bdae2f5fdf282208fc2534ec407420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234853e8062383c165f295b6cc6b083b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47f6bd5619d7374683797457e3a0cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a6f46f46332da3dbc4edc5be986cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a5da89af8f51a823e278546289f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce0e557b3e720f0d49e6af1b16f1b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842c84b82204589c7091a46832f0370426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31283631395bcfebfc9eccdc6b777a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46617aa3931cb2e93f502c6bd73053b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da624a8e77634d1d6e4f22f89aeb6c2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b77b1b3dc734301a28388bb5d279430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c2ef46b9779ab3e82a7011fda629431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465257d1852e80625b2feaecb897823e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1f23d05c7cd2024c107337e0153c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de48bf2aa25689b5fe19fcb0fef418434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cd4604ebbe750fd30072cca3a5999435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3d2c9c4431db4323d5c83cd4d157c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c68dcb524b46e2413e11c3a3bbc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156c1af1296cad18bca6ecc4a37ae4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05de5964cfa1551388559608b7334d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdbd189f90679f569c460501a61e21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37380adb524f6ffda0c1187416a67567441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c697d5eb7db639336f2fe98971ee6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c0b00905fa96baa6af3462327577443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c0a5c3141df43d94dd37c28b359f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a085bc587e3d842a8187f5bcd8398d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabba0c51d3ba6c33d5d4f95f589477446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b712a651ada148c558a144b41128708447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd5eb9678fbf2e348dbff8c0ecef30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d75ef5ee1e2d8ffb4b09b0dec468449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d592e29d97c156ea422aacefb2d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96421bacd7c7b6a39d432cc9cd8c1848451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155144c49f5f00560897e57fa7a524452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68994df4c5622831c30c0eeb00a47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8f906077ac0c89404b07275a813d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6cae54cbfd38aaf6552e09cb718d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992776ee2e6214c0ffa99e38cdaa9d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b1a8622e03fb51f170edc8dcbdb61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccd97689b7b6919d8820f3b7e3bf27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4127e9c3834716167cdda562616e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752037934f9a2cabb3110cb07b9314aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271dbd177e1039fa2493b035199eedc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc63cc780087293cfc9b7ad4e6610c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7beec5cdebd66c0f641f5768e1d47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c3c2b5d5efcf3363146e4ed66a33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a09d7d0ce72dd4441895623f95df7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be5ce7684b7014864f7fc450a6bbc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21d7fab474a36bda9e4c178d70a8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9dee3c1d42b2f3a7ce1de58f8a4f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e6660c1b0695ffb4cea9bdc65cd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16751de8e6a3c8a5593eadcf2aa34c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528e8ae137ab5c587aacf5f9310b7b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad3ebff3e3fbf948202ddf1fe63fae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909798c91acdec7acb0077c7a5a272c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3beab53039ed7da8775bcddc2277474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2803a870662f752e84bc595c63e0d19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efee25ca4f7f5cbe0f5dd6edfd745d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9995b4957b1d3bb0fdcfcfc6832de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da230ea028a8a726a7fb1afe21a8254478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aa80bf9ea7872c507554d9afb9958479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdaccaca2ccbae80db17bf4886bd41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71bdf3b5337bdd2f6852faf90172ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a15448b4d2a40dccf5e189c7427bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946a6c4f7cdff47621918d0fcb8b916483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddcdfc95db3c75e5508ebdb42eeec2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3667edaed58b1033c345c03a22f96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b09b4d5154c598f8e0c7b8110b350486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1745e03cf308775a5ab9fa68281ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4dcb9d046f88a783ce396fd74102d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daddedb711abdf572a3f4763b71eb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1296e0f7f2be82318182a8d96047e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7cafb014813e7eccc59441442b39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc074f0226dd6a7d35ade603e545489492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e1f3bfbc2bddbfb6c07467d74f410493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4940b3ac0e2de1f45dfa1f5828fb3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963ce28e953b116a72401b7775370fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da237c34c7c0a047c393f7bf6a5dce5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53f154cbdff041176b273c88b95086497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a0657d827f660369f7b0a24f31a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f251de61e86b180faf618b8d14d35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178b6e5040e7d8e4acc135de79efc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc7a29221b9047e26687d7a20307e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930337a5ce2d507251d899e4663a91c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b10cf7bace85d60d26ada052aa3ae9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da819876ddf713999cd985036844e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf6f333ef69128cc61d44acfa813e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6966dcdc4e0ec4c03101577b1fc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44e4002a44b1dae853905d290fb019507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b93b417533a8d505b8530518e18da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03e6fe2faec7d5369e1abb7718f26f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bd3597217ed5414091de859a762be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c91e7c7357ff5a5626b9020b9a66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df19de688a8aeda16ab2511cb4729512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eaa5ab010b1e7c608068301987735513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb0048f7d292fe314e0ac58e7a4d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1222c61f5164cddbcc5269fd6b7c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571bfcdff4fc114337322fa9b7f242e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01c076cc3d81f4beda93c66021292c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dca06445ab4e747f62a97e628233f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ea3e70c82d5e0b271e660b95e84f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3dab5baf3de0e8985b6e402d91fc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4bed15edce49e275efaa55a2364bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ec4587ffec375b23bce6b2ef3b8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee5e9544409e169fac95f08b5daea9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad121d725a7079c9ee1577d86d5434524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18173ace76739f4fb52ca5c01957009525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6405b812a8be36f7c195caec263fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8a2fab1cdd8b8a96255208f8b58e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c55291c70da091f06c15e339fc4c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd612d9e37edac7a07c631718cc03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70440012efb7a95a1e977ef2e353865a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acfd6716b833260bd47f04065605db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f21d07d0fdf84af9d13add4f26ed1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d2dfaffd90e9869f4c9474afd272e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ab95016cab397a3d2315427ea9613534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1208d3ec7b0b628ba0b94e098870535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945e793082c5c12151a244ac5223c24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d82a2f0bf3b7e1959197019ef070537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3ca5ac233a699470ae3392719c51f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490cd9739526b829408438a17536bde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee62114dd384f2dd3f55b1907c6450540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afcfb8c639eb81d53a1002717a6ae6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc61e90944c6a1efc45767d82ebfae2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a1dba59cb64cb7458df726e31834543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0471e296b8ed885a6816477abee64a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742f821263960f3cc0dd2a36e7e6617545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2084c4f342cf2ba1c20e3397d3a14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c44c84084eb1ed39e0075d1e54f167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1debd035803521c5055f54ac1ffa0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720b373b8a37fc1195d062cc4f96c07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1776c6fc45e888f98f4d89b67f6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb6ca798a2ec0839894232a00bb11f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a95836d37181f4f614ed1f398311fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e7d0da4589164826c8778f17edaf5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528fdd3b60baa601f45c1ad44a6f89f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01b2ecbd3f43203cecc8c8ef3c57d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eac02bde6b07d532ebe60994a77ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6c4c3f76413b68e4cdd5d10cf552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e62544305011c7032c9eb6e33d048f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d2fc46ee2a812f1ba2584321b10c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45af8db9df0b1f605dcbfeb5bde0f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e834bc22acea26aa4b98262167345b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be590515ba79f1ac0ac25442ca1a7ac6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ead2958d9746d733aa18fc3642b3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020f8f0251fa8cf468b010256bea4d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1a809dc26962e991f2001d46854c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435e93686e886aff8b9ece51cc8b210566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d3e902bcc7fe03021f50206d6dfb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af4c6c481fa562471c753e120cb1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bef29140c8b7b3c96dcd49a6f4cce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d98e4f1f9b44a187f12b972a1b796570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe3a2fda1a583b677dc252e90aadc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d9f3a5750f59ab78bed706995105572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c064324158ff49bd410ac7deddf8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b57f7e4ab96d3a954c10c192078c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2b974609c8bdb89be2ce22707259575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d267fcd0f55920ada28da886466f91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdb30bcb48fc999da6d76e6192c307577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96438df2b5bb1f55d09086aa2e8c3544578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fc4750f68b47f6de6402e52f9baa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dc173baec9867acb56ae6c4f88a93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331ac5b37ab8537217a0689a5f1da7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae37afd099e8b599259f9f76427061582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555eaa276963ce27c0561aa8bfbec81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88af2723452a6556e0e116715be59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5799bb4903ae508553c4b9d063db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073ee2fe9fe32af69e4f57eca971370586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacabd2a9ff358f91941f93b588deff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494f48317377b1c5de05667492ab537588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e32b449187a82b5ec0c821ab08eba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb49c505e185f5fdd23048f804ce96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77b59a6b4a253f89b72b400a2b7860591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebc2e88b6046fae76c76f9416bb50a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4f0070dc45daa4eed722f40efaee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5508dc7beeab38e7f50cce79356999594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a621339289b8a98d9ebcb8fb610142595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecf34419ce14708de5e52a12d7e83c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3c037a48090b7cebf00b4261418b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1bb034b682a0b8b968b812b28177598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69889d37e0fc09ac639301416bf685f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6e6f3423ec85d4332a266dcbc75c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c67075925f3b6964fb411e1ca6045f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec3da93b131c8859c859d2ec0a8f63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231a9db766b7ad56e6a4e396f08210a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2985a471451b86dbaf7ada034a5332604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f49505218dfbc36f9545f7dfd7026605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045737b482efea874dd3b117e9bcf0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb11a5258c6ecb9c360cf680a1eef6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa41dd1d20f0f4f74ec225730ffa02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d0b6b5d3994e5eb1855faf5a820b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62832829489ac66c5d3b324704ec6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9625e463d29b9d62a608cdf82fda8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66a7f4e8569bca8042f8cbd20c6c46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5a4839ab427e761f7c44e547ad84a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8c0f5c517559287333829e412285614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea9c4d4838e9c53b4e397ca00b1742615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac38677b4ef80a7c9e5f5e70f980ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4688affddde6e8550c914066a9f185617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ff1e36103c31d4b0bceb544a16b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b0776a26cb4fec1f2108d554e3628619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea85945ddd062f4ae90402b8fe7d10f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ec1ff0d3b7da8a979aa72a37dc8c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25366a9439b2c5aa2056c935d1b77b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a628ac4bc8f664884795a90504899623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9d20530cc227ff5312248edbbb103624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3025f1d785a505f1a251f976a8e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260f8bf4b9eb56cae2d4d6a881bcdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21938440015cfaaa714bce0408ee926c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd1f9ab51c5143bce79d8e99899efa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc288e11ddf71b4251c2b690c796c2f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebfb5ee6f3f8addd609913c7433d0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de2a70a4e0c25133da4e65130de89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651502d92394b04d9e3df25f615ba94c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687511607b64fce4ba5515b871d3ebf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23800f7d9e21897ff53f59c8728c980634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b7f183162ae268645938693bfdb61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d598296a50495ff2e0bac075d697636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd602e9d3b092c79373e96b0a06ddaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ffa6943a9f8a339c97366b325f3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b4f2a2ba6f0cf0060d3c202b3fef4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f49353fdbd5f95d4d2dd277aba3ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e87e54ff2d195915241c0e7c3e8fa1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148946700cd5dbb5f254a6dfb238fccf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e742a2f60ca7ff6544b6d65de3d2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5f676994a42e5b761d1fc61798532644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6221a065f2d8f712936940ec63b467645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991bd8cedbb0a2ddbc7e56ac40f8394646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7292529d8bea0e9ae5654adbc7c5e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b255816a9852d7adcab245a37f42f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442726e20239d242aa4763f163ce951649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62325673f21aeb7266cd3257bb9115d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc161f791c0807a6eb17224e0f3be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f8553e1ca9c66a7cac1e047d79f28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa74fca41697d77a183cc5751d1c1d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c8a673a897c42bba8ce925d7221aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4d1739a5f564e4aec9f608fd98f1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b664641d4a5a8ab3bcd7cd1f6719ef1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdadc9d891822bbd1e28dcd8712dc60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44223cf17e2a624caa3336eae0e4ccb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f0231ccbb8a2ec84284d4556d81e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950778d89d08cc4c67e3308cd14e3375660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2ee70f252403583f51a605c3e0542661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033ba30e78e25e96d1f17a491785408662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d52abcb1e467e8d1f2e9236852aaf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c7163cee2bdf680ac10385515afca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac3d6b1e9d290be53f6d325259c509665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ee96143de9d28bc72dd3cdf0784e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6850dca3143aa25e1510e5ff1d42d14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408596a6c5374cc3997f21ea01cc4dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b463dbe4ad684e5e2ee0fda7c1f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b50f1197a3fef856f3e394abf229cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae461e0e51f4f6f68ac28041a5793b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bace57f6043341c4261a351fae9fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c2caced0468e6acd3ccfa97e8bdc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4de87d7e036171505b0f1f557258b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea627a7cee77070fb2df5a21dffd9140675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ef431bd2e34b14e838fdb76557ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72f04a70d7aec3ec796572140cd75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaef47b632ed2de0177b1fc08c43fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20bb7fe9dc985d11e7c5b20676c84e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548da83532efdf96a47386432d65c75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8f21fc025ad1c4ec0fe1fb0d49019681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba29101ed2553852b7afccad424900682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691162fbc8a65f4067ddaf89e23592f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9fe7542cf989b3eb795fe6431728c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478936564cde418c0af28752dcec5fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b134c935763aef59168c5c9339e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c4adffc5522bc6ed6fa4f5796ca7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1c67853de47de6a62293b37df54ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7026b762301df0c5345ae9ac9e4e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec3139111be8a99f688de59336ba9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89124554583e25d2fad2b03cd5d283b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2d54bcc176756b525956fc822454692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306599a81d5df09ce1882a84e43c55c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aefd4cd1859d5653857acd4848ab17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad4f975eb791e0cdb5525a2856dd08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ca3b92e67f3cc68c29013ab3fc9b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92d46ed2a0d33a35d01ae205a279f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb42f53835a26fb5a389be0a34cba49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ad12e70cf58ca071113611af395b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41af1333834eaa68e1f2a02ca526fb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e6a04d7b812b8f5ea7fd2de55baad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2027ae5e4dc401a7cd27d5832a6659702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4a10b6bd23fb383b7fda2066447ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176c2a1407e5c05b6581e94494bd5ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b83b3753ec5e97ca7f94b838836d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d2d1e2d29dcc59ab4e984234f63d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161569af6531d9abe41988caef855d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a123df76ab29482ab3e7875de2912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b8965685ba7ec231f0d099ca9c6f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38535737016d81286d8f96e4c7231e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d980ce31ca2424837158887f51139711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f9d8cc34774e266b6d1932b00cf8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5520a2e43f12d94f22345cde1f030713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2500087e4ba54ab06318d66b134897714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54b294b78adb66af6c2d2b71bd5ce5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eb011d42fbdd878191b7e9734fb40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea89c49d3bf01cb605d85099a8a37c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578be003e411b823834cace6cddcc2fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5913581c8f9e304391905e4b9564b9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb84e7bbe8df23175de5d101a89a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd8f6b9749587c6305b545b353f9a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d62021605805b51e909e10deb41aaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a0436de139190d6817c88c207819a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716212b2446880c59dbcc7dbd73e449c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8029ba03efecf6d48fa26319b7d24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42532e70addb59f5fd38b6b26373de6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa29479d5547ea13c64ab9d70099da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f8a8260fa13a55f98e7de7d5a62e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f4790192f8e75cf57fdd430ddc2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab952fc41cceb29cae400cfdf180d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c9d01ec2ee3db08603bbe7a292c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8281bd46aa70060eed74e88ef69e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497213cf7061f8c12f57ecad03d59e04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f640b196fffa2adee530276309c1110734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca8ae8f9301983cb379bca28071aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4628b93e1362a1ead6b7859a79822736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d5a763091dc44aeea7d78862effa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bc8a056c84c3fba0cf8a175e85c30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5f0ce5cdd5545900e06bf35778272739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf4c4b65eaa066567cdd656030295e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7aab7076c75331848c4eedf19ac53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f52f12eaebaca07d3a9bdc195b2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de2b71e45426104c0dcb77946a10f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37b3a160c93ab6f87cecf028fe4225744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516623a23bd9db4c23f34118f67fd69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b560e2d7a2e560e90a733714c0bd2a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556a804600a99398a89f696d5eaff52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ad80e80e4bb4a45a41af46fe482aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d041ae6f75bdffdf18e5ea1d8a8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5c0ddcfc0cb9f7e8547e05c30b96e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825e524e1060aa868c6dde2e2a79d1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1593141be9745e6d184e5da2f761b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42688b6c899c140853baf2a9b76085753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc342265d3ded8e00151edd4b256d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf8377c1ab8bc1a38ab1695abd352f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5fe9d6af56bd03c3582410940d4c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be4b85bc6511eef3f13276501f331757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9b732b9ad339570b6601c236cbbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a935c2fab96433507897c4340eaa1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>