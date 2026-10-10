--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ad96bda6fdc773c2956cfde439561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e685c030ae93940dd9cae49e1b4b622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a903f2664b67f275f4f5a847bc972d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c94e968aae52f101cce09ddbdaf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e536a89e6f9d8e0a10b00244ab1913b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29659391ee5a980969aa2e5c1ebbacc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c46fb1459cfefa807514ed2bb1226b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d87b185b37924dc4ec42362c7b56e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c0be2aaefd57b793b802cc7eea6d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea88d79cd38088dfab707d584e4d8d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0b2e574066c791d047938c53d3a0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd01fab3fdfd2a0756c20785ddee0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b1078ab90f9f62e49eb0619cbc1a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b60c1d22a8f4bdeaaa9f0f3cfd7a2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf56df47e3cd3646cc1a2b79ae7858b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d619b99a3acbadc54041e98f0c7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd6aed2f1afe898c1cd6d68b74fbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8f4b356dad2e6bdbe5a27ddd433b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f72d97f50adb9e73bbae0fbcdc8eeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a62360d09f7a77609b54582bca111c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd7bf89be183b384ba908f81606dd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290b7d8e32081edc9e491b27907fb9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c06166a36872a0f8af8c79d002a4a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b75174ab0c4b36c2b019c3f1e716724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1b8c8b78e8b4eed9ce1e8d6fd014225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2409e873e77a8f355989d01f13318d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698d0955627bf6ec4f75e58eeeb555227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5ea1ddfe87185da49aad46dd80d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fcdc3208a42d416abb9805f785d9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b149ed4ab1b4803c98b807c2871130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e5816e289d337b73a266d1b6557c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba93b1bd0c9fa95fa1dda62734017832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f921ef62d1b45ef8a779a23b2644e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e534b1ce5c151c18b3c6d3e54cef734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63976af616bf54673981293fafaec25335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7dd440d10e1d78c3a29dc547f30b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac845860ecc3a1585f7839bb2a2cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b145e3b5c6660c8e19d4e4bfe4b3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab4a187dd044cae95bf98ffba1052739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11c25c0427e61f275a5a56db316af840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614017dc79be41c4c5a5d2ff8ba6ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07d95db92cbad578a52906506392a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4b5b8091cefd2f1834c68a5d3840443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5fc4701eba8f45aaa81a6cf9e02db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ad9f4d4cd7df323512b9014eef4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035febeb3d6fbf5b1a6d87b1711801a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7e0e8078420d282fdfac1e9120e2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c1b0bfba47ec774ab439bdaab41ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cc4f18cdf422244738a507bd6e23349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8730edf866e0cbe2edb87c80398ead50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975490f8245f0561469d1c377ac59bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a75b5ca255bc3917b610b668125c3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f547f2773d6f8424027b9c451e0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aef7a9cdf1ee9fe62c8e0d9680e1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fd516e486856f7ade200a11877a5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25b8960c9496ff10eadbfd59ec42d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9046c208466d6ff5c624895f0362d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9c9aa4e5a8ca3c7389802a5fab9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb81f1665bfe71fe6e3f1dfb3b2a7ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cc0de444178575610f87aacdbf8c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c23ae1b489b3e327dd6daf4af3ab5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1afa812b16b75f619f03d1ea95e22a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d11602f9b7175fdf3f5b41e2a54e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537306a638fb24f3d0760188b6a048864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e5d2388c8220c840868ecfa11a5f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c45a14b54f66f7c19c1466beb267366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f0193099fed8a98f6ad55e3a66d2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e60fce58d5f191c856f201b82faf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e2f1dd3514752ae12f75ac3d7cd9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2be5940ce8d0e7dd1a22d4f7e4e1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3a2c7caaa3e338d06f110307e82671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88a982a3a740bda9510bdd7fa6347772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ec82b8e27c223a05a8f994d803ab173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829053aa0ac7601d21bedbe7832e388274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd41e124ecfb6257fc1ab2d940e17675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f74d1a0c05d8e1160df890ca2a1cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e4b04d4e4108eec6088f55b7502477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26341d650f9fcce772099597dbc3a20378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc953ae453c03688c0844660c48f7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56197eb484c5ce869168b9cf9316cad380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade6901c69852703257620263797e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b066d6d9180f4bf40489285ead8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b2bb50eed8f9125fadea17f57cc4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084eac461bc5deda38d529e5e5a13084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30660cf2fdf5a9095719ee4ce01728b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b514d3135870e4a3fad7a57458a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfd50de1c7f0330a4158570645777f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741962f027046ba7b5268b55bed49df088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d07926783c8b0e41e96fc6dc8f98389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3204a0690d217f0e0aef2c2a41dd3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a4bcbb92e728f631d465bb6a3169991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d938fa6008cf260f972435a0c7e0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b26ad9901f8dece6a205beab916893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015475c529ddf6fe6d9311a63ac1e0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2330d707adcc45102a5acbe67d952f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba73b0496accbd57c91b3021d39bd4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce3af57909a8c16a4ec8efc35f8ff097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c08b76ed0f7e9c33195e7d5a1530298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04062102403a67c76db2c978461fc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c4e8ebb0ee88b539236edb53849b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575705a3d90034a0f98ed8cac6368257101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a40fa1033d0e54d88526b4ee2bd99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b2dac91c35a18fb192ab9eb4f9d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe81338d54208083aa83680b74a6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f79b11823be4321bdd7a10911e3b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f882daee5b73f4f12866e59caf2ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52abbbcc760b982e0b5ca70e403fb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba75df337100fd2335ea44af5159c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1204cef981aa167ce017c6563b04e0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb2f8ad2a8e1aa9f57d4d4f24cd398110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f2934fc66cb8de466da290800061111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489a8d62bda9733ea7704d4f7db8ba7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b824269c94d338fbb3bd5724169fd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470393272a030441bd1ec9f14038b832114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850854c1caa8f4efe8fb43f85353300115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80272fb175a75659b0cdcd1baea26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0f6b8ecd4cd71acbeff955198a9de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a8e937ff29e360e5d935a2e2f0268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e37b71d2098a4b20984e74e03a4013119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73efaf50866f58c47de1c2935fc7a56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64edc837e2371d09ea5970c37ea9ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e91eefdad3221a36723360ee2a056122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531668dc51eed69508921884dbc4fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88add90bfd63a22e89fdd501cb159b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47842ecbdea8492e8376b764f8659755125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164dcd34e70cd1281ea6528511af779126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12da767c9a449df91036b4d4101076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ca2684a746383f3e8210e2eedeb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cd7f16f20a08d00fb7d8005fabcb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65285e837e8a26adb86d5a47eba8178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864863c76a9bacf8cc5ba26e902fe92e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecfc093cc3ed5d550600e844b83692132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f9c5560a528e7416fc3396b99f9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e833ea7eb676db6db8fccffdc955f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231095b4a87c8b0c46cd0cce21df2d30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e596d7bd7fefe1229d02c87f6f90a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a7ca26db98353db7da3cccf5ee85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012946e8b2f56199709eaf8a041d7ca0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4591eb774a1216f6339346b6b43af6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e28332a050ecbbd6c974cc7f6c498140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6859cb249bf63f5f7a4a0365ce91f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be100dae8f677ac8e67aa7dd275609142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d5e0578faf062d715525a4f2c3421143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de66a24eee7c7c2c8009688e4475836144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3a58ac86193d9c0175102a1c7096145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c447ccca9dffceab2f4035c7afd16c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2892d56a82dbf54180cbde85b5b51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ce381582cd6dc77226a08888c6cdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571c3c44b382b6b0c48be066c693857149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2e0d3ee385ec77d84a6a6129a7a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce626f475fb7defdd96cb11b1191401e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172e311a656f01d361d4db2f2ab86b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cccdca5e2e8d5ffa07b9a5a4f135b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f01ed1c53606be6c5a54fe2143e417154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e7b61e457dd1ca42513fb21f56345155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237cbe631354e87ba0e4d56e090161c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ed374714e5b820b737db8dfc883d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ab060bae30a07f23d8701200e378b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f0006f23cfa9f8bdb630a66f1705159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d5602575a223d1484107a8618592d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cfbd768e36a86e839f76f10be073a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe36fe5fabd7519e1fc10e28965fda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11060c12d59d274e03c8e7100e42a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef909a985de7b76d7854a464c9e77c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdfc6c1f98cd5f6837b9fc2238e9aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff3caf27884d050f6bf9226652445d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7bdfe805b6790261d5d56bcb2f909167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af21c3d5e0fc57f2bd068fb2143b1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5071256fcc6defb602715bf5f74a05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45c62c062994d55f390dfcd68325e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7cbe42a5e3c4e82845a270889ecf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a68854347317746520f3524e94c08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b92459e3891945c8f67816736ab2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedbdf4c689adcccfbc2ce793ea5b9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b17abe016020a158c94f25c2929d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af73268e3ea2828db39c3105733b9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6da33fa458cb9c09d7b92740c56fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828a385617396b1ce565bf84431d09a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a9cab63c06792719f83af2688c26b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b941d5ae871fbce8c7a311c9355aaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0d7486c49438482398fec775fca29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f32b7f99cf7cace87d548329f8d5c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8da7f44edce9558b1e35bbf3f67e6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f3e0020dd98a24a0dd26a0257845c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c170cc849fce3c16c4d644b93ba36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d1cb18fc5423dce57f6ebd013e3e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a63e959fd13e74e8df3ba77caaf46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08b673b72b883f0507742c7c2479b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a95940c348fee2b54ad4efbc3033ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947756d60669fb5f5af8f8bb476f22e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc3f3c615976a7e1b8b87d1d63ef33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c4e1cbc08d02a6171af42605982e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb044a347e3caba6252b81a45dc5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dac4951ea0dc5e4931a9bc486fbba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0261fba9dcca24606b143096e81e0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02fc0038568fbea79e0f3a18396884196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c48905d67de7e133de4cba10245d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3d657d0044ba2c96ec2cf7fb25fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd03a6e0ad1462e37a97d81ee774886199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb85fe37140fe92d67fac482cc370e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dee33080957a04a7938b876122435201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e787e2e76b84ace54a1b5154d4230202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c6c2099894e4516a5617a2f66b15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb4f246dd90cea89f4b25bd2e3eae4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e47a793e4177bc4076c8d702549c99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac0c5c40a570e6f8247a3e3721c5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483fdbfb2bebe5b5344d492cee24856207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39828d1468bb21c3bdf73a56453aca09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4dc78bef09d245d6617d3c3991725209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1730ca517a5a24cf10f5f3eeb84aa80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d859030e2c033606a92c09e2de4447211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92224edb1664507bba8424ecb073c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81c1b8fdfb2f8c4a04671e71f9f911213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d567e00b255d628c93b5d81d18609214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9024826023c7bc5c424d3bf6cb96d0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd16ddf02b98fe5877af7add183bb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389870966b4ba5151367e2028e42566217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6aed2f502a846d99c6a7aa8619a67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f3f75de43ed9efcd2ca932a060d0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5124297670f415bda664e3b5c20b9d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90f341d2995b5d1213fd5a1e501f32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87dfd7f486ab1baa748014d41946d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7921e27d359a01837e2a90550f4c445223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece797b1fb9116204d96a97c7df346a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759d1e30d30d66b17b2058d05819133225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebbc9a8237d24e4745e310287a9f76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb10962aadf62e1442a88e07105329227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89932613cbe0b8038e2d3df1ed865785228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23e7d9833ca7d52d0ae7d868a0a1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e94e9add972f2c9aaabd4b69791c8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3870251d567626862bd888e3f5bd6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9783d463f4ed11a17ce4b1fffb2c792232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad08f910a9499eb2c3bdb77fdfed4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a1f3dc244d1498e6183650e8f114f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a989877ce028c37b655dcc04e04861235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb33c0478713388d9dbed0660f8350236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cefd9aaae66269f324c7930857bbc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088f17c2cf04c24ac260797c734ba9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d26cf387f322ff1d96c727122f9da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ceb2deda2faaa08794448c343469e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659cc0d5611016c22bd87711bb46034241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1060976c31e6ece1e2b60a88afb9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b96994116b48ff102a8160047c81e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3657aa450ca7aaa07e039f57d37e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7639139d6c7b4ebd50bbef7927515245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436bad1fdced99d58166c1431f10f0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97c0fa4c091fded703ab9719024f1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dc13456b0779425e6bd103822facc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771725157d1d8261b0b5502c3b039f5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339dae57ef469f8b45eadf505361a5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4497f3d5b9ae5873a6a26832904d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23107660248cd6adb9db88570249bfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec7c55d7656689f9ebd2a80701d063253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bcb80e83181c269d70dd7841cf453254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e56e56ef46f58ef97e3cde849b248b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeec72c5641b90ba6cfcbce9db7525256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c35c1fdd35743a8322799b7806ee4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d5048a9e2221c962a03c8598cb0f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80f8b9d1438d458c8c216bd5722317259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be308ed641f5923f04cb201c29c4c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08527e729bc225180fdbf25b3e967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb3646ac8e6178d2b83d8817ff1d85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a712b835bebfe2e16f268b3d3033df4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298ef477a1fbe31b8df02f66426822264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44f767f35765048321243dfbbbe0b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deffe58945980755b2d5efc9c43e7ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedab5e8c4169fc1be63b4992ed3c37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2099f6e464a19a32bb64605c725b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac5774fe43e102db4eb749133824c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516aa82d890a320717081fdac969e19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c472444ee7e2d28d320e2ea268849271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dedde2c8fcf355a4533d5877e9332c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4edb5c3d9acf70afb3e8866cb8c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f579f3b7970debd7fb71f8b2d0c6e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b44856e0fe19d37996c64e32169e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce30f97d15655cf262519ea1f08c96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb998bb4dfd54738445f7b39e8d6b3b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3dcc9e981753f27ebeb0283ae4359278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875fda2d77e7c5faf64a463447f0f92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3550614403418cd31c14d349d381280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612870aaac54a8ec7bdd7a7cd264f03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052320b00236203c3c7c0b89f6d9cbfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c35fa55d8d81c4bb42a85c85b192283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2582cde873d4492a6022ad2b1e7183284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de930f721c14c7efee7d1e657883daf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061b08f9cc05f48a1591b6d48fdf664286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dec25887e5a2ed003a6a8fd0b89c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5352ebcb4558a0bfd0ab7a506b89b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f68fbeb1ec508d6af13c6e053e3a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a33f1390240ae0ed56c5211d04071290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d01848beb7337b959410446ab82cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd124c232dfdf2ecec19c5a989426292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3265910650ecb2878adae3f3b6692293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c967c0bd334c8571e7c152f14548294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223d8508332342f81e434c3be5ce0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087137bf46c3b7aa225d3267bd08a9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2536f400afc3fb155a9858fa256e92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88bacb8824821b857a4dc5bf2a61a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510f400248e7cc28efcc9696f510618299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f984325927dd53fb75d4e23af64680300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a312c5a3c9a81876296aa729e97021301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0300408edf270db1c4bc857488d9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195ec58e5e46ee818220c50f2c63fb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615e0eff2d7931cc7f60971f32ffcb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481d1697549f973e18b7ee10d3188d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c11a7978b28b5c3371ae911a9ea0ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cb9de8a0b2a123c303ffe8329bd2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392644553a54a22bcbd336eaa21a12f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac35b32aabb22852a61b3a89b3798d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d2b704a0afc7a5cd09a6a963e4ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5239a58d15abe9fe05bedd33e6174311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf70c625acf6df580d634e6889770bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7abd3a87de24a3b1a3502355518d22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b7cd5aa78474162b48168b2608ff9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c97e5a45faa281c98aa43067fa4f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c216ce3a0d02a2b68335c54d873b057316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4272a49ef40236cdd1bed40b9a7df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415872ca010a9d57ef6f1561cf5ee6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f98f7ece99767dc3307a3576135d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f46e5c28d4540f9308c21b3ac0ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90365a986d9a091e373201b4bac5a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b7fa8a24107b927b318833bc70ce8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8de56ec716d04ebd276b105226b7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889154266756aa386bea4422b3e0fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4743922d8b796a68b8d8c421dd9648325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5970feccf6b11f1f8ac1a05fddc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa76ce13d03f852ff521343e2b0f3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adacc47d31248b8cbc6f38e1c93b98f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13149f4bc8b94b668c5a33c0c4bb60c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080546585eb0175fea0f32eab4ce60fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16f353cb90d942cdb8094363d313e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79170857e7c8c6fd25253e621774f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a1973c537f2c42111bd51dd68a8c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178a09620dac384c40236762f0d8f77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c497bd631e873d3d2f35da56dfd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea8e414efd99b35dcb800c59d66fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb2930b3ec4a4fbfe34f8783b83e78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990ea51be0144e750b2bc91aaefddf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832234b37058490824400c6fdd65f19d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2842dcda4c98614057edf56e13f69f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a832cc9216594a15a7266b4d76a4e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b35e1cab8c084decb58d6d143ef86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2bb5398a854dbd3d7235059523a73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4454deab75b155bee6ca5685efead94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ba4614fafdf9cfbb820f76137c3bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b99b3e819610f5bbfc2c421cc9e26a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb0120d2b999e551df0cd79b1b2d19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6475ec975a2917370534cfdbd7dfe28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de9f822b4c5dc7a31c419e2f16ca95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dcc53df23e814c73215e5ba0bc001350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54663f6e57fa2c8589ece7f0b05a04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab10de1e68e789e2e35a53d2ea764b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446fe963797839aee511bf70f57d27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb97ca0b2e039b831ad1b2703f8b3ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4580d525c7bd244313010938699a1cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469c9a731f32be45ccdcead5a70ac22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138d38a7ccfbc36b72010a4f6de4756357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fe73e10baa769990d4ca30ab6c63e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1638feb0d4c5b810e1716a43a935359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c69df244f4d01b9b4a384d76378fa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fcd612f5025a7fc89de66ce10608a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab5cbc8db932a1b08459edc210b8af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3aff557cf79c58f27a80ca5e77e64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60068add491e64cbc036e3bd3a8c95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d612529f6d58839520b798293eca20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d035f2217bc6b6d0ad44299f4c725f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31187a8b41e7e72a745036cedcd9a460367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6048df90d330552861b0910eb74905368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428e2ff6bc12954c16148db775a9972369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6fc200cae770480dd88dbdff907f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ea8926c9ca158e34d3e2be2ff2e81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d1eb0b4c06e8745f0ff5a331cf662372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09915f3f58a99cd14bd12c56c5f60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b187f18b2c3b2dfabe254f75320b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8adc0cf172f9c690ba6772f7d7d9a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6d14c51e76e3d6e0441d00b435fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ff3881249036110aec383daf641f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a17f24fa0c5199d7aa6440c20fe5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036778585f042d2caa07dadd77e3360379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84604dca1524ff2400be02d1e06c97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665161a45846a30430fa406fe60fdeec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5ec70154e3446618ad201f8e081c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821e6ac26570bd37b10a18f5a9a2d1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527bdffab8d23de7ba5e1c8cdf2e243384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680916f25de46e14fed5fc99cd25b4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea09b06c1ed588ca17806c712ffa00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842ae75f372ac80de6b072a7e0ec00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0a0ae11968dac94eac8c67df28519388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212a4fc0ea8a191bdea21672fa3cc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5511084b724ffe3a1dfc604d5e843390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88747187ebba5bbcfc22e7023b29299e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b1bf62134d0048e5c054439725719392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ca921d3bd8cf86377ed6bd0211903393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0284532ceef661fe0da1c66612d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab08512d2f56320cc20024a416d2b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bcdef6296545b5741385d89f46cc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf5ce984fbdd60ddcf8b5fe7f81a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d465b0eb6504f228d6b94ae539c9aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857137a906fef667b45b0dffbe45bf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11379442c9e3813ff73b4b80e006f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfc4cf26320797236d8293a763c0b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4c252be94a7f9fd2fd841c8fad3d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d60e3f1c4c141fa8d5b2d413ef549403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b93f3936d90a5c028463f924aa3b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c9b61108ad68a818c7bd0da6f82f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c142bb61c0efef918c71ab356f96d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327fb963528cde4caeb57720560f365407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a843a1af21136ecb2384d4b3bd48dad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e0fec7965e5a64db7c27c89dff56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72a8584fb260402c1bf53a3f1814a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c701ef2abf692e3b4d65535d0048c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df18173e0ec8f18f74032686ebaf83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c083a201d1282462337084612ed75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ac6f1ddad1c9cd1af9a13577e8e05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f131785df5f8cd9640fa88a87dd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e15977119acad7469b76a2ce31062416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b900098989bfc775ba184aedf7e2384417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64093c142a421e2ac32f860051010474418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12649a6d5fbb55dec6d941f2b42700e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfdaa16b7116cb15ac8a6ac48b8fc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d4c51282fbf88027d663b0787144c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a03da02fe3d0b8d437b4dd8863cd0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6acfd34605ef0b8665ba5f4e928b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c25c501f8c9b5ab96c1598a0219f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fcac902c8203c736ab57b4064f0bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7bbffefc3f0e4cb1792df8f45daf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a43f0c7f6f3c3ea1d875a62a1ae0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b141561e30bf82cc306a16bfa46f11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dd4a46f5c4519a5032a217f912414429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b137ec3f039de20106809c9314645430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d4b962fb9ac002c4a9daa07dd8be5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a24c076b632e231877d7f8ba9977b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8316abc335123e40c22e0cc3f9c81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f3aea1d07e13bde18d8e59e9e027434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a913fb9d57238b610006267e463eef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa3bd3ef3f5ef21528045afee8c400436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285ffe6fd13170be609173a3c5a7a9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324f00b7ac2dfa5a67b958cafdcff0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d396b96ac04b9da103c836991676439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32989c23a0cc4c0e8e0d89b58b7f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8cef8b9f9ecd64e30a32e5d96967441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c7c9c81d1f28546fb923ea8f2bb2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07b2c2b3e4adee755748552a7b4dad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730efebc90595845ce3f93af663258444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e28a443380ec64914da9adfe0f7a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826776939c1c5abb3c81c44614c9cf41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee5eee109748a0c6058ac6a7f2caf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778fabf988d48649e7f89297c1acc4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a9c90a2397cca9f6d7f831cba654449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a41e990686d9485b7d86154aef56a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4eef8d671744d27a8b75e4057a04d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d0cb94f6e0e810033cb4527f08b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990009066413e7550bf436a56ba1a9dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1929ff8bedf95716f78fe9917933c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464604452245c8f14f3ca0966723e6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa0f6d70d445d1a5fb6dbd4f3a9fdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c646eea2ab32d603d171dbfe973287457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602cb5c1d8932c3fc8aa9fe1fba85c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef494529b7c44dde9af2b964fe9da72b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1cc413ee64ed8220948ffebc06c9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b426c94db993ae24ff6d8a53675b362461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1831aa4e44cd6c6baaa3ea6823d18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904b2df745432ef5588580c02173096463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697a2f8482bb627c8e20650b8d4a024464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b4b0ade4b92e3d00d133561cf662465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6180091cabb820e1117f5e7dcfb1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2720bb7232fb2af5a8c7eb1e97f75a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0808eab2698a02e01b0f783ddc2425468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8008205cf14297a32399fee74e7f312469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1018cc17df591737c6aad1df6fd5d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c945998a86b9269fe488acd04896c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1113b3654111eb4a637fac33845d3d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd53168cb55bd2e553008b59ac80064473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e41c1393eef58435caad337e74480474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a265e6124ecb4f2b8cf528fd2b0d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1458ddab43215e976415602118d911476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d589af8f62175439bf7c306be5507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f027f0c7dc9bad61d3cf25a79dad6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf10593aa1493f54146623b418633f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea37f5ce0cab0e8a95aea1c3bad78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a36dc6cb47994d3aff544a686d5dd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ef68b8422186d829cbc186852c651482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe240a54e4c41e92450d5810604501f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2e733f2b72987232bf10d007a955484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bf0f68f0765cf5933a0fdcc86dc1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2b7f7e2160799bf10dd040075ee5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d0697b667fa3b7204c4a209fbb823487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ea034d48c3555eceea278a43da13a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f309d701398986e0c37809f3bde41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f702ea3d4a58313e149575849516af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586dfad33f4d0c75bfa760b96fb6966491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632df51aba2a7fb7c7079b11a11d1462492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e378995d7e496d780750c4f7f7fc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2101898d830deec1b8b481b13f6ff1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4130e14c36f2416005641a947c4a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96091998dad5c5e751f8d0b20b279496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45255922f0e4944f3b80a28d54676929497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5da76531a179c4d80616196c43413498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418e1f0364969fa5e21e23b0130e6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5bb26d5dec4bbe610e0af918ce41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64540d84a548cee162af735143d69457501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45ac6a737b1d77aa3e9d81ae9b5f13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf95aadfdc976bf607bb7c8d273383503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27879f321e2e34507fc15901bbec31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79b5cf64c5390985d75b6817d11099505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5449861508ace016d1d33ab8143a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed311e114defc1595b7b3ab16be3f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cca283f07d48edc016e46bfd5e3a32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cb64e8bf17fe04f5177dcfc3b1005509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde720729b5215b6f99ab0ac2a89526f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd73e25d7e3c15935f0ac8aa7e00e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef4e450efa2936c136be2359bb02f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafacd36333e70f9f3b96b0ca9915a0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6de319c9d98986a6f99b121fe1f72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7036b6e4280e3d3670306b8e669f992515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41221928aba5be266395c7647bb13c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847505e9872f447957e42ebf5fab4482517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523b0fb82aa9f835af58ba1ad15a84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073a043c02b235d279e2a85908e0afb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a15165f28f0d4aaac7a9db1c00c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0759136983f6ffe0cc6bee5a7a0b86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4598e9ccc9fcdf28090471ddf03a87d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e00778d7adfaa91464bf08862907523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885e8a58baf6285d302e0d8925d4337524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08715aa7c35a3161943d05684bc0d42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655447043f77b3ff90e3fda378ef0f7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369c5eb2cf0aa2d575e59fc55547814527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279fd24c8810f3a4eaa46f91a4f20ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d261415d7853c9f919e9027444e63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e841aa00cd9fcccf630f7d99826cec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd2e6f4342049e88865d68e1ad2fed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd9cd52eccc0018a699c809542bf2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea939da26aa077b83813ffb81ef3fed8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4d82a5b60ad6a13d03f360a4e6f9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6963f3776aeee5848883e7d0bc78f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195dd45ab4585a64c5f0d0ec3321855536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3bf87db11e7736f4d1bb4cab4901a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f164c976be45233cf88640fe032b3f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4096f8920d01c3509928a3d1f476c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c1a93be99eb4620581937679cdb28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68492dd9fdb32a2d40b2e8875159a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7326f60f9b9fb12aa2526b5ab7abb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8598d6e5ef324e32d9142f0fc9f4cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f019c7bf305fe045f9dc6e179652e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f3076c6a99ec6698d182a1332c8fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cbd4e40dad85fd3d5501bb10acf1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fee5ef6bc9cc861e9b7d97ace746f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf794a83fc04e2b4e64f980010b333548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf37b44e8ac54cbcf970c796f5ff16f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e7485859ae68a914fbbe7ee6f6e78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e706ff59155bfe3c76f563b17605e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7c656c0a4175ec87b0898f7ed2ab1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a0ce59292c45649d8d61f8f1f44f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670aa715552eed5ffcc9942bb21f833554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9ab01af7763dd95e072a92853c8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6223a6d6bd65ed09afaf2e409f7f799556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca52dd6cd0a26d1f127264bc4f2738557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa7c2f897b0e523d395df9170d2c89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf28f98bf9d7e0b590e7c7c4f72d608559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa704b375546a46c300d539a626d3b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b643fae008799166d030d215f145561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ec8dd399b0166db956c4f1cd1af6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf4e2042ae45757a50da4e35cb666563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf004a7dba3c385a3eca1594bc096ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf725215c4b21a7de032a4450a288575565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b1751b354e5f68acaa11ead37072566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ee0ac787da4a19f5a5c117577d01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfedf2aa33bc51673ecf73130df53f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2fc2e536ded92e72e2a1245bb93a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358297864806a5b2a60730fa7d812f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba9d6e36f0125f4bbc95ceeab0bb0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43427bc1acff3bb4b67c881f6c6d7dc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f5f8e4b16ad7c8cd3dba3f156f2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405093749cfe579724e4ba0726043a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f41c65a7ed1108d24ad9096d051c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afb32bd0876356c084170edee2c426576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cc34ada2bf159b22f031942a0808c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0973a8beda32851310ab4decd37b28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c6f2f21848e701c431497a40c0549579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdfba3bebca6d5570bae04ecfa3107580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84211f2ef71615b293a1bf4ecffcca1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54e5e27b0acc165599613bd34aa856582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712140fb9f44bbad7b78ef2c6121d684583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac815c48c5be262126e7d3f6198d922d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3822de41171aa9e320523a442faa36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe1309e9f49af03abca76df4d6e05a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131164d8f9deda58c88cf5b307c59ab0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27696d5f8c281394d6eba97c7f309c49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea905b8445bf1dec5a7bc5e4a459e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a52ebffbc7593563514d359d393f02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0942c9bd7679cd8413bed5b4cf8dcf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60745e57ed0ba8e17215457124062295592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb5a357e20a951b9860af68019b753593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6652af77ee04f3dd1a7d45df98681594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ff789a33f6291b2c11d3f16c7ff2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c79ee00b18bbb1fae406ca48183d43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84862d3249f8dd602b0b927c099454a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381802aef7444e854a59b7f925eb4648598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21835fbea0eb74fe3df7a063109821a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a839ebd8c9aac2cac45c86074a9cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c5a032a6174a3eea65599a5a5fad6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303239c759e596bd8c26abeb50e1d6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b280eda45a3f5819493659b9db12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8037af5a1ba1bc67b48f44a86933d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc80a11551d249356e19a7966d10c86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd3e11bd759a7070af63410663fc8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f9b058267059c0b381ba1ce09a331607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1232e84934713186a56d22facdc916608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca23f6960919741a43a11dfe349815e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbd478560d7d7d6be3d78f7de17b55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271d3aa31892d5066b6d77e120f03b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3da0d96ac854eb450db09571db34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead03276d96157f18ccfd9a94bddc40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640ede602c035237badccf1dab5588614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a54120e3aa6ab83bec8ad4914fdb7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f210789777c276482d2c736f81ae21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9d089e7028caf7be0fc334dd97f5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bd0e1ab76a189a5452262f4db6103618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1691ec8ba407c93e23d7cd54c30d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33737803fa2b9f59852c3e4cbd7d0c5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb506c0043e58473bbed6312b4e474d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d5c9bff442ec62ae29b02f41ec91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ec35a4c38abe5267d6dd5a35688a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8fa9d9f8844ae4876858f71f1e604624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ebd843ffa081ae28ab9dfd3452a3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764492a894fea2c5cbf2da824aeb3b43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520209f3e98ba9f003fc0e34d2523038627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651bebb9279c846522ea021bdec735a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079588cc425503cb7f9094f982f011629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbae4bd5d194bb7c618022bd3619554630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f868ec76fff99d65bc285961b2e4d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46973dc020ccabca65bc2f35788350af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a3fae1f76eb32894fbadfcaaa01ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a53a9663b9616b7daae50c8f4d0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377825470320a6563ddb831d1c1a7e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c764d26c529b1ed7c98a11d7c0c7c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365edf1c59ac70fa4a76fab8b3f89858637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1849e1289af9228ad2b303e2013cf28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26769291b9be00b03dc027e86865be05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd95e34e59e92bc542d72431de47e66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9654fc4c404de99813723890c381641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce706cf01756c9f2b0d54f441b8eb4d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e00dd4da4f6120ea846a5d77cd53e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d962d25fd57adbb3a8bfe4764d280c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69084e5e4832a4cd508aa744782b5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb3ef56e16959c454839d85443ddb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3443cce35f556a6a25e1b12f6e20b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901d744c3f6f50fb01982f785d8e62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89e602965edeba63ba773534af7453649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6391210bb7a6230058530cce48bec7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5c0f5e2b632f00b01dda0d8fed49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cdfa52988f2b4ba372e82dde7c354652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45d5a6235c36211793ff27dcfa16b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c98aac49dde3655c99c668199e2fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b566364b163cc984383d6b8604438655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dad4f314e2eccbbd3ef4fd6bdab340656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163af674ad91bc5bf45fea99ae84a3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb138390467d8792790e4fa1f67bc45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a264614e8a73c155b26e8798c022c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a104c3ea3a2e4bc4032ed3e5e76ca7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d9dbe2e837820bd57391dffd500f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7568e5fe8ea1bfc5da1cd961abf1b51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae80552cbf562588b364ac86ce6b42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd232bffb68c973df1f53242668d0c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05f51014a177195454c0931b55c32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e3c11c08a1b2103312a3086e6106666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f72cf47a62a878d9f8d8f7dd9bf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc3571fb861ed4b72d6eb5986fa58e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead569dea66909d090403abf4535953669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd01a86e4a0f5d93143d368d5289cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81653fd241ced3c82685cf3662379022671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8db541c140296bbc9e04cbdc3f15c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea71cc3583ce48c943251b39677e3f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e50769596657f935c1b3c5f6a0381674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9749cf37174ef4a3c051b805a14ca57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3469d094c1bf606e9426a5ed4c26cb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e6fe7c9ce1506603551dd4f873db2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309d119f2d32f59c6259eddec5af94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f9712c21f0b73c3ce3fa9bc224e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868254c7bdc8f2e1dc39037744cfc5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca935c7abd4dfd2e9021b20403ea13ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863198b553bee3c9eeb96f41ca41ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfca4a9127196d771bb495ed8f19d70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b19f9812f12b8cf22ce08a7295dd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b7d29a2a7a964548c23d75a0cae3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a06c302af52e37d1526141bf5e605686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e02d6657739c4934ecc5db855538b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400f5d74107c8e064931bc3f56371b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037612cf60de6b3ae88014cfccb2255b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf538bc653b80adf21d30ef5e8f2567690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e0ce9b7a3417c08b8d535068c4889691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f7ced51c22c7744e19f17970b0071692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2afba545aa9a05ff69eecc03b64b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd9f570d50a3479ddfc57d18a4c401694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed870e6c313753d7ff73379dc43cb25e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3bc9240e50d933d8e78f4f4244179696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a12599e1f0fd94161c111aeb1fe4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c67f959464a55a22e53788e182d127698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c106602724403345b3456aadc0c2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cb0d947e3612a91d19acd44cbb693700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de26099f75185ce08cbdb9409839f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e497607ae977f2dcbce28b8c1e8adf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2cb1e88fb5625a03c80a503b5f8ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c340c09208785b658e7a0c7c2f76e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723d74d3a0150ff24c17bca4afcad4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20fa1c74beb1982748a3efbe62f998706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea21f09d51ddf050fd96f620f2498bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469cb91519b178a2fca27eeffd10106708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94660e3961137c72c4e7bc2a6503db14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fd77c57898ffc732c6f29a7f457c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b7e093e420a828ce652be750a5cf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4980e014a53f8e27e3de316a19e63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6ef188224a24566b45be8b2b8ec7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd7478b6f029189e7f6d3a0d848340714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad1ea24f5730fdff41dd15be200d0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648704499972424cf1982b05eadde6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3588315f0d328c1d093296d35809717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cdd5e043874b3099eca2c7429b589718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159fe91d86fdeec7ffb50d819acf579719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc5dab436cb6c6ddf74c61b5ed4d93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7e0ff25955df20abc3e86ff5a33d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46635cedd94aefcdc150aabb673e1a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c47849a4336f997c9465e3bddf3de5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1ecd2ef1060e9042e07a0849bb05a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3caa84c0d001ee22b79fa6d8d134ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97619f05180efa1762072f000d2c6d71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88bbb2d3f737c7785fb632af77c7f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6da13b03372a77f519cbe274794022728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064ef5c50ba9fd1999db196b827e50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137f57c243d3969442eb6757be6b47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3a1b71a3e1352f26b37d83179144f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539bf425500b3962ffe702291d89342732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebacf8794d95e3c0ecd0ee3e9ee0c94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680ce436b87c2ed435989e548e574b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db85ab9a0833dcabd3a6764899e6952735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed61ac1feeceaa4a59cad27e792e2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c1ef1c39e320f20f79716009cca8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd4eefe3bce6ba8aaeace7e95bf07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7e2e25f30b301a3b136abc69f39f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8224df00921866e34429fe8c89b69fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8505d85507c8c1ce8537c0d8fe9a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430b172008a8250613af2ae5a8e1dba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683fddce22207028d0e45310673c1c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6be26c63f723908908140aab57f0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d054401986bc483433dbe08d880daed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82095eed5c0f7739cd75e04680b317746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0761448fdc5dfd5a3c6e15fb55726747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cfad77fabf664f111667b3247f20f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc8252a95436d811d72bcf4155481b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8b31496015f7e0ce8c92cc909542750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9739958a8fcd6efdc32f65eee2b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9401e23d5842ed8fb71fcc8e61465752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8ac693e0354b283786b6960c21fa7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bffcc3faf6bddd52cb6709f3058aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff42c6437d5537e2db33d4c39645e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919672eb0d19dbab8691097a8262b6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e45a02e2aad67d0556dbde9a9ee57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ff6bc03bbdf8b4943fa1b7d4b51f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778092fc4f03b867c0c6076f91f078d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667d39bf8b3766bf89e4f6cff58a5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31db267c27fe48e08c0983276835b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e16283b68f562e609ae7ee4f627a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143b7571b5b699928b36c71cadc4e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e65cb479512eb2e32df4b845be5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc749d9a5195605897b76f5f195b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3651e6f3e9ea55388118ece3bef15eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783acd2db468646fa85f976a2c7c8c7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48548bc3318935aa24266a2b6545dd0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff91655e4f8298b27c362affec07ed610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e4ac1eac0d4c3afcf45735a90bd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0d32b9f489ece4978fecb0e350fd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88142fb8f8cb240001e21b1580a9654e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f506c3da0f683b553f578266ccbd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4494af345c2cf0348e13092ad5411415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf36787fb74b36fa06a11d5b90e1b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c82da3606bb345b7121032a3915d8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d5a806aaaccd9803408d4fa37603218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344fd4f6c4fa6d2ee7de6b321a453d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c80d7df4d43b6dec34958739414ba320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e722f59ae654f2ef4800b09d6f91cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fb59bb7f7d20e6222aa403f6125c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcbadf0e0c48e96a63b19c5759909423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eec59f31b34a534953902b3ae295ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b875687920ccf447820e6305cacda8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9999310c10b21897fcbd2b1c7ada3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbed46dfc56dde41e320a36e6abad4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c9e55089e265e9d3ee089671ca68c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b4d9fa9dc8a1b665b817ef4fe613e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b5fd44d007584bebec4cb4d86f7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231b64cf21fc7958dada4d245da227231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90f93c5889d5dece3b77a246ffb9ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ed4871f7b5b357b6dbe89328263933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e454cfa9b06ee2af2581cef692ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb1a8b55f1d2aa172f5b187219c9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd8f163b594431a52e38e000321d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fede457636c0ed47b744d4c893f1fac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0586cda4b1ccb1dc9b2b1f2838b7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb79937d3c737925b8e5b07e059d55d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499f8d0c36639e29dbe38d05e0a5b9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589044fff3fc7690af342b2cf1b1849d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e816be988043974b3b229793412aa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c419d1dd7a14f1d7330dfa8eab4b6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971382271af8369b397d17a92a098c1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625997eac15a0d4a251209dbdc13e93d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac082206eaf61ef2aab7ecac89c8f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d984a0c074e4f3c46718d51d1b8ce947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887f59550390b777a1e7eb2d55a885f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c70acae5180ac8d9338db70d4eb8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6747c9566801c9400044c7e8ade9e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb0865cafda79025470588fed0d8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304b702049cb99b78e7f74dfded767752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff29d773e0bdfe6354470467a9b55f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bba2781624da8b15cf040e96b3174f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14bc2ea02779ba122407c4878e1a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1527c96fb4153ef10e7f2d81ef78e7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e391091a1d12485d0a27dc02deb768a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1443667f6932c3aa5f760f43af096258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9845cdc931cd23751ce7759e0c20659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54102a0862c8739765eaf14fe0a7295260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721218d9d71636dbaee63ebe0de01f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11bfb8198e27ee02e756eff52e92da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94c105a8f3b9adedac26cdf3bb536d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af24804dfe97cc5c525fa1be7f9666864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0d652c76e342c1d0c8ce48396605765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05dac05a8e13e7c1eea6f339232fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351babb656114350b192c143ce1771467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007058062cc9db80c17399e53cd03e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd034551bb2cbe30ee883ef22f8ae969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557756b47af6c11ae6949fd250b387d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6886a38cd352fc79e7ce068d44799f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799512c905397148c46608c1b8fad0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2eb19afbac1a0ed82e8d781bd5d1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d50be5c97cf9062daa5b3f8b2abb7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e557a1d0c2ac95968c0da85c9307c5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24050ca75cb8178c246d7b10a5e7a49676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acae4deb42863174ef6c350584201477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d7e4e46a88c3e521eca6ab16f1c3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dfae7ceeb9834e8e45d47c639a69f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46916f606d7190e4b987f536c1f2fc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb32045833073ed691ff441cf276d2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d2c9140e055d96833978ad56bc34082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c08f607f2df943d0dc34dd2932afd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a87ac6b440f118f280410518a5324284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07876d0876ed4a20f5faeeb6eaebb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4ca1552e86a389e0e8d9870ced8b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21782aa2a469a7c84fd83429f59aa1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d41d096bda74f6f0145f6247518ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22469c223f7cd2a55a8f7826c5cce1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18255a2c0f809a0e728064283900758e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1df2db35dfd6366e0be93ecc9934cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000b5cd0de5e0e760eca33af6394d8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3e561198f6d2319dd9b90b65170193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2acb19ed335b3b5c73d14b9c5916b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e3863e0fcfdd4fd7fa36bff06a9c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5645ca7e478bae78fa28500ba308f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314991c787d6c80cea69eafd1b32850697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c6b9b631eab2cf54623687cdbd41f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1cd50ec742325d6aaadd6b822411d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ba34da4aae4d834cb4fc6276374ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7fd70bab6d4b3e3833538edd7125b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3a6fb4d2d4e1ce3a002d15fe9c359102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e8511d7de816c5f5551a7b471a7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cac0320ef22b99594a31afcb447c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cc1e7388607a210452af1d5549059105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ec2a22949a38c728ad11367da53e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb29034a59255b3e4c3db108ec6db41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3a98b8a7438389e7bd093fa09b40e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6ff2447a0e4435dfe0cde6d9ed3b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a236537f898f017fd5ac6cc6c813ce0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f82cd18fdaa9f4d21b62fc133125f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b29329d6c87370e67d48db630b11f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73e53a6b6e8129037c6a61fcf317fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d6bf81a15d1b140c14bc841e8116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b292fc57407ae277a00ea6d48b9f3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46799ee362b2275abc7a6f8fcea096116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f967b4f8f31fd85f1afbdb6dc2b8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e973ecd01fbe023ee6e913bdf2cae2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a2dcbd4d2d2c4da3df79247e9272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286adadd20ee3607ddb19fd47c04a8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0dd1c07d51beea98ec22daac3cc02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35808ce32dafa9785bae1ee73131d75d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a115129d8cc9df8d7d3f34f4fb8f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b242e378ff27e9806e50de2d8ad1708124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1cd1cd45a0f38d0e5abc946744452125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4e822d94f8eeed35b4fe60620105d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f154ba82449f0a74161ca7a5f9fc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca345e995c9455938431cd66bf321311128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b8f079f68cb90fbef07fb63b61f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43412ca8ecd41cc480e65b3350e4bee4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e04e6ba1b89b8f2f2bf04b8cb38799131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d9b0e1ba0668c2f59dd827ee31e49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f544b1e43ba51fbaa6dcc293913a58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b9932c8fdc5e0352184f5e76dc01b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d78eeccf87bf6c170a09d8f69cfe9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44885a557a92e7088106cca0d9c499136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693dec97cbaf0db75df95a35737879d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1389f816b3e848e8df605cd1d7f375f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd61150f3e27191445b01e1a02e65b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe863efd3461a3d7ef91f1bb98f92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627de5ec6bdc47bc3bed05a0cfd4263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de306291c95bb1b033fb5c7b064912a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d610caee1bbdf1dd9ecd0d4ed042143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6064bc9bcbbee6ae1c9872919376fcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dc21483c55aef166e6354549cb810145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8538057198c6f4d01f97acb8d1123b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49010604d266ee247dc215ac6b892fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d7ac25c05448bbcdefab6a73095a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fd0da87b0d77d3b4bc926d6548c13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec456f420a643b22118e2690e491afa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11654a4a7ae2f9bba082850f68c4c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21dfed47ec60b694a1adc2ac7026cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e44e2284d9ab4b3f18da38b764ce69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4865b5b66bccdd555a89f1325e02b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee0434f6bc7c393ad4c110f78bb7c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2879d89efd6a55eb253bb9ddc27d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813406e96ab4de8b71c31f501993f40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479feaff6c62b3ff226143d3ce877eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202230dd7706365b8475fb49e654f71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d55868164bdcec5a227d34362857160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59820f45429d5dad53503d4c142e007161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6851ce9ac3d80fa768b49e6cdbad88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a013f8a601d76ee0af729554f1d74c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ac79a30eef3980112f56759b15c95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313da6d2a21526160a8fced222fcdf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a94c5dd59e3854a483da416e0387ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bad74cb651b3f913e7cebd1c13a6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56ead0608cbdba9bf6448449473acd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d3095b7ecce68627e43de5d9fc601169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34528d5e05a9d146e559948bd516c214170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac8df55d3b3c691535da4d34f01fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae40f3b66d12be5ea3ecc170f5ad65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce887b0b68bcec50b7d61995d9c0a30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb163be40caeeccfd2f45eea22b139174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade38f5c5937c79bea3c817cb009285175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7b4ae3a52792931519d0492d5896c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742183ce814edf5c50b28f78d801d01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3cb2a747c1b6efcf21b3fb79a1b48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2828ef93aba1fca6e864ef40272e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff26ca26b5528f7d0a49a6fe66a56d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6a00471f17d84980129771ee7ada181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3b06e19af3e515a73b94148e0a567182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8d420f8431edca440a75f53d54a9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f9720f4fcdde13ab35302b19006df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e6c518d5477be5a87a040c05d055f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f8914da1b43ec2dcddc9dc4694680186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa309bf3a8ddf9103cd90d84d76ea5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c38e71bd2adc705765d3ed219af8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e4d1675034c1329481e5ac491961189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635c88c34297ef9d7b016c0703228e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818faa88d751a487bb03837b4b9d697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde0580023c97f9aab4db6d8ff71057192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c33f107b5561be26484516050b53af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a7fbb57217c5eeee24e08a5f5e019194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab7a38070cccf3071cc3ad42f818f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaf778fc7f5bd6eb6859f443938e88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7538c72c431efe1453f8730662833197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5027fe392f49defe575bae9a8190198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3710078dc553367c63053a70768ed5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda383711cfe807be2d860e34bd1a2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076de00364a27096031b7bb9bb36a09c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4bb5dfcfa31a95ad2badb97a15985202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c7acdb9e6383e8a6ab85e2d3647b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cddd13bf59ee49e2b9a61e13dab0d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31721b0d2fd8459dfba9d58bf02a20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e1352c2c15ea06ca69734acc61d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba011594fe489e57d9286f4770501207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a329f35342493e0000249655543512208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71331d94cdacb82d462ad2fe80021d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f7f7a2fb9cd78e945ebbbb6ed0821210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ea093f60f4068270168e7c7c0a42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc99fbb183441ba44fdfcf6d541d6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0760f562ee8951963c56572d82fb66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb07f104a5df7cf97b845c24470cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178178961ed3d223069e9c63346d23bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bf7afcab29c315403bbc875979a0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f5da89ec7f88468af6ba78fc6828b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f14336163d38da5f81553c272288218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed787a8b48488de4394758f5261e831219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb917732f411735645ffaa6f103123d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f28ec2fb0a9f25cee38a45b9238f55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719074f77ea02e888cb6af111373c1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2413b73103c758ec7e7c3e6a47c92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f152bd5b0543de268517a7bf9e4aed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617180a6f00dc574f43a76f66f359cd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04ad29f0b97185b470bc108360a20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbe29e532612c377baba75562a0ab4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f90c40c9631da4b0fa44b0a6af9ee4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d15eb0e67a67bb5b13a54693691bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abccb02478c9d7d9d6cf41b51764805230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e8b82c9782c281fbcd53182cccfde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1508b897d1c20ff514a2e21258bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f6587aed69b600b4079362beb3b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015b74a02bc89aa520af64c6195a4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea857665fc6f4778e8f8237cb0c888235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71138c90a6338031bb0a4c88e125ab2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b38d5015c460e5dd4dcdbaa7f38542237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de964d2497846039698de446603b6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4149bc8f1c69be409f2013680b75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfb58cee6c791c64610b2ec4fa40e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3e1da99d7f0e08c839cd6b04dc8ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c3b337fc0dfc2677e7cbcabceee47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d19494694a75eab815162cd1bc9c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e6dd210d1c1261452092021b1f55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3917d16587034097f409b2fe4cf2770245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06a7d29bb39342778c2f2e4f995afd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b91c120128ca68dadba64d54aad4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024e16f5fad9215e3e181b7a58afa2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa3466f3dec9340ceb2772f1997207249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf014615dc7fafb15028306b910c4a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ab3ff8061ff46cdab0bf3e3e401d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54226604e2b768b5445cf055931720df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771e4a98d4d33e4185bb13da121039253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc643cf961475b02a12c2dcfdc7c6da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012b555102f7f83ae3fe8e3dcce13d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff133e7081d54df292e76e73323503256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe5ff0c87945dbb2c2ed68cda8108257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4861c8e0557fa72f64a86b3e6a3d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b33be2996aa6758ee45b69883ee60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce643d169af681b43f18cc3a7324aa2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06c746b92bb4c9a07e1171fa18671f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561419359954a8c8f92ffec7af5eba65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e0f2e5dc82039b0c9812326d89db2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad33ac75595296a8c42d88c47e256d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc975bb90a31db7eaeca212b63c9f3c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930acee961eedc15c57cdf7cbdec2f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3373d1f99cb07412f0fea5c612f77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9f55ac25761f5785ea41903e4638d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfccfccabef8d12383ba5cd0b4fef8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fc14fa70cf164a4d81e37ec411533270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe72fb4bfdab0de4cd9ac2cb21918271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93d909f6b336fb9e185e6b8074efc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f6c6e20cae3c3ad089e8878dee7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c74346128d948d248c1513e61bf5f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4899094190ca11148ec7b5f35a4c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aed5752e4bf13b7ebf7da334551211276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc58530836791dc050a0de43eb168277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd23f67fa355b810850ef1c6b77c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c1d9300c0f4a75c23958ba47e536279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d787575c065026a0b4d417bfefa402d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ba9fa3159b515044f7475a4b1ffd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112341681483fa0d24874c7e0e73425282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82025e1c5405b92652b53ef1cbefdbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eca239ee0392505f080743f36cbe3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f1aaf9fe35647b3f752197b444f34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad638184b0a7a22ce0ce924af8aa9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7bad68d228c078ffc685e6c810902287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756993e9333c65933e88303e0a8c3626288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bd19a284551c825135ec088eb0e16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163be6638c60311908608d59e2f462290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18430ce6e307fab64ee5032bf874ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60857540c9f74917203ee45773de00a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810287e20fd874616d5dbd347ce1b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64cde118d74816e90097c7ab8528c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1597977654c2b103d586d65b4386e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80e9842e5bb07e465ab53998a0df2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4756030aa6b94dba7a475a1576ad690297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e91dd9e6fb839d98dd50036b248a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fc0f1aea06d29f7cb8bda7b4e8cc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b016a26d4ae3ebfc68db988de7bfc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9977fc9b1f3c01c4f12f6c20c900de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3accdfac90f9cc8dee71892d7e0663302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013132c6271bb9cfb293c98d4e1272f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23961fbb4d771e353d2cf1d30b029ae6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2342d147239cda28f943d273b75c23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7af88ea4d3365916abe050024e684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc34c761357b1b3bcdcaf0254f402c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe6e2209716c10725ca42862ccc9de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ed973cf83a1e5aab5036b205c648309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4497f041241b280c7ee9d66a5d99ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1d6b94eb04eddee191c76195e316311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b468c0bb283c1d90dd76be5e3b5417312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f7a0e36bf68d8f267a21023d622cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d70defc2730c90d488d3745ce00549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb72e7d4bd778bdebccf27a0b0ccdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6971de5ecfc3c01e231c1a548c060316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e11421a5bb0ae5edc1beb0769138b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd8fc6650605c55185c47e5b30f2a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82766d9b8480de7dfba6146020f72e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95d5c5d56936f6ab6d0c5a2c14af6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade00164f3d7c8c31a6d8e18dc19844c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707970b56cc369ce3046ddade5a721c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a317afa21cd75ea6060c8b737bf46f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f95e095318ceca877ecca5faecdb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e499a80c9ed45d15ef6d7db91010325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f8bb9aa4555ee84ca7697e13836d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924dfafbdd87e57f5f697c893f4d19f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b3701c3ad37fba079af6e19025854328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac48244dcca372fab298512b26ef23c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd284a78ecaaf1a47a71a9a3ee90d4a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e2e0ba0b99aa9aa4e4ceb5c2f37d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad1b6c51eae683b98f97af7acbb5d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba1506c46c306336e8bd0afae7e29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcbdd44bbb9cda883fb3152b7a4f3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b33798ccbf35d279cfa55afbcab48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6176b008ffa3c3be7b0cd1055826f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408dfdbc38fbdc87f7c22f1d5f0a556337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b31a62efd8757eeca2c12941346bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b48acbd512abfce727146351fc765a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67c20b8bfb0c0421958c85840bca1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a26f4a42a467089f747487482b8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9123b0df53b546223da4c4aacc39dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45f3ad80967fc360126c995c0e682343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd20e2dc3158ac2d48d8311fa8fdb26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82647911ee9989611821866592c077f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efbaaff33f2749ca4cbc13f7731d11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ee8f100b8b155344092e6dad57910347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6408d60f06355fdc86de2dfa917e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b1a121b6384ed44a6f94c2519aef6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd9ee74a538df6969da433d1354e26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b1540b40241ab9da8875704741aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324f958d275f218fc01afaac5375512352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cff891dd71542234021bf20ff96f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07916f3fff040330cf3f2586afd9224d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df2b66c2e98a4bb60809041722369a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a8f405b49a6fe99ea47830e71e424356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9039b7223bbe412751658a12a29cd06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cbf7799cd2da47f43818f7886e9b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d604886fec6c7f1d50728b0d045b782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d4263d93f24e2b75f1d39a149ec8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb8a7113ed67dd0a5214c34ade783c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0cf0e1774b50378f7aeabd60bf9a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d195686da1b14d7dd2bb93dfc2c28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c223264256c30e33740c83d456d1a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b38b5119bfbc4ad56246815a19faf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bb848d9aef192ec1f2a87f8875b5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02890bee73fc4a5f413570e4065561c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe830a8ba764ea7e44c970acc11ecbbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6754aaee40428a7ae8a1aae9a1214369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafaffff71e69711302b56a556c1568370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc05d917ff24ca06dc96d9caff38a34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069269532f340890dbb3db0706dd6519372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca82388280e5fd36d700766a61072373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef443869acd2b35acb60888a4730d59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5500f4afcbd8c0b72ff0a7aa83fe5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d86ffc780851aad6ce4c698736ea3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7cd8ea58f9be194a47a79ab840406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5963e5fb8d4d4612e8a7489f821910378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa71e80b0eb55652c5af9f9bbce9631379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e68b8890d3c7bd5c8da59e23a63e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51f096ac41c87daef01599ed97a273381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c92139409ad6d71f2e0d5fc3b60f0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51614ed0f9f31c13af783fd61a139ff5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ace5932524bb4804ebdc38d393b2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb26cb7c193c81b1ad33e37fa032328385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b36f37d2ab27fbdc30c3a611c1ef0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511816b79544cbae2d9b846f34410c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eceed0e38a8217aec72ba0b0f1e9f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520fadd0064dbbe8e77e95cfe265820389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efaf7b998539d743a475ccc4b440b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623abf16f9d490f054c83e1fbe9f1e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a91e60204205102b633003160e4158392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30ea594196d917cf54fc99762a6905393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40ecb2c00b8a96c6152e1410c6509394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308fccb075cbc330ff1c7a0050065a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ad0ae704f5aba187ad7cd8e89a35a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f222b7a9038b90b97c7633d0a0ba3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a46fbd7f495bd7ae435f45e6c82b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0d80a78f02b04192c8b3b4686a2d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dac47867b9466451828f8d51b6a52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46586553a348179b785c3207808caa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175db06d827f9eb068563efcd141867402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db95255683ffcc324d202cfa3af825403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d57da3145de9cd4cb527f6c09b7423404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ffcefc450871229aa2637fe04162f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78970c3ac157e80dc1d337ec77b81173406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b0cc3947a484d3a963fe2484b0568407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc695fa543ee03c55cd78b73373c7d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57134638e3f438470370374b8636bbaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c19a9b6ca2ef17f2013299a172c77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5450b43d920fece363d135e6699fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bb61a576e7a2455377b0f0c2ce28f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22242c75c46a7f666ae90ac901a40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081f210df7b6c6c35ed794c895872d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c0fbb19a91a0007dd489ce98d4c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a13da49f49f503c1ff97d4e2b9445416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc2990f44d462cf81f58784be4402417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17535ac55b0e52eb6a5f43d15bd28dfb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec625657e5ef63ae49621831f8c41c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e505ea8c9254811e692fcd0701c5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bb61fab9a8895246d77fb87524768421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc993262fb3c665e0805f3d81524449422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ea33b254a1ff5e284aa6bbf5bdeb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f90138f1ff7738511fec27851919424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354782bd31f620f7463988f1fea56c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed866b76705c01ae74935ed53a1c87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a067b913db08a85c5797036a4158427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6908cd23654a484ee497ee2a1b9a29f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be876f117bc9ba2b2d3e55f5460c24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934cbd604903ed013e8acac9f55fa8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc04cc318600777ea9abe0ff7f2e5f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ef3af89408c275de186a9010fc43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af337a1cee65dd591c35f7f6a330a03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4601c76a6c67e788af269671a8face2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b7487b15da6e76ba33ddc60136d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7723e818e68c132baab7a0fecbccd41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae520c8100d48ce150804704b61f25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205e46e983d8671f42e9b22393a7925438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d31debdbdde65461145d954c8c109439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2cbbc8eb6117dd6bb68b57c30b9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb13595dc7e5d8e2f1bdcadd4531a21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dcea7ef0031b0c2babb15f6c790ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357096b24f8e7da1540f1c40f2fbbb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cabcb0e8d41294aa9e8f69963dbbb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daaa9f8797923c4f9d3db933da4585445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd0879faafa4affca16e2187fb966446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7915b3228fc26efd37099b4ddbce6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8dd4dc5c7d77147e692fe9280e55a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a4780184a980ec11079d52e803879449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2d8b317b03da8637dce70752f9315450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f513a21daf5ee819ffd5a0ce4a7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1b6168f04aa88dd6ffd7d9db229a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa4714dd24db55491e073a4d04364453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d6f96104d67c751913b7a50fe522454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d4427f66b878c13e43215afc75420455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7388673b129ceaa8b1dd387939ad7e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa59a471ac92447156a86b87a188f9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57bc464eee7d35ea50ef78fc64e49a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593bc31b2eb211befa76f7913e07f92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eece0d974c0b37ffe42cd7ecfa443d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c07ea2c848851e6781522ce49f71d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3f811aecb2a3e205592ab152835d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ab35ca937daaaf122bc2ef100d191463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b86c15b5c0ffd777192c83f5a110464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cde110cfac4a24d3ad74b1a6f06a38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96759c2e5ded4a61044a5afaf6ab3b53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c490abdde8f813022229d589a051467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394785713fd6244e7add0ce4029eda7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98840a677c94a8badb5a8aa26f06189469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f008ea5c18325873c743a882d6df4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc53bb03c4ab763c0c1408ab233bebc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7a4a26b4859b640901e566932629d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e722f38387578a608cfd6829e0c5f58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66e3d56b267a418cd0d8f32bb6de0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b83f87bab7410f243934b383925a43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe505ef028c06e716f24a21de0fac6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f5dac54991f69c411cf61d7266fff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6c11cdb399cf9f80f91ce1e32d93b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcef91299a8cd0b58c6116923d43b4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448512fb7b4d5f5e85ade7dafde3b07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4350026d9f30578b78c66ded8c6fa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b91d610702afa5d7684c537c65a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50bbce826af2bd461e4186be942c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd0340702f3cba03f0023d3b923aff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778f9cdddb8011a9a9261af5b126530485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc152ba7f49c3010a36d4a3294cb3b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f153ebd3cc2c6c3620674d3d7b2aafd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e12d59260318420244a7f45a06da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5e996e8f848a1fcdbd4adb7c6ca2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594054c01d55a87f7e218c0ea2613767490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b45db212fdbef2f32db54a5645c03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e3e3dae22d8c8d78ed6147257512492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b107b1391963b34d021b69668b11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083cc1f123e49edeab5b44f44748e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef8d69f7ebae3efe98a5012b05596495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861988490f1c9c3e21d745719d123cc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2addea64d9ec98816c0cbf2413dd754497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10760067f2c7c8d1ce905dc8dd117182498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbcaaf4f9b1a7959c53e3466077815499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cf78b84eca269dcb38c873d30394e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a157ffeaa1d90e08dacbafac95d254501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a595b17a58e9a4047751195986082e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27274b3c7f7fdf6c30b6bbe1c787b757503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278a1b51585ea355f37fccae1160730504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089aa9e53011e9cd63fe2862ddb47e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102493f4419948151db73c894092dbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883b3f7a82658ca4e1509c0ad17d2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b999492560763d198a9f553ab6e7e72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b126c7dac54abc1bc17c1db623612509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacf64799814a1fda7b26da0a45c807510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653558a6b31bef373ba265d11f08f506511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981a4cb70c0781b77954c3a839d3ac0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365eb164c615a8a2a3b873e4b30cc8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5648a415d3149326afa9b563a53d11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c269efff6715ad5e443ea57a21c5ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e609e4df2961889d5be62d382fb6d0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183560bb0a2c8480d78eda8cec606304517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fa6682e1450be9e62a2560b52707b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb82e9b8a5dcbe8e484c28e8cc15044519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe71f3ef615f2184f35983660d35c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce697eaed57fac4944c3b9ff6a364c77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c710ab094cd76f11000bc0a8e369d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd5bf8793968fa76e1831e0e42076523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c28b9b62a7fcc8360841ddb3ba4642524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeac141d2dc2b42cd7b54687327b65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b65b0f7797be3bed0db057605789a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c38c0911968934ffde85e5290a834527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97317faf1115c0adc70bf7abb1f4bce6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e04b0a7894cef4e40b8104dd9f30ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74275423115b5becfa0820da30d4e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6ec7472ebfe135bbb618ac2ee1dc4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e90a2975abd094bbda85277d931d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93846a947d649124ab4996548e0ad05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f20c031d667637aa486f50a67dca9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960e431a2dd99a02d5f475220ca30bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4841c7543770df56d2f237edb0bd167536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e017e0820cf11cadb36b60ae45552e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad1a12f43c740531e64e73c081f3a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090308532ed23d54c12bde4ea102327539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dee4c87fcbef65a93c87a8c526fa42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4703d3f9a99716cca99a711c53186db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce972eb359c3ccd338fdc3907c6fde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be387f29ffd3f17eebed6f162f2b6e0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412859d8f8c3d52335ecdce7cbde606d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2a6ac5cbd0e4becbdcf0d54b878b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7cb209135226c51a4d9e836acb448546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec359521d986e31e8e5a1ca087ca3e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e88648c8b75bc85c2ba81535009138548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716f7ab4840678d0124dd7ebe80b60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480f176bb6a9c681269171fb0eb334f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c21eeb9af2fb8dddb59041a0413f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19d59976f94c256ee0cd0de5eed350552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e49daeedfa6f6d523eae398e81eb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e87bb691c51a42be4658802c7829ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa219c18f0096a5e4da2ce982b0321555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6d04d05c0d598509d78c69a00bf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b1483328b51fac5a54051f6c57e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e079fb02c01a321df833881eb7b8ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307c40411f111238c4ccd0f02460c61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3087f570619158aed556684b5b41f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719ac85c7739ffd24e6f8544085824561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30150c362f717bb23784649a4542ece7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1cb7c4a1c26cd522662b9f2aa4a5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f68e7d9b395fb60d0585fb72b58f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef90d5d365d830f26485f399b101882565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a883ba2af04bfc49d92a5e5408996d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0842c68c2865b571eaf62348ed92462567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6e4bdadeffb1cdb4c5276ebedc038568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ac962239b9ec1d19951e4141fb02b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110272ff898bb3ad9a46fed6eaeb95a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1fbdf0cfe0a979f1e4bbb66a0d4f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd63b963153aa3df512f4dac17b759572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2d53b7576f8d86cbef40ff41af45c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b792658cc0ae36f8095f6511d490574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad7d76ffbcfbc528483a0940abfd7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e8c2b58bf5dbff750b2c462eea102576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de133ecba70920be0e1cc6717ca7346b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f657f89ea1d1808b8b3809957c564578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b734cff123f33effd7e49ed13599815579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab1deb1099efe5228117fada0e4335580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144a4446ab5eb72987d8fe9fae77b00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae662a7de8613ff96520a660d0071cf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8a5c04db922b44b9aea745cb620db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42da89f2eb4ae8745a91be1b423269584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d306c325f30bdb7bc708d3d0fee242585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b14f0b3b6621602cb182e2333b1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7e7d7181280cc7fea360e35ffed7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bacb05233d7b7ffb213c2bb345c136588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b8419d1cfa5760b055dc070a5d5c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e3c314175c7c0f0a3418893368e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554129c9b2f6c59891e29d6715b50e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774ecf255c19e37f5d6b1ee86164afc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a276aa5f08d8d1edda1f2a812c871a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb429eaa25e555ca3c56083976a0fd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22368bf3398efa3bb17fd9510f3ebd98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e590239c88fb45e5593ce2ba5e3c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe106646b141b5a35e2c137e8f5de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f2fd6e5107e7203a620dbe76843ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4faed69d828a2091f5e90d249bb02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ad25d22e4a351d74ab32fd42bb9fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb9c9bb389e45e979d1c2fd417253601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a139ca9619ef26bb8a8a88728a9921602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228668062f699f778d5340e25d0fadc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d565fd14e3c6fa97165b8afe24eac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f7c3ec0ef90b0a56fb9937acd062f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d35f31d5faf60adb6dd0ea6f338b27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560e18d3bc2d689ebf15940244c4253607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff45e5bfe217c549496602624c3cad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b3b9e41e805ef81bc15c724fe7288609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae18a8ca3a7de4a755ed0d837b89b6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb19fe1bdfcbc4439a772d6b02a725a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a320cd0fdbb52c67480112ab6227c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b4daa278b2a9c7a643a3fe2a286c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee17cf97fcc0cf14d2184f937fab46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7fd036a58af667854718e2ee50fff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17934d0e29ba133f64a702f98cf2b40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff047e065375bf958a978ed86018ff10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbdc3531645e0caee640d628dac299618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdde1610b470991227e85830ee5070619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c2094d58419c45558402af80189b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807d2bab29378496a65e18e52b730c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482b199f4e887f7a0ec50f03961358622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d06f4d9a6f4bb4bed9eedac36a348623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6762eac08b1e4753bc8d807d046521624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e0f015218bae306505d3e1649614625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be5e8f7bb43cf789bf3bcacd529890626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5386a25d61ab17d045908f9bcb370a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e074fcd904aa0ed392ae36b11db50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01b61ae070cf909d23a4d3b3967fa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22fd1c9d3f0c39c04f9e4efe66c604630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be703acd26afe5d6a040b2a9eb9a1c37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cae97b56e997c097de48eee84c239632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3162f455050d30be703ddeb55a2c514633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ecb80d7b57f543e5a7de92cca8955634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5c33d735a0501797af2bc6822e3e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226bbc40edbcb1af5f9058ae285c476636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f46f69a903959860936018fe5fbad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4054da5c86a3b117d7dbcd02361ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae52174fa6d173ab0e12d836a215f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b3cab640a2ea9da1cf05e12bf4600640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4b8479270909ed7308b74ac546dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a76e91222d062dc4f6fd7602417d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3728b69b6b5c326bf356bd1c5afc70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e414c7ec5fe709862d561970fa9cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a58fdcc2c272f55bcf3b87862f886645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b7990c33a652873e80cbb0038c1cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217617bb2d6353ab6a71278bf00cc5fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496898d3aaadb18c021ff191929a148d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594e48747af6d3a3be69f1bd0d54942649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be530a7b753bab3314e9170fab3f8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a632b9868b951c750854b3c3bff4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51317b5a7ecebd54f1b3a87d6eaa0e69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47f66db6bfba3107ce15ba3347a488653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f2971a6df023f4bf3c4d256529034654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315ffa84158effe429d4be638d9c0cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf067291f34722310a290235ee15642656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff936453e0d9a928ea17965f4270c9e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3eeac6d1aaedf692098010569a08f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae046a192e20cd9768bb51c03fa9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce5bfe27069994a9f3dbe5cf10a359660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465f104ef8a93f4709975fc87756a1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce144c7c6b03de27c0ef9dd9788f2a50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fd56a6fd4136658bd83eff8036b25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436dc513bde5d8510221a21ecf451d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2603b49a72feebc7b4ea03584a852665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e785fe0a82a031fb187a6d63908b05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94bf6538f2aaba8dfea40e88ee76d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c25624a1184fd062566c8615793f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465d75764c02d14431d9e1ddea05238669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc9458a97ad22052f0084108b53e2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194b2f4f1aa9aae8e4365b2e1d7d14c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8353b27141c853a4a594f5a9d96c05b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d6df40d02c4c35191ce86c29fa3bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbddbe4becae8749336d7b4d379bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65549dc3891e82823055e34d1a88806675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896320e37b5420933520d3985ce74d4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bd74f96190ab71b7445028215d458677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70018c23f6408260270b9de19739e6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49840c8fd4b98dca0c82df061adc348d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e606c4ae284ffcde1723f2dddc5a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5895941ceb2235dfaa78d23db880fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dff9d17f246049c0bb225ea666d6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d4a5fcde26bbf6955eb45252116e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c26e039adb50f1a259f0bbfedc3e42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050883ef9d3445483636da4a2c1bc92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf06343ae0a4f36393493a1d06f4fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1842627bde9d6a9a38e01e182098b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b28639aee19318fca34f545c831c5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707853facf51ac2c9177e69927830961689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6056b6ad0c711ef50414ce24aae58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8089a9b2402f79f0da820e84ab89e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46ec829841feb71f2da5219991b911692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ed1a36f5c472a03e9c59e5339a64f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1488d1d64efdac0152fb0036896bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c31a7819e18d11d32fdfc43c5b0b02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6cd3e76bf176ad7bf80c6f8196bc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17793a4acf99eb90c76d0e8212a09e07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd523032bcc168803dd87d11bcb6d436698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9eb742e75d116ad6fb731840d27b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb45364878b354bb11e514386a630700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec89b58e6a020d21e5343ad800fbebe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff77cf7ff7c89f1fc7ccb27f09bbee4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac39ae662bc5fecebe3f5f984aa1f61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442346e0de06efab2d7aabbb7c30a75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e233eaa04922552324602b00cce70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919e313e632922c44e1ba6628d55cf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1547e94878de1e47e3df051d0f7604c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e91c6b40abe5d3af9d8ca027e5e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a404ba8c7cf41c14739d3f6bebae50a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7c0a3bbf566e68c8e24a2bb1c2f96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8f6957c8f891433e83fcd4465b8ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f25808482694658a10d2b6a510203712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548da46b9407e840b6bd3b558110608713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b94ba98e3baacfa7111389d1cad67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f48c63d47eda96c068b08e6677d17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9ea7167f0a9855affdb7b6b02c69e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bb7ce591f71ca025e7df78b6e9c7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80588b4a3f221e0675555ceea665844718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582276e64ea7f8ca625918c47eb4f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56768793362ed5becb181f112d3994720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fba113e10c57d1b9da7c6749821ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477279faf6b2d69ccca6fb206ffd7bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d7fcf8e07a71ee65bb7ce3134841723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1afde8b2386e41843359230b021c76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fd3341947e42f596822b5e5738b2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5264a7edd781d53aa45bcd61b5bb4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851497db2efc894c5fb239063b5c14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bb81595a897577e177e1f6dd94a60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc2799255ea0a07bd6f521832514f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afba343efa8bd1c930ba267dbeca94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d00ad0b07f8d2f578e20ce3652edf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2a482d9311641a51e049b892cd095732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63012473077a2efec807a08279aeabd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df2640b054bd3a9187750b35dd40b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bffdd7e3520e1905f4572ee81ecdf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c5d7159607d169df6d7fb223d501e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d9dccf296e6b885a0c8c822b89f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc91f36cbcbf0ec658dff97d6b2d0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651de89949977897a2d4ee2181aa674739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d52d0c581bcc29e023f9535d1d0a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67f92d8cfab790168e097c67df216741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccf787d21e182e5e275aeb14db3c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a99f40defa3324f27fb9c6d365a07b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73adf1187bd04e7d5f6aa2b2405e5f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aaeb814388f2e528c5b6c7474f6ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc8a5af01523c112020977a366177746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599355277b35d8c39f14aa8a0847f974747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c5cc80a88f7d7523f8c4e88f04d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce153f015ee6181a73959f148b98e71b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb7dd982909157372e8bc6bbc25af4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c82e296ecce7c8e8b6990bf70db38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ebaec8a1206ef0c535d2b95d009bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf72bb14a4d5ddb8d06310c5d0489753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c190e9d2c0e9a11b24a2ee5ae284cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c62fbc54fa0266b8eecf536f0892a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6dfac0b07652675b792dfe39643d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea6eb4cf9851d5ac5e3e3a5f83a052757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c39d48c5b219f2d3df691efaa53112758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a2c1802cee821417f41ab4517bf21759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>