--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eeff82a4166e84c413746eb3e6e091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790cbf7fcab8f232fef13a7aa38d3402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5c11b56de043f05ab179dbd717c193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e69932f0673faf2d4dbb4f78446da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80bd5e3ec0c6ec326c8cce1982a0e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df831a1b4a5c9157e238ab1e854cdc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404b707d684e9ca026540f548dd6a6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a724ea263e5ff92cf8edd0ee8f69c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846f458057e19d038269165279f56939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cef4d54b01446922160d4bf9e0b1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daffbc22e26cfd134486f5ca103205011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac32fc407ed3d7d91f3ca1526ca2f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb20a618bb48b13d83170af6cfe8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb56e103811d55a995cbf57b2656014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c982f7258407b00cc04b4a4057a0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870a26180f8dcbfdd5386da88e384a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55330e91f06c169e1695d8af584e1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d625bf7d15bcecd21860c213a4762fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cb29d0f7e8e555d492431bcca85c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db35dc6fd6e89926326f6099dd2ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166deea3b31107d50c74cb4a0feb48a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30a396d1123fff95596f35c2bc804722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2307b054b50fa3572cd1366c8c84423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6819b2d18354d897c8e2b845cf14ca524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2218d50e01f3578b8b22b37f661b8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ad3044ec198d0d2403a474e9329826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61c528d63ce7b197254434067153aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37cfd560f34075279f41b80cfd501f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f669bd77b29a8e2d16d8d2564ff4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447d5e3749416cd051994c4211925a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137f9200185935fbfe7ddda46aaee231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51655220e436bccefac00fe496f6588f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c849353fe24b4aab5f19c66f971c9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82d91914a9559c8211a60849db875134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d17cbd35b0d6eff13bb641e975b38435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865e12bbcc822057ad79d2445c18f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a463ed653dc2d908d244676d5a38f3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39430cf979b15af1be8f4feabccefc8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4fc31a96131833a32edaebaf472ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72888697c37e3645118982f94c2ff72040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8fc83800aa13047535854390f8fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419348b08469a34505923f5733e41a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003129ad18c14ff2b5bf90eb7bb489aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a6f52d8c927577b3f7ae8579e295d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd628443b866ddfc52f1e3509994e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d90bb80fa7b56e27f12a2fdef9db7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946ffbdaac62f1c02ea15ffb0e0c0da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8285b21bdb02c8230bee562f9dfbc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47aaf84bbb504112c9c389dbfab68e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62111ad0869087a4cefa4c5cedef4dff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c246543459077ac5919219dbf6686e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0be1df1e41796e36c0b5c369c937d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e9e8f77534b2b00e5fbff4bdd6cc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae6184e8a5446e54c4c1f7e63ca89d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e276747230ff1c139e1f045a922555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d57c6c9fd2ef91bfbaf48bd7898bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e4c513f8db85aad200c1411726cb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7eb2ba0c4cc847f0a7e29b9a9f5d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12178cf6090a8fc41abe51a46135e0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee6a0c69cb2977ed1a80abac2b66ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6982c87a45be3a2eab04f183fb8d16161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b915d0e547504db8c0560f13107441362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd592ace7c252f471d05245e36dee5c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a08f9eb064e0ed8a078f801886d06064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3257da107db2df56948da97677564c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be275bae2271b89b10dd0cdda728c30466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0fe1c54cd77e14718363f0f93c5b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b71fd4168c4ef94ddc6590b245aea368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13958680a253c685a52063bbc9317f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c8c61c0cda1813b239ab64c31934070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cff028cbcc850401dccd3e55819da071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f1b4b819aa3b7232ccefcfe0d948972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d424361cd473b1b98ae073cd1a48f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0212ed810a2ed1ce0969ff962d13d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5daab8222e621b19d65428ac0c906d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981020e586884834e9651d6db05af10676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db7a6a0e9fc7c2a5eb0f676aa9e32077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e6ee5d971d514139b56f0b317527278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aaca0aee13e570f6610d43b5010dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c744916ceaa1b2c0eae3b694aa129880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f20117e5d7ef3e843d5dea63203be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc732f624649909a68068360cf0bff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e1ec8526bcecaff9c5706037a8a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73c402b4ba0ebd2e8651a048fc2fb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ef32a14c7bf2f665d0552e21eda1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493ab66ccdc6c0b4451066c01bc392f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5726fa95cbd427bdc4bf22df044f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574ca52a262069ac3c5c076247a731b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026adfdd7adabff88968ac61cf8c2db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02b8139475b1fee7c82bcb106587d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfb25cca223ea8527abd7417f2014091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88f1bdffaefb12f1c095b34e3d5c2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e0f4a9ba64fcc06c94020660dc11593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62423e752ec4954e5105841b76fa6e6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6859613ce241751d37cc84a10ac7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399ce2c6d77b00b9aa3a4015c5be5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393a2aa60a3f0f638e1af0cd32f0d9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69413609324f3f42161f30401432ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275440c64831088161b501f1cf0758999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313b9b361e8228cab07bd1c58d59878100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a64759f720bc9cd23852a5f344fb7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696294e6d1275d52ed06c791233387dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e261ce66309fe13e1018608241c3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe050f1c615b84df25660f1e64b7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d7d06f5ddf3163be23d21f8f1646105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc4d0a1150fc7c9b59507a594a1cda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4342dd92348d8a3dc31b2a02e697ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838fda74ec77dda8ec7b55e1be506d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b036ed9c9dec4fbace5496039454f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e0a1272bfd0cd6f03c3f2d881685110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc84a6b8c761c3a3bc986b7918cff5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b174310365669561bc58ff8bcc66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29350389a5269fb311829c93ab86888113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b71e8d2c708a5f3dfc79973f6438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b672a582f565c15e10e054276b0ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e84adbadb7289345f25a394ac30ac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab526d0e77d90ebaa26183b5d4f194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb8fdefc1ce5c64faa4b173e8da8a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8c3570509afe2e7a4c79c502c950f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c053309965a0b7aa7d3c3e7303abc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0ec8b592407c751c4f1822b6b6bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a2788eafed6163ce6268a6f40ba54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c834ff9d2ca2993da526dbbb2d9b53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83141d00cb132aeb6c8fb2b1871078ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d08ce40862ac5a04b4ef94a64c31e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed87042114cf1552402a72b5a9a26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336786721fc57fdc83176730af10c34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5a048fbc2626467492fd8532a5729128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae57bc47da6d3605aad8801802feb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c16a39feee377920f9b6ce76ac32f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdbb4dccd0b3db4fd565ba9066ac8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de423ca8416068d246116199deb3e4ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68124a5db66634a750869da8c021b277133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4120e670df3a6f0fa1e10ff29b8d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91449b0ece86aa5fa13e3d9b57e1509d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2f7916ba1a6649a888c240e0d96d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d92dfa1049065de4afd8999d6a827137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e56618b1c49bb2874b4311c5dd078138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef9eec3551f9c5679b12ecb1741de1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a083e51efba279fa3691515e2d5caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d99a511933da33bd47ddaea1cba9e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcee262183bbf61d99fa0b49d43087142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4699a7a7d16c9b3685d8f6e90c373143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea39c1258f9beb92b67d5acf46a8686144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802ffcdf62cdcb62823b902eb0827f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2af8c78d943c34b99ed41db9271a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891384e0d002919bc91c1d90e7336c65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1b914879cbef96ee3ca56e0a4ba62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e2469f2c5ab17d84fa682edc5421d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c065f75ef11fd309c3bb29fe659cc16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab41758819618d57abee67a6a76f3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27697ea131b0e49b759b95621e931152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655b54d3dc9da3d9d77a331929b3959153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0abf156ad8791ed26423a2977b54d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98470be164495a9f2d5796bf2bfac4fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93ba602e2027a0d26fce172537cea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421a2c55ccd300ba1db2327439527c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f03243fe70152b5c6f5d48a20a311158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec16d59dced4a9607aff6ed2c28d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8d25e8e35748d91a41180f33b31c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff1aac13b41c4addafdbdb829a4b65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bbc47ff55daeaef69964254e3851c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae803cff9f0a8b8b5bb14c138cb7508163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478696f977a78fc7219a17087f881e31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82e5cdcf4a78e7e87aaddf13e666a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03af033f133156b9b79402ea0f6011166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4fae063eac7627a33dea2df44a83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d55d67c06de8e445e71707e93f4a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4fa9a461ae0ead6ad89d8e9277740169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5cbf28f272b8d5948d4d900a8a7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac8aa2262d9cd3513ed43c83ccebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a1f44d204c17e300471ca178eabc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01869d7f518b7677ea0657abeb53be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60206fad401fbf34de8c04bfa62f8f83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7feb8ff0c79bdfc4f7ac293c7bb310175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c099d12d1625f0dd5063182e65dfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60154ccc3135a659fe01c65895a2233d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea2ae699b20022ff033c6e6ab4ce6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d78477758a278496b8679b88c1fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc7f8588112067908ee1b70f7c6991180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bcccb7c885e554f908e293980225f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b898eb49087b02d1b1014dbfcf0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d3b256ec938c5a514f4292b792348183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145cd73d182d95efefa3843a729f893184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534d80f075c595ce1940874004069ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b63d3363b33cb7801cb5f7cb350ce6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac978c88cb1016b43d5d876e00653ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fd484ebbc790c3bb503fbda80cdad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a77c3fba1361c38e54f90386e0f1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c6980892b9185a22f9001d5f3cffc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38513f4911caa92868d00e2350e8608d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a892ca1fb1a6b6390437d1db4dc71f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2396143f9239eeb3e535e6aaadc40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126814cb82b0e74c2e88e631358c48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caa4544bcd403ac83a9831cfc85bbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ada9a9ddd387f2d9a612afcdfdda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7b19e68953dc5ab58dc506178f64b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71ced89aca91c163bb5c65232097b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8113e617f8f48602174b00e2de3dfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a81adaf3f5dfe5d44bc889bd08c2b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e142aec119f8d39ac071f3ccef4524e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97423ef6270614125c56b68e7a103418202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148e0d95171c495300be8e500ea5f88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffa0a119f7c6804296ee6e0ad7292d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd4013242252bbec963a2f7ffe07c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4025f9c2f732c47d113cbb674a61ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38f49cb5eb30535e381ddb693733cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b1a38459e7204981c5d75701b26a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c187841b1a58752c4b3a4ff0d1c0b7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bb70ffe304beb9f5c55722923af80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301605339c1f35b26b9f56e0b71fa68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f948af3ccabc554af57dbd0c4036ff0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338b4c5f32f0f2c8224ddb6d58c354f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801c3ff6fd66419c7783fe63833b07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde0f1fcb5b835a8b71b9fa8165d527215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3252472f7f4a05733a7ffa5d7b319216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce763d31d5a717082bf89da28c027545217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f7a852b0855258b6c31e08af35930218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079bb100fc0c2e865b4ce7dadefd59b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5044d1122f8faddd6736b17bfcec992220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53c1dea294f226e608da0eeddea3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3954e8688c8ce3bec3d11c616d8124d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533273baf4b8fb0e608ca87e202356ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e98e143e8922f911917a5c88ad1b04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2bec634327a035f072f175c74f60f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130798b525e25ff4f030ccc0d9c06e95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f63aec0cadc837f4d6930415f7cdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6404a519a5e7c740036bb3f73f57988228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc840c386779eb2311fa608c809e991229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3df39d94d68871669793567ffc619230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457371ba7811f3c72e090cde5ae3673231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5e06b4cb29de8320519e85c8724ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c9cc5ccc2fbb16ed30a078c97ab52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095a42ec9ea68157a053b244132b19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651b59ebb5af0a52fdd6adfa74eced6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27634f9d5bd744ba80bc75ed224d45e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db6645ebaf941ec2ceaa7e13665da0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e341cf3e07e4e606f821049972d8f55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0f2f18f4319c4a9d0050fb26f2371239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75885fe9dc7c84f4dfc636b796f2c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2492bac3b127ab7bfda586521cdbb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7d7a36bce582d606cf55697dd754242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b183d025f705d5e6803fd58b9c844243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd7448fdc91a06090ab8231cf3001a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49aa9a0d41f3b8ad8f9771f2fa1836245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988be69bffcc356413eefb440ea911f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27204d2b5be0d7a0e407e02d56ed21aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd01922f65ad182bfc11cfec70d65d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f6429651e37474f825d8c8bd5e8f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2cfc7fe88a37669ea26c560f9a717250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8ac95742560da504306526dc4b315251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45430d189e50001d52925cde0eeb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55516667016135b1372e19e82be91f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e58fa31a79eca4b7d192a27965f15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9859f8470cd95e8eca9f00400e6e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3b773eb990cc2de6f17bbd378252f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024c1858e32aa20314a30cfcda6a0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9da456306db37e8931c1a7d295f59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ffddf452915f197be04a93b60e12c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27772868dc35d7da40f26715478600bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d518787cb378f7cc4c12b4c25461b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a99a7780f0b665ae6937d4413af208262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2010bbb5680ec6ad27dcfad8628d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f4f80b5464d2673ac73bf098976bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22fe4d78b203c5a974a4e2e31b6f00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24808c223a2ab7c441a3b85c81624bec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a7efc6d9395c0fcf93be8837861a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2eead9c143bd1453c68a0faec9e29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac359ac862deabce5fb2d1975a8230269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cbe41d9f3772e94b86653175d8556270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd2311274f7c8c5a14fb6cd2a76912271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba741323376e676f60315ccf2b91b5ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f8f8204b64fe194ea105fb12ba558273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812358864ed35a6db1771992a534fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2416191bb332a1dd689ed927060fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f725366f680ac1a4091bc6c74e0fe8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0547875cf1bc6e7103e27f14902a4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008cf6afa4f1467bce5701976dd6799278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab98faf414847d3942fe591e07c27a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037b3fda11565db45d64180589b0cb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729381b6ba0c63bc73380d631460e1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ac61fef2f3d8af328dd07174f980e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96990ffcf6b0d44bc8312f6d17f8708d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6b0768fdefe4ac368289d992f1ea4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dbdd8b56a1063783b81c092b55b44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e847805b630a46062db0ca258bebab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871a707234ab6b21f35ed2e89a7c67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b159fed6c00e687ea1da2d10145af64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede0cfbed024ec5148e9ea4a26ae5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5022b62cecc0b41055b541da13236290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d3ab91e2284d0b009128218e029cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbc5cf180e91ccb4e602028fa56c45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb0c19bd6193a38dce8dbdfe392039293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b05f54c9434e894038e54680ee8d39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77a147f3c659b4f4554c447a39c14e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33143de504a9aff4506f5814396741296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9284d3401e12aa438b28ab14c09e2e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29e0ac45c2c5ca008db193645c3ccd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5e0c2af2d67fc86b194e98c003549299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b8eb1b863452f23b215e858afecc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e524d0dfea9af4869cf70298b8b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b041dc580ab309a901fde851d07548302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02a392ea5fea3e6b7e15549d944440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30518fcf7ceea6a0ec3f50d678505f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ddf5b184b30bc884b39c56ff8a5e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee48a9435d50ed1e4c4ce9db339fa82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399df774ce8fe194d85794d2e1afac2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e00a86f5f310eb04d3238774429b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aba56aa2b91a5b52274909bb94db5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3f79d88efb8342a99fe106571899310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad23b690b12126d9ae3b2fee58125d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ab8b694660c631939de1c1b0a2d82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea37497b123544e945d6f67bd93eda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c710e61b07a23d8c4e4e1c5bb5935314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd16756aac2f04ce7bbb216fdabc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8805d0355646f93c5b958b3e57ed30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08898962b766a2c1e3332d58f07f19e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ab949fdd7690d0fb2cddecfbfdc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6068ec2c99d671af4704df89910b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ca804790d55747d7ea44024d956e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f441f2b57f9f0eadc6d37d0323fcfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1353a54e7ecb54bd639183ae814bb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707cd4d3f2056879b5f2a6c5d12b350323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f5c0bf68389b5fbf473a7817c82d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61293dbd8ef59f9c03dc2df90f18f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b86e91b4990bc18fc4c0d28055a362326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521307a47a6c78298b79be96cf9217b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f77415e4fd42d7070da5bd6206985328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2639b9b6a8e0dca1f036ffb9042aca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca135034c070af6370015ac81cedc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b37e153cb00e13aa3d57d7e0549b94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856485d7321b85a033f51c0c8f74af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5cd7731657fab8e2d94d7fbaebf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ea59d90c65fc846f90ab032ae3628334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9e54c541cf45a3c8e2ae4cf3dae53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708930425f53d01909d34863fd340ff7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36d7a97bbb309f586ef9b773186874337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e9420fc89183b6be46e551d8de8ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910f795dabc8ca989096e670b10f713339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59914f226aa46a6b038fd07d0886f22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297cac6a7b682952bbd0a7b6e6b01ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaac9519c42232b031c60ef5b7c782a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8c02dd5270d5b130585849e8320de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57171debd52dabccd1bfdcd9cbc79ada344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64583dc13d36b3d73423c667deae62c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9aef380a85409b4e193716aefc001346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51588b94eae22bced8a5a8575e0834347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c03be892ef3715f81a5e02e2c0ac1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b15033938bedbe8774ed62fb37aae7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c873f63cc2b976bf214bf5fed5ebd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedd60627538d7a5220f0cbd27aa07b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8695a5f0d726a12b5acb8a6162413352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261756afe5125410575c56a9f8e857a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988be6bf12ca9f717b9ecd7fb243ca8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786198dec43a9fac8035146968b7626355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4428217cbcb8f116525af8040222fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c2ea09412330a8fafdf7476a09c7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e959241b426386e6f6e8a854f5a45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe9f5b0567aa95b1212c9573d46f9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebccc5681dc40a9adb9a9c43c43202360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afe7edf8692ed6242efd4eec3ad5ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ab2006c55aa37daf4f6d2128e461362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fb38801a177c8a114367b18515ff8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f7764470489b593359198ba9041c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d939baa7d83655b27ecde662a854e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c26f7238b15d979a2f297989068fa4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf08e71c1a5e9b0534cc38f4c5355bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86df6dd648ea84201d04e92e073a424368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb65468128bf17c4a0b7c3a07cbc68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9f2704bc6221ca0dbe394e2a3bfbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c498d567d65ff19b693a375b1d8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0af2eab45ce705f0b189e92403c39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38558e6435a5ab6248de9e2666392d60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f387ee5617fd9bf17359bfc6aeb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf44e0f6abdf80304da369780b9a914375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f4e7fbb405a4f48202275cf61b40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed3b2a1afd7c6e38057a6edf4c6ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52fe9a9535efcf001e4207acd5140e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018284b37e0c06ed6f6be8e374e044ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a83499a1c73f523561998e7f2819e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351ef6fecaccc746f06cb7cbb83692e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced87592f030f2bc9bdf4412827531d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dcb0f091d89599f793a1aa17dca55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7d02a3988bf80c11ed9fd1b639b50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623cff4308753d0613e778140ecfd93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080a79adf4b26ec20679c46f53a87cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e991c0f0cef3fc459b7e29ae0b924387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fffbe18552008ce9a85ffb30149258388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7a893011385002a34fa39446fb61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955078b78ef58ab8744d88f3c55da3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f060c276bdc837e7773aa7fd3abfc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2146ca62faf1fbf0f11b6afebe2363c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256b07439edcad96637345830606098393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6f0545af062070082a72840a6f3f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d6746aeaac993a12c31e6ac71911d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae09324ff369f3a407c1b0972cd5e6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da41c007632d75d81a0a2a38551c54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ad61f93c68d8ec82c5753e96ae26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62845af8345938c4a0df2751c2d2bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c8a7ad8eb4666a50e374310a2b661400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db01b9ac98c992be07cd9a8c4a6603401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e361fb10b4df882f271a6c6201a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a76e60d5cc12e5d8c3f2346637a26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2ab12f8676c501eb51ace6326e80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4724ce3adf1659c0c5b1599e8edb14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabdcf13bf472a977bd5dbfcc14571e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a983879f14ee9e5b900749d2c4681407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b4393097aaf1421ac9485b43ce98e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240e4f0c65d1588d782190ce003baf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e04fad6c909265d4da646ab4c7a4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f1462e8706b543023134af3a4536d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d51d55c23351bf5a33c2d5badeb0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cb299d296d976eb88d57fd18d9c57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd4101d9e0e9ec4bac6f134e689d05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595ba0586c1edc5d46dd1cb3b61a5b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd11210283523899e8d518910e5a9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134c80ada7c7010d14ece75b36b70f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaababeff33e5569bc7947b18e500975418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3adbe308e309ae995e0acd68024c3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bea4cf1cc8e78880f0d1a344e8f86b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878d23dc7db65ef1701ab2a927a51b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bece98f1aeb98b55a81b7651320059422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f499dc2d8cd6b6b038d1c379f88bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e1e20a83f27e78a8540c0ee919910424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d25050d8b8289045028436a8bc1a21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e783439ed8218e66620670be295fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140edf2be17fdb5da085401e8d4f5e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a28159a25509d256d1bc14f0f0551428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7ddd2a53d350aa97f83b5ae272bed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4b125df5d3fe3f31226c8b064f2be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293977ffd06c6013191160c15be48dca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56909ca869fdd47d89255c3a662e2c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b5caf3efd0fa74ed421bda35a8df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb56150455a61d60a7b2edbc330e15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d56e16e21eb565641db1fa400c07c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2fe7ef0c7bec44a86505ae54ee271436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90546333b29cffef950472ff92879143437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c910e2a77a371f5bbdde9a849da211438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a957ae9c5a96d9596557e05d0de27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5bb97fbdf5372dddb097b669d6e7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff36d1fa2258f5b12d6cbae9d05a234441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f6b156cb684fbc88bf33f055e8ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e7334b2f3dff919b3d211165e972443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8f68c8f7da7bb6039318da24a1ca9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738402c7ed265b4ef7ea5a1ca0ef82d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fef6bdcb4daaa340431f8dd7fd7992446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8028bc1dc3b3732ec558dd872cfb54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2dffe9e36250d2fbd609262baf733448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188df738dcf8efadee2b4cd01f3af22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d7ed59d9af71e9adf3ef79ff1206e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2026a3d37cced653e238764b272932451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f6454aa29c4763d935132b655f24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce6308c685a1bfdbf81e08abd7b961453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59398df2dfc2f94b656898b1a9f607454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786242b46cf545b4738f514e545dc63b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b66a3c9ebd547d95b8fabd445e9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f0ae64dc3ae2fd6deabfdf592c541457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c8a01c6d5e8fcac2edb0371cc6ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e7648be56a97d51334b98f32df05f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e69b0b85de9fe646b9794cb52500d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263522f5c1bc2006c99469bfe49e2a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db2503660c0362ccaa444d2d6dad10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404c2965175265e18f2534ed93db20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b24bb7229b4561d8d2215f6d8ed4cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de4d2921d8890644ab3ff167bc78a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc466abd2b28f531d3c2cd7e939c952f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a119f3a0deec9d6e2bef489b3f60f19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b3bc3700c28b98679fc69001b924468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ce3e917a06aee8b2dd82aa43bb8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4f7f36b7e4c5c21d6d65a1c8b32ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74393cac614423fbdebe3ad5bd0ad45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c40dd35ea30ddb20c485966ec55be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416eb58a45117798e7e92ed4056afd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c62d383ef689d80183e8a42dcbcd28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27a0350c4910715b297d0b2db4af7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e4d70cf721d9a5adab2e4c00cc06e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f5912e9177109211e87d336d28433477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a240bf6bf6c43c5bef84ee397e97d04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0b1d5ac732eee188e6d1807b94526479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44a5b692109574921620ae91286a2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae851563650a044b8bd7b334d0eff9bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed3c2ad2eeb39176fd8f2b71995ecf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3bfb5d22e1f08719804762d011747483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae71aefc9381b86fb1fd20af66ce5fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e1afe6a3b54ff2829a097a2b3b65c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4ef515f452ab816161f96e05f20a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df02ac122c48ddf01a2a79d072e579487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd09318b5cabdc573e6343d9844c15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527c2c7ce68752af5144556e8241937489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ff3e59f53d380b74435525f46fc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81a5dff9dd44d9cb9ccc2f22a25897491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fee524d003b0c9988e0fc37a6eee23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e79bb479d63c265cc37424e0bdccd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d96b0fbb7fd1395482c848ca3b88bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c2e71afb012baba2a785a8fe86669495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d358927cddda3e8e6bd234e5a13af9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035833e6e989b21ff6516bbf8a7e7dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c474a413c57c37ca0af075cba79e96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c580f68ac6827a9316bc90e0ba27b87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e78eb75cc4df0d34f5924363261a65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd575545c46d128b241854e2f00e22e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecdee79352e3c70a6071c3ae459d7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295057a342c15d59433b18ba46295def503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e1d8f2e26acc08ce0915b7af9969504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ac5963cb855fad1cd72df8f874a0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6004e9bba8ddc48de0a542bdde5affb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c58870ebc1ab0f96a8f8f7ca7568a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0ad7cae80f951e3b261e5a03df8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deee19497274d2e9754629ed9908ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22aeab4f1206d720d8414bfd5d0c9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dc0641bf6250c822aa75fb4967f76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f85e5339cd2f1a05054e522b4422b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010667ddd61b841a75a3e6c955be9274513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607c9a08b32881d5eaa581cf30b18e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f76bb1149cc3efa38d63136c3f50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d79f6401bedfebca57c6c8f37cf76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf342e14bd69a2a52099824567cab22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b7e0a73b87f117c380d8bb441ed8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56593592746626bd1ca296c200b94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a91c43b5e9397bd511af11967fce25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473e6dadbb1b36949cc4bb6639b9663521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26237700d6960bc7bdbdac8eb31d49a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4548eb6b06b90cc4704b51e4c709e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132958ab8aa152d93e92b2bb024ea0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203c9bf052efd69c6439050a6531d3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda57473cda2e06aad50bc982e9490526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1017c0872bfa8a91dc995f1f2f11cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998a4d113bd2f2f6cdc208b1641bfac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e03c9b5639131166e71c77ac4a62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdab41aefaa31a9de9f75804d751f00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554694ef6b78968a871bb4ea5a19823e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92a13944f4ed0f56637ea3609e8a8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a65174b13d6ff85770df0adf4c5cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51014ab8e6a94a5cc590acace9c63064534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaed7ca03d5ce6a8bfe93a7481e38b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b348c75b3bc61f1d3f59741ec09f5c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d59c5be51ce688662ad5aea181eb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d86971cd81af43b08217f12b47a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f4a0f96f22f01facfb4246f9fd1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d86328468e3f0948f12c32be56d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25044decba785acf93553d2e161e86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a483137065245de230bd96eb3424e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30573dd3ca0c969f858ee2c0efc453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dad3a36d2a888c738771467e3d5f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10676023a911b01b1c5143cb01ad0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8f4e12f1b36e6dd30e994a78045f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bffc3b031785eeaaa913216136fae7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f4a6c334d2d993355b27ff9d5527b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6404c630a2455ba40a206449baa451549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c923d84c81c782b94c6e30f9c2977550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4671c5337d7049cc2c6d81eafa127551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5fff3a4dd95b1fc28e0454c6bda38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93c9b6762ff3ad23d5db8ee39a990553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cae6c21af924475567174129b7de5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbccbd4becd8473eeff2dcd12a6306a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205dc9d78d04fd6764af63f9a7fb10b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406df2f1273a8a9547e09fec9d62b44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f822e6942a2b63349b07441d92b4a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aacbcf79ea0f91916a205bbe65de6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0772c08ded8b84bb296cf6eb1e78f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e6ad9c0f1447b5acc5e660930b40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceb8a69ff6e29999d6ea3f243e9b00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe16149636bdee875446c6101406e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caf475853eb7e3858210abca9a8897564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c82c80b704358284f9365bfa854d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd3df3d1089d75d76babeb149592c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab5735da262bc8b318535c017fe0e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f9c61210d75e468377d123318f6d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd64dcae3e5361c95f2327796e43f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798da2f674ef11ac48a7bdda1de7e8d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ca3006c36795530130ab1a8cfe73b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c986524ce67bfce3d631178e51d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621d563ab0789f1f31d5c4ccc51c4b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6012db6cf03bc423a58674e770c57a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712d48668ce108a37d10d43aa7f70bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4066430ac5d29167ae6a16b4e28e19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf5399d93486a863787ce4f5db7f5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76d14b30ff5e9e07c0130a61db05ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7d70ec5cf5c976a96c2bd1b206259579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cac061d44f12c05a79431ecdf6deaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb432c534408ccb600ba4958d47b1077581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ccc204a2ed167124eb5282e8698b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d596e5923ae6c3f34cd8e16995531c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3d06b86e622db21ce85c3dfc0c7c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d32b43184abcda65ab491ebe0b1f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc311fa3294d4a505fab9dc60bed1d80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892f7ff755515e56e6c48a4f9ecbd87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b80850b070f8fa9332c07f4ece887588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefbb0de4ee01c092f47ee0d5064613589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131c4ae5fab7978bffb27519f200590590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43691bed08950ee62a10682da34ca78d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6834580f4aa4ff0e3a52ca78d6449592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a58253e49efea4fbffc4a1abd59f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f614af249323d3cb7a73c840ed5d149594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d965fadfa57aa2a05e23453cc0055595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e6182ce3d6b0db26ba01c761228dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421999258c6f72f132197f4254bd3a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df6b1da9a531832c64d4d5c0dab7c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b40d458719f7feca27437078e2da12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00084f63b89e831194049de15a968f10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc13d5c2bc77f3ebca50edbdc67ef0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6824c1b9ddc349ad415e260ebf9b009602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27dfd917ba108c7ee81b92205d9b70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8314b263eb32a102e383f3608be156604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b491fc38b7510faedad2d68c3b0a69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058018a71732f3e9f36d6b1c2d329610606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d9e8f7c21842d9c62564f8d2a5929607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93f08804bf3844d540d3e52ea6f48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad00736963a66f1e9605b1e045fa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d295e01ed2898572411ae6b3daa832610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848452a6471ec1d5102e49290094ce4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220936750cc48b1740e63420646bb84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b004b438c4137d585d9bd6ff45761613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc98fc5b6d8f801c023b626f0722c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebf187b582794122746440610ec05b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575354d9bb838b08ee95c00a58d7f43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d06effec6c56e026ee508f91e1ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a1f034527ee19ce324261b0fc720618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57970df647512c3db16e8d4a2be1a619619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d283a956ad6a56b3f7bd504ade52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c462f2b1e676ec2e951cf7586ce2c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061739f36578fbb34bec26ba82c720622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a9a50f6cf56f8d935c6249d425cc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca90f49da8c9d53b2cfc2ff00c1789624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51fd5a5ee9d5f42d3603fb62f1d6d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02e7b03251748e68749876cde1d925626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c3700fdba4fab4e167cdeb8290015627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575c591c5c54d14e3e1e882c848600628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84290f58b7dffb642b388e1b96c055629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284f638860ff9b3417e4f9fea3ed8cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a734f35f4a26fe74b521d435db561631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb85ce3aaa0c8d096aaf4dbec75c13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ce99d0d8ccf6aba4c119cfcafb3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf4aabb620b4d1f96f8db95fd663cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26f21b0c19079f521c5d8b274ec9aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e317db3562aea319d5a97ff7a28ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0291a8660d93837a84210162ed050637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c16e7cd6b92de79c13358579c576638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56775fcaf4b65384dfbe878816d79d8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf3cdb669c6af315835c55d679d8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ddfe468aef3d22c35ea6f8eb3bdfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac215aaf6f102ffd9954fb26922d326642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eaf03b2fbd27082853472a1162aa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05836082d95aaae641d55ebe335ea141644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa2c11b3760952f859ec981bad3a52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94785fba1830198c06845b8f136e1742646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a270016686ee3b55fcd911bc4d00a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74005c8f1b85bb0561f073948426a5dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e745cce4332ea100c5b84ac44dbd55c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aeb48c6a745786181ea4b954d5421650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f1000ab2b15faafcbffb21cb3d85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322cd22ec96f1cd5d7e08f0257c7af2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa0cefb58c9669b85607a886db7ef2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c082e3bb5560dc945ab88f53eb18743654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983c2f536c008db0495216def4de64d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500bcd47c1026488734dcee2e7efe4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7226c8b620c3063f4fe431db565106657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14960de62ae03182404b20065251fdba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfad42934ec78cd0be169aea96ffd6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d3b7b15b874bab4aa13743900b6fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c47848f87ff7fc3196d55e30bd762b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a0fb3a6a07714873508ec8b3a235662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b778dbb3de9e012bc2f7d6f6f74a858663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed9d1372391a636a5bc4b536af5e9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c336d7c37c1bcb7c626125b28a2ffa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e6d11230aa10b81529d172f9ae89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142564b26e256f32a3e24d0741a9164667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a5adeab8a1d785e028109209e929a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e57738d252f6a13d2db8003f4014e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b2351326ff42ace23eddeabd59f5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c865916519a5ceedd4b94708e83df55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5f06f9e2ad85ddf37cc1ffdf9ae76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacf60231f9f1b34e6248b5affe6f78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c451748b1c17c0f95ee8fbe76cad8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7982c09f2789ba71e0fd61a9bb600675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd40b33ea3a61b629cf4f0c989104676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954e830767b2cc2a4f6c329ed3c3f03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fb735f287bead34077dd3d672607d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f138495dcead1c82c528a71c21690679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524f87ebca85d5b55009e579c961dab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9f9dd20020cf7d229490b02a744f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed29a6f104e47bef56d3ccafb82513682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df503f6b4b0d52cd6fa3a4b5a1ef3a49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41db8562ea9b142726edd97f8164ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db17273d70528ec7b5e13a1fafbe726685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b679ce14e27963cd333456d0a17b9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe696c634e493fdfaf0d74b41b8255687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e44a15c70fd63d67e0c80139027f78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3354f44a8378198ab592cb60bb6e934689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752a79c8ebf974757f2a390884167d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa481e95ac6009431d5b43b419ffd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfbb82850af0e33badbd1604d91d25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483903b7579365b30a1f6abf90129130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1439e575b84f3a73aa338c8a4aedc92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44fa0b01879f45c4e9eea0bdc4cbeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94c175b8e2d362800fb9e4edb26575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f9c1cba07079777e90eec477ec56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a31fbebf2b5a0272bd59d22301a661698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67038d077b29564cf3cb1217afbb7c81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fa7880dd8b6cc54d755961876aad1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1576ee7455a2516e54f97f10b03a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb477ce2fcd98b5ce98c307e10bfc41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c2e4e07b10bc0377247ff3d1117f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63c88dec264b936d6c79493a441804704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f63edbd22dfe1078a1ecbc5dae08a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ee340301e49912beedd2bdfcd093706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e3f88b17d78373420b5b1265dcc8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c20f305551e964cfbb25d54042f9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a8f1925511d0f4e58de2c6535f2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7214e822cd1c9405c271cae8bfb51c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b207574cfb535ce5f08bcf0aca14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700716d1e45c227d6da658cdad69094712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57639a6872031fb5c0277d7061dc4ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3370739a8d433499d24bca6641f5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d46213a0c35ff0234e70564a14db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057be80b9631680fa490eff221fc21ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f4d619b71bd4927f13bf91199fee4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ca3290358b7ed8ef6daa3b3eb7502718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf912605e4df8c88206d0bf7e54a17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265d6ae5d5dded4330e43c669b312d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3878446a7982bfe24009ba9f520802721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79ba42e40749ddb92da6b5865368e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab7e2effcb449609b16f4804d62f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c7a2149a0e11c884096f753d82536724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb609af0330d282009d081959e7d54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa7ad40ec791f2d7307239e6ddf38f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1f2ad564e3d7980ba978a3404803e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf923cbfd737f5ee9942ca81c4e5ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c2c4b7cd9841b836d90e8b76ae652729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e046606f91c261eff7021399cd9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b282f4fa8e67449c80ac7bda02dd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c612c781fdc104598c7324441bb223a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d804e6ad519eaf88f7b6fac91e329733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32aea024e2ce7721a49ae075bede34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb114e01c6444e4b57439a10b0e45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6486e2b3ac561bf4ac13d0700d2d1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77695c829c36160bc07a490a58cde4f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8a32d7141b71cd239763b24e5760e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec670d5ec12bd637ef608229a4163599739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c598031feca2115dfdb056c41ef0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9e3335782fa6deffe8db099735b46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee76e140df31a538f0d01941d89aaa1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41d0690f5b729f1501064ee026a086743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bee0a1be4b090ed61bf14498e5944744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cb5434adddffcc1c8113267ff0db7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adac58a4e93de935ce1c3d00305866746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b20e91032f97ed44bff3626d25d8ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc5c1e57192b3a924df0b7c803498748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c49a54405b9bbea0c6c5a39c5e63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e83be06d0df9f624cb3f40cb733286750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6613b1ed8b9a4baadae9c036d2563ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d52f631a77ef1e56907b19f7449fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b3055f55ef01a29d7c8e919547b09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6167efcd44a93f325d8be3a8068d3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65919ed70efdd79e3533e314c62f10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebae12a3039b4a400fd1dda0876ccf6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fa6996d98076b2de0811ad1b1b4d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7f174faf651efe813334491a5f45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf1ea792a11eca2d64a3942baefda4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39decceccdbc3e551aaf9702af14c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1662b4ed86037ae44b0744e84c5875b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03f7619cb8c15047e942b6843c23a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414ce8d1733ef342f14897cde7279804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a272510e05c3da542421da2d42cab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd969bef6030486b568a6d537357226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9462168a7a28148eb79d4d4f1df5ea37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fe8fd61fff20e8415d431f9dfea3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724d435359899194488b05c2bdce23d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0377348f28f3a53c7c460edb483f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674802adc71894ae0e04d45a984560d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6ebd8e36cfb9767cdc44503efe20512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c112516460433b49220c35e8b0d01f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616817abd627634b1558d459146c3a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776054f800a529faf32629b487e4baa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce5ac68a86025fd61033a02c253e0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45e84ab87138ad7e199db05cfb59217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a424aab77f290b9c1d379c4d3425918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b5ff21199fcddde8b57b1972fbc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed96b0dbd78839529625c8aef3c7a8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4225243d53feb48923dbb74b442040821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8cce48e7d1b00a4affb2639fef83b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0dcf61f4c9cc1ed1517af0880657d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71c4bff373008f78347730937f52c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7cf2d5febc877475a979e3dc1b00325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70650f996a9d5ed20bd05a89302dbb7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faee62c7814e3640b1e457bda0b745d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97cab0850f22f758d65a159f12b54628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ea4f8870cd8d6fc41d9947c58e6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e0d9fac16f1add7372dfe7fe5663e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126717ccbe453650a8d655d956252b6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00cb669125b56a6c96e07d54baa9ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9424aa49bea372d083fe298647a19133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a80d30085476cf156a650adcc4c15634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101aa0374e4ebe41ac5175d34dda89135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2686fcec6c822a571b6f16b973e2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945b338f9f5689c0192325e5b4f118437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298513bec022129d4473d48e0ab30a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23596242904837f173eb36abefd0b94539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89acd5c6c6495ea84ff47f2f20d1dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598119f73123e5746dae735657cda8f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5296a436c75af008738f86689bab5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ccca1858d4611bb47ede2943ec9be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a97f3c79b1e87ba090d8e73887da444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90424274fa5dc5a9b3c54bbb8430be645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0049009f0b8321dccc8c73e234cc6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9a1f729fa82cab0ee3a5fcbf42aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7597576fb32ce42a5799f6c2531a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069879c84f5569385e3c71759df8462d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92280ebd4048352d0e13096c55b37b5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e57bea53f43ee5c77b16f3fab18b7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b2405f161e9c6be076d174cdc1e1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266327761d389a7e832d29635a1864853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068edd325dc5fd28e5ce56bc1fbb8af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7fa83bc82fab8d7bb9221f23c723255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bace85ceedc0a5455273100533076a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe48d6b2c806c316b4ca1a61823199e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f467e31e0eeb3970a9d19d838ccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed436117ac97665d598e42d5e76aec059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe21a5f395e76abec2cfbd4606f8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01c89e3091755f003a4f5269e6642f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cd6635b0adde7eef2877ab7f26b2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866a80b1380e1a05a9fb126fb086cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bfc5ef5b56a637bd02c58891da1d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f2c97514a9b76c1b6d84e854843f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e7e694503810d99809715db1d382566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37058bce219197e8515efad29b9a7fce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45cc06d1f5c2736f0e3315c2a7cf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee44b6f4423a339c1d6a5eb1143daa069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b33a93e5c1e5c1d147f2ba7618e54670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9d6223c5a53ddbd6ffff91b8ea3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171be63dd85db6296ad2b77a3fae1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809a92e4ee22b66db1c5083e8915c0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e7469f23a4c2b8a50beed73fa64074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70538fbd6010c9b25cf21b1d76b7a0c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabc6eb0f68e8ff63107387f38eea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49dbf263456658baa983ddaa4b25a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815551374b6f83a906d5a61d97a3947878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0097c4157174055fe873a24c2b27a8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec7407901943b98d30be1f62e6d71680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da65d17a76219bab467a3381c7967b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7ecb29862274982c61b3008cc597c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e53e8bb6d23bb81b8ffa57cad9b1da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44202d9260b9d730c35d3e0be2f18a3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b0c8fa8d06577235fe00412464f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a3617f5d52a15ab022d9f318e67a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11783086f33946c85b4bded6006e4c0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4473942ed29b9647dab0887d24597b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50892a9470faeb8ea7f40e60ab841989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4033a679c48810e18f7ce81173af5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d77ab740c9ce5daf24cf44bb491b6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c937a765d514cbc5579b4b7cfb2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e6b5beac8c77388c03ac1e78fe64b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374c3ae3e6943a9f846075bd14599694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce95bfb41ca518982e8b313b24b215f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b01a13d7efb7817f9dfa8551fad5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40380c15e91fbdc1cdbb53249062997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cd0ffd5afaf44826fd9407608f7aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87febf9b19424f8c73a3be07ff1d4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9732d9ffdb17ddc611a732d8b174a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f931b1d1338b7d54964dfe464cb147b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7be54e0bf11a6d0754d4decc10d00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c252960ad40b5a2317bd6eb84fbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b216ca4bbb5b43b8f7e9a7541ffe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca39dff65f09ec6fbf8b90a6157683105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78c08ce12631af5f5c5fe2bee6ef37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e392be464dee270be9c3cc7d71d4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934e49cd61bf4f27ac51bfb854984e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52993cdc9400e478b943c51e92f33b51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f546212e810e97dea963e976ce394110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9930f6ed47af5e627f85699c6dd7ce4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c8201c72a34f67e16cb689269f5db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed826f4bb007da5ae1a200024c32a35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38999810154af60ca4d3095466a2527b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c3f50e6303fdb924063fc63abb4c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604d016853505061079c305adc81db5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bd65ce6636b0c8d6a4b621fe5524a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd01bada6054de886067f9579abcc10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cddbd695543a0e7b9528d7c9db95d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5ab7300778ad0ed9f20b6e6c2a79c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d686fc2cae47ce12d28995a989080121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6682c186198d83492425426f66dc775122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04079f66f41ae3dc36209d10071110e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8b2b18c8b31dfb72f1451689202d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d19dc1507624f87f8d6156f9ca88a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d030f8ff581fdd595a30e03556a96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9279b64dde6dbe05f4004ad9cc9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fddc7878f7eb18f12ceb6c58fd642128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb63765a0957451052db0ddc2170c18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27581284365c7ec10020e9338982512130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c708aa49465f31e4cb4b08a3fd2689131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2bdae36ed06832f2abe8f39093f9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d49e50c76be5ea5dd54e06b7d8c3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d5d6b2a003ef7ddf7094a37a71b16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d82c9eafbbd37df51616b6e473ab5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940ad570eaa40d59b25c2e3b5e42cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3287c1b6e14237d16e41193a2a09dd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fccfd78908a4943588f1ed69d3f4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015269374121c499e87da6e536a9344139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88fdf8639970c2a237c75aeb224283140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe06d47134cd676028a6713e8484c24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3df914be87b94cda7a307cec9dfe98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7e3d40eb4da3e891ecb374f383466143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728147d355afad79b401fcf18e9c6944144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ecad6a99d04fac45147d1904c3481145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144163c8bcc6b1700a681bca668f42f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c0bee50d122a70f87255568d1832d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770e06779bd0633c680b91ef9137a38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510d5e273c76551e9a8811ec5b544bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba2d7039a20f2e80d321372bef60a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2872b9da97fcebf82535df29014180151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491216ed2f4ea9e49a5be107c76cc3fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ec1712b8b1b50a5c249bc1f9cf561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd695284b1054ad5800bf80d83a5dbe6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0bf11cad08f723071e7483c903239155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501d606c2aabfe453e3cae5287ac706156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f020de0c01cd141e9f8b57c93ccc39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4286812f7228040ea5ebb0f0f9ca2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514551bf7e624578574a15066ab1d1c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b715c59359f5c120bd00c28610da30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb9bd8a75d318f751ae718d43e4e54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d452aaceed9ac56f764b292f5f6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf96f29e4143d28fe461390f725a4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740538ef120b1698a8e982e28a99360164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065e5e86f852253a4559529ccfe446165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932568506b1b6c2bf30d8a0b456c9f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116bc82a3fd65d11aba51b696d94340167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196f201663f6bc4c50dd63ee20093d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3931781b9ad573a9b2d367e2b031dfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408609a4de29668e4360c0350da2732170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38127fa3d8b616d18f528508eb48fe36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0f37215235f7c652ea5d274a0b8ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9ad0a27e933f65a9a3583d9aa34fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad78969b2cadd19070d3b0017438e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5270b5d634a4a39f0e9a7600e2a05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aca25a0137c4d808b9e28bcdd2630176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651b3c917c5401ef5e84e28d9bdb973177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa4e58f9b026555af9299eb6bbb2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2feb883b16cdc4c550457e20dba6a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887642d5d231ab64bb5a42c5f8af6f61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12faf534f6a82ad0312ef74ba7b9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d897b62fbd766b99e18473b7c162b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb777f9d06b9ba60c31d4ef35aedaff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501da978b630dab7b1f07d2c54491f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb941bb74042118507fb7148fe2c22b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3befa9d222b2916aa36a8caf6e05f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e4c30d8c898ed962b5836fdfefcd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252940cd35f6f82a341c2f4326fc1bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d804f29f272a927a881d1679cb546189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee54e7455f0422ac8c8734178b0f8a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c00939e720e618a91d3d0e6b2106b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d4a0304df13de88dff30884b8843192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365fea621c472f8040678b16680d5a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f400ebc9b9ac7e441aba465cf1355194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ab36449983f73b2914138cec245d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c48b259e64d224416f947470f4e49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5d48efde430122498c067388df0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a8f2ee09a3c56385c895898a4117e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6335dce3e6c5848886fcb00e538b95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da018e02201d17674348c60bc570fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad91d15091fb752d916beaaa0f6d330201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3325044ac73552e21490adf1ce1f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed8e68bc5deed7264bb874999835be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d1bf62a3ddd36e531d292374a9594204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39475bb0b0e087c2805639303342db54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e362b7b12995c3d4c33da63581b6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc87c07524fd8e77066bae058768e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ca23e35cc0909a2b53dfc74bfe46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135e6229bf63bf5071b42be872d51cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c059f6131444bfed7a790e24668217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433516f2a430477538d9fdfd41d9cd7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c87faea2472bb5fe3da3af6a7ab5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054d313dcacf1da229e9c54b84d19d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71673fbda07c9ff1d58a35721154875214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1d5fc312da0efeeebaa421d1994da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b81b7d3eb3aad75bd03c517988915216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6672b3f6be822f6fd37b4bd136a5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd40819540f1dc7d8dc24447990077218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc73cde469fe7cdb3df47bdada31972219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab025439a6a7951b37fc066b992803220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734cfc505bed0e94426675a992b36cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcca652be99f41d6f9f02f3e29f408222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e331d2898dbb912f3d3066e8d01bf8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4949635a96d1619df9708d77d1848224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9c8c815c2ecb75f49f0b75323d713225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf58192d54b89029330e3972f2a566226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179f00db934f33f931b341388b09f8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5645292cf53109ca638f63df30b3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad76fdbc4053c077c98c8540dbb87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93afe91696936c8b9573af993d686f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8a4228a6fbabe99cb943d4f94d64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616e2e9492bd46c2d550a22cf52c0c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ace26b6714087f54be36116e04e34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70645916b33508a136ff7c29953427f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c368e5b588046fb8348305159811cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264ac0759aa33a3402837e56d051609236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22952a6f1ccb2e033af94fcd4bfb550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4a7b613e96e172dc6830b3fb31f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad98069cbf855d16458e2d27e746b5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f35362a03e727f29d52332995f5c32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ca1cab491c8e65b7bad7991ae7850241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f045ca8683f917e01be3e13acc76bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57065b99601c0b583cc5fbe41506dc7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c67b3d03f3af0f588e2acda4418e7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ff34598b7fc05d62464430d92462245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205251ba27eb72443dabfba78ec069246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d6fa42e82d90d64fbfdac286f7fca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d0f1491aa8d94a0afb4e61246b084248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00fe54849e66abefcb31e8ca56837249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc187ccf786ca1baa0a6d30d5503eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da68ff0c90674915dde851c2d82cf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d0e25b700a5e2a785e2b493a8542a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e3e3270e0e730325bc970bfdb4469253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a0d7d9b668cfa1489676ca8a68246254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a8b3699b3bc3d32a4d8f1bfcfe04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b74c79ab33dba35c02392bcb2fcec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726f47db4cc94662012311a04937d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d283682a1e7b7a590e92c5bec7f6255258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b74b0000faf40d93d0687a317ea36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fbbf03417ff3cb11241d53fefefb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b58d4f69b4ea377ce08da91a3d978b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a79bb76fdcfc7b961ab797bc88dd2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d8c1cfd9ed23fdef31c5fb3fe5a93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e876e5fef43b3baf0314e2d524577264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d56e5db220f15da82eaa3bbdf9eac2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b2d4738bbc4f11204beb103b3e02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709da4e043d243808104bf38e406f1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5ad74f2540c292297ac2d187bb74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5caf98782d65385b612fefac37337269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b46bcc4a2f8bf20eee98381016099270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879926e4e30d368175501668e03b66f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0729b2c1eee6954a98394eeb2a8203272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb07a6acf4a5f47d6a28cdc68ec07b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b25f35336843d696aa01f0c8ff4e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7da869ed4a8e186313b1d9da2cf3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe5268d8f87f22a68888b37df5fc1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a8bfe79a50ecf57e4dccafd72d879277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf7e17f657d7a5908fc114545d7c1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ef341d4c06621db318de891a9c55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c779034daaf9426c7cb87c3940e0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b02851a14a863ad89479d4c87e3c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf135301a6a1d447fad67565384c33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9742f99f6edfa8fc79d60fd2a8865283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abad1de2c063aa1d5bee2857994bf21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc323f9d8604be842b645132e4ad2859285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515992038ec0ae7109e037128db9d19e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64502327d1eb9e24968b12d42637cb2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50b4d09195b3d90d2c8f78c112513f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef618cae2de8b418ff6b34c5913b725289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904572212c37aa70a1049979663c51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c2c91850fd14cf5194a811e0fcae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81e5d050b0a5437a91436d0b5e03ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ede74f548bb37dd99528d9390db64c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad03d1d9f2888fe1136d6a40d17e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f4a7466f1bfc70ee766dac26cd903295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f85ebc5bd244396e76afa8462bcb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701dd8ea9ad04832456f3790c38ef8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7653c18be1c4da2c64bbd5e438fc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd551ca12493d2a3a50337223e1b04b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c0e8fcb070ca784b8a83a84cd8d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a961fa36449bbc556b6ad672bcbcb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2557bd69eb8690329b5759feda4969302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb13517e561b535374dfd6efb8ddb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf65c82bc9490a6ce5ace3f4d87624e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1861d4bc75c603dec98669d39e9c422305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681288a111000f96678465eacf58cfcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6659d03f07b43f3cc8b8aa99fa5ea2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab41667fdb3c7189ee94696f477022308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3db82b998731e46bf4cde87a2de0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70df477e74e3edf5b29b015e55aa26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16fe6b0ed71e4954d5b7b04f72fd9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c58e1630bbdd8e155600678d34657312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0502b74ba6ecc220901c4d27ce8de4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1e3acc6c807d69ac58a296352d3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df748a30153e94aea58d3c94f5c390b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034fcbe7ae820a365ee0e22574f0834316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a87b419a745bca147407080c5f6d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aede756955b04a3de11762ffc1cf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc37cb978bc020f56433f7e52531fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52416b09683bc8354da2fbd32ed94a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f16095e8afd22f5985b15ea9ebc2c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493cb74f1a9ebbac4f506fd801607f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af45a7c12d75a38478f9ba9b1393f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d192cab0266b8f4f717ffbb2fe8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d48b2ec48e1b7b31ec69e6da84023325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea5af6da1e8f845bf1ae3931c0927326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16d0fb4f4ccc1f9e9df89a24081a98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26a6497dada43a4ef04e673ec391d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1401c542eb4d78d4afabc481d26257329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f73c0a68cd1c6af6ae56803fc4b825330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341402277721d91ddb803a78712a566331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae67393a22a51c1d970b53d3eac15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031cf02326987b7856efb1c89f3104e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310c17a566679fc53d1986036462239334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7c7a2e32841dcbafd6d6c68ddbb0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481a4edcf192401572551de5efd5dc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9d070c4acdf3f3291af5909e21841337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22931355a1ef77bd0b979601709eff1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be53b0d8a014b212ca7fc0ed3a83a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836157c358bac060e1467935e5f2798f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293534520629c4e51ae98b70753118341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dbb9e9d3619b521cc01012deb0297342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344c32398976259a6fb313aa785b12f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb511fb1beb3c40fe323a3d6ed89d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52079e857a06ff0f4882a2148b821bc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caedf5b4db9eb47aa0fb0d95a17863346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585054cf2d7bd1d3db3b20f906b387b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83003205dffae8d3544a29972adc5a01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a16568056795b8564745799b93923349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32535d8a331129ffe182266b4ecc38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e99a7859749fff10cd4a9d75166552351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24006989f4d44047466c353ff6b95927352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c1de60857888c5695f284faf89a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550037c1180f241e7598edf99614174354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d060d38ca588c75c5b844aa15b7ac4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a001742caca21a9b0400676d43aedd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03e73cb0c0c2490a756f48de4bb87b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949335322a716d70db2a8f3a6dc8e8c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73311c01af3591587ad583e15adb81f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9131845f0362335a29aab0ad26c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1ea04e64ad117e2cf4061ff12a06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1fc92eea94bd292cea3c781aa6bc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0125847ac117f0c70d4026a157c18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62979a4560534086eaa1490d06e90c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0da48972af239d6df481c473e59de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334bcf1d14efd8b8237a15121e564a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbe14ff01ca7eeb77c0f1d6ac58384367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd651650b4ca2c91aef4012142c7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f3b2dc06ebf1d6bbab6acb7ed6be3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb3a0e2f5182a004051d5b53483e65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d2c58d541bcfcd86ac16bdefdc7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89487a502275189766a2132bd909a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f20bb3592373e1d1647c763d4b327373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5e31d7593e439c5a634fbeea23dd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb65896c7a08cbf38d8f3c1eab95bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83959fc4e246206e3fe00757c27d0ad5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa15b7b6900cc8a9bcec3bcaee835e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a0ae4d5e230632c06f98237ff971378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf92142b510ecb0c013738f8b5c60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de2bb9fd9a7e0f7a45445127e223a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080a3f27dbc35e2fec548f676abeece381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7e020cac2034cf9597cc3706b62a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c31014425aa83801a7348fc24de77c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63a5a37746ceb801939a94692aaab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c6bcf2ebc413aaa326d8b9f825b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54b0f54e6d2a6b09075764740885e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef6d4f432613c79e5487866a87034f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75157902d77e2b3c0fab282b71020388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5246097e5887f374778279c488273e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a0395b00e142a1c7a5759d8511793390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d352f00899b811321c17c129e40094b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d949c727ab8557c641e00c9517ac452392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed453a5305e412da29c043b692823134393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb642ee4cff91c75ead5ef3cbcccc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1272607a8df6c785909e8fef4ba59e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbdbc7d57931c72f2202e03673d725396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89375edaab68e75d0ccaca9fe2d2f6d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654cc52630785ea1d685e8041468e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a2df0ab94f2ca1ce3a1220c0fd3d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c66bbe158d9bba111bb6eaf39328d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eaec5aa98b863c0f883423fd344cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927b3e7d3789e075f0a726cc08f923402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cfa073925ffaed0b5250ed72a622c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cb9521e583d2a3defcf85a03d8988404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56becbbbc8bc2c7a0a5b114f666ec7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ab84bda8418154dda8b9fd79c70a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574864f8b6bffb128c811f14565e7381407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a007ddfa0b1342073b88ad6fff72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410988034aa98afd8c7c42e972f6d1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecafd4f38067410fabaffa3cd2e111a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd09a1ae84106adfe61e3b94b068c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a9549bbda1670977d63ffe82e4c05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4dba18769ce145b107fe95d457a14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b19242539079a14d096b5f66c701b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac85b542a29f274eb79f9ee698002415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db9235649dec9091ce31c6cf4d33ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae2b0e412bedff5e3358e6a8979c88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c7f411230f4a781508577cc8d09a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02334738b7840d5330504cfe0867c5c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaea00c02a21b97a7bd39d8373b721420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07835b1e5c9b069151d00fe2f9edda46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160997c1dbbfc31293c07276812afd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11576053eef8634eaa43e97e720f8314423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c51846011e7e00b469e94aa95c5f2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc0fea73aa897688e4f81ed7790611425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cd71b03a669b65cc06a624be53b3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a914a1afa26cccf62c9909876d1b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3604c176a2839125ade692db6b0b54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e91dbe0aeb636237be38b6907514b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca890b3a6325bdc6b62cd2a11a79c63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61c082d90656d8cc185269c557b1bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e71aacafd00fc9eeba1d667cbc3283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db47a030d5c75ac6e286b94c7361de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfdb58fa71b8c7d65211c029b9e744434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d55247cdf021bab0732835b6cb9a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7c49ba0987a7c052e251eddfa16d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c1adb77cb7cb7e842b5d643e03af0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05cce6aa7e4804f1885522c48f5c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01fdaaa974fe0ed839b392821b6b97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e50ffc24b25f82fe94c437bd6e0e58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439b4d4669f356c98e0d7e5a2d4d4f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a31600a23bc68299b6147177c9250d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d718eb4af7fcc5fa8caccb290168c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c22c5eac5a42486e3f2b61d34e0bbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea505b0114e01e94dc6c71ef6ef0561445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d798696b8571ded06823af98930f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b370016331b0dec0b5aa02516a07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83883c11e6c464c15d593ac955a37c8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39369691547e63c6f6a3b483639acce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4ff6b8f5c8a5e3d1885d5b6e038a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1ac77011157451b496fe2c03ec60f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac145299b9dbefd31d0066654a13be9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224fe35febbd4d675efd06acfe3bdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080bc29094a216e94ada21752bea75c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e349a1e9c85b2f272e147d3e91e6e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd20f21a800accb79b1223154abaa5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfdb06a4ddce1c3ee7280e3dfbb504457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c6c63c9ab1b3871e35f8e018d7b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef21727e73623a675a7c4af64605fa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe00df352b72476e99c56f0a83c50da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824749e0a7bfd996e2ef091a470df8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745a34596d3ec017a31f85c65e10b9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48875f99d417b9b33f294851cdf74a27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e06fcc652756c33baf4ebc2877770464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3de46ad2665d4a472d7b9e3e7cc0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497fbe6d43346ff0b01ddd6a531d3af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ad248bd9bc55c50a1d52056e5c31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9e9612e21d76c91d22192dd8a26d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ffaa3a3e96a99e6d3023f27899436469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3b303045964ebc66d354ce2499aef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e6f328df189715b3c79c60b07dccb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024d54e8fa57047214c987e47826a31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c803420ddae5e76ff43ffd909e48b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067a404eb8a878e52e80d389bfb6da9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b673ffca9a3b06f9255ebbd6b30e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cefc2398b2e03be63e625222357a27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7956d7c960dab4842f30ff21d7b263b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610347aa0e9d0324661b111c6090ec6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b899553e4946d8d78c15d81f2524d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1f86dc1261ae06a19ca89dc90f3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14316bf6231845bf6bc17fdfea21d4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fc412a72ba44d5cf0d6b819f76b5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b6da010ca56bea24dabbd797b2d3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb868c2a6c7ecaf7694f99a55c2dba0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffecbe1c1ce8f0ad3a31c8dd6fa726f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c429d63708b2110afcc3175b6f154486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a0c27a7942852aff40cbe22d56a05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f90aeced0b51c03f43dc9d94f72b82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed94e7fb172e16bafe6e01487fd6e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58eb1261c2ac57b99581954fb1f7b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc725c5e866ccbc59c7c04c332e1ac4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf8715dc30c661e08cf9c51daac34b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aa5ab70253a907bb20c8b2231df5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96badb2e0538055d5bdbfff239a25d64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abeb419ddb5c9b61e3351145d568fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3bcb360fa59dab40efeb5745001d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b56167a110e8323499613947fb1e69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc503c47ffc9a50f882fdea6df23c31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e27e7655d02c0341876c813c9d4e3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb63fbad5481220460a9da7783808db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39ecd41296fdc384084fbf67a02bc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311354fde95a11b4bd7625dcd0ea0bf2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f433625a519c9eff1c7b9f1edec4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9387f546c5e0022fcb56d7ec5fe8ccd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cedd6c0ada49e483aff1fb33f5261505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bdef47abe1621b80bfdf5cb58a221506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a2ce3a505fec60b127948b235768507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bb9da12d95f5076e18a3bf06766e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70573f6db16f4e341be1d59a712a60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4062289ce6b15f08004d5573a4e1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd36ee8e00bce5235eead75473377bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9b31970d4ad7e9248273899e9ed01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbfc76d3bf0aaa76adbaa1b4dca4ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562778a59746435e38e86db929206df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4ec7b2f3b7e3ab8aa45a19307f86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139d0d7c5428c554d9f8020b1479602516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d5e60165c3956a9b929add5ca8ec5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e1aa51e5ca64b9fdca13657e35e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b63897350d8591a1347962b453a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043b44c78c21f63ea8611f48be1db18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc7b07050e9ed5f3f972b936d57571521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f77a4de00880e425f227179ba841522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28594480befd634b142aa5ad1bf02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454cf877dd265f1efc00d0a732e6e7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a866009d835366094551572af2cff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0f651460c3a0f24b07d3d067cd9fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2344943836cc513eb55b2ca0c2d69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddd38feb4b7cb60ab42852987982ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00b1dc283be436a17691677e807e84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ce6e4ff2d2ea322dfa0378c01887530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d883b0d22a7c9e428d8a71da942b88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac867796b4b2ddd2720c4c027d1c63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af4f8a7ab5b35cc60c0a2f7796b32f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e831a1413ba8207834bb4c61ce107c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef40a3042051518e12348d5e33ed6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425589f5a03e79de8f6698b974ba64ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66076f42010438b37366c9ecc91a2a3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b9bc70a3c910dd0910bff3304476538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6745042af2d35ec46ba3cb6d33313539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad8746cb77b3d0e6828e70c6bda754540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d261c4e33b07ab5e5e2930c14054541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f493efc17aedbca6d37fdb9f81064fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173872fb056399e86e09d58c3349a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb5e1b83ca83682fb2183154efd9f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873743152fba902e56a43c22cb644dd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52351812d2e1674d849da4734ec8747546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4efda15be707ea7c043694077b8201547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e73dd876aecb5f5b80b4eaba11398b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710c30e64938c44ef7bd62498957b5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ece819fbcc36a56a563b035338099c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcf61f3ed33a796b72ee585b8e1eb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba4221595adea336fd90f0806a19c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fe436252e91f02cbaeac85e67281f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf805eaa9ea42cbc0dcd4d7aafc54e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b09450617c36e668a82385e9ccf65d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d101db3e047cb0fc5515544a663fc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773694d6281aadcdc53537269bafe6eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b71f0aca3d6a5489648a884c4bc80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0795dda85e31c7887a27e92f719d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a060fbe446cd32d9bcfc8ed24a1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae193f7247ed423a34b8a288abfc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d68cb6fe0e50dc02e39e9d8b01ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a354ae83bde811629cb35552edb35d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c2d854ef0a56cca691ee0d0abee27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580d8dc576f73935a9a996db88467b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5cb6bd8a234cbf44333d5943bf3b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8762d4f97586fec706571835afccb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f30ba073ddef47149136f9f01d5620568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c6d4b49c6590369316c7fd923024569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac5f62304e022664e63c9cb1361bb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfde43684a963e5fc1e9cb5163864b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231f3aa144ea64f52511df62496c35f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a228fea8b21d00560dfcc5ee0b5454573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d9c19990f348f7c7abdff6c9091c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bbc96f855c9f6b45f6d8a3019f5ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8385c705900a88269996b03404b97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc308974cdc1490281c691121fa78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d197f71fa4734a8036aeebf20664a9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdb5b4b13429179cdcc04539eb4795579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c39ca050bf332f0be107de25e63ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983aad29166451bb7ee446d0ce80c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab3aaa1294635beca608dbb2215e4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8128e53a88d772583b8030a408bb64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1047d146620bcebac5f2a7c2f9daa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09365ae0741022785a4943108cfeed2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd66218a0894527baed6d8cf0ca7390586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ea8ad4c3d801af39f630db7c5301f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cc7aa70e55fbf97e0ab32c2b006e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43b783ad03c39183f2092261f2ba18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb449c8a66b3638d613a41a2ee7e68a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb566c846a5299d1315faee80fe1f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63330669aa1184b7b4aeff437f661598592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cff5ea4c27e11d710c48d639ce30e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb204afa7b2fa1af6dced8ab9b8cd06f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d6a050bfeef8c81a57bb8b0abecd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df39f7b9c006dd26b78ec6ca66a19e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874222663dccb5a497f3104798f110a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86f2146d58723c2c13be638a07d02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb9ce5b4b884c822bbc8ebf56d41f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e1cb582c1c0dea27ffa5c72e2beac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a8c9c3e950ccfb23a6d28b233399601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c00faaaf02be730258e73dc64ab13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6df87fd0918de79446fb6b673437d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a9316eae96c303d0fe68d2d75dace604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb80f3f924fe86edc3f95ee5a914014605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9eb54d7d4c1ad093ae948c0c25434606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913979763e7bf496ab2af5bab8d72e69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fabd99bcd0db970bd6ea0aee8bdab1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703257261479d2687d748bad9c0f550609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb61fee85800aac6b13771befe8f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154c20203f46908245593277a115f36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b74ebaf4d5d7936e9a392b6e7de3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719666bb010108a5b193923ac0bd413613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad7db27a162807db90340795ad9d61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a14349f4cd926b10ad77c67ad9179d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e5f9bc40c16a3430acfb865c6628616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f355a04d7cf6d795c7b2b2bcbd2a52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fe03bcfbc97e42f6cb4de0376f74e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19882bf0e61fe0f72542ea2560225c36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c8204ddc56c3af3fea4d7201ff2cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97376a81d868907fda8f6a17bd223dc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd47e24232e6350648488e46be219c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb8f01a04f2620b80a5e59df254e8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98397089bc33f788cf48377dedbd03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba991abb5211e2d4619afd63bc93738625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cc90787ace6d02543aa3a4618b9b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778307d90ff2b3a7d03b5388a47e29c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d700d2601e28c5e59e1790d4284f5d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53b138ec37e9a5e6b013a9d53c0a9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dab43e49dc0d2094695994af4cd160630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e74840d2c683174e998d76b6472d1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee43507e25194037ad6dc12f9b638e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ffa061b326bacc031d60ce639e103633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375b971a6d2041f5efb3f98682fd4b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ef93051a6c146115b5613fe74abd5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc8e2e8908d19ceb81fa72bfe7814a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b64b59f66dc962cdb9e945ef7a901637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cff7fd70019b598e563c3317550df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75545beec0f41ece5247a6461eecc7c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8af5fc97484662bf7d61fef3d3d6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547645b71ef6678136518a542843280d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea043b520a3b716d0c2b30fe0cad2761642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf71b4932091933a84f7a999425a6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec4fd103adfd1b0163f8ea5b7a9ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086cb9641f26d8e30ee7cb64aa72d9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508e51e2b75573e7ce93c60fd86b674646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4223476ee56065c45ecb5422bd69bcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc8e2b8712c144fc0b6281cd3ec541648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1643e0bd87cb34c73721bfc542189a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459520eca818e4e4e1dfdbb6c589dd44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e44ea15364da159aa00838e877c34f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af254a6ed657651a9119bf2f53f78566652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5126587dc14b3a7a2088560ce2fc5fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71cfda223326631d83e7aa630ab444654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4586288cd988fb655f7b977d6b87324655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96611988f69cfe39701f3f4de657694656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9429e349a895808fdf3328af6476f61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39ab14e816f4fa6c4a524bde37cc62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84748df1a399c89556496ea84731b23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea7d917d061672bea198ba89a34a59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd8cdf7080e8b43248194ec2df3f9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c658c5a0843581bb49bd3a53d02f747662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd02cfac26c84bf376533dcccb3bf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73952f9e19681c930589b4d3143269664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b87aa298394373b255a7895f1cc32a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c66025cecfbd0b21a03ff88613e3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61114364f4a02a2790b1e17cec40f22b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62df6c3cbdd6758a1219a5beff07e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd2f33f5b97a66d3c733ae26120e54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920ec42248aae9ac84204191325809670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fb83f8d31e41bc0288610b746e05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b8da60eccf4784b9051a1d5b779ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9635b0135a36cfb21ec37b09e59876c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880827d1da131c415d5960240f649e41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412bbe90f0538fc6d918f0562b0ffce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88061446161f324a00f00637a4b5d9a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672bb1250c9ff1c4f51211317fc1e4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc0df3c4153534582a13cd4fa2f8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875ca321da5bf0f70468f0cb56edc59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2faa477204bb43086455928e0fca6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b9b77c7f2321831818ccaa08ba70c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5eb87064bc104271aad810a57af2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d0e404dda4563b541ab8af694167b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58f8fc06788bd1b00a9d0d32e73c15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14151712394ec07f2e7bddbdfc162b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7cb856583ba5fad0d0d968245f140686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bbc0defa999f10589d9cbf9045dbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea56ed58b45d64ca54b5485a4d24a97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1348e43897b131c4246f542b821d25c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31085dd286953114774b27b03b07d2fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746748ccadc9f059223cc08a4880c664691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e6b2336fd12200a7280af30794d56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aad080a341f87300ee4b61e219288693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a74e9ccd4f60e3f21249a2239a093694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc768a45ae455d216d95ff78e45554695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca344f4231b0c0be2ea54134542e943d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64252e07f73cb1d9a9a7d956e6ed0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470174a3acc5dbf602be6b0488f74fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ecc6ff58b5ad23637176d21c337e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9817fc6686bb83c798135fbf8281896700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da378e71f20debb259bf822da7cf3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc5d33e93427e3e2e71d0b925ae699702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5421339aa98a201e31b19cdd764a77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb298e6c5d8c813364167287be4f41e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32ed3dd065449c77919bac4abafb8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acccab77edcf5c222da6753486a3442706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54246b2e051c5731ca158bb2ae9e3f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11be8fe85a01bdd8bd30d247ceb715708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c385738ee2538a49360a4e90e64247709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191900b2346a9fc0dfbaeceb479bcef5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b666b02074a42c007b9752a74f391711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e36d257c88b6f80a74e9b046576fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192306b19a73faae0d19736e1ab444f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5644c539a909bdaaa219dfd2423c487714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e1ccde01e22dd11b9201b8e40c93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeaea9d74500a5a839d10abdf19d45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd597a5ed0f8937b5740c4ee947c00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e333f5971c07ed85f05cfbe72a65b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed775385e27078519c7ab514425eeadc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49513555c44bb9dda5e42be64c6a631720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c3f2b5b17a9a1bd2c05299475e0e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f5e3f91be4677b1c1638462632397722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4e36aa606cf952a21cff1f6af0feb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5242fd8b1918e01323cf6d61d8a88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceea2920f8547f797ade838898dc63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b473072871ecb8e867daacf37f0d87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45029137610890796b4011e6cf051c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ead31ae0bca03c01b163a35dff60b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465fd3a3918413f951837cfeeb670a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c73785168fc3147d70f08c5c938ac6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a29c70bd1c96cb3117dbc6a8c6aed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5aeeb69e8edd97643a64831b7ddf0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e705f145de488f022de0d6dbaece2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ef79c8294085d38be8d2f483325b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d929a215a49b3e4d0b5ad578acecd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770eb605ad859a8e2d3908d0c9df45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85c7170d5ffe43459cad8e72dd0124737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6112508b6fb95832d47b3e1fdd11aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1bd8e3436e5fca1b7921504f85a5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9ee53e21b707aa280ed9b9f02ddec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d45f8da23bc8da079118ea815a0cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bef18fd758128073155f3ccf2ab15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a84ecfeb3ae122b83c95c065553b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c462914f364b92515a45fe62551fa5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99b8633fa73daff1a26d619f448354745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e396da48e6acade8e92a8fc975e81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd72d7b6d4e8b8751b284e3136dcc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59330d9df6416221d9fed9370d611b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6b4aaaad514039b0662a57c3fb0e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66574288b0aa434b34311ef204818ffa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2182e314831cb05e67bed19c7f109a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c68e5ad1c1a9586b06d9a1b8767b0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ade39581342015d5d5393c305f5469753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b38a45f4a2bec4d2067c16cd15d947754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c46f7936c6316d396c7fa0def76869755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d05f2346a65be1b89fe7882b49c87e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360ce381aa42c6064c3bd83d589e0f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eacd54bb99c00e23544f315e40552b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35d6fc443666025d62439dd0ebde0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>