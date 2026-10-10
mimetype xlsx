--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f40cf4ae562e1590e114d2328e1471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c56187e04a92bcf06f44954052fe82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353321d26869cfe6676552f7c487ffa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b962ab54959f500a698a29f72e04d1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207097c6e20eafa47923e3425c8818d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15bb3dace2a7bc1b40d35b9b3bdb536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09985da7127fbe7703658f1d12fd9167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f58c68177f9563393868337f26278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f5fe14eb38e47d13be3a145a79719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d9cc720f6675a760cd766746dde1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3565d9eab596b4e47f73aed61018ae711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b526a2e9e603247e2b64ba1812b0d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9cff9cc834711704d32e77facc33213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05896f8aba5b96bc4a85cbc78b8e7d6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31699b1b84edb67ecec17cc2875b6e7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682937c974e7c3ad11dfe9fae534b7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14db2c78f732f2b13fd7e228c1a8a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f30e36cf89396d67e534e0a8d3ff318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a18a2ef233354692f9544eb2225dd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fde8cad72016da707bb7059a9ef54120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8329c4538370d04c8e8dbde59f1eff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fa9cf50c5536f7773a6c59e10ad2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcd037c7a42d47a17c7f1dc8932bd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21611437aabf09834f3bc23eb998de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8460fe088beb44ba694715e8b5b49d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c60a0a3d0c61ea7f45a1a0745ecd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13742002ce905d71884c488563bdfc4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ffba62ad6ac49ec88054fbc8b7e0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6d892cc307c41a23009e60f48c4a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde5aa4a636f62e80e28ed1ca1161230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c162ce21e4bc995e52b965bf49866631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57915e98c87e8dc9276702509b52db132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d4a1febcbb9b07e7034d3dcc48c2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7a83e1c6be317ef833f3ee90b30ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f9d8f680ff7b37cb9b6c8204f02d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ad6f709fffa2d2c511e168203b78336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813c980bcc5ca2a555553fe0aa7a8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411377db14e3c7c53bb65c2f030899138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab504d78b59d3c013b2d79aa3506039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e30ac7a2fa8e68641f11a10d4586d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d060619e7fd52979bd7c19bfb6421fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd86d6359b2e6aeb49db330cbc288e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0adf1e772b51d0f8c5b3ae10625143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cede98cdbc170a920cadab43ddd0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cb8ad1fe2adf4f22d8336f1a1943945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822b99ef8ba6e80bc5f9f0df1c2991b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf658b021fb9835939100c54048b4c6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ecde009f05514c2daf3076386e89648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baed205cc12028c15ef8f961faaef449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41498a2ad55f04ec74a2acfda162b9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c8f986431b3ff3a86839d3ef6afb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5d746cd3e7d0a3e62b65989fb193452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5010ac09613ad55f8dd0c2499b91653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8d74fa58af941cf8607d329555a4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabc44a76ffc7eb3eaf237bbcd9c2ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbb72af17ad0dbee2a0739ba002c3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc272bd63cb0688ae601c79f5e3757e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476945002918b0ac49d2d0ebee464e6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619855ec6e70eef974b4a538d6d647e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4fd5c088de688a47288d14e2433fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72ef84cae613551cc7372bf762865861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c35409231e10da01ed726392b8977662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c599b70891a4abe767c613bf3e4a0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a96a6aa28590366755b01a993ea4e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4d8f91f06e7064c2f4229c2160a6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939189d6274b9633aaa14286983f400e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a1903220c5d947981e643d10ac01c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0b3facae6c4f36aa36d26f43869068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6519220a6ece11b52496155b1f26b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4671ed263a93b7233ffa6b9c9b58e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aead89ed3c93fd7b559b7d31decb6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc2c9f1fc3d47bb8fb17bb2be2c5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653e0ca42e5c06b9e6e94ba6a49a41973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45442534de22556b99c4f8509c29977b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c9a86545a6f718796d4e30d8bbed575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a53fd9a8e95b91e2dc7bec3c4fe8b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1193705478e7ab0a9a6505dc978e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087009eee1aa453f03c7cdc1b107709478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87bfa4450d2f3d3a9dd5c7472f4eeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf2ae5260c5dd77e9286d973328d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d57d0f21e3edbe5a41e1dd52d4b76f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994df06bf6f87cad401a4787360eaad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04fef156634d9161c32458dd0200dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd33bf2e2e88cf4451537beef1a00c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e454804042fbc677f7e850b27228da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa89065153ba0055379af8979ce5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2fabc6a885ccd54d87e4b56afaee087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d3e8b409e06be8b41f21a833df29b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c966fc3f0be082122d14ed20c174e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085437fb3c2cf6dcdc04617ef3b50f8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb08d224e1486cee01e4029db7406791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f20c1258d459f91248af67cf690692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69016df63829f10be34a60cf53f390193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bec79bd797fae35aca6511342d7a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b78f39343eb56b75d5ae203fd130b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1564461cbd314e457e9771fc83e0b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e89d6027bd87b1fc2a371c4e5ecd9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6dcb2de853afb3ed127ca75ddf26c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc32f16221da8300571468c44a3a1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6d9cc2105229d69dd25c7062a903100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b40d01c4ffe2a9b50dcf9f7320272101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb34d1d10b5a5d0cf28a9b5bbd462a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a253a5c58e739d1f8bf32635620ca2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e5111f18de14524cfbbe309c5cb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78714d3b72343673c085aad01313da69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903aa6498be3d89da48c9c512186eab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8877514118612cf67d875ca51899b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9184964348aa7093f8969809242ac4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03377b645573a0991702cf5b592b4aa0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ead91cac05d2eb977cde3f61fff0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379142c2873dd640714291e386297873111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebad06ac53c2451549f708c1c398c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d3876023182899720897155f28212113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2172757bf58cad3bc094300aeb67d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d458fe03a3c5787bc07d705c3fefb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a325a6bf53cc7237299ff1432b72f4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d9fc9037606e4b898b92ca101ae11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b4b0cbda18d2fa0c5f2a7d682896118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d1942eed1bf5b6a458535c0edbab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e972ae019b0f554e91a903da4e97667120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7b6d9707ab1a19ebf5eb79feff5bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68a9fb5b49c41af285c888d1c2a6cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c968aed5365dd3ed8e8d8d47cb443123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edd07b94acd9f60ee764fe30170a4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfa2c9894a9f9501d4ed69ca5162ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc976990cdbcdad9812272bd075cf669126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1d64d3dd08cfb18f677048963df53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66103e1602bce7884b30818edfad428f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2529419a665b1d0cd163ad66278eed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebad2b099281d81bf9ec6bb2f4c195130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c79560c29337f68726eb87c491d605131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae224b51371d99092df4bdba8bf359d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479629a15b48a3d3574d69d4dabd39d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad19efe87bf32913a83839f991ded6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628ce5bae5dfdacbc0adb256c44ba3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26dada72886a32d58e0f817688bb45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e31bdf6c88935462ee2406d84a682137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdef393f5d5a254b41d6469f31b254e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28caf6ac5d97829c06bbc57eedd5af5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279686fdc62b51ac7d8e3e38a2bd6e03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9bc7ec4a7087712e00ba8e44cada7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907f1be66685fc07853d0f78de48286142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d3a0aaf03a330eff2b59fef1d85e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378259f50abaa636103bfa35ad30b21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a94ccd3fd985d964c06e63de2f0830145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b8a8a345e53dd933fba8f5a33287146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a03f03462031edf281151e89a1155147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4598e58fad048bbf999597972ba3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c010130ff631afd597ec597bec778c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845aa0a7c5080e7129a4b2e3d78ee5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330775c6d6c6585fecc74d0aa73afaff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe6144204d1efae509db797a2b214152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efa972ade0705c41be2dd0df7f2fd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda86aeaeade6323457f0b172f500818154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bb163be9688ccf3fba1bcc1a8761a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07e3c423ecf9cc10115a4d41ba6bd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e38cfc2ed607c5967eadd6b3935f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d7a89297ee4b4911e8866d0bad28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70d1398c9775601e6bb58fc06085f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdaaf159d690682e337efb04d17af1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d51a6a1deab23141e1b723d8dba258161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd4562ef97445efabab3dd4ac7f55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f5ff70fae2cd43c27aad15d1cb34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c696154d790d9d22a2ca45d0c8b0b09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afedb0af2283701447da7b2ed8d6e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77725c98534ecd641a41d044e5cd13f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83daecde134415188e587bda59341167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a347f800145fc6f4567eab0996ae6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c86a0f247e8c5393678416f2564337169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91030fc1108882fb03f56dd262539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716da0821e7a2db6a84e3a272466fa53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81c0b97f58214819a0c1d3d9871c5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8e09d8a0f5e73237d20e41bc1840b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fb5ef4843ddb0b3d141cbc09d761f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8eb3f0259840df4fc6ce067e9a472175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a443b4493e599ee24d0fb6cdc62c9a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b440afa030a12e74bda793f01fb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57429601366d2d0e96719f67240c38e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581db5698fca651f6820b225e4fa3a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70faa849826a81a604cf0830831b5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ee6f7f8dafc2b7668e609798b1326181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeac0e9108dfcb87eebc7d59917facc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb7735ff56ea58589a797dabff5b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b05e22fde77de24546d4e3a1ccc0c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86415f6b6ca4316c5e2befbf684231185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad01252d6c61a1da0809ea7d14548d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f4d98c5a3960f2edc85a38b37b4b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0432f8dc78a9fb17c2eb1c77af8f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dafb525c02bb0041999c0c74eb1ed6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bd77a3b0026910047cd9d91f2178c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4144083de98e7586afe4abb84166a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80e707de1da026fac8d5dabe4c7b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ac4c7b1a4463c957ce8614597637e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9777ccfc3ea419a8590b9cde378246194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16c525174edfc2ca90f01dd8e170a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6acac9dee00d6e180d54c6d5de06f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1425eac959ac93904856040b9be921197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c51ff896ab12c31763d9e29ff04705198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca73c48d0f040110a09b7a5683a9032199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25b58e0af048073be67cc8b4af6e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd07285a614c0c4662de7a615ff8deb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee342c582e4d17cd89a5e1635829df30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f097d2e5e69e1a4b82eeb955398fb55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c61aa289b20badf887eb0b8632baa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f9434c341f5d264a5611d1efd746c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bd83f8e5377bf1c5bb190f855f2f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652fb469f1ece2324ef50cb120c33f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d01a681439a69f687add3c30ca2265208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ca58ef9584c9e1919c4c3997faffa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4adf03cea92bb0e44cf50b733c61bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999622be11a9a89e6b392c5ac555381211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e9196eba234a5585f0b96fef7d2ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950750e8563023c0af487f6bceb6729e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8cb20366d3c29fedb513284026af5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a003beb64c66f4971ffd226c917295215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7af32e7fd2042dd82e59e185f50f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec06177ebe28145ed2e582b8ac08c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864042aa55670c28c0b14c616a298ba5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e698a5c5280fc29d9ed9fea284bc3dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500e42fd6d2ce938a73ea49e2c4094220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa255f1defe6ab17fabdd822ac651221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14e3c5f4786cd97bc82967e7a7c652222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c29b89021c7a241f4367c7cf872a0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4545e4cd1d6f9b6af82b41b41ee5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccb595aa087366bd061ef51924ab1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72fa0d2464bdfbb9ed2ff657d27005226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd5cd5b79a3f55ebe04d0c1fb6135227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609c3e3153543f304936c0dc83eccf2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff977683c2fc7caec2b6585281dd00ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838c18a106a212484444498ebd7fb4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deef7a1cab490f3a0983fecb058745e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6e2b179e7904261995140d318e889232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac532a9777d5d4a835d9d428fec98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9af57b68cbc4f6eeada683428776234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e94e1f9c210a2b5012deecb30c7ff7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846e7f89d9489771e9b2f5c471f976236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75db321ca2c01cbbb5a3e41b0d07c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1afb27122f65ddafc8794b5ad3297238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dee81519d243e04c1558b71fecc09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeb39689fde6a1595698ad0830a4dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e7f7013f427dc658d8f1038840f5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609eaac97d2aaa9539435c62cbbe280242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3279418b97c383a7bf5ee664f545243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f6a94e42a305800e53aad8dd20c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e0754d147c69913119a6d5b0a9359245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173d087ae7bf8d0e5eb2b05ed90111d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59755737fb80266597df48df0bdbd010247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15b55e13d62358f4b8e07d31eb553248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05053e687b09cb76c83de98710cce01a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777bc37dba7cd915dadfe086c8003cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c93f6979ef618919c47e842fcde66a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882de8ab88968854ac77b188c0585113252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2996c3c85e26bf170aca5e02d39279253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d43a278b53a258043b856aeba7313254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3f108f6c6b147bb2e6075aeb9a4dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fabea09efb6bc8b261683dfa4b5d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc8329993818f89ea55ddce20817d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7700a3c3aaedc73ce6d3dcbfd7bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4aa0c6b611054b4a86f47fb86ffc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398627c65dc89c41ab114aa9e459d31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e78f5fd99167904433b5a527bca8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de32f967e5728bb2254be999d54ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484a089f78cbe86e7b39b8fc7583e03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862375c9edbd68e796302ead0d0f3c19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6210052580148a44d02fd29dc8917265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d349bdc77c3183d24ddac4d7cdefe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad949731cf160da051d859f7a96fc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a693d853068cc96e525b2e6f7e24c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc21ac53f0e12f1c4f3f05dc936e10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f0d85902212c13345e710d40f8089270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c9c384ae60df40f88fff7b7c6da1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3ba8029290acba5ba7edce2e2a85b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52325fbe620da286e8102b6aabe4128273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c3fd5445c074c45084fa1dec2826f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cbe3212759eca644393f9b99aab97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372f2ad1e634cec054300f440d63650276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7fb790c8da6fd7e9025b30cb0bbdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107a172313d755a5ca3a7ff2476d72c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46b847f46c8ae43e88ed1e70aee196279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9888ef427e900acbb6d86a48bdb46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35343c92dbe772a03ac7fb2885e3ebae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3e4dcac06882e93aa8ad7884e42a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381a7f4ce0092417e1ca1fd23539d8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed43829a86b01bed4016911c74d326284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6974b4dc04df495e63b51081ebcb69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba61cb8ee5d542ef7749adf84bed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791daf10dcf9350fc30d878dcbe42509287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d78b9cc7d15b042f9f33033b9dc7da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1428168a40cdb80d3bd3fedd16959289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15041611f5d9a3d0412acfccd9d61f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789302738ebf8da87b52af71aa680f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e2e035f35c5a22bb306f94bb54d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff39c16fbf966652ee1bac3f38fa06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6491f0e76bbacb6f01447d1d3527294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e96a9d7e8c6dfcaff1ed16adec72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c517f9d170f21b36ccbc43a9abd6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c009d9a6a197c4bfd41cd01391bb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e7a5563140d382b33ce04ed13bb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca204dbb87f437077d6025d56cc60d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a60af0b1f8e75f16b10646521752c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ce1e77adad3d55042c69cf2ca5553301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cf4f9258341548a6228e6f50c41f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b737502285445e7c151ad614da389303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5b25da8f5594529b5bcb41e74bd5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fd6e9e621e4d65638cbe3729e91ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6d18eeff9f7820f6b1a76502e4076306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c1e85774dad1c67b9702cf3dc80e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc6df3bad778e02656376ff360d955308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd70a8eed57253c70c70c4ce7250708309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112597d32009fec07ce07d4fea18c2d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db3cea62e2ed8aac6f7d0c28a843f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a37fe3db4ca967d9331c3f2a0211d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a507a475efb25c44aaf91f51508cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a4e372fb89ef8aa01aeda26d58f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012293babfdd4d5b34f295a9be65d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe641f4da164b255ad80bb1d9e45f89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395627963c9a192ef7a11a1bd140c74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996109e9038685c0aa8bc74aec72df3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28816a1f019bac941d4ecfd069d5cfe1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c29eafafb36860b42570fed30033320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11f5ac3c57d0a236bc5084eb930c75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea08930faa6497b0e9e3c5bc53e5a5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a36aac743fc23c214bc275960dec86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10649c81476c448fdee6e1e887923252324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36d6a6991b44e44847267a127bfd69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4250ba3518d4cf140255d6a363aac2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c30071109ba2399a6dbbe2977715327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b6009903858d81ea148f8fe0d064d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49832a6187c963535b3d39c72379e25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910da83c7bad50ff342e7949b70773d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090abb07c147cd286ac352ee3349f9e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec46deec98ddbe317ab20a06103b4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c59ead4b284d01e635e0ca1a701c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b33d4ba1b71fe246739c98ec5422f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bab6faa398ba926f0c10a0ffe9309c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dc9a493aa2b716a519ce4e1a96f26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbadce4e605b8f2d2e475d7929493ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd55307b7f412abb40b45a72dd31dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ab3b39f2ec1261d4fae8a526ac6db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d706e83235126f09044e3e12f5129c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929bee0ce55b129372b1088f680f84e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88208e4e793edd10529a2ad9b9b3d406342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fed01a879ebe4f9db22cfc71fffd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aa1ce416fcea2c850ce9907d9784b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f71663bbab75769d0289723e3c2c8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861946a24eb24c3f123af62536ccabef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808505ebc92a7ba45b41de641027fe1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b639677b1175d09342d5d7edfef3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778b85af0bcf67a1191100cb3bf0f45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d648e41fb8903f76a68bb4211c6d76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecccc4a5c6d5e1f2304121d1673e77b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9bc9469b043f9009c8064d54e136d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdb996afd4e2530d096516bb3db754353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351261bc67eba9762d04b108049e6d45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e37af7bada47b070983378d35a36c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be766b0e54fcad5ec1bbfecd1af6a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75477d123a4df6545eb819f4299c7a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acee7f38208241a522c0c3ab0165f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a2d6b3d9800fd9e35fbd492addae1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216aac500133300319b3a10784a1cd05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52789fef8c906e38a5bd05b5fcbd06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7740c1e861afb8bd2e698dbd389e1ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fbd2c91bd39c9a9df05d886b2adf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e98796ff7de371885a734644df48c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa71512964fa351785ae95e0026066b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a321dd8f8262f96a30962fa1987b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139217543088c0e0f17c19e7a4c1f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a05d7efbd2ecf701bffee2fccfff05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd972857fc47bd60b780ba90105294369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c48770059eb3934d3ecbe6bd4f61d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8588682642693f59d53b476fc21006371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322802d608d7dca71b32cf5ca39ce7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e74a32e935b6021c0fd9aa5a75335373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647d445d28f61f0f866e8cf1e52df53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b765a6e29c24c953675d301914be469375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a9e816692579266eb37b7963c72e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0ba23b56de0ceb4dc748bfb05514e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9344e488fd8d15a1b427f32e8f1792e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfad210f55f06d97845037cd3ba64f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef995b73f9526e20385c91480c47a2db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad57583ce20251795e5a67db23094b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d58127892c2e3d0e6d5bc543d3241382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807d9c8a3483179ca642a1343212df2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489345bd161e553a9e5fc967091e60d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153d9d701949a4f679b1ac58930d9ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa8f57f9a57ee7d5e08754730f500e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4269c5d3e6a62c3a05d6d7f240822387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc59e5f5615561dae6c8d066a57a715388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c52ab42e3e253e9e59315a5ce6a99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb0e58698eb14e2becf986d98b99f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc255bd739ab9f552269b076834c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f202bc4ff6920ba1ba1f035a6b9427f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519f71415f2b3fb610689d384d9da68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a9ef95bfa7006fe49fdf6e5993acc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a17611d43d6d987e7179af0e0a91d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ef6aa83236caac81840e6e797b6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e50a5a38f603eddcfc533bc19d9d87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501adbfd51bf0b879c4b3513210a60d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bec277af2adddb9ef762e6ea45869399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f01bf1140ca465b2f00df02d76f30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb0fa93b121261187577c597aa71d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a5d9c3633002300a1311462692dd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c939a61402c6da559eb38b49e626db6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ee57be869364d5fc9896ceec27a9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98680b74a226258c31534fb0c402990b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e231bc5f75ee1401f94fae8fa6d6e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9dc8369bc7351fcc2247e981a6cd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7707989e72f896dd6aab2c29b92c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92c1ba1ee883c2438752cece72fece409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e664419cea80ae9aab8ee5260ec8f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac302aa902f05abaf75577b324e2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e93a98af6a7d9e6a5e2d9cd34e1192412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be460a04a9a34b75facf62169851a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd769667fa19b59f34ede97c160f49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72475d201efb17ab52a9fcfbb3deed5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598edf7fb94a1c04f9d03475dfd1122416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c8f7dc40477b833a683265afa4e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9134bc5e113ab46fb369179fd3b9bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903d78cfa4e6a0168ee7de40e70482b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d57e70b25c308df4ee148812d94dc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d96daacb11353dbab360588520759c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc030277fd284c2c8118d624756e7fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a4b933518f71efc69156a8904a55b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332da82067a195f096fdc8e8dd906da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed13d0f6af058427502a6cf1bf866c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a8b5869f96ea9398a16f4cba48c34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108055de81507f3c3556b6b7d4f1756427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c2627d8ad04920d041c0e93bdba6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf909b8072a73082e1882f448fb2499429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318782b77b1bc87aa7db8ba83fd196b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193a7c1225a8bb3fecd37b7c182754431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7be8ed4eabad5596f1a81b55fd85d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6ac095a761d3ab50cb2ad285a8e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a94a0e576f27ebc29edd80fe84679e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf84a47026d876f0450bc42453ecb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcec1e102250b38550a5c902762c86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8fd522161dc9043c3eb49bd4765b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc0b8a4110de93e0465e9c17f967d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89980be7dc1341c86e645da0f381af1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c2c96c3b881f650dc92810bc23e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db178683f65d37ae4c3621a80555c0a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa26f06bc90a07a5105887c37c26eaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad8cda01d0f0d4386b0d8d896c0b1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8a0c0f88451f95b21c15168a0b20c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b500ec4963d2922eaac277ba9af662c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e01a82050a6dd351bcc0a510d593a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e7b9ceec8423061bbf99fd35dc022447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179cde37c78b2fdedbd50d8bcab7db7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940555c7cbe4886e7a071a6c03c4bc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9b59b3fc94acde8fd4184a167cee1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ac47da1d77267e3578409c6661eee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763c769bf5886f87319081b3a5e4514452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64e6997c6b06a8f49becf7638627f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2108b4886e6fced35f36212aaec09a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115891d1a1488ed6528646fc6e2e969d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebc9e675f88f96ab0db7f04b5dba58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5a5ac9f8a006492854ff14719b48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dc72d0cd129c306165c3793a22dd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8bfba4aa4bff8f9bc3ce3454ab381459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd75f985447db9cee7c8233650f316f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b175deffb14fdd177cd12ceead943461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561351343d077ddc3c3f3ca5579e171462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad69ec35f471dd9e76de5abbb21065f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f374f17b37d3d52d3200b356bb4094464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87442a475cafc07ea3faa33300763465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8027af7941370ffcba4a9a58e8f0b5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c37ec3e1da36d6a5626f06bfe8e66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f44af5d3dea295c13b17efe0fd3ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b932151466eff84920baf5928f52591469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d1a77b5d833f3ff152100827bc532470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ecac5e76b337b5f16f30aa96a775b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345634b654b95f68ab4ba3c33b3de82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8513f70f93182876318614367f6e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ad8bd9a2ca061e780a054344bced6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f39f22d6444592a3df17f8f7d9c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ba8de14780d42400c649425346342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32851d91126bfd2cdf3d52fc6fe89e1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c1b048678de6c48c5896b11188e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7beeef3d74a6d2571f519eace8e77e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34e81c6be5004ef3d0aa9da1678bfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd650e5a76c7da15b70859a02de07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e4191c7327215363ed22821ff5e23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64290a6ba516867c2d52d24f2dd9d52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b42af548014359c744ea1a6f37e6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea671a3d116a2f389c63dd00485871485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499bdf7d56077ff8e503a9189b066e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082a9c5bcd99620bdef8069697fc7f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27ba6ea079f06f8e6e92a72c4b7921488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03a960824df47667a42fd9ff57881e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92082d243268080dd885b371e2ab9ae0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138903199a05979a2ed96339420f926491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26ecc28ac8d3fa005b9825986d9324492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42afbbc7aa0d89a063319422b0b75a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b044bf0e2962417b31d4d976a2331c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf01f0e90706d8476700ac3df0fb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb66a40a6908a8726aec7202333eb8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e0d7d0467ad8d13237c0e29f5f2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6ce16c5339307942ff87204888928498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d813d9aa6e7b81c04e887c4532b4075499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c30f3f395ea41725c97996971c25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18016940b8ba7cf7abe98f825c94a9a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2bba6b8e2ca430804a4ef973a39e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af4ce7a9e145c8de72f999e736c8f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741466cfbde63007eaef05ee608896504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845acfe62db9543d00ac0772c399c18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469560352c74d4d5874f7637937fa14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedfe436857b5851033f939303a6e30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fced9b724ddd2b24d6b250f6d902111508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53457a03e45c6f61c2a891c04d73b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351636be565e412dd287f0e8b416286c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add47694d6d75b6eab67f4e7148aa12b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b920c6e7ae49b86d4ab5a6cff6e8d2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf50526e699cc3ba4f1c8ee9970126e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99ede6dffa8e152f4ad37355da3d35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402c7b0070b5aca2a2823a344c4707515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a48b1baaba66082d3a7ef4e63fdb5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c0d3b5cf33f298e8b9b8948e5cd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593398908be6ce7db06735773a438173518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3d8b567934e16c06d1ee184240bae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b54e9347f438c2196f6040a494b5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d93f799c23a034a23a29bb7fd093b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241041eef3e18e0a7130001014f3f67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9b5d4f509eae5968307ca7fe144fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aee426c4baac66f7d44affba606895524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14f64d80875ba66663ce3308f8d17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb705ab2541783207c114fcde15a331526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0468095e4a82035973f18978ef278b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53178911ad636e07489c359d882a2f44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76432d93fcd52024f8f8644afeca47f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f292e729c5e404c6a847aaacbd008530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e25b9089a2c86c627aed6661746659531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801535bb30204233d6f9dc9b0163a23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea26020111d8fcbd2bb7893a120ad0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639f728b314f68f6fd11b68504c672534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df699cb4cee004cd27998f3a8d821ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a884fe02f435e6ef9b17283269843536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75930564544aec5b193dc2a495b4d714537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e208ff10df49541806cb66d353b44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4643042d893484d2967bdf994491b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff64fdeec628541ae40d867931eb316540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fec2cb3fda0a5081c099d54e0b24b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437e3190711274e233c074985f16d5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd46f2d9ac5b405d09619cf8af8ac1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9dcd734803cb013dcc92ef409d203544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14192e02896f8c2da21c88df76170b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40a7a84efa5efe0b4423fa7cb56b43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c5819e213052f672db983b6b7db4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c071b9caa53c511375f061f5565b01a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b7ae459ca0cb24afc99bea22c45f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73aa2c6b161355abdca59ccd7bea92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4bbb664e552323e2adf631015adfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa33a9b90e6fab5314b703c9e14e5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0ab3b79f1bfedf7f1fe2f2156c531553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e64c7647c57833df90b0dfaac34a92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a970c02c7c6341f62054feaf871f99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd33349c7d9c21a1124b91974eced93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4cbb96f6a244e849803a3ed882bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d99904b06ca48e53ca7dea9af14315558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230099277c7f304e75f278eafa4cd8d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ca57923a4efc77eb62b79eee64e6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e925e7979dd9ad83cb7c29c98820e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590c697d1184dc45fb9a5feb1e5e86c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521635e4e8c474bcae4ea9fe6143230563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdbaf5eadf59bbc0d0a966ce3e0bbf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4d283e6e4bfbaf09f3fe7dfc1c9aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c57b60ad02e749669edc33006756566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924f9b7e434882cca40661bb03d2c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf6eb2b37125189b167c21e42e8567568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aad631f858117ec200bbf9acde45b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8daf85cb0638d7b5ce84480045dafc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7240ce3bd541e5a145def85ef5297571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e00b8c8735f18740c730e57603ad6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2ab1a4d99d647e6fbc434ad0855c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a542f855ecbb70889e99ce65152d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24180d8525c6971b68b19f6b0d73b67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7671a037ce0cead9e6f079a5c365576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec9047d199012a91f345c74684c501577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8f95325bc7f4640277f813a89b6b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4689cd2cc313750b03f6d043b64b7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8d497e5e7323a5d424b02e1f8833580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf20745cf63bc6d0a2ae3a5fd203e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787a7a6a8d4f1702ce3425a3f41876d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06998a2e47b8a5910c17b2d67cdccbd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67380305d72b7f4869e8d25fe30da2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1939444cd8182c92b65329b74d5017585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc786c6b3afa71e3776fdc27a5fca9f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf55f005e9570999a9c96ef1e09e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd05ff32d3def6ca706c2aad514e566588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c7ae51777db90a64a0282f3a65fb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7dc914c08aed2755815c39c6dec23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614b0ec5a96f0131d547c4ca839c716591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009295f18d5c8635c19afac241f1666592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590eaa10548a752a4325e0e92c3fdd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab69e2dcfe109b51ff320fbb10fecbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d6b020d1c8d2ddcda2eb7f7a76df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06265d17075b830fc32ab16d864fb95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555e2f4d613bb24d51d3d35394dd9da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81490bbeae62ed2908684b8a226fc565598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693cb6e8144a4e90b7a17cc1a3b9085599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05a14f7ea0d69dd2569cc764281a48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a241d9bfd4467d661ff0c09a900ee51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141b62a0be6032eadc67f88d328d640602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d651f2fa67c5ba87e4d7e479ffed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4eab84aa0be3ff116e679b7d23811604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93bb4f2e29eef27fbf207ffe7984dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afbd8391b0b385ca21c5955807dfa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7f5cf8a771d7cc15c000f091fa95e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d8c45d1c540dbc34ef141a0d28246608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ef2d0c227e501a05520e8635a618609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf8797fab53831e6f7e96de819739b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431718cde065eaed3687c4589097329611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa54546b5074ebf54cf40aa7846cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d5e9080527b967b2b2dd6f7f8e1db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0a2b92dfedc7320bf7815d0d33ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839329b57fd8ae8dc964365a31b286b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df5e86fe1bff19d2c50fc4fba68364616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c300cb39c1e59654f2fece9185ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c26c584ae4c1a94eff98cea52f6f05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e11dc43f3c0789f2dcde22ecc7984619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e8375e6250a75acb627213fae941620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241f138e0ea7e150431dd2195cfb314621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea823c2faf781110e8d0452411c88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f32701a9f79bd3350a3b7d361c82d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831fbcab155aab1792cf2479525b9a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65716d1b68470076fc67afc22044b68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c48ffa0106432bc1ff10cf8d43eb36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12ef223f417b4662f06fb320d1ea7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792824c6b38ab3929dec5c875583d2c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cfe6f6205d9b7faaa1d5db473cc06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95266fbe22be927e1fd80851c5bbc09d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a374c90b4ede8f155fdceaf0c2c401631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235f9e38138c7c56231bc23b149fe68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714957a1a960e35571d329c3c87aa75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2af860e3a9abbc6c49b34ab6c097d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5738a63ddf07ab3e2205bc73a3dda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578e31e7af163a65dee3555c4dd0c21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d9613ee77d8e9a4206bfcced1488b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b70e27c6dbc8dc9f8569667e393d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f4f61543bccad9e8f4c23a6c8e31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb66cead275919135ff93ab9a77187640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5f2a78e1150ce16463087148c56cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aee9886a4084c1f5849169b2a43b4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9b9540e69b10ab503df8742c76038643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bbd7d091a0bf3c4c2b37b57315ff7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a3a05075dc70d7ab5d53e55840678645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5f3f6029a5da8b46ed8ba85d98250646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16187b5a0a6c34198001e46b3a809b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45782b072da6e933bc39168ed38e46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de43ebc7a545971fd63238a5c61365c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e3e88d29e8feb7ccc6673ab1fa9a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1796221529e561ec85faaff3ea3eca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff010fda02c0feb0f535442526cfa1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8cf5e0c5afab1d07dac674fc217bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133d2c6818959cd4ec3f48222a18940654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8172525302336490713a7d451f7846655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43907db4ae77a8946c2ffc9277bb74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a9e76e8e0dcaa5180ba5e44ae600657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990aa2d5761f627c57635f1142aa157658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b71c16891c5d45c8d5fbe3b2a3af8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927752872a5b785611e4e1842e6d495660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb637ecd167a556565aced54611fdba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a494526e8da13d0b5a586b2bc2af9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ca3260790b051002141e4f3f65f1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6664581a36689045d16d60ce34240664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccf23cca42a336a651f84f56cff517665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041af93ed02d4a9a76f04f9d5610c88b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e688e6373d44885cbd33a6069d6260667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d87f860dfbb205cb0a17e95fddc3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98942cb379feea14cfdac4be580cf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec3424d755e1a709a2700eb3fe20a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd73540cecc2df044e41794922392671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484c91be2bc408219ea1cb6e77967c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca417f091538edde5857a8b684cf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd6771d9fb8779c83c276826456cfc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141fc8799775b2831055037cc886f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a1d886352c816c8ee3c19c8117c9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97eaeecdc3bf59ce59ac2610fcd750677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131faaece4c09489b611acff227a1705678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff924c422b88b602ec1d0267ad6f98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f899d5306a6c62e243b73a6037a370680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a74fb1dd872f6e8faa710e3d7e5d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5db117246416ef029607334a9cb65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24f8245bd7139da8023b28c993687683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c44572b5d17ff855a36100a9212d1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0580affcd6bd0838702a901bbad8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000641d24f40c4f86d6414836d8452e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1506c9e561f66cf8101043fb71dc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761796e5ef4aad6bda5a4522c49285688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52fb058493ed576064211ea8ae26b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d787184b248aae5320492e3b66cc1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d95c7288dc367f3b716209bdb27540691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cda04630f47013acb9d5c1b62a0a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7011b2fb30729f4219fdc6d72695fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ead1e71fb37cac731692e935144d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84946802762c82976c8bf836019e2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6118757eb3d01061fa898debd33b8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea4e99f6643be87ceea1aee1f01312697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de45b2553a95b7be34a6d8ed8dc3536698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c8728cd8d224fe047c43f603d52a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217466bc7e0ce368ae8d40ddf10f4e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6109f30e5b05862f6fa56b194df5a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dcd18b0fb51126523fcfa518c4a7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107aa15d450491c6b23e6b123dc3b89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8a51d5e9743f8d4577d86d1213410704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29db1a2c3119ac526611df50f195c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5096c64c743360667b81d100ed5b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41883820bd22a311118e1684b46df780707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73031764207a962ad9b968cd80bcde16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff8ec2fe42efe680384d076d8d702d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233499e8b05d2ea71f43c3e93dd498710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfa5b0985e74563563dee589c6d94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ebc24d9b89cf199462e4d028db5ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c86b1f28bafb7619954f0c62d65e68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97a5f63c39c7d0a43caafb0ee38e03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af898936961946259d09d291974f72c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89956be1f491145588268886dc11f547716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92331968d4d4a44a287a8d603110d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149d1d12ccf1f1f20258c2da7915de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223f191369c76a9eb85c2164634a7bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c03363c9ae80de8dae538e42a55d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e648adad8d98d8d2660729a2b20ae21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94666b9922a6295f364c1b5f19742dbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73a02719d7518740d2252778a7a6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f436f298cb747e64941b3a4a4d13785724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dd8ea590e982c56343873a853f5d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab5ccdfdd0d0685d6986893cd3c40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bb208e583c15076328557e1fed837727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f41bfc87524a13dfb0f50f83ec406728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ceb551f2e939a2c923e617765e889729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6adaaf26ce00a8ece9a92ab621f96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e67fefb02314d2d2742fff8688b40b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0a047d628a9c0ea79f2c4a1d7cc42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a1aeec0122d5198b6a7c652a5d68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbe068c9adb3667567c2f29ba98f1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842e9cb1994922e831619e2747b9f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9545ff3d7f4232fc4d179dda814e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b2f6428180b447568b367a586965737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc2eb97ca3d5baab40c82af504122e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba7b78ce818fdc32db26edbae7f8c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1c8ee41aa944dacf70429de953b54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d139340d0b7b921982fe890aef7a1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e60bf98035d807e43eae0b104c2eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1250ba9d3cb2803bc65bb13c646bbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d4bfe577d0c50afd01a2c2b7c420744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dfa727d2b3011d797b4cdaf125adb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3567bc1bcae1fa712da9d9c92a24fd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0912c83388e71d49dcba287dfee301e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e545dae0213b2aae4d12647822dda4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624acc9eccd84664e373f474df9cd7aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fefb8174d8e2f7586b7938ef6ebb2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0224da9cb9447861290872b4f0efe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64f3f9f2d25e5e717c4f75b2d741cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb29e8d71c4890cbc1cd1832e93ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2d3ebd2cdf8d49aa30e5eb9cde699754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a437359cf28b186fac69c28a8edb40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491a7684d8603628c35e1ea4580695756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100d73f635c99bbfa62b9e6fa5ae0bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ecac06780c16a45d1a8b649d8f522758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188decdd3addd61a225f2e5b8527df8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4086ca22a24e5b7562983b6ad02b4491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d48fba3ea9a6433fcc53cbc5e4f3ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4275275c0d4fc74b46a6735d99e09433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dbed09d225ee3762d847a25083b374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6590364fbf0edaf0e01329dcb6a825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4fb91669380e1462d7eca07a74fdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bbfa1c98fd5226ec68681d49f51b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32301f8c8ad4aeb79aaf1d8751e896bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf480149ca001161dbe439813a9ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856370cb8080c17777f6557a3c17171210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d70ba9a441b78531b50411273cd65211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195b00d7b8df1858306a84113336eee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f6977ad450e845a56a1ac92f6046613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa9d019431d3fc37675308f158614014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da351cdbc4849d45d59912a896f100015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463fb957169006aa73da6ec6c39c08916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3dd0d531dd9c02fcee50c81236fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb57a7bc61450da0efa39f41fbdae318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d3b589bbed64cbb24401e9ba20c5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dada282773a97d7aa35624e0a2d40320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb77842e309e5cd070d63bd46363b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d858c1bc37d6a88a2cffe77a0332b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e5781d89002228db8cee18901a35423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74480df5908795fa1390363b8f62c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af20bdb76123727a48480650bc9f44325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c936bbc108fc0dee65f6f8d778393826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f830caf3392b2e1bd8b61f1e3aebc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1622308ec63a705678dfb33001113528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab91a9bbc7f5fcdbf50dd8e9bfdb62b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d9e50010054adc4ab1204e83d969e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677f80b63f7bcfec9ef8c534117119831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc430d87ace9bfddee414e4e95532c7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fca2ef6e6e9c61c25aaf84349c6a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc341045c0014cdd4b480ebfc51a0a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395046f85586230bd23b5cf203ee70c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd8be99390933a0634e552c4ac135136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e35f7652fcaae83f72640b1e0caf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c7d0e76744951bca578df80c3a3f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3214ac10c94ad8b468aac5966a90f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e0ca1217a7f65668794a648263be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15d417c2d6c78fdb98d58e499cab9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98853d7d6787d1a09969ee3cc2c0ebca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051ef349381a1d84a5c6635442799d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d39f277958b0901f501589f836c60044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d640a3ef5cddb72599b437950803ce445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aebc772d4728c2142717d4efb3e7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f64e96fb68cc6c8c0bf962de1a92b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93327c0b51deb9c7b92e961d5514260d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dbc2a90c032d9adcb6de1d4cb29a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda9c2c53bcaedf00d04ddfeeab923850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65aa425ee9071e5a6acbb8174312e2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00071b190dfac5843aa7365e0992ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29868edd2888c30d9fb060a63c17541d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc8a23a08e68948c3b63c641747fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f700f6e4af0355f2612eb01d194c46b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93065d1bf431aa17e1d1240075b12156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f21cf5582a83f70b1d4545322a2c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22d734b159db72f94294b91b534ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca9049c2f366024d174d39df34bd7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6f026f55fe8ee4dfdb68896553fb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae8a13dd29f11871f131e84b1f28761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c78503c52bf5f0acbf701f96b177ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2515da88edc2c20ddc77bdbdadcb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ca0f9949f106f8f2dffb26ee6b30664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e53aa9258676f07802a361f36222665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb59a99591b5845558456fafffa15a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b75252c5a4e1c97527650114d4d5c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b82c63ee0f8b9382605ccefc4a32a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c3b35d08f6fd0d80d458cd3dc78769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d8bac9ba83364cfee3dfaf89f7ce470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7620539164df0913b099de89fe168671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf90f02c8a845bda546cf4ffe05f3ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9cd4e9c7a8162c392df887e87e7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a39384840129dbb38016696b979374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3a0f0dd6ff2ccf27478834e6a916d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c70595d672ec5ce6560becce05c37e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ec7d5dd23973079b82184a4bb80e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa9bb32a91f28afbce8bb0bdb9a47e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5c4f0f75cc12d5acb7a1915cc787679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8085a5a3f4e4dd9d7b8e67b6b402b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa969df6892b58c3178f55beb7ea71c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f6684646a238a95aedb1a0570e48382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff37040255fef51b31aa266a41a13f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba227131fe5d6685bf70dd5dc768651084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7e2daff655e008fcf29cbd9ccfea685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d577bc575a61f60b66ab549fda1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a45b93ab3bfe6133864ac62e815a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ed99794a3b55e18c8441c12b763288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fdd50efea0c9ba0967e473ea0026289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343bcca02248157134b174553e265c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847535e1b46050ab679f77816d2ae7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec26255558e54b7e91251dbb2a8bd9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b6bfcf82e21ed2c6217ee560d571893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860ab20211dd0776b8f335ae465c9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aa965ae4765ef44d4106edde2a0e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19aad0e98dc31b6aeba4e4b8bca72496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95ba430e36b8d2064ffb7234ffa88497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d50e685fe18bc30091d7e8935430598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52307202cb7cacc4a88012f1a65a987f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5de42c4b9682cc67a2f835ad81908100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb18e772bfc206334a76ec072fba629101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf883888e60b9276045cc1c2e0e76c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd774a2c6b82255c6ba91841e847e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea710e2c30547540970be4117865a66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656f9ffd91e446395c38524020b61b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65059c98d084ce34747cc00c38fde07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847f12535a75aaa3ef5befe49812a7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c066b2e5a29475ea1e086b86902e841108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab68628a351b5b29a30ccb3a53b88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808df15b69cd5619471a98748ada5cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd7a29a603030edd30003f41509ccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d95ed436a29c650879a3c656f67b97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cefc55344db605718da972fde9e76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6298eb9f95d6dc22eb943ba8a7c0b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818aa2e7fb0089cfffb65d455292502115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee270c877fd9027b2180cd11efef5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be37a08ebd2ccb754c230b7483be79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5256e304cf76af4e54f12e93c9800f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ac2b4a28f3e18e0e430da5ef1a72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd299b6db9c29652cdc629c17cd2049120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de42fcfbe962debfd13a58013cd9167121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b81aa8ad36a66aa1fff34b15afe1f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7f5045ff7957f41d9cb044e83bcc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00da78f48779f5717eb9d929d2ade2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353a6c85fac450d4fdb51fd97778a24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224830afd16c432da467805dbb3dac3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d415f2315f5593e04cfa4cd377e923127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4056adc34feb9877fb0042e2f780e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b676acf08df6de12cb7e275329fa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a509f64c2610c76fd8c010fd5661a80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f33a01330a38205f35c168372d2660131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7618096be187004c5f1ec87373744132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281875e2ae290d7ada35e06900c57435133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd536d0928e42116ec323b260dd5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8b1c8bac4092ce373fc4adda02ed1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f781b16988ed30fa8ef11aaaab2c63d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edfc99f9b9fc512239f15b605a84eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74680d2bc459c2ec02d5f14d9064e066138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d670dff7cd3112e1588a910916ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a2a6d54eacd172c3f888048557b99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d629abde71d132b136128543b0bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2421792bd8266ec37d8eb3b4b2160142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3932caf20ada693c548d4f5e55bfc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b78b09cf39eae4c578a6722d9d0042144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59441ec62605b1b7c39f14edd7be09b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d3ca3f29061d7b70cdaa2d4cbad3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91c9e84a074b5ceb2856fdfdbb7f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7681d5ff69312141627b6f17640543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aef3819d866dd1c4b0b8f33975bd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147b281edc3ba7116cfbb0b1ec5a8f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0a9766801cd9723101b4d71f6bc2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c047efa4a62a4748e7bcc1a36060152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572389f9f121ceedeb5cd0b13776d7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368bb33af0cc7c6feb8fb2f607232b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64123482c65d87b924c8690d9d8c4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591d875bb4b11d25d271f2e2773754156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010461414ce74020eb07cad98a2ce27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334c1ac4420b28bb25f8d2cf5855760158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf752454dd592752537093ee00613b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4606050294d70edf007b720a253a92b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d804c042543888e4ce312d5222c4d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033696111e3d8d27e9a4433ac3347c17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f3a550b8baaa87ce1b30d9a57129f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce95c368eb060428b99619596fbd2b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5d2a4745161f33fd95810db4a9292165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7791e961bb7af549bbdeb196689d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51343e8faee93556c4d42ce34ed12370167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257852d87db29d4c0720412efd96b69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad0dff9122ea169b276c88e27f0e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c28e199822f3b3ddbcd90d5729d38a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de198c9e7c8d91a376c03bb6ba9274cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfd7401ecba96734143b03325b9720172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b65307822587dbb5d1afd4996c28a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda604fc5b73ece55420ee653acb961174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77042a81fff19bd323b4b747e368205175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4adf84fb529e04358ac4b26fc091e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4e6ba388ea98beec9ebf6cca0fce3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66c25c013609ec85a0f9905a0addea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a871ffdea6e3b68ca9782b12ca46d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e705eb7746c5a8212bd84df609f24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81421c62891a9b343a4fa8552f92f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79ee2309f591c9790cc8f78fb6e778182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85859058eacf8116deea5d614f59ffdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf148bed13f992521ac488950c364b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e02085469ab6226647a11ddde1416185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff26a9fd2303e99e35d1d300d593ea5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7cd93871c736dc438cd6e3380c9d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac622321abbd5691fea7208ee721818188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d13da4205a5d79bb584f3cb55f6e4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a629e959d24df9034e5d6b168f52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeadd23bd04d85ac10a302c94a2e3fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb2ff7de6af3245fb1b04ef50208f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b641db04e0c60c39e628f05ba69da3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858090700a5ed4338f58979fecc6561194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6442e18c0bf5e543591cd2def7c60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046719ff7fd13bdbd9cf4780673b352a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fae544813ceb89c251e067c0e32756197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04f67aca761f25cc04f5affa076812198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837d95029c691f9a47e28f6ac68d624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd843b00c85b6fbb02a294384b7ac8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349607301663c292865d6e2f042a649c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5217a21689444afdd413e100f771f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e95b67ae8e5ca65275697b8e933dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a81991848eaa463e0c8e4a0409f2f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702c1d83d3e9dbe62a80d22fcd267b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba920012954315a5e84b77ab934eff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12ff520e8b749df9983658464fda23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa2deaaa4e5c0e2a3925d99186a518208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0d8ec18b32d6fefbaac5dbaf9c0d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bac3e355a0821edd7131b4f3183eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d3c38b8beb4304e3d267a8f464aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df59c45447453e382105c620ea6f32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee302faefbe60e5ac4aea45671f4902213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9cc86d97aa61113d2bfa36bfa9483214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba52ea19875cb4457fd698785f53766215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759e4554e213099ebe1ebf5e5ea1afb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef7e75429e2c2ca9be1d13bee28ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452abc075270361bc993d9209967b9b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde966c85fc9bee607883222079c060b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b2b3baba5a0815fb0ae6a660cb9cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59bfa3360eae179a4bc20aba555680221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab72854b24709111db664a446536843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75526d4a7890d7ad501bd1cac24e01f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df25f9e9463c5f5de5878bf99bec93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1221f8ad8136d7bd3a2c84c8a2cf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684898bebdbf086cd27fce0ac0946cb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbe5a6611b59fcb84f713b86d984a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0fd6b3156fe48bf29e24f7a277902228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495587f80d840d9050ef228e9e747b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13a45af395f428e4d0dcb8dfde1781230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee44e39201020844877ea991978d70b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26892a3dc1afd051180070f64018b8e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c50932f15fae2e51576c15300ed07c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f8166b2e22758f3e0dd0aa3f91918234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca3e796c7a06785f00a357aaae6ec6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0756b760b96a43e8ce2181cfdc8a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe193b76d14a060a58f08743b7376314237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe3b46c6d4e9e4acfd8ff402a7ea7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779cd9ab22fcca68b0293ba44e9d887239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce271186514a8a4547f5bffad0cb01d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58286cc3c35861b0626aff6d29fbe1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113ab34f4701ab5935562f363dc1cc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d102ad9eb04b1d16de9675ca8a2065243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f8dd45cb27eba2273cc1f974b13e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f43fd99188e27b58a990d1859fde4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d101adfdb1ab2141e080dc80916da6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c5efc19573af4fa10779a1cf28bfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3778b15319fb3a7065b72f76233ed9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e67a1bb89ffea913682f4c5a2271c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e611d60c7c448a7d1a107d9e7175a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22936e07782f106981ff9a23568534251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472c783f681b29f99cf1f998a954494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405cdb8439a7acce7648679a08c4962253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4908fd101a277bddbd1ba956f58b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a901cb1bf25ee519573d45e29ec8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5c234e13a0ede025871f3def011dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33299eaee15c6c8d0afb87ccfecf37ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9eb14a73759ebd7867aad0113e8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613c5926826f9113d17eab7868b45a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872db8cbf197d5b021429eb7e5772f0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5928d84418a28fec3bebf42be646a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810feccd1138f9b2c21b4d2de3fd047262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6c84eab803e3b1325fcffcbcd1ca2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d4429f7a66f12391383ea3efef780264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e5116983e934437dbd69f000dfa7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15415c647e82cadd300a65e8b0799b5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1b76cdc6314b63021866a4bd0b63d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f2b45f78a124e62f5464242ef4ab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eba182faf963cdfe51262d02b1c7e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485815df51f07f1c33a2244557a0bfaf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea648e30a17e701d21e324b5d0368f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d15bb4c2f0873ccbd72fdd9b90d95b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576e27581a8331882d621d4e4547b46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6d0b06bde9fbcb8f040ea634a5e8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16a29fc2c5d8ad92337c51d3c617bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac7f2884c00540a48395663fd08e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905734e13358b7684df42dc4e90bad1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d595fb91dadb8bb97dbac85739257f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4693250ed3a881c8cbdba3efcfa4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79cc065ef67e29cab8218db60c1f3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c4c92f2c23fef5e6a189557552f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db62e3c3d78467497755ee2abe922a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b194d38d754adf38b9b15923a7b8b8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cec9346f8f97228416fc9056d6484f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0809db49dffaea00aac8d6e210c222a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be48b137601dceedfcacc81af12647286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b25185785ab889cc8651112d3542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bfd438a62b385d28ba843d5e6237f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983794bf0bd26dbb5446d1a678b7c47b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224e41d498e8ba4d73fff60b48e1c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ed42ef21ac23b2f261e8dae72c87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b74328db44669ce53d084f01807afb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126adffeff6663abf26fc42c5c645dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a21fe994d4b5f63b9972e826cb29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcec2766e10a104a32618d1a832bec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6ade1e20f2eedf58e28ce0464d4d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3adca7619dbef29938e4665acf32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c19f8b38a3ea3b2be2eb5905f2463f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40718038a62058d28215e38f163ebc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820f530168a08a2ee67ccc1325609f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f65fec81f3fe792f4bbec726f10a14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c109e43a99c92040acaf01d2f4b7d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25357b493f350e62ebbfe027fee00f25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907a677819ad7b5149ce3d7ac81a9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4636aae3c7115025a072fedce2923b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be75d8d1ae9dac4c9ebc7781c02fc42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548772798eb3a9766e8f7117c8cee69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2a3d8fc7a7b4e2bd1a34dab258b89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e622186781eb741b64b34a522cdafc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4aa7c2e9a738b7b8fb4e945010173310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cae130586aa2043a965687b293503311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed38a4985d1f43d37fe06784d9df294312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59b1b458e32172c4b46d146e96f27b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a95c078f34a8fcfa1f7acfdd89c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be7bc01d19328b41ad078165bc3b0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a005a2fd761515e53f290d245e0e0b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eea97937dc00c31085311c9872add317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb64e7ef4b29138c4b4bbb0b73ca8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dde66bb870efe0df569cbdf538cca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34318b6a8c96d8081a7cf3dda4b199320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24032c2409fc235c4f354b02dcd31b35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c70ebb4c2ecd79cc8ef5ed3649ad7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d192601978f8f423609aed4e14219323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06704e18ae7d9ac1153362ae92019c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d17c973aa709ebb495629ae7884b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8864809660355914d601a599c0ba93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109efe1df8f00515f364fa15c16f0a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d0203e9209697b5474dff66226590328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f716e9ee9785bef13140e4e8b93aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b6ea19a08609a6730bb13304b5756330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81318e535a68630ce3c624948b128a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10aec70d1ccc9e2cc0dcd24a72b010332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db0cc8b4a7a83a3905251f2a76ef40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4a4d2a78f135ab0a59150f9545143334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae622dfb33c4c9f30dc936b4b8e84ab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a87d9ac60bac6c1d1600296139ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29277dee239f87cc449a445ae8573cbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63101abe771ba3e3fa8b295961f09f7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59429e6951c4af5abefc8d7e39af91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7bea26f7abaeceab2208021510f24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10eaf53e35c3224ad687ef89783f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a94a5a709053ade3dfddd6a4c0d32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2e157fcbf1fdb6b1e9b46390cad5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb590bcc1865682c6003259f6e8dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92fac3568e753d163995053b76300a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03214263476f6d072be89eb2c8ad00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8681f256e982831e89feadd5be407347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526ef721a4baed3696d74ba5cb6dddd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fabc02e7c7cffd8222e03ae261191349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49345e59bd95373d61b0990a43c4a83d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f473a472e3e4d4feb7d84621c71f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc10e64011402b495d86a5bebe4771d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e89cb0378114771f419621ecc0bbd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801706cfda819f7e5b30f7250fa1425354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa80bedbee1924729ba6216750767355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411353fc019f976b65d3835794ef006356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c484ea142d93d91feeeb13cb85d728357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24593552bdbb5dba9c3808482eeebbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dbb86412c64388a1336ab1fd794ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca43f19f18fa2be4f9e50026854d36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1d9cdde2a3c32469e13efffddfcbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa34b28eec9af76517fd459350cc92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1643044b35d70010a9320639e3326ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458c746295ab92ccf2794b12f1586d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4397794d8b4f5656173bae00a6841c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3713a652ba81013c291f48917e3677366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36869758e3ab419bf539b8b4d0b5462367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea08babdb7c150253f44553885ad7b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0719e643addd2e167a5e7e1f47674e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb179eaa7dc22b27a19d7bee6f22a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579369e6508f9386da0c8736600796371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d332439ea2b6a5c93973edb0eab875f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed0a64fd4d03755b225ca1b4cbd0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07e3fa4a29d5b5ac87bace714b6c7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef2e77a765fcb8755c5da4ceed8a08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58532fb7cc3f2738d97721fea9e6aa3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b05a013a612385cf2c1a92637cf0c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648a7439d016b895fb6cd75c71d73e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc586e332e2d831dd5ebf63d1aa2c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4002bca02c99febcf9eef87a15561b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dab84cf1ecf61084a28116ca37d05b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d85c17af67412ec95e2144c7b387f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85925b05690c526356357e8773c4dd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46476755411b80ea0a9d64b46866de1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185de2036f741813f62e555befc6073f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c6a3df364d23dbac60e73bd291126386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd738d96c7dffcf6873fb9af4a3a4a4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367e2ed0c1f6c0c4a99eb65b6d2f05b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3403601e6d7758ac951d251fcd003389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd31845cfc912d180f868fef1c5dd4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c70a56b296120ed85ad182cd5d7ba3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab52aa81850803c441a959c7860882392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabc379dc1d0c98252f4f97b7652d3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f442a3172a061b0128b440b1fbb1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b510fc0969eae64e564c8dbe7a37aeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba66fa974edb6b566f5466c82904c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5035e3961352b151356f0dbfb217e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ada81f8d5860a092d93fa0d24c5fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9451d768939725cf465dca3e7589e4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846ff0a69e466d4b7abfe571784a3b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d58713fddab8003a2cce688b0269a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783090d9489e5820e94c47674e70c25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82717bb01b917303527c5e66d1fd3fb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3755e2dc840dd38490bb369d149aa9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0097a86838834bb0d8513e9d57ab93b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f7a49b9806b3e9944781256888958406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b9064bf96de0c4c3f3d2782282a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e49da1b9f9f5c80ac076edc22a9f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f59ad10259c4f5e75658f6c6921c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69905c759c2477a2325b4116e153525e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc924a47d6d23cf12f5215df324fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945fcc768d017b4aaaa6ec5a56e7ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c59e045d21caa14fde5f964694d1ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1493f50ba1bc56ac16e178c2e6854cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a124049bf226532d1938bd9abcd85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dd3159d52041b77457d71ca2d73ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c99bc08b949c6f63e89e12dd90fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52a34cf36f41bca0b6da7e0eb1230d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f427911198c105e9fbca9bdddb189b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba5d9616203111651cbdd503fc215d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e6d42845debef923f77948d8dd63d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118fcb6aa773e900310bcede9b184dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b434dd5264429488bc3ed35b5ce87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf08268629d53f478556777bd33bb72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539ede2426d8625415bf3bea7dde75f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a65ea8f40c7156b3da54ee0309e0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debafa4c3aec96312a1a36f76a818116427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadb4fc2bee915cfd6e01dacefdddc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba57d0f4c381268e0921b58b91a43b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702bbabcbfa293f3158b5f779b53576430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caadd66142d8db262551721623fa5ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281baf5e985a75682174105edc32480432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e8038a34e1ac4f476c991fddffa6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e741a0043de424ccb4b68dbaf223c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f8ffa8dc5004ef167a49cb09f0c02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c8c6d0cf01c9dc419e7e29dc1bbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bc68d31ac14f9314b91dffe76e408437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0cf48474dd75012d919ef68dc1037438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781012c01aeb7b1e2c3427d88d96d64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eb5bc58459e4586bf3b43a5f5ce8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723adebeac2977fc7bf5cd60830ff8fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2c1bebfaa6d6622c8dc0644e94948442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f14ba0262dc82f05adcf6e5388158443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649237bf5eb6f5b9cc5e6556e7d0675444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d94e34393ebe43bd5eaeda30d077b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f269feee91257b46bd81992f7568446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f789ff24ac827adf30e5723f4bf3b0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e162a2b83bbe7e7a15e179a69813d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfaf12a695645a9c73b09fad234166449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2479c6066007b8b0203bbf2c442b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38958c7acb8997641c1cadf8e9390e27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc35b4bc60f09d154b4b65453211ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14be79c2f2e94af3d1291f16a08903a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fd4bd474dad2fe17cebf381221a3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370f1a13db95332437f1b564e1a9931455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7dc0aa2e6c6f18ef8075c124ea9d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333419926984109193da3013008b7dea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3658af19fe26ee4d91a1e23fa66fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19742fd821df5a6373ac1de41626db93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993768458290fb10068001ec55fe8dd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a652ce5f8ee496df4419a5116ed7b91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bedd66ea1670377b6dcd91d503fa2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126691b43fd9d55455e4cc3f62e579e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e825fd4fa635060e85486f097604178464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b155750a51af070b9295b817d7417c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fb61d8e728f25010a25aec69461df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7212dca3fb97618345ffc4c2fc410467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ea579a91e9d6424a031e64e6ca0cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7089de1047893703bc9b37ef24d76b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb892649d8bed9227833383527c8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64e43a2be715195f32688ed0937a2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dc77fcd017ab764d84573cb179713472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ffb50c71c73aa46f8895f3d0e69a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1683ec22c117affe4fddb98681e8699474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf220a87cb3c0787642e47ba092063af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b6c8e5f309c7fdd866c1a55e37eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c934374ec1c56f78e9c38b57b3ce7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc0f47d91f6871cd5b9faa8f786a31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4995c4d7159b30ebf06b58d1a2029479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ac2f626204c26f396dcfcea89177480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b415c41e39dab8163bee5953a7b0eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129741f71114f496074422f6125a1717482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1882720bef67a4fe01f12f7dac4404483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38778d05f8974370d0b4ca403710df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226fc4eadff1d8d09626da53632c5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f6d006e72c9527abde19e9a5c237486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf3d6fc94e334e565604d98a698ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae75344111303c6e3089ffe58935f8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb642336c6e6362276a17332e7ccf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393361b013c9b2cf4dab1094ce8f319490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525776fd1814030921af384b1171747491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58562fe21fc1ed74473905468cb814492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e7ef09317ce8f995342105c5b09ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b392fc726068e6777226d9ecbfc5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0b5566d6a32c1622fb8d920909bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aac58d7e7e30183416f6c2252143f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2feade26e725c1edf79b6c4953974497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3fd8c5bc52ada50ac3ab5d92dc4e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d7948ad948de8165d84b0ab5828c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f7c64ce24429fc95b077f141d5111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99dabb814f2db5036811a4785775fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5ccec8dfbca7a09a36bce2062f9ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e4ec643ed1fadc2c3a73c30d98ea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89536e633262e2b8b3e5978d515f44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aa1de93fafc66dddf0777aea67c45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9254f34d4fde80210e00f30bcab28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1942c94cd40bb5c69aa091d33d361e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dc91881b7eceaab630b568cdb28e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ba5f58ab49a59bfd9689e9edf4908509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe4ad0e77cbb97187cca66dfac390510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a509b00b6690ab17b935c31ddba5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ecdcf045ffc25f8d53caf26a1a484512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3569c9bba5387327f89899c9750f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29c0fe171f847e92353513b56758b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a15f1d0bce296bef4268f219884260515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b54b7dd589192d039c84f47f6c5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5132ec6109dd8a2cb16150dc518fd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d399a55c53652cc64a58285edf0b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e10df83da3082a5fa9cb7f7e414d42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff804c2ec98ddf00d2b3923abfa7f4cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8acb5976017afbdb10115eefccba2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dc662a5d9a85be98ff9f9ab5efd42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67eaf7480713af4c564716d9528e69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23454b8b24d681f0c3d758e99041c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550bd85aaa3e04dc51d0c7b0a539d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7f87adeb5bb48c21ec4f9ae5ba4fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3b4590b6c1b82884c1574123e1321527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2e3f01f278147cb811a588dfda576528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb000466b7dd21b702184687b627c3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821305929d9c02066ddbc5cdf767895530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d6a784858ce91f698cfaeb60fa5ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d3b796acf3585d3af8206dc45dd9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fb738d56fc6466317808bb443040c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffe9b8031a075be026d36c46e0ece534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c31607d20260d1002d0e6acd69625535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0eda7a5b906fbefd5c8473429b2d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fcd53901363939ced2c0c6330a262537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c4fa501d396be37e4c7553f2e889538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda4292d764ccfe869caa01aad30fd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dee0934dda0120e7b7d180cfc5300540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c966612ab67146e1e0ecd7beb5541c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3bce7c99ae3d5b927448a77bfed5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1d9cb2f3e0d63b600b3988ac3407543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2013427fc01613148e0aeef004c12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215f68d91d853a4451f79ced9e61e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c35558320e1b9d2df2cb103e6cc17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b64ad545edbfb1a5eb0d8a4c947caf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a0bba9bee4cf074f01695236f5d71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ed9010ec7884b6139f0bea7328848549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effb98fc21a4c3f6ac1859a3a188f39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28631e02e6884303d666cda4c91f4ed0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d97f944088f38b9586cb793f6f125552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1302556ab009edbd8f4a6245f39b87f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba3657e59bee975bf3f00f1fb1403b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531ddb37ae79ce38cec90d6b60f365d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa7edd1284fa94a452a38f8d986d0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd5fbc8aea719089a61844b1839df2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c29902cced50b0fc1cd8b2d662c19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e7afe5f8084979a1bd03109b09511559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d4d0aa719775fc5681b73149fba9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88dd0478995aa1a286dfa40df7b09d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc379767a8576d1dea11806861f8ee6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f838cbe9f8442c32142cb33206741563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38737a5b6c982caf5ce0c31156bdeb53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648edcf33365e6805551dddc6b874fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6510a98bef8ac02a6f2d8bff6906a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2230d767e70791f4057d91913a59d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32345046beb4329c886417927ee438568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8556cce1b9c24156fa2152436ee2bef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa28003eaca03b4eccafdc712c0e71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c834f9ffc903f1983aed789fce02d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02a5b6dc8f54cf79eaaa5e2d2b184572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ecb96231c537d41583a66e673219f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c5034d68d61eda375bb427fc5e30e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfb08443be4dca0126d16aedf4c3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e70b07094e2e4e69d0422484103d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb8b720dd89d361637118ee772122f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c69bd4a862de080dafea601fa91079578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6192cc392025080b0a83797baca036579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914f2072ad4a0ea62bb9fb7b67a8ad5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb9e718742a21d21315d32f3514f2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265a46587649c5fc82a220291d3512582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2737f0ff28a0b25afdcb682bd642e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ebfa1278bf20280a63b3e3addf5ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821aab98eaf8be456d17d5a35ab627f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16704ffc5fe33117474f9a42caf2ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abd7ee1dc33ddbc293e80442aa617d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201350cc0a8f19182fe1b3518377f8ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b1c5b5f8052c01c68085750c4eb84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc56f68e99ad1a36a6758bcfad25e59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b44c55a3d0c2c3dfdb3ab41a8c8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f4c196164bab869b610032805c9af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3044e8c3d89d8c14edb459e350911593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa68b4fec70b89b6ab0766c14cffdf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bde999a0a665327927d1e373f1533595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe94d6325548d038f198dcf8430aae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188188f3db650c760d4be2ff866ee7af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e17691d86d767b60f4a5adbebc2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2609e7d9ed3a34290dfdc777e45655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc93a61212f60f77385cadfbed524600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f220597638572098291abcefdcaa584601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa12192c5541ecd3b09c350b4d0ccc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc10d3a928985b29f5c4ae468c4632c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc196d52c92c2291553cf19915a6b34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade52ceb5bcb61519b0bdd5252b36a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d16e42dac345164f947de4eb2c651c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f15dde6530818c2545acccfc110e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb0ad64be60415e54b55941daba5fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b778ca74ecb64aea5738b2a1be34c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1be76ab03f99ba4173df39fb73dc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990efb72306a8d305269459fc59af2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee701508612a3d1dca1d8b9f43c75d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4eb5248482979dade07574f25e5bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c9174093b22811483ed3cb3e1158c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13cf7abf0a47d239ed0f789035a52d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b8825b7f76358c9016003d1d1927616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf3928045546b0814476f4c3f2153617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ee0da1179c7f8ce52e9ad3b74c70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325510bc05be30a21f856fbd8bc3ba69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac0ccc5b2e5ec129c1df863d645a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db046e2a6af8eb3f7c3ec021221cf8c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b16aa77a961cc4033f32dc0d7f65d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cbfd5df645cb3c0244a033e591e41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4af2c68abdd1a8ae2714dea08ff6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869da53782f9e99dc774a025141e720a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e651f325d28fb0db2c95518ee8b3178626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f947ecace49848d9622a611440edb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b30ba2efa03bc657c79b37b5e2e916628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6035dc88a1b66e3c57b4541be67489629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22bb4b8ba468f98c3e09e20117ffd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca8006a9d36b768204e895ba798dfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e5793835eb68d85f477b6e7ae8d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b84f249ddbb1626a533cbcf67f9d62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd580df8ed5fedbb1ab98c720c572f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ed821a4f730e70ea5065c43861a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac36ebd9d22ffb00794047ba8fab2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b35e848c20e521af1fd540555a53a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f3e2fb5394c273594332e7b2aa62d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbae161d197e0aab87ad5c32e94754b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b48c5d7079baf820b8c57a004ce24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d181eb4884a99df9993737f5a8d2d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3740c7491fe8fdd77fb1d0d881304642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35cb3e328e14a914e921ab46594e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db391889122b1e3fa1dd2b26ef553f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30e9ad733d589347f19275100501b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bf23f9e294519f4e0573a8ceb8ef5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb78166ba0e055e6816a200c030badc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f3a3c0d87f7a829c99f3a71bfef2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ead967848af5edb45c963b8f6580f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704cf406f09eda97bb0c15fe8a493ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcccaa20ecb8b7f7539225f3398ada9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031788cb293d2ab76d66645fdfb28d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d866820f6352044c503fd577dbe189f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f97a19c7281d75fb1d48a17d50e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc02c23c17504cd8833e3736ca2cbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83b65aea9a4f57b3036ff6db58a8c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf071b64612d537606c03ec35f50e76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45808d90fe9867234422c30d4a0f996658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5881a2597084c2f380c67c0adb5231659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e6a65a33d252cffbf228ef804d4af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce43bd45c96535f32b1a51c4004506661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a75307210e87a42a232f60341fe374662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7288eca455e5db32427e3ebf70ac67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790941c16387eb853be72602660d5e9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64269eb74d44f94653ee53d4aa4e4740665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b485b7106b0cbf64ead68446f9f3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b561526a0271f9bec84b7f0ecde632667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b303c2f9fd6ba14fa51b7c0cedb89e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d75a3c1ae5277d24d321f91038a4d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec765031eaf17203563f08b02182e5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373933bf1be252b5a3bdd73893e86e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416251ae02aea7c983445b683b101ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a58f5d52346806abf37d144d2b7a2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f20b48bdb392c2bea6b79dcce4035674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f9cce1c21e2054c1cde7e9e7befd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b038e512fcbb537eae9104f0b00f81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb12888305ebcb0ca847872c3c0de3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790cfde1707935e28fe3f28f7f6d507678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecee6e92df64bcee99801cb8cb73eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6614fc5d4d98874fb103d0395979ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595188e09ad41bcc7431486e13d395a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885358fde4503e0f20e2bec8cf2e465682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672a69c1c1bb617a29251e4d839236b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe8afc52f052f8ec94a83c60502af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b4a2b2a4f37778b29ad89f8d15b2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3c4ee7a2318ff1a1fb2a6243f0416686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e91f6770741c945aafa6208396f28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5944554de8f589880064b2bd774b7e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc59baeeeef2ebad00a316f0685f08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd991202d01bb3b1ff88145115ca79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223b0ea8168dc2c7fa31cf6486cdc85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53338c2ab3ee52e2dc26f3b39d79d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c301f0d1523466a5b756ac1ba1d26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d12627869ea31466ea0e5d3e90a4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef6c0e1ff24a31f769cbd329043c20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0321ed29a45a5c3e736f76e4e8e1f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b0b2b80cef225bf87d12deacf3f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48577b5631af6b7dd5297642eb282053698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40d76bef429f6c92c739b9acdd1fd1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176afa13cf149c33e455e6ee551e3874700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59cbb27e2ecbf8b1e5d8926a9b9d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1fd1ebb362a0f5d6857d2e934a487702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023febf65655c5c6e8d3888429bfdcc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1299f9ef67c26d7f6b3ac98d92ff3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413888cac11c54b6b718e77e0e926a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf4676e421997f45075309d3902d62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f248e4378d9818626d38fec358ca1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa7da4c1ca2324b52ce2540db370cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bafdf6710b85ccf50c8d249e08adc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765242d60bd1798fff4941c75f78354710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ff446f567187754468eda474aa9fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb276021bd71ae65f1758ba01ebb9de2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77bbcb24a707698a246f2df3fb6a0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91658e13b1ab8ec098a8214754d029e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3453f76bc0727fb4e2eb8c2a37b27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3d2f479b872b652fbe5c5782b90cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa21289d0853a713cd6a5542c38b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb2364ad2718c9cf953d24b62e6d9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cf6d6ecc8225fd49a0855845c247c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112b7a7316ba49af8ed2ecda550d984720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04983eca3890a0c564d1259e323eea71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60d39e1790251551ff8c493d91496b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6da1968640a702ceb9a52a65027aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f03adb873d87b165b0230f60184ab5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f6f8174231100d46e37663f92983725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80f746b3557c490a15b6ca6a71ff7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53d1e7c09a7308ee3296e7ecdcf76e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c775d705373d155e3b15a76149d917728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bf3c6bbf4baf4f1ed4f7614416394729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b7a193643eaccb280adcc74be696730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a91459839a115173c4d1767fe1b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925bf1a9ccbf8ee5d68eed5fb3c4ef3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be17c172fa7e128a927a09d19f4ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea20f562215345bf4caa9aafde19e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc745c52e1be020a31c6163d49ae056735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3c5dc8119b9835c6ad250cae8dce9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321379e9dfcc30688e867f86fe5fcf5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95409d3dbc3ef7d1255584fd75ee9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e592110eddb67f306844e5182e8e72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a2c5b052bbff0bc66eb28bc7fc721740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1774b7b00e8dbe6cd84a041315b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2cee09d7ce8c69a99432353244373742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ec48780c2bac4ab8cd0fdc0e6b9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768d3ddb8d1aa8a50abdccec54156ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b06252e77a97239d29ed1b3df4ca09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee26ee3ff8189c3749c3965c8763e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117781394c433fbc86b350de5d742de7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6260c7886ee641d03c463bf584ef753748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d463bc32173c7df6ac2c2b8e5c776c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f8199359f8656b71b2af1c082c09e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680021ddbaaa2e8529b4c385ebc2dd72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3f34a42185c58de6d642d2e3eb324752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e612df2c06b23a7bc6ff9b2f9225469753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c2ae351cca039202475be64819ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9912de5511b536c82c26741828d58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f26edb3f49d029b1a99ac2ca570db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bbf6fe53ad806497c41599ffe72f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a97924defd4081ec8d8f0678f957758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea873e461334f5843c23a646b8b46a26759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>