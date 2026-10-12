--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a55997cfca5a53346691d8363565f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a89d22ab0404c962378cb407d74152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66119b43275cc38ad01521708cb1c0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb29ccd5788766943636dcfc0098434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43cedc08bd2dc57113ede719e88b195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b526e84e1b71488d7e51efacc12b9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57b70723c724885f6ecab10a030d987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75eaa69a942bf9939752ec9c2c89418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6534eaedb2a07b574d40c7682a4c2bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ea6966810c8e876946af4fca68d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f4e74730699c2a7d018d61cc839611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43654f25bb438253f43c9201e31891fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7549f37d39cffc845bfe72d47d19113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa507eb1a6fc767aee948c0cc10506dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c18c8b27a813843f4ab8a5a3e035415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46282cfbdab82485afc8d41c1ec5e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa74c3f8231508b2d56f214017a2ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0fcb12669c752f179f5742219de4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e40c6a727d215dc688f698af67efcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184141dd39bc671ccbf1a9c6e80886f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f47cee9089123e777ccb37905be4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6260ddd4d8b8a1687eda884269ce822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fb5a6a0d79583161c9c3cb800fc2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a232b023c723efaddf447de25ac1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befab42fd0c8e9f111aeb91e36f076125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bc7e612b16d6917f666dab6e9715526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0540460aee4dda8de21b80e4a35a4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105dc5e87271873b947a835a41d940728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499a0bb2a89fdf0ba027effaf987b6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65324a7cab1ba91c73007d737bfc1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fa357dc211cbd0fa125328f9de5fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ca3a21a10d6a8fee58b3d67245fe432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7455d66ce6e0cb319b86e0e5a2c2af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822be9de974023536995f44a9a85130134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef190f8c050a660fbd8a7ec5a4cfcccc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ee680d15fa49b24fefd705528d9a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cebf1c69d942641097793f72b8244137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c628c1179dbe1b79392fd4231e5a3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c3e9583fde44496dd726a8a78fdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015696bd373a83b91e7f66a423accd3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed7728050d9b34c4c4ae1197726e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b070b2dd4d0846687124f80e501b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe56cfff3c81ea7f4745f5532c313243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02555d9551ac077331d50f15b4a012344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f23765ffdf1db3ae0432b49854ceb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4866851defaaa2bc80ae1228f33446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a064ab61cfad5060459dcadf83aa8f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba2ce40f116f5a496d197e196fb7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88a0b0b2725a7e0d843382dedc30b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef358ee8c2e2baf9b04aa5bf984ea950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb1b42cc3401ab66f391f0d9aa11051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cabc646ca311b9ea94474a7135cfaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a5b4c81869d2d15e9dcedc0e850653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af75ad4680639535ecf6ecd2e01bdf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b67ba2dd12b7bb856f88f8813f0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc0018ec8f339324abc5474fedcce756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb85a80504dc568001f51489c2cd68557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6cdb6daeb3bd19de46eca35b9cc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12481d4ef49c4d555b8a99c5b356496759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78d1792dc47750af61df20c9a74f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160c55561d68d92b5eef4834e740a1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac336e7483095e21a53ea5da1e6ee2d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30b65aac6cf94589b5c87b4535ccb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631121a7b8c7b42ead1202cd5bca44064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a866d6a962def8a7047886979e76a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec46c86f42bf772c08a4ef58838ee566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3ed74bc8a0413dc7c2caad644921167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe153f28b32ce7307c655e8560504968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deae2d748c7889e50c87fdf51f79b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45d3215a58a1ae4a45d05208ff046470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562731b4c5b7d60ae7619c9c01076f5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fcc443aa5810367fdb62e8c7ef96772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5337f919e61b0ad80e8d153b8670573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4e882e04c7e779cd487b76783391974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6e1d86da129bb2f88fd8df2a5c94975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086d337092e251c8d43b8bb4e34343376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa734a38d6bc518cbf076f41d53fc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b175755f89ed76efc3080394ec2a1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba9a12f1373f5b14d71431bc0a6ded79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d2bcef2774871c0484f47e9543bf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c47dd2257b171f0b6bc9cf96598bea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed018e0c6bc55a7bb2adf8a13092182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698f62ec39a2666cab3837fd85b173383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0e6444c5f6da8d32db4af43017d9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601561f98d4a9065ebd68d644cff9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca725dd7a2d86a5e1a1f82be489b75686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df42e182a0808e9990f1446cc13e3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63d62ec32b51d3dee46df21672bd6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ae04da19754b68b6b79978be51f8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f04b1f2c83f6ba013176f31ceca6be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921159b51dad81af2d5ec1e91674236f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ea88693c99f584c31d8b71fd99e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f3278f12e56e5515864a6760f14193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466567a8f49b547ec1d599704c456b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc758ac7aaf726a39443acff6ff5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ee24b5837df1d545fb9b4dd765bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f8f8b44678c3e2e879fe50b0c67f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e83daec2ea64ea116cbef8f2b0dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1718ed33b8ac05d94ccb6c60e98c8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba48df6f1ff9d0a683f3c2f54d7afa0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db41e2086fb8e3ec0c8d8016de1fa4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761ce164810ad511faf6699271f8002102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd240dc743350bc0cc79fbb4985d773103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacb47668bb592159ccb031b3dd1223104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62627de20ea16e9c8ccbe7cc541fb8c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cccda5e1a1c9d9dbe254ad883af29b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a379f813eb9e49ebc6695ac4a90596107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f866c235ce8c472c0d6786b54c006108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f26e50f71c813d7634fc657061a88d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499aa0a334e28a70b3651d252c23b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f94a837ca9558eb738a1be266899111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb779399e2d86ef373d09d6a1f057c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73531ab816d7dddc31dd129e355d7d8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c9f41e55eca7050564f153dbf7d09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637823a3709367e1c4e735ea851f93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b86a8e53cb13ab117c0197e770c986116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454660d744c85bd81c1b354b0e22c03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efecd30f508fa48551f20e6777c1ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6504bf1970e0b0d66c48ce326c769119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e98b175d2de9573cc6927a63fd1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8eecfaae82fd41e06b1d02995304a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54421e6d044e754b9af615ff45ba9152122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3267b363441f4b7c53479fac603a552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43abd3584a0416a01e637f6b7eb0ec3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29515926c5374ac244950dd99f1a003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dd29f999ddd94ccd37b8514b20f41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f87c5680b6c7cb76b96f4e3d145ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9e3f3a601d92cb9112c0afbb0bb8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c605033c66452bc49ac1d066d9534129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a24d9612b6e9c7eefe09beb262ab6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360fc5b926fbf524fa59494214aa1f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38573aafe0c3cbaa6e5740aff18aacb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cfce73746f9fdf1f8f69e3c3d6096133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d3bd0831c076102afe54e8d33e28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61b78c7135fbcb9844a9c0bcb5ebea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15ece22cb41a1370f6f16b8451f4d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e53a7f4dc744b367f2b7cda46eaf58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6918eee4257ac85c71f2e7bc8e78f31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fd2408d3ffd52a37be9d222f8b836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c63fe18d7166f9467162e3e6abda1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322319bb505d286c62201e0b9bf9f2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee594856a3d1419c504c52181d6ded24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaee59104ec8b25fe8c2eedae21d55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40de12809ca08180334f535ac6373144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e24cfc6ae55195b33b56369b93fd1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76358e87d6aab8a42fd995f6f172834146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536130f4520faeae7014c0583bb608147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba3a5dc6b4c23de38ef901e3960f86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e85dde322801aa8a38578584f5ef4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01116df276659d6149b9c34babb31f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbbdf7df6ce6d792804e49dfbbfbb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c6375c6027382e4d50c43c4e4c39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eafaeceef890c77a3e23c2f5d4cdb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefea10744c2d6b759880bf26351145e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78525876a55cab110d87f8cc5c03446155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01efa069be1de5d3c2659a742eb8ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54a8fce2ba2bdcfe43b1a1968e81a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a9e4d6f585aeb73f54d8b961e150158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca2bded2c6f4740cbb339d3cc96ca5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e949e3520e6994e4e138c8e88397c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282b79f693d934078d65f1d950c6f24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e6ed5232fb7c55ac4e7383c66adba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8200502c22dd0546da74db1c2511b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563537787c5495eb51741a47359aa4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d687a94aea8f1adf46ef0a19fc14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63a90d7fea03e0b4c9ecd49dca394166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f3e94452f211dd6f147bc743f86d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898bafcb81f2a0552b67d0d66267c92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099fa9469762ea30961a89ecb8136e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4d46679c445c4718ab06151098e61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9234d8e4ad31859a831ba62b62e13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca6d2c2685fd8db408871e3edeaf85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7cac388a12b9b3dd13b0cad80f442173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcf68c4ac7a704bfa41b0fc456a6ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af19262cd9634b6dd1e579bdb082090175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcfad88c798e4514784e62836e542c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc77a79762d07956ce297452b6ad9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73547c845971a546106a30227d1cd5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395fd5a4036f68ec92af7f651720e08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa9d4fb3f8635d4284eae51692736b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7876684c7bc54507f9ea23419dcf2a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c2f1ac85e001c71ee17eabb96da39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce04bdad0c270dbf736e7bf90e74cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb7769bfaad0357b4138c478b3443184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f0cc5bc7a84b9f7de3a352e7b8165185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bc6676beba5812857103f7dd9fc1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafd820066aa676f315d1dd373af18c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a07d8eb41757a040114f6be4fb7c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e694b98202de1d5f7a5ac854db66ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225052d578f3a93e440834c8de6fe42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4785f65b97d4f7d7914095b805eef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dff8d4e5188f08a7c4c784ebb4cd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de415474ef2192d1a9b20646f1727e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c5fce0d81035487d26d572e8e18d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277b81676eaaab62f12128ccb27ee1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d8508c44ed110dd1032fc84cbbaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd568937769d26e84e23d9a543bce7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550293178badb7e4de347a97efb79508198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f03779c2320bea34f2b7100318685f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282a6fd7604f8ce7e405e0c5c700b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936ebdf27901da69db67a88de7582eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705f9a5c3776570c3785a4b60f503c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f5a3a9cdf01019c610e1be41fa41d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309152c7bccdcf5e648843d23d64271204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36488a49b37a7f8f8ab827d3f91fbe33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6155561c158493d53add50aecf1308206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5bad4db45d0e562cda12028b2c04d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17541228d8e3694b10d9c82ae5d8ad2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5735bf611651a687298d671ce6e9fd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1498e488db4013110c8568628de8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c554bfda44ca0896dd85af02fc1d65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337961f02619ddd190f094d1e80f92bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae8b56388c2ea1c5e8c0e3ee6bd507213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c1796da2251fd9562c62a270d1fac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda17ffc88ea06befd8efa3e03640ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe31b535973b753bfd0acbb510083d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e26a1bfe2fb3fe61c36669b41b99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daf5316682bd442423b572b2576a80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310cbbc83af4457d2dbb7a5ca5eca34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71e2068bc130b6e028269cfb64eb8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be70823671712ad9f082c030492653f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa44f5a0622b90a0989fc009f833039222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161dc73c808b113f7d65580036b8d95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cbd74a510c496f880d1e39c4fa239224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05a9b18dd036ab91b0366abeee2771225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c86f2f34b6d4c2131dd2f8f0998bd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cad422e356b9fdb096c1b286eff07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f5d4f8b443ac0651cd05d77aa157228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b2715b1075634b81f784690bd0c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018abaf5065e1b81407268673032a0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc03c9b931406d20fff0a9b8f65229231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368541f966df0367ffdd24e1d243b02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a337e7439cd121cc71956b6b40e7196233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50be58a93751367e45c9aeb265651fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe437638a9d0f94c45647fc6510d9b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fb189db247eda57af55611da6404e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5474ef800035c260077f99f6acea5e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aee1d393bf3449115ee082d9e6c84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d22ff3c205b57d96d0f3cbc25252f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb08adedc1e8492fcc9f4dad8c2a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa6a01a0ff4318a0e436bbdeb0e431241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae3415caa84a452171359a36c64e9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65fbd68eaa5270bcaf0605ea32ab09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab541675faad736642c39f88d8b4f3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349e4fb9c0f9cd69ead5d64d0fa258e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c121b687c9ed260a2dab62895fda1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffcd0b2c28ac95315135598f2b9260247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e38b474e941aa0c0230fcda0345304248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2906dcf424ccd608e3908023b1d42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806019fa1b43f1680eae2207b9e1f7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813fd030c166d4e07819e24b4c7970e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf14b70c87be92f3d369ed4b0ee586252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506561f2a2717082036e3d383d3260fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d7072ff00857d9f6a9d71aa9bca9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a013451405fe38a5d34fa057e37e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30d98494582b9cd0f17bb556e9e219256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacadc45acc164fb498249085a73e0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ffa0c5a584600bdf6d2bc223a16e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5ceb022f2636bff728a12cfd03d2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173462c4457dbe8b038b628be03d3cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d159ba16cb16c742605e480de44be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d79f5bc6913b4f8cb5ad74f71ced4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70f7795cca40dfa8c37d469cabe8c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ed6beebdeac2ef9fd2abea65662b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400fa208c6a52a398e2fa51460e3ca1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1362b9cc7b02f6a1115ea96a16c858266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45d287320017e4ec4d32cab51370a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932de5de4174359b5cf9ae4546b24809268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339e8d3487350e245b3566a270e469b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e590ade9627c41bdd0ad1936933a49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce75440e06a3f9ce761cf9f19328b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430d359bfd6e29066e35e3182a6c45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cc9b7e385ec3914b3b8772f6e2d20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5ce90df4b8b690d594dfd5581f75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633629563678c45a508050209bbaa07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0aae580959112bdb5a32468808e80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336e093b2694ba1c3b1c09be1f7256f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45931b989e21f2473b05b465128e397278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d640885fbc7e80d89a85b0cb3fe15df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d343d37ee0ad29178acba2fff7264f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ad28e6acb3163d387ae140cdfa257281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae4196340d5958ecaf38fc1168f60c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4b8eb3de308283663582a0e88eb94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca2607ce900e7ba678ed00940f05d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1c4a9cef37de7337c1c77a7f465da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10790279f397e14624a451953a63d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03faee4abd63070c4d0aa1c696926b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354368046f3eaf8d15672669ab1fd65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d0f083057ac0d123155e5450c881289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28479474c1055259c705581454b8600290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d220d4f6a3996a829872b3d7794f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658e148744c133ff0cedf8b92abb98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00796a145bc4fb1b2fe501187cfe54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d517c62a6f0705eb912b9f0f536f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf4392a997df646d360e274976413295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e763a4ea1f4bcb81883acf81158b5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d2095463a6dfef7ca78e181c504d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c2981dffa31ff2b35fec9d694673c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e3aae7b67acf53936dcf9e3d7bb5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef09fa57ae30fe5122f5c9204b2f41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908de09f2e7f5b334ca46835619ec08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c61c88522d0f42af73fa7904728a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25db03d54816ddd355e34c4a995680303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b56bddac5c28c336bc754d0211c271304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16487717537da9f3bb06b31c23ee223a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b4ca1989833923221c25820c83b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350c5cc582eb5658cef8f9e43dbf96a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098ac1f46d420828434aaaba899c3a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7298e392302fd8a1ba2edb17fd736c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7019fa708ea1bd79d578334314dd32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3039cc7a0781b06e7f8ebb1d48a1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff21b800bdae720775b4c51011f00b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd35c91a3b321a984abf060ad20caf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202a7778dc7a583be40a0cb8cf381a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff108bf1489eedab67c2dbd20c89bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a8bc24f8be724081d0a0ca59aa5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529203d1120ad49d308861366212661317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6817125ceed738162b82d4893cc3ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69160cf25e026c80fc87c8f8ed94114e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28383e383508f25bfc9c21ca9a9ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6a86afd13712106f87d0291624de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31802e5e04961a5383342a5cd56748322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c01fecc19dc7294cb6f5c012475cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0903608d82846ab68c58419820684b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770c3dabbc7e43b9040bf097586cea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160bbc809457c156c69ad89fdd38549326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5be9599d65ce513c78a675d7df97d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c1dcba707c0c32594a672ed3476e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eaa1bd8d9c55dd1a4bd27a1f210e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f51d7b0a74c356a70cba84100a8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e8c3591f092c620e9aea1f34220cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199587d829adc12d17ef3e4f4b5e4f3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aae790cd4ded8191c8cb134562648333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e50b0db7d7641e297262346c7a4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b87982439f6534a8aa722e7f32d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad19d5cfe1805f909a6996da87012336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f291a2d1492ab2d267c1d95d46688337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c97a6dd4b8b72ae63bdf5513f70474338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a73742458595ebc183b3ef5cbfb8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3597ee3d630cd349c6d72bcd83fab8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2750628c4123f107b9734eb38dcd67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a71dbe6eec25826220fce65e58df0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d535fad07592d9001185c99144b03c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f182935f5a942642a44ea362e91f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cdfc5bd3b65947207e9cdc3b3f7e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7d9aa1183228196731e5b90572aac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f85786f5d9e65632e5ed001310476347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f68ff63cc7106b415da4782248080348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a0b936c3788c75a416a9fbfdf6bd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f261638679ab548a677ad9be7ea1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bfe07221bba2b3d4e19e5c6eda4a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aba0f6a5c0a2124c61c3ce535d1f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b80c6c93b052b94c1a99bbfefa00b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf589e73203d87000013913d4429df3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd081a38d1dff304b2094e292a4e316355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3636e7ab12d3d36fd96629497d8ce4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865732c6e9c2ab8f83137e3adf899af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e356560a691f8da01fb1e028d24f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b5fd505e44011041ecf1d80f1ab3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762de8f68970070af2ba0a36de1a251360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196a0943afca6307582458c8aa28d39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd30021fb72ab1728532849bce9ed7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cb5c2c5095bcbd6f6298eb9836cc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481da0c26cd906b913bb75da356ca20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0267a593cc27673b95f1651f68c61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e627b0efd073d0f1ba41b2e8953c51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d61bc677b864d43763512c75bd1ea4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b12d7f6118e8343741fb0101ea5c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2433b9d040b4d500448e32ebb6d92ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366820dc8a1c11fea9141dd29972e80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8558ad3b125897ee0103414d06805eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833b236b1b759cecc02a38ab18c9bed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a142d649f15d35b801b1d7713e1a34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d923e7411478b039fbdce233a9c66f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896aa79a614529e29f59f0bab0c8b06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c49dd15bbe53f528c27b451faab62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574ae65010a60dfcd7d2963ec4c9202377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41f2670183ab45294d6c90636f9166378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24d2dc48a460c5af5b4231d32db6e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f178c5bc14f92a1e7c31220654765e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ea83e2dfabdd01351e1b1ea6c93e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56d883830e6d26483c69f90419adf3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4658c1754c5bc7e5e8c47232e4bf99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ceabab30dd18fb72ced5d941b45a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599ffe006743d3d91896086d11051d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cd6a6c86eab80673a1119c14704bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503c73a4b93d6cbc87848821c85f079387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a98d95740933426f977eeb02aa27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16277d0a2ee609c76b2ade5aa86e713e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21073b3157d166337a350236bf94e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b4b0f55986759fab88e84e8049a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2711d154e31bf38e0fd26b351d696392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf49fff55ff6ff6fbb589ea01f2e81f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135510d0755ad5cc90bbde931921b983394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359caaa7205b027083408710000dc74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023dc1826cddf211c2e0081ba6a1cb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac27eff403f45328c5d6c764c719c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e8a0fcaee0c65091a5078ce44e9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a418be802ecd6e3686d74ee6533c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae1cb997e5edaedc856410e510611a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044094687d15d2ee4b8126b4ccbaf80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ee6c6ba7f0de521c3fc74e2532a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569265bb5695db01b34fd515b0d21bdb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba10f2b2f0378173896c1e93687cc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3b3b25268f3739c902ed9fc920fa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7c40990437e7a9c3f8737c8693940406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa039cc3eead8b950ee38d653c6c674407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84140cd45475820b592efe9a66f13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a168a7a3d3f160fd0b1517b022b597409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56357f1564e6a09c3d41aed0f6326b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16d5d7724887f66a8440cfce391f08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2316cafe8ec719334bfb135c9982a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66488cae626126e2f0079a98d7b576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c1295db5e4bfb2ee41f3701a14887414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89158769d19dcdbbef3479cafeb75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5ece4dd46e77ac39fe07a7fc1436f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f970e8e8d3e07408492f0af7ae320417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe847b162eb536eca23709407f0f906b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ff11a49fad244d92ebaaad7aad6b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345f798de611175dd87b04ccd0cde6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9262b1a74c282469fb3232ab9c9d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ced2fa157fe6faf7f06ad05650cdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ee06d8298e494647ca0f87f6d2670423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276c4c6fcfd4c6e5550cae39b351d81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec64038810042cafe6a97b06079f03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005aa696b3e00120ae11818d31f856f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3180149c12c1279e19da99fa28365427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01887c37c68b2fd15fd58108a68da28e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be4401da6264f2600740e2dcb587c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed6939355f59b3cb7e0bbfda5dcfef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407c0f6004251926d84d00986300a41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac7b5b681875928d5097e89867faed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e036871fb44069f78014d6ae171334433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa9f9b5df2c79873e6fde00db3dd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4e60a273ae27b3323a7a310170394435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d9c032f7632ed13974914f1d386f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a72c874cdde025e5598df667273ede437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992bb270f34bf27f70e0c4f2b5f788438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103296953b7628e82193c11d1022d328439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ab49de9037efbce8fe28a5ffaf082440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7378034f3c12999ea6a859ba9ca4cfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae257d1a612082d376ec2e5f1acee9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b51374fd45f28047db426fff58a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525913f6992e4c088200dbe503398f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d258ae9e57d69acc51c050df4bbbc62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e5a1283c67a3333c1655ffb0db9e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7663a7fb4c8cb42678c73bd837509b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72e5769cd18816277bf4c9fbde892d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed07aa2aff54ae83c05d9dae669f02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7bc8d9daf049f9c13346537c1c91f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d9485b5203c0f7acd57d7635bd96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443c8aeeebd417f34a7c7d1e46b6f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151d24a4892bb0dc34164e7d37b3106453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fdd18ee66d8164bd547eeded07fc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934817c1a792787b2d57db81ccc4944455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083e680c880a72ef1588e2f58af48d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff58bb236245a3cbe0c1c9d4346a66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac295efe6756f9d8634565faaf4689ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94313473168a27d6f4d61effef883cb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d7a4a6222c81789a2ed3d87cbe8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb40f5dfe4de2980e637228128975461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a60f621dd40b475a2dd72548e4a6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54764e24f156b1393507b1fe84e7561e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9fb3f83fafd5438affa3472398bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f237b818b07dec539712fa151b7c6fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd3b082a799ac864b4be7e30754b12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e820880f2efce8943d87e9abec4eea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3563e137db6952370f0ad380a232d0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba5681fa2e6ce5f2dd87137893fb0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7883736973458214697ad1056af86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78b6bd728e69ee771d87fb23e88549471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c00a1d81c1090a3f501d772613c92d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e4dde4ef39b33ce6ec9bc53f2990473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffdc4d3fd307596db2e191462559a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132998533fabe46aa19e934833c8f82c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c5cdd7ae9da1af26b8e9c81e9c160476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7aecdc08e6bdb5961301661b3b2f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c5c3b6447737fddcd25773a6666c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49254e15be3e3451a82112bb3d382ef9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18839fb555ace0b5a6ea75d95c292e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de9461e28694bf17169b76b8a5ec1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61735d225c98b58fce60ab366b236482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067124fe98e894fa1cbc9736d272d577483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20150c86a62b6e5cc9ebc279c778d84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe811e5fa01b202833416bf958af3f48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22536213e7d898876ffcf290342841a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0d4003e867d6d8dc6aad76e62409c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27429c462c825057813def7981ca402488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5aa0ced77edd5ef47560595d1ddec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce464aa6fa438d585e6842f49f21060a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3652443f4e3dcdf0ee014261ba7bda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ecfd19c517bf849718628f6e6a9bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63888780a1f938fa52c4c1f8d51bbe0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde103ba5da1df9b1a6dfc790b3ad1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1667a6dd6f1c01d8ca0e529cc86bda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c4b512e57828cccb9ca569020e1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051d7508601f524331e19b91fd84bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca68791f01c1e3d28d86dd4dbd3e9c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc45210f87c40938624e5fd227c5c13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfac8646359572307c1420b0d0f787b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86b274deef7f49eefb3364fe3a9c1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f89c0d3c3d98f43e34a6559e9f18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9189b389e334039a2ef5bcce2da114503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da912c2b379e39a93e4582985c300d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d5d8d5c8c0caf6a5aea6f366613e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a066798c52d50b6b4b649179180a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde47f8c6bffb6457ab94aba9769c5a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0aa2454c03a7fd6befb4e8fb0f99e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad970129197a8525bd4894e946a6b5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb44ac014e46ddd7562fbc6a5c0a4fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51256cee2aa703e1936c8e763b51f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb50a53366ec6452b6a93571e21b69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbd2f47a8ff889c306817f323ad6ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94755107b1ed07f6c8815541a31b6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c96f0dec70ab9a1353afe9a3c5f1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a4a910889318208a0bdcbba356111516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6aa5b0eb1a678fe3fd56eb31ae448517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efeea2a16ad60cd64b20175d293e3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee948a493f57f255162f01d913ec7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f1bb29cfeba2399936589276d936520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aeaa69e76dcda159615d77ce8fe24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab808c38d993e75ce379b3ec3b8d4060522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a07c0aa674307e3b47d6617760a800523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907327d8698bea5cb1ac2bd49f1120a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6196d8d266e69e783daf091069516525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed69fe2fe42f98d56b13dc784ea0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8aaca786340d2b0cd934a8f24e01b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb16a46cee24c79162347796771e4b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1471cb0453df90e37959c31b51b5e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae4323593cc032dd65c971cee3708f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2231a9aaa3a512508ae3c8d1d2a5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1e62f0cf35ef0c70a7e813a316780532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba94cd4d715d3b969864f61ad5c76b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be76e81227deeb501d17b4bc5dad6e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3371c077adb5fdac40ffeb046cdfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0911495d94897e8824ba99e1dc09a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496319b4775643c52a1228492cce24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000df96419879420313ee0ddc08314538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31976343a8b5a148e8310634b4755d1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5756ebfdcc26c374f94ac17ffb04b42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d45535ec013f01e5e517650e03cea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0660789daf33bdaeab6d3925c61d9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e0c3de6dee1fe011b55e589914b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62869b390da9923e74f29f0d2d3f946e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49e8dca70c49dfcba775931b52e12f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953fc22f92f4e29a75ad4531e697c33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03674066fff8b9194e87a4ccddc616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ae3b3e2c0d6f758b76f1be6739a02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e810ed09ed1faa71051936174b795e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ccfcc7b2ac37e3a7bdb6d028fb29e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baee93d06336ddc2dbaa3b85022831551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796846480e92d8d5547c3a25ec04704552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ca5800d723c7b5ed55f371f4fb17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6091caeabe5c988e452646c5fc81fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103130ee3b50acf1b9bd07d14a69290555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b9b511d29029594fe64fdead34e9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb276823f5d4c939f9599c90ae5616c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c5982ac2b5d2db7903f3fd8bf5cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6750eeaae585ff92f16ec9365fa66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fffe97c723bed0095b753bd00b305560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbff195f4f662a1c14e610da4c508d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df1877d0a01712b1e431c3f1394dc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c9080dec4b4ad3e9adbe73be87715563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe347f08cdbfe6a1fbc942dcd3691782564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97734aa6136fce5cf5d1e9d264a9d8b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e053b65fa005fbc19f91df66cdefe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755a1c94e7c4320940165a8101c5a1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8e40f3b9791dc4912edff3d496a7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926fc4f881f02de277f36a0825258c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43034f90705b26d14ea45178a14d1fce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f2bc057be69e40044d7fa1b2eed1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436042e126c02e5c0fba6e75b5e0fc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0b3c066e3d3b7c09f8abc9c0502d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95664cf245b05aeda6f0186a630263a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1426169104d38d62704f47f4465ca78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d3fb595b819dc9f2d4d3fab89170c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ea03b825205cd7e3c462d48861853577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56134cc424561cfd552d942cc82523578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a0579731a4ca8e760b08f424f1cab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f762b4dc41a3e37b06961be1aa46f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dbffbc9d52cab0fe2293354b64520581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011f275daa87ba41057e88ead614257582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d535880698e42c9fe604296d68752e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4614eaa3d1383bdd827ea8dff84a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd187c4a73f8d0b22eb06e280aca88b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8640bb4ea919073016a9b049b41a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492fa1d1a9d6688def9e2c0d40dc90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba55d0dc6ff1a7a947f842d1c61d09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3547c33899802ed444e8c9b39598b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4b0d4a1d50a896d20e98ee1eb8f84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6123271a4663efeab6865affc86122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378507ca12126950203f46057beb23fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f44049b53f507f8b124b36d83dc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089934d8a255744dddcf9d4c3dbbf9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38bb69bf45d1d4e0e78574e8d9e21f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40858325231c894ae3903ece5b03aa68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ebade417a3dd8d49870b83aad7b02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b79fe94c0e0add547020a187c513a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adea2e806b08f1be4ebdbfedc3a6168599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386d8f8ed26188cc49d6f00f341301e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197089a21348690a164ab1b5a95f859e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bea91e44437d947492f8b8d1bfbbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4468a6443f5f6fd0543ec45f4341a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3039314338d71c2141ad7a1d3855ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de622b4fe6e294e8acb03eee21206b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5238449336ba6161e76d361523b8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9793ab86cfe796a65872e2dfa19c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf75aa45e60f3f5f75f5ba525625ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d281600bbb370f35b605ff0ace4b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d429af6c1c47382888899a2ce7b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d2d1d0f44ba845a94a14949b144b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917deb06d8a24ef25cc4dcbbed7f609612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff078b5802fe4e9f45fda4b8ce174256613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc2b109b75311d23d8f6fb5d49e2d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0208876a3dbb64078ecaa2d9933fa15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a213434555cf29c80caa50cbccce6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2949b39a7c13c09435f39709b94ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb804b47b9ff7756b866a7675c528fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabfba37e4056ecc1ccdd904e23e228619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff0221b437418b463d82f4bb1f1c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46a1138e610977ff14a63885a7af88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b998777be3a383e6c8d9307f0aaaf97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a7c64afa6b91a5beae850cefe760e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4800de2c66bd704d9f3fa656935ce2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0588aa0495dee13ec13dbcfefcdaa15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bfd73f63289e7b1ce9cd89bf11bc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9801cb037605890b7ebfc4f03a5dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7e97b3024fdb11d622231ce71702b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6d9900c4939561ff411283ec85bd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08909a7f7fd44ebd3eef09d19715fb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca6598104e005bba3fb529d079fc7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f46f8c47618b9eeaff50eda48163632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e7439bae1a1f6db4219be816afc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0d317690da7fd8d85ed87b2ffb232634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5097d78cff6a92f181a6e6399b7b01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fee26729cd4e5d098c145c0fff3d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233462a7db5a7026644bf0ad5fde547637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d54157fc744f30dbd987dea21cb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81aeb77c20603497527fcda026b7a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395e0f64e8db360e6ba5c1e11b705d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad6e897e059e571b61e0da566572e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922fc2f58316998ad9e7b70430bdddb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772644e6c0bd060d9a1380f0cafa26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7a88986b4c18ef8889460ca44cd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8dbf7a63605e966602c41e8bb841d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c48f52ca05548bd507214b335e47c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803f8e6f35858b4c68e62d8862e1924647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779069ca66a6385fc3c231974f8a242648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5234a5da0d4ec0d3a92d54203497d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374f97f5d3db8a78cb68442489984f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24790590f4fb47ed5c1aad4890fcf540651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d403dba5977e47707bf12649ffb9bbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2c5585afb267d59aa107aa445b26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe3013a46446146d409c3ea35bdb41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f73c1fee08451b9424dc45d28666c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af1e9254a69e73e7e9cfb98e9dbb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a453f7c478e7aa98d21bbf5b707bc11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2453655c11679b48fedf1ed2ae60cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454cad7457833e9e10c75845167cf3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da321bcc14e179af6272aedcbce2941b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466d777daa1e15d5777f46a50b2962e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076cf98376fdd5792ed5f9b3d246b58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f727635faad5f58fda8444004e90e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e8ed8e00fc5a037b06bc7803ef0de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671b92a3db1efab2e23bdadef59db23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a417d6b14d4e30b32569cab68a3d3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a25d3ee7192c89f7b4415810bc5f13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ac72e3ea4bb62fa969e94a963854f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ecc30bc39828d727444eac6b299be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97232e2ddce12d3ef5701ff7ee12beea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa11d0431aabb07a5d8881f080a13c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281622caaf0e908ccb154c728ae4c128672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4397687e939e229e36529eddaf26aee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a273ab086a49abe4742c3adb71f54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2cd0b14229c0984c7d4e3ce6a9005675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f81e9ae9690ba30277d941bb8ac86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c22e548059ea55b43f32378ebe52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee065c9504ede3242cd5061e754567ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b577c66668c155acd76d1823127559a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f70245267d98f0a6d858fc6c424fd9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb074f39caf3af191183ace6ed86a37a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21949ff79ade3c0d2e4d9c47e15ba3d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfcc08f88872f0f0bb4385448f2563683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abc4147fdcfc3287d59a42b7c1225d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a366b076aba9e7d29280f829b2c02b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84570f0e1cd0f0acf2f1fe98c973c86f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70662587f0b3c5dbbd3b4a6d4a131fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b465f22e92b2f0da87f939c8a7c3327688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7b8f12953a7f9ea91ecac69839802689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c02feace7b6a5c2c51a07d8f012c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea8947b1abb69a25c390657698aa3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb391b516da1d6062663b3adffea647692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21450623eca249d160c413a2ece66c66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8afeb082b78917a82525ca91ddabd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ddaa4970c7d32388e08c3be772b63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39effc5071b799ae7bdd4fedc1ec1c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c9bf8ea461b9ecea97cd5a73de0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25cbfb79cc6113df1bf7414ac22f7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa207db32de92731449ac8b878008f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f9fc82552c51f1766b6514b21a21f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d3e34270f497c761e7341dbb5739701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e631632fecd85cdbbcd8c6ed9bc824702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d066f3a56c746912269dd3537f2a41e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d44a851f413443950eaf482853e79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239ca6e25ff62b7ba1c9b8a11982880705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e3d77e22a7963f2115fedd7ff6ffe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846b04d921f55b20b3eabb6d70e7b5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2580b591335fc4c22f7c748a5dde43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa672e8a5fa7a033cc6acd50e6da302709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8607167ce6bf1d33cd7abdae371bfdd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd8b4e484530f857daf74807a5d8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4747f3f730a8874b24d2703c7525c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee766272530628476e0edd8e7b365dd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca20e65647cead48641976edd516a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218dfa19a7d4b670957983e4fb1d36e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3626e91c244fdec7c26d46ec2e492716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c71777efff5a351a76d04ed8d156717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10474d6fec616f66517b1d0250f33c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00993738093e3ad4a4eeaae3358418719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8989fc9ab9930f9f2ff98548fa96f45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89d675d95307a97c05031fdc15762b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f9d90831c7021054c4369b0ff2671722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1696a22f3a341c948d2c887448fd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedec33d0e755d46350ae229311a005724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4da23af060a05a13a4be12cd79b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11734b7de9da50722813461c4ed616726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0aef8a46118e63ce5129a84468671727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d44674822e65fe17d2bc41192c955e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47068a42d978486fccc1c91053ea7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d22d37c1a94eb0a4615f18a50bdd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed406402a0279ea111df97e9593df3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da1d056337e06120f87d3089cddfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee68a3e00154a515e3988df59453c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5149dc472cf230ec68db86c4202210734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92e292b2924927ed91bc46edbdd1d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c03077191e9c9d4d26d6f027e0bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638977cd7fa18bd353a0817a9aef87c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9325baf248891b46c19167aadfb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b706fde287836e5ca6eb6a196152739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a717b0d37c66e7985cd688cbb40347740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf75687ff21daa16f1a8cfb3e2fa8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f02c069fd618052bac3bf6462e605a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a79b9f7f80281d5249f27db9eb62da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c26c36333226b834de27a8e9ce810744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66faaf89145970cc7bce5c9c25ec76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7bc8422ba45975b0923d70a9f224f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a227c349e6968892de022b677a6fed0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012045dd3e300ad08472996a092e113b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d979ccdb32227d1942b203c8dfeaa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c529a6b8e78a14760b7ba9989ef9af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f2ff0ff2eb85ff16e00745af8d29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889525ecf8f5292ab51ccfa7252348a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9635fbf43d0d0866a63f174216fed7c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1700a274ea177ef23614bb2316aabf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789ebf432b927ef869128255c994a192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebd2980c6ebe5fd50bcb70448064873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6525e59622fb24ff54cd7de1eb16e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e03cfc50e19e01a68927705092c59c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbde210ab3d161c6c026e98ea1412c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5c1e2a6095e2bf18f63a4f4d5f9127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f290fd926d5a7928e745262f14df28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7030cdd6abd07b19c9f8fe9026dba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e2ae8693ad25fd45050e249c16ed310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab32ac548f962ea3d265a0179ec401211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bad66a0b9cdecd1fc2a07a203097e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981064cdd968086ad8afdb3801294f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a19bda22b06309d15988101109bf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f068d84edba4758ff3a5b5e1ff15d9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bca30d3a234c84d44a5b5fa69a043316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c5d269b1a157bcc3ec5c1a22b1fec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faa2ddf8995df94b1a457fb9b6196e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c446d8dcf928bcbbb677eff48fb76519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7773e7a780d6c9b19541651d68c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbadb74b5f7d7b3ae2ab4383e56568121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bc77f95f52b4f453769f82100ed0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa2ed68670d1ed440ed0714f011c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039aea3605a840bfb9458bf6ff73bdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae75bd3f1a3f146ce537509a53c392625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecc05380a6a9acdfbcd8f736c8095926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17452cc1d3639ef8b3ad1721b0b2af1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3e0b0dcd802f7d34e3a37be358b7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a835a50567cd0235ceaa95d90b25129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a508c0953326f117849a29e11fb4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de1f2b585b52d62e64becd187b94131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498f17a5f7eb4648f385a09552ed0bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da682ea8b377a562c351f2c6439f1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57646271cfa282e7bc89df4a0617f3e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58161c197559966ea341eba044258935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa724307eabd0580d85a2eebe355833b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22743a21464d704cc0801ee7c1face37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cef4022a1a54bae5b159303dbfccd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5fb50b7c8e653928ef94fde3ab2d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5408181d9fc979b0cd750fcc593ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85648f614b7d3a5608bea7a7895c0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f656c07072a498f085e80b8dd20f2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0a4389120071ac4792b71599906043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b55384bd2129ab6a77fc5bae2d6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74604e1db7360a5d49c5b7cfac82aba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ab1d5236c00ec164dfb88f194a3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a04c7ecee1bb583be68a9963ffa5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c91b2e28803a14c229d05bdd6ec4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023fcb2089beab3bfbe24d054bd68d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d4d54f7bd8a394899fb699d02699b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9205a19af78b0f45cd06b5a5f6ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649b4ecc77a8ba70c6f77f89e3efebe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde796d9a4b3ab636a00ae5d2249df2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b604d1539e16cd8947c07dd03ed0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f2e110dc6c1a324f0924e8d1fa5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee0fe2b49ee18c59fcffeca383d6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da540b868bc045a73e4d18d5de64cb3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc710e36a0e7448db2f3248790fc1fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af738c516c20603f52ac6695a52cee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e52affa63620ad4e99b81c218519e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812c2628eaddb893d2ba5eed668ed5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db5e1d879e0220956f4d3a4b0301b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92632b449837e9ee6eba2758f30b85363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab64251a18cea6c5956ab4a6ef41264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47015dcd020b53a880b6dd32dd327afc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750ab3669ae48050850b47e89b65bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20400cfdb5e89f9091fcbbccff5e872767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f54ca839946669180c9fbc9263ff4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ece586651192b64e0e805264a8ffe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c91001283aa1bd1323028053fc4eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b67c389aebf9bd526382c23d65b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bbb6eeb399bc78a43e4f7acd6287c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204e00e94643cc912012fec11498cff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43456f0222579e56f401646f2213bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d772e538fdcb9616035d549b9c5e60475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb7287a7a53a8f91d87d62eb1897476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f116d4a137a04b023f61838a3c48f5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dff7b588c4fdd1e5f89fd14b27b3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0992a3952766ab9f06c24eef55fc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e8821b7938b3a510fb75d6221628680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1019fd7e114cd1e62b0b3d17ead8bbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a535fef135637dbfc2dcdece72a42182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b7f1b20bbb7c0b7ccb977f9d967e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40776343bdd8dc233211efdf699b452384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a4808c06bf10c6e5790608e38098d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243e5df7fdcd9e70255be20cec17bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a620f0583e9a74126ac6f3bf4778a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2cd55cc36b42ea9d5754677d4abac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bb598eceb18636878f742cb4d8b7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed23abe8182be0d20e794434204ad9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087e2d2179d7786a5553a98ec7c1ac491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd36842cd45bd59f152f95258519a6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561f6c86d16cf88d381657627cdf8a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4041fccebefb40d04dd54020cb5a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fbbe63d6651312d4581cc31d7ef1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992cdafdd87bafbe56ece6398e702096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d872c1a3b73793a9457e4d41f480eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade257d2c5844cbbfbae351641662ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4781d0c315caec220a22c0ddf64254699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088ee6e5bb504bfafe95bd76bd12fcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931626b734b0b8d2bd80660f927e7f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c097f80a25bdb118660f2a5c113362102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b339786c5316350078acb85110d926103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043987f3b38e34ac003d47f7a499638104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0453fbcf3cb90aa43409e321aa2dee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec343a034f43416b9cd1ea87560c73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6d1d013d32d8b460d35ba4fa2d767107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4081e9369995c2f7ed1b6f6ca38c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd14587fbcce1247f5d0c44c5b85c19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65e6f8e4a2e0ddfe7524714eeebb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eafd2a9d3350febfc89fb6f166093111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3634d2875471ac6dcd9c3dc449a19a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41bea64780f5bcce789cac8802e687113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ece981674277c3a543b1d5b3ff24d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa6cf20dd1b34d97904bdc10a21aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8420fcc3ce36e1bb5fa61a28e964407116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b691d0a874da510db7b794f8644e360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3282363138f5918d2c98b6abd429118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a515bebc25fe57685c24b8cf63a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7444037db5a461bd7b4c5ff61a4b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3c7e09186fbcf02e43633f0047c0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe64076ace4d1d99986a11c6e64db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332ecf579a0fc29a88286eee7037370123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cedc574eb3a58611fd6fad4b14e8ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403d70dccbc73b7737b2c94b69d9fa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d517161e3f2a632ce408ecea75e50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed799d7e2dca78dc4b312978d3646b59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640027739f6f14832f952b1f081ed65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c080314dff5bc87bbef748af1d126f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0813b8628b6871692892b3144450844130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d2352ba14dc9c3bba98c6bada18e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884a37138f0b9893d5faf2e2d059448132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dcf1b91ff3188079e73f58dcc87ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18de060d0dd798917c038b84f29ac2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b519c3c47f5fd127f79c89442102afe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d72e206adddc5f25ae94b76c8f711136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97aae75ad638ef77f52a3ab9ad87b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844a1a0624b738a987268c97e43aa9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae812429ee53c59e4c7b8569cecc84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4901207704ec720eca236bb44dddec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34924829616d38929fd663d87d6759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9478d21afb66c7e8685bdef41270180142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff600ed4cbf9938a41e7ccab0834021143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d07df39f1c8a8a0b4fb22d9a7c7e8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1c01bc6e846c353a5462d0c4154df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9098152733dc38475a55b35f775db51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53260c7a84962d7557a4db61a7cab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426fee09bf2704f0c89ef9cf36638d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353219bd4ba9f1377081b16f2eb706b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bafaa39293587912339f017b069aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856ec25a4a7a1b00e3eb90a5b6b61e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0d7bd95664dd8a2ae9e0372f906f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c058ebe5edcfd9d97ed548291ced6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8cb2a198a79aef1d18c78c07291c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35943b25177cafe0bb260c217d9af8e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1d864254dc5c77b378b2cdc5677b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84064c82d2ac6100d6fe7501c5339b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e3a06757daf4862ec5b186b25dcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028891ae411b3517235c5d06163eedbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e9322aeae662361702392ba63c23c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe2aba6da13eaeeb999e0a8e097680161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246617186ef08c618f35dcd4f92cfe24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fc46ce2370462d711a58afbd139ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b6ad59376ec16fd545d7757740b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fec0363881dbbd6f4fc2325285ec14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e15030df375cca26e0408801226f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29af5eb65d9a63179c5640d7484c7d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da465c67a3d23ee973230e8f033a1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7821ac1d73af657de60cb62b3013a01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1e809ae0f84f1202598d8fe1a8ea6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b3cfa66b3dfadd5b634d3b1ea759171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145cccf8e6c2015a3e2afe9fd49122e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1864303c093fbbffa6d3a8dfbe2140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feae09e296d8192af81ad1d1f581cff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373969405461d6f1de0bc05f64a4cc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec25c646a50b6249c67800c0fd0f814176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2e07a278974db38dc3390ecabbad9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dd01a4a7d234d98b6a515033e8d54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca722abde5c09de8451914da7014df6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e892e488c0739d7910e24c851e075d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25389e04403e74903de4fd659a1ad7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e933f43c41462e10eaae2b91fabae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f690e69bf6daf179056a667326ebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfb59bc535576bf606d82ccabbe456184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee719674bb5017b4d41c10cc38cea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22f33ad2728170be352c59a1eb9e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507260f4cea933f231d55bf93538518187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99900cede62fb266d7ce71aeb347b93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9886b7b9b638dbfc0db572196ffed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022910491cc68bd22f000bb8fe8a177190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66887b45afaed7395a9bc3144b687f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aff788e63d220b5b8f04de3922778192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39a90cfcc15adb26e418f21443a38c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e17acbd0988916b28e3a565b1a23a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66195bdb3530bb16e63c84b8a96d9712195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123587a99c65ff7cdced9787b2dd3fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25433996890833955cc41ff325754197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d7052259c9a20ffdbaca5dd8df05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d04ffc0940c9a615a3b7f4f0d80c26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f93a71e06658e0637127644e6d70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668206c6edf6e62dc39657af3375f81c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e8a3c0f8af2156c7d20b91b75c206202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb824c69a87555b1f268ff8cf95b0dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43574c34faedf1d58749bb9315c1dd7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c3e15d39fa04ae11c69b449791ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593ca08058c590760ac953a215793dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9e93a4d0ab40abc04c4f65e94a871207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f1a95efebbca075999d357088157d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d83f198b99323ab69a96f8fb058e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6c23f1c06cc476844df3605504870210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed98f04914aa55718557decee4131c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52697fd6df7e4e1d2f505f509b0a8889212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cddcf3349c1ff608756bf9fe185d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b059c51e99e67e3020f4ea7f264c44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbf4fece6153fe7bee1b456ba12e23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12494e05387a513bb3f933f43c178f37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdf42ea1b31914334a546d9e0ea667217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751299d1280b228a9c50ca9e128b28f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b9b0a073150f52ec97de205a31ae9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae9afecd751c2c0126fedc5997d00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d14f67d016bca6d26ebeed408811221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176584578574e43a4da3bf6c7cc6bf43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841badb0c1b5e1d15f50a03a592fa656223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754513503a0b6c33b38497b4c845b15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e545ea3402dfd504cf51a764d8044225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88eb13fd7df95bf4a926af2464f1d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890151f508c7f4c69fcca765b55354be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624dd8dcfaff23d936a6e0ffc28f42a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8969a78a3ab5cf7bf5324ecf82cc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95f5881110b3684567392e67c0e015230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919551711add7a91334df1fc62ce7ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d08d4d71413f7b18034c2f428645b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355834ef5c4b4605541358faa08fb63e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02703f1a88915756ebb91dcdc92e3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5cbca56cc8e33ae6b1793bb05cda6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82310dc8ccf81a916b2042625323bd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d9c1b4f61112d1a9c25fd4a7e7469237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926376079f984571cd479be7bd978fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1b22890c08358c60cd5b5987999d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c5cb38fe51fa91b99b0f7248be8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7470599d533bce3411fafab6f250c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc1abdd1fa9fa82ccfc70e73e3b977242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461347d34494090c59461899cfe0552f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9570f72c87f64efe316704df49261244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079c56d7dc4fac7b3d261bd0a65aaf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642838c47ab03bae288565e420512dfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ce8aa09d69dd379cc825ede57ce4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f48467d4a14bd0f896393081fcb73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b8e9113e4efe1e1b4e7204f6c2e91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845d60916d2aa156ecfc16b6e7e5042250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f46b1f0012b8a3284a9f22bce4b7de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb8df6fa6dcbe9791cc886d2e6f15e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d38e5fb918b60cf0a9f01c5e85d9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e11745e7fc3d61d6632b9d684dc218254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8a6e03cde4b5dc4dbf4d0bfa28566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c639f77b6988406a2c3e266d8e022f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c6ef179388ce904e221b64346933a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ce44a7db2ed87b88d273e4f5f111258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579dd003db022c27342c3a2145a69ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a73b588968107bb6b377feff8435d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a9467286b13ed09da224659071ca8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698118f0135dc2616137916618126d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e446fac5d3878c29ae9e7030e990c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee9c449f7d2c2d11601711e05440a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490d150f68c18657c0a9c4568b84cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0995c3ba68f1413797685dad0898a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0da682ad70ea22c3070118b7b0d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b31417c8a057c0cd0fb5d27f35c2e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4c968d8f524e194e145360499b6d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6cdecd6430b4ba655fe6238a04981270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dea5f32c0c908c9cb0a007299e440271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1018db73769a9ced1a573d578a0aa0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d397dbd8ebd8bd1cc37303cfb16a1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d677e38a46d5bb140e91522a299ff8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65686091efb3cfc0c5a542e1758fc83c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedd3710aae153cccdde0af884c3c87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241489bf097a80388191a7f93a69aa8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233b64f5264d1a75262b39dbe38b9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657d5edc8805d5f6ba2b632305cdbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac659eb45014d29b6a80311209369ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d9afe2cc7656ddc89b1cb7c3dcc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe573a809d0f8ee026b14b9f6d2013c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f651138c4cb9f589973f87e48602a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c915d6b7de35f3caa28fde1420c8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e0050c90f24773ee56082f4082256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c9cf34a84232eec3359a199edfe9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4cc8e384292618319243b6c8b4b30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d00773d6607b4c2eabba2e8f5a3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6e29b0bc6b5bbbeb670ad51f21eda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0ece7a6c23032c24a2803dfcf6543290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e179d71b73090aa2e6b586d57e11e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d4dcbc792e80e02f47f123681e51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b9aed6473224d9b0541fad27640e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374cbb26f6326a0a142be4372efbdf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6630fd17d80870808b6b17918cd61d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bef7ae7ab68d0bd0cda2c2af2f701296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aaaeebb3e623c34119ba31c2f5839297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed5fdb7eb4a68a8279283705dbe411298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a81f3f6389a354b7f6973a3a095b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dd4089fceba22de0bfba7846244bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915eba4bfbb8f9121241291ab658790301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896eb51433bc2abab35a5a6a08049c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98a79c3d2ee7cb777a18289ab2f16e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c454c73b2822d7b0f3e03ee349bc331304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5edaece2369f569782cf24cccf8251305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49d4c8766bd8c703f3330cb9096466306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0716284b48c47e863e6a968490a13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e76b115facf6a7641d52a7dd3c210308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df42acaa97bc2fa04d6730de79ea8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1965f08d7cac1149db6e4cfe51ccc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628222453e367a07b456d39f180300f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ec2d67c2b2f48708db529b9a81fe4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a677b6252fac225b25b537bf74eae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97dd33e0871cd7ebae766ed6b0d505314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560327188ecddf0ba3f7239a2ce9fee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae921a3df0a4b38ec2b36992d3f4d9d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3ff7e6fb6f363d975737b584cb61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a362e4b6e1a37a442b3fd577dc1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd2b1bebfffa664a04344f213f2b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554e5ffe1a94181f1b231dfee23aac7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961214178b82278b90992da1cdb52ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49682a8ea2bedac5b127461690b896322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc46b4a8aa263ee8415a358e35f7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0c87680a945e2a88f077c8cb55b2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e76e8615109763e6b8f949fbcc2193325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d2f4a8067b8cd68a993b39adeaf80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056cf117584b7ad434904b97ce7dd28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7abd8455eaf3ba37eac929f67a2cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049b4a330f537fb24e8cb29e3561a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65103522d6ad6b7c8ecf063333b6865330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a3ff7abb6556cc21d3916242e66e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0307a99b96bfbfd8c5aad50fade980332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc9f3981f03aac496651ae3354a641333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560749367cb679c0b0380736c9576184334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c13b2b6969cff251aabac3e5c8ab0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14421c7f7f634ae0bb797d2620bfb792336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c45330871dc9562800140e2bba40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e80babe6509964de89f4902325f23b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb08946468aaf3f271d96e7332b1e9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b52687228383aecdf0e61c91aff26c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22163ff6d426edbd963065edc5882fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0745d43f236b30ce98efadbf866954342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6742d56358fc706161c9a3a83e9a25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103fc9f1155e21e80ebf9f0ddb876a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f476f032f9dbe9b3a14bd05cf9f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5d1008529107b1ffdb2af51586016346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ba78fb41ab6202da8c421fd94d19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed5e295a9ffb7256b2b13b41599669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e1add17e208bebab5c8fa8fb146c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed7409018913d992f467963ae1e750350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d07b26dc17e44ea9406b741ee3712e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57361bf520e091fd434f7d0ba6f2fe3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f217decf2479b33a968958d6b28c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8a8497ade7162b66301f0dccb120e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb2aa9b11e81b9d81ac3c58303be9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118fe4246e16d54aa05fcc637bf597b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc66893415b21b0a831ae9c3b1eb22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d67931d75e2936fc016db42865108358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab1147ba559f91eac6b7a2ceab8abd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7457d99406225f8f16ed2a990775a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde989a5adc846540e03aceac760fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a820cbb6a847954352f13f656d94a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e4248b2626ba595616c4bb1a6ed1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f8f7b8327a618ca1e34f05b2299ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e18aca06b8022372464200888c15b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3611c56c45a84ca59267d9e6fa541ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5ef96bd849a516c96e00a23ce5fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bacbce0f923d79c259131e71b504d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978f9a2ed2f774ba42e5f5fc9c65e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90b1935b559c91a9b3ad817988d40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d998e794372a3cff4a802ccb8b23f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab36e51fdda3e80abf851d9fa3dbb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529cbf605514a218f5ddff2efd4e7df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d307423a57d03f5ede357a592e6505374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ec2a62e2ffe7d0ba0ee97d6c4c66a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb5364ef8a7789544f489d43eb08f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b21ac6c157141411da202dac78f034377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352b5e38403ca5dc79ee6b54c53bb7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ac979aba6ad6ce69230c9058265e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dec18faa0df516a37d839e50bc0421380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a58d5b133ac261e788545a2ce3d9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a544d5a195b08bb050b58443030843382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a226a2f333c4f16f415894c7d957383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80861b0b812e7fc65c90750c04255384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e5a95aec532c1dd220519669ae6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a887cea91d0d40bc77e42f14126ad4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d0c6956ea577c03ac804a18a7c2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674010b6c9346109c79b1b17d90e27b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe9e3978abb714cb0b14d0214817e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5b009d5bfc5cf7623b0899b2a2eae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cd53a5e795d0a5e8115698ce617b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570380984b19eb103f0e6d45dd9cab3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea552674fc042bbbdda0849476b847393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7537cac641c7ee7636b72f1e58d3e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e58c2256a421161bd6ddb3928d32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57cd924898b0d2c943bc8dee4d41c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200af21d4b4d9046412bb81dbfc3459e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c739b613e2a41fc6fbfcd4bff39b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7676063c62766ebbfad8e222a8937399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a014e1192ad36186925d48ab1b119c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eab7c3a4e94677f3087c02deddfb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6058204b96b7a76436a2fe6f1b098b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271664f59d2c563ff0c8ed5d6a94590403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7abdf985dbc98134e27b579b1c7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9111cd1e6087bffed42b88f3e9511405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348794859a91b9f60e391038a72e6134406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070bffe924aa53828d9bffa87f508df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ffd3b8c21602e19550b568c214b5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868888e4723a19fdad919351d29fdeac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb149b4f61a3eb6d9ec49b5f22d961410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281928331105955fae00aaf018ecc606411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908035ca6e38c947f81b4982c9cfcc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc568acc4734bdbf606e503af5730ae8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02a533c3518d04df98ce258120198f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed658fa914fc9fab65da8dca3a41dd5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f996078d2884e02546e44336a30a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de444413f320045b4ad458f571bfa2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4cb6a14d7fc78534eab1e5edf04b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b8bd70095ad0c820d0d13caa49aac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a24baa15efebb55956d5d5bc22c28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174360478e3c63dd549241bb383266421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd56e095bd5e402f51e798e7c63e450422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4b54a49c183aabaebb068564a5430423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc98a0629f7d43159aa34d99635186e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdc1345b09d12d7bb896caf6295e20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e218eba87b81da7612419b359849ab9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18415d67c0e5f99cfd676282ac27f392427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b225c0f054c5c3b08b2ab8ebcb766a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd742097a9142ab8cd06a45c471e69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76851997fdf218a7bdce53fed17e30b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce3b93e5f7c7afd01efc6810696134431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44b4c5352a3ebcc5a4335ae12badae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58226fba5d40b1e0d4c75e56f0ed4bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a94866f22b1eef4b83957c861e65d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b982dad606118683dd2215764b07f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb01a63190135c30772fd77d5cb984436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3e6cad0e071d0d1d363539af6c40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d98abd64f0e7c471b58950145a95b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24e32586257fab5838ad311d943224439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e0d200a1a5277e9723c6c45e545d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0362cefbac8a8ff40ed22203c6c4a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60108a7b891bd85fd28a20efc4979cf3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072d101b683f96fad03c83a1e529015443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cab41279ffe634e28d5225fa060c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b6a609e0ca2c6359eeb6907e13cf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ca5882f8b69327bf6a7f026c5a40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da1f4acfddf90c04f467909f30e772447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b2cca4ff131e10fd84d0b6b2d524448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2e3b2243da761bb4c171802f0e840449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417470b063754c79cbea2a9fa49a9fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93cbae45bcfa33edf2bf8dd99a0d7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a543b760a1bc455d9c4f9ae7d6c30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7310e8d8d8fbe3bb95f08787e85deb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ffa85c09b4fad931e496f9d97041b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c20a350d141235a6ca9659636eac1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfcaa59ec4f581ff0f464b0a75acf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e892b3aeffc6a4a78e29a8342f6f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd24c64704d08190224a79833e76a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aafbce973d67052796388bef137098459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fd9d7d0ec4db4d952478877b91d9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cd2371036d95dfdc85a9df75da9f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76209b57f3a5c5786b11e5c7ef82a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb349b754fd4e9f7d48fbf5cf10f87d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcae99c1a9b598e1b8004069b70b47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0faf7c76dc693fa5b78e5166a5dcec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3ff4daf9d3eb7c2587fdea31d2589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92923a8d2eb5ab72147c7e81c39126467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3753c0c3a9d254624bf3f82f332c40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8aeeb438d891a1d9d0765e0d74cb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b650bbf7b650a746c21f0f1e6670470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcb4971e91f39bc3f3e1bc140d56db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d640a8b988f93135ffc521c0a499a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae53581ae104ce913ae8debe067ae1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700566b3ae0fb4417bd38f980be90cff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2759d7fe440a3f85c795b9f380544475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04dbb08aeb70569a960ab7c3e6005476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960c96317f1beda8a50214f45d44d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e350c9c0526047c5554b65bc9df98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a1451fe1a8776284480feeb828b44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e8be180b4e4d462a5a9319af165e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961995a7b03458ed283f3086557a89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607394c18da46ccaa8a94a96c655806482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96efc45a8e42f5271f96b8afbbf250e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd316cd93af26a8d67c42cdbcd192b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61060c8790f377c444529923c19038485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ea6e0d1b0a7ae86ec739d7fd651ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c8ada44cebb2eecdee6c0d6373986487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6fe862992a4f559faa3e0ca42ac87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b73d772e1187fa1460ee08624232489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230559c189ecccdafb5194f6efec263c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa761efa5191c6839ce88f794dff482491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa0fd8097b7d5880a9fae56e62c4f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55526df0a363583dbe0c11135077fbc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435951514fa29999dc239cad62128476494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e60386fd09a8b34a569b24d9381b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17937f539ad8d501767f6af777251e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78723019287fa364387f1c49ada42a00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ce022125307f595cfd70fb737105498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bd413a8437758d4ca83ea600ef79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acfced481535d235acb526b254f1b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10b0b8d0f1ce908b75af41cc853cae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae2c22bc1f04abc9036f4997c97935502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036737c8f633f85c487450f014ae775503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9c7412e289f918c144ffb1473d198504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902196784f2ab7423b6f304d85e81a84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcecd138c71d4521463095a0aad4f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fee45a13fad040b953db2e51dcd6e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28635d22e59fb459ca391a3447ddeb1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc388dc3dc44d3a5b4d8949bc00185509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15621238c5aa6802829cc3ce8cfcae0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b7ef4b25f4ee74adab56d603f1662511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b75a4126266256ea87c9d1af69b12c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8843beff352b97115ea6227be0c8517513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d557b21c5b44a9a916120d9fff101514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f46c3b9f30c25e7d3d468cc10c5c96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92642c3a9141026e278a8c861b8a13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac6c0c4482894aac72e33492bf003c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10636e6300874f0aa13586d839e37b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4cac3e62d3a8f9f800871d627d778519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b06ed7f5423e0d768895a01f5814d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5458c25be9401c5e44f8a5d300e5c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aadaad602a9a30933720ce57051bb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd22f761f03b793dd259943dfb5938523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c278c278c0a1afafa2a46412d888c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c341ed032783933663ff2ae5c4bb464525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1caaae05cb94ccecd948b36fd1ce3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccc426a112523cca540553c2545e7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88870ab847ad7312cc70f54cc76cc5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6863454b29d47eb65b43a942e2eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f336bbe0f35d193c4fa530d6cf18c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2b057cb9cb31356a06921e2d601f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5967dd6d99445503f0a0a04294f4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd2713be0bf99dff6797ac904e4866533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf886072b70df385a327813ccef3a48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab049869a700e99201c0caa55c2208535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bd295165f6ed4b5aa79d9629e0f16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64759ea22a660992d96efee12f372699537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597b4410ebf7af535040ccf48a93cdf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764c46d722c766acc6f4cb528fa86ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7612e3cae9a2f839759689ee50f80d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64351251a0039c9ebb0539513ca81a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6c414d3f8b6fe91a53311f080451b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d055852647092bd1252faae5825b50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafd2edf546cead4b0f3b70115391c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3a15a4e611d28e67f9cc979d23791545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c52eb654c7bf1528b586fa41ac683546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9ae990ce8f24d194dccec1e5c936547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea37befa5e5bc7156f419f85a9baa56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066230352adbb9abb0522716a4673708549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5446dbe754c3823703b7c880c607550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787850d199ebf31b04958e99dc97366a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e1603ce4d68f1cb87087884711f12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132093a1ffe4b405dc76e3004ec16696553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468a5102c018fae112deadcbd71ee9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa52fe577452c74e0acb8a8a7587c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e39cb1fdd40cf83fbb3138e9f89f38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ba198381c866f62f39d1c3f2d7a4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14621bbdb78fbce25b24947cc4591eb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdbf72f399a98d660b4c189a54b2a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf041157a110447fae1acfefe5f56e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7018ac55e852b543c57787daffc612561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866d765c887353301762e3f211f82c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840c5fa3575bb1d2c5bf1a46f59732563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77fac707459e15bd25035bdda5c31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9af4d21578f37032f4e4cdb88c7f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97012928f644a3c7da6b287d5035da6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639076f68d2e4126cba3c78fe287286e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e08ef396edabe622f730ff5be6bd1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6830f123977f78594c118ac0b10da9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c5f821e4edb3f5a42e750404c8ef6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d8381cc79dbbc7528d5ddb45fb4fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23d7808a4b6cd52015ab427257dfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650d912ca9e07ce1dcd262832fcb3a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc252c1978d408f75fdcb405a33521574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36bf461c736a1154996e3f4310cf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97335a98562d3293c17bb5dee11d55b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf23610594a93ebab5c88d7b0e37067577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae93c6a29509f8fe8ef9e84da528283578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fcb944967ad3016fc3d3b06210639579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f8e19eea0ac1b24ae0ea6ea7f64e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c84ea02a81a792b50928c6f4a110581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72b0932d8cf700366b9ba3ac568d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d466601b33c0430faa4942a1bf107583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9010cadcc83a832b8e3d268bc027e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745abd45c2cde8a02b61d805417ce242585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdb6d03dff62716efd6aaa1b20b2dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bda4b0e237e27faf93f52ca138b72e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031d1f93a20b544f09127b876b019b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890593472bedd5988938e6075319c9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40cb21f21d147287b224e3ec65be1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1045f485a32f68d6ca9644cae4e1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61b5ebbf8f84caf1ecb0c413768c92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcc87e7b3acf331b186b37046b016e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a248f2889b028b861ed58cc3e1fc52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930f6762f1366a0b907ded265dd6460595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea3fe9cf6188b70b739402c27592e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18250457af3931251625b8c74c5b358d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105aa1b48ba98d84aefd68aca2327d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eb935cc0b8bb526c3c070a2b9bb70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a006f8d0e4f8c34d9655293bcab99e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1ea529173fdc421763cdb57b24dea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88163a2e5d2c4d9fd64575b0549bb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca45680068d08231152876be5294ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8af0f06240c0d0cbe88c91489caa5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c8e5f321b00c80e598d1e22e139a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c89332f1e7190958e2a538d442e449606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774b5a4b98d4245c5ee405a5b9bd5ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e97fe77c54333d3d8b79adb6e8ec10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d133e266e24c46760f0428421e9bdab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd816e1e391525f90a277bc8468520610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7e71018c0027f5a253cf6c7cb9c43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8a687b656bbe9d9f375c3617d8dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d44e9595cdf5502a7607099d7ee50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a1064fcbcef31b128e9daeee58d56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a8a9b0dbd862f4b1af4e77b638d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d8d82f720700b1ba40b7aedfe933616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e09466fdd4bef8ba3c3ac50728fb8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcc6f31c2b86182ca950bf4e2a6e3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2af3406fc7afcddc20c4e02355da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece0195e178284de7fb8e01bd7fcf11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517856b76aafd97e349cd5d8f513625621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979ab03b6ea4f7b5297ba55ccbcef55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdbe5fefd07cd8458b16f1797fb0e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c4e939dfce76aaea7242041ba9e77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a821814c87e648e62455f2941411625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae9453f7fba2d856477866c8e60e83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc649edc0c30fc32c1bdac54fc30b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89019fba870007232fe844d043674988628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f971abb005bd1e28bd84913726f5186629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5684a09a99d53127ac9ca65f60a98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933a8d050f2e3a1ffacfefee904aac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10108efb9b0f6fb3e81b9a1939cda76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2861cc754c766a0d2f1c07f7a279ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b60d1bfa2c5dccbac011dfb68f2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263cd9d0095448c4d30c93e22f511af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f314ea051bb6c1d0aad0b48cd4757d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0605fb3f9534656a2307909207a69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890f963f61e1d6014eaaad87a5fe2af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758976c50853e102ae736e6525d64993639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de867edd88d7ddcf9c1e3c95d71c5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf67f155e78a1430b42a47c906a7f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce16b22043676bd71acea988949276f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2971997f9c749cfc86c584a2ef94412643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb44cf9283bb3194e91a575dbd68d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca785e53f63891adbfde43ce64f44d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67212a5c3d874be830025748c9238854646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd7acf02743077a535c3f08f4e81a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d99bb0b091e302b7d51af88294dc71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72375c5daacd5e9ef74c49f34abffa51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca09bdf22b887d223f6d06bf490561f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d96fc169b70c0d9dee99489290f44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8cbe5226cab4cc67262c9b9a0fd0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff56312d71d47f4bbd115744c5dbb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef5b823b9813743e444bf03c771c1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd8239fdf94cd2b6344ed2ed528118655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec25ad0ebbbd8087ae7b036eaa2cbbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d08e651fbadfd6b7c318a827a2c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500cccab853109762a3f3ac069b780d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd477f0bfec3cc99f823d29b8ec88c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef80f39c8670d8cc6877ec51c0df60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7555d107948371462e340d47098f20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe7c485bf2d43f4b018851d558f8d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1d56ed2f2a8236ce0640035ac8b7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4d8bb2707d67d6977fefbae0092f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eff4974e3eb58a8f4dfa183fd0369665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c82345f3a657e90202f02d4781c8ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead6883dc9d47492620889ac203b3a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69442e4dc54353555518acc0087839c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b0da22beb3caacd0a52cf375bdc60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39facd636b3f139e27f3789d13554455670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8850d74613096178849612ba97c47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ddfbf5afdcd55fb53f616ddf33d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956f27661ee7f809dde95c8bd60e2a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b69662c2dbeb7e857a8aee5098a2f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a84fac4e614d78d0cf1a88f849c32d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fac55242a9f5b981ca9de522d78f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e008e5dc8d6c3dbea177ecd86c74f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cb2e2e96fa5076766639391e91533678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a842f5aaa0bcb62a7ccffbb4e0fff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ccc88797a0988e72a04ab51d1f401680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a81edc73d40b95a74a3fa9e229aacd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef61e0373874fc38431c31425655a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70825332d309886b9a2796bd25f3d7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c03aa000020ed855e4a725331ce4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb0e637004cf1c8c66450b20b0f24f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcf542806dd8f475964872cb66596686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374304d9c659e04e818b64ad3ed3026687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93105d2b338a03b6d99fb5ac441659688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7624c1a53e7f4cfe90d7872420201689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6cb7efa4605abd495f827fa23b752690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225e13c4d789f721f10fa0f9e5c5494691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae12b7f7b5200bb1c827c7a75af0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361823d749e97fc6be792f2076f0472693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ef2ad015dc7f9020b0b7c6b17b303694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00a4054513afc63f1238176d0209a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ab1e43dab3bded93d7054789f05a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93076d28a1ed0e67c04e9ab7b8bff06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc185745dc83b0251fd22f02f22d57698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270ba8d4b43bafee7f7dcad3d2e3f42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a614801933ccf488a6efaecb41738700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644000d7ddd04b932f93eb0fcab6062b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee089144deca321efa8875435cd119702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb2321b05abdfe38993c219e21a5f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfb09d14d6391ed4d38732ae1044ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753514feeae0c54c725b07120258434705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bfaf4d6c1dba7ff7f07a17ac6a516706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a8d68e98c39349bd244954640989707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec4e12ee110ac86a15cf60a603ada1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641e75f32310783140581489a84f369709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c100d21de48153a015ef4b0571257710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4fc4bf6222f2414916e766a9d0f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7b1ccb912cf6d1e252f156b0b6986712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc8f61252d0ee4f7cfb3365f17780a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b64ca65aa5d00994c6e36f77f8c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65726ef1b72748e5967d887ecb966998715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158f7194717ec3c228aa274475f8c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a25e4fd9321a44006226d7394b1b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a89bd4076674f0f344b39f919c038718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eff55db263d826aa2f1841f3cf5fc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76213e31c3868eb409d6fe103167a15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda4df3df703b4821a792d9a42b1a02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f883a47e40223bfeddfbaa56c64f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970225df6fcf1669f8af9a4f5e1fda9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22f560344511fafeece6a5700ce8be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77db76fb4cb2b30cbe84e7790f444b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e94fbc3b1a92fc45ec74dd5f7124f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd94d95fd093716b45f20e53cc162d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dede070257a563da96cd668f363744728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec47ef669da32852f70558d07308e0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cfabde4cb8ecdc3744088fe72c0a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66a0f2f0166bef7d1df6ab96fc7bad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67594e6a8ccab6ca4b74327163ab2e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0740804872eb708f0d7199d899c78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af29b454df143397b5cc066ca4ded6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de77c0d3a6bbe64845ecd477c799d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a9a7ad2eaad0bc106af282312938736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde38dc3589ea840477fe4538b1e8c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1be332badd283953381af04059eaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fad21bb55687b27ce762c80f87c07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ce4846c2a491e1f10e4b28ea7b221740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f260a169e333ebc5c370a9243c8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3b962070e5c8d50c4b9de066c72e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cc4a08d5fcae1d7cd0b9b7e908bdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af196207389436e5d8c19ad36628ef32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a6b76ffe233265a9fda2c44dcf54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea7667effa97c6e8d5377d632d536746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb10b15dd1d153373be52b8559b1d77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59d68a07877405e7bff642e0a535ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229fcc4f0ae100e1aacbe51e1076f0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3248d545dcaa9889b605359602e922750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b25219baf37f14f25b99e840e0996e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28e2a12b40de76629794c3b7146306752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130eb97d0912c6d79fa90e87c1cb9c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff8f22f560d08c273d5a7c5c696e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f0f6c2e4a609ef5f68b37e8db43b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c30c07cdf8030b1e55aa3843e8888756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf20d90efee3d91f952ca88e6726d50757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>