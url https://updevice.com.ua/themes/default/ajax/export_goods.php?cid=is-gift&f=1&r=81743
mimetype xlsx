--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ccaa5130ab0ccb0435e3c9c433cb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20f672f610589ac45885cf28f3bee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cd7788de6539e80e0b64432c4b4ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b66bfeca779476dfd4058586dcc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f978d38e4847a4e58fe89bb82a6bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5973d8a5bbc5b19230c3eb273c0fef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33106e8ef016e7d98afadf7e2157e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181743bbc7111ab786465dcb2eba6378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb3119690f5ffce6a84ccbc62f5a729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d07516943e765f5646268191f813410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29607b9e0cb2b915518ceb308f9e28a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aa9848c2fc24cc8746daeaa1a186812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93098406d6a9e3ebe0539a4b7099d19813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83422d9ac95642613dc9b1ea88a9ff2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59781d0d5c0d06504b54a11a2b82e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11625ce575b094d74363d1af97528f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c50985273d86ed9503fd69ae6bb4bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93de175b6cba01777c21028a4435ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f6bb8538e6913d8c761a52dffb7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e80c844507e260ecbc10b37475a87320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b8b0f5b5249acc0ac998641fe984321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361caa1fe67fccd4ddc1b04b323573d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8169c31697b493612570ae8e1f8d1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637afb1d9d3034223910cdfe87b63c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3a9ce3913abb5384941e06fcf353625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df1da82db604f80f5fdea5ad2e30026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df0ff00b1d097e217212471b226e0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62477c660cc7863d94faae2f1182ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052cef0a2f0853a4fa30ea9166f685429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dae8e3209f1306af5b2795e67754e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8037cf7b19d7d1220c9937fac37432231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb7b348464ac7188f0d3ea7efd706f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc88bfca84d8ebbc4ab8566f775e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd9805ad3cf86e7130ae05be10572434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0cab9fd83b9fc0844bb3eac4bd83835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1127d54370a6e4235d4549432ccc31036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a028451684930c8ab3a830715e8f6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f5259ca65232f46ad3b8a0820537d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957edc93d682f76e03f434f0929899539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e749d017c5495e30c1bffd34153e4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540805154ecfdd155e9182388566eaca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650c5bf02d9c5ae5d6bc9ea605d2a0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332e5240e22320bfe7a9e24aaaad3e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e2a54e9cfc33a52bd6f067a84be2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e188878848c05972ef8aeefd326018b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58853618a95aca4992b03b7d6f26e3f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13d4604ad683448d6d34d292af1adb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d744a3c84f26bf558ff4a910e14c7b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367572c4a18a45001330fcfd4f3202c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d4e6902ce361c29c582450d1eb13150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759e6ec43d85ef819bc185a7dfc243a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c16a6feeb3cd203305a889f1aa125d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15734f4878ec714a0e271009309531d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0594be2b2e4a9a7ee7b827ee20d0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d138fa093a4b95d6f08959c2df17c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1096ea022761d43abe1dfd86ce77056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebfab504b2c793c1b8b3209ddaf21357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac99a00af983d082282a1f040c4912b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d630813a7e5925daf04cf65941f0bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3649d847b5b98c26da4e9b4932e4fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae791a73e28956ca16ba82fd12018e5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d204f62a3040be3dee184ca900b494b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f121fbe8eee97d2ee252cc3bbe23663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0650b10943600fabd25d12c4465168f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575afcf62ebef1e925c41973e3c3bd9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0d82b4002635765a0937d6d16a57b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e59e126fa81c3daad88d1e15f08267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9688f07e47cb91440f1e4e7e3e2b5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89758afb7393495e3cd1a8a8284269cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ee14b85223c80a27d07b2dc3623170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac819d437c30d734f1be34d3139f8c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cefe5b752c6abfed46170c47986fe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81302344237ea4f6cf9af3db85c3e6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693a9ca5ee3fb9e4da488506be40e6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057de9f2bd4aa13961a0d7454f18b8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af458981cbe845f2fec95033ca1bb66576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f4b7f13a54435b8dc54ee38024bfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e32a5580dc1bee26f48a3075b19eb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564eec1e9ff1443a698693b590ab19b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9d335a4904fed69482597702c11980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d04a0e6b307ebb4ff6447eefc64881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf90c53274543fe0527051a94a974382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82e3da3201a7a4b7c1fe6a09224abb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cbff64827fd6f914911f07cc6883584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59880979f70ff7122f6c3dc3ad1362985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19608bb7c7db9a593084a38e3a0b92f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a552daa00fde07a4727b5237c2188f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfabd68b84fb6e1d09bc5885af694388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162f44b28de3e4980caf2e3747a117889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08815c2156d856ceec727753ac7a6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7be67b93754ae9055cbf2a988d2d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d2837682e69735f26f442bc1504a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41aded5a72fb262ddcb6d03e75339693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c995c1564b322bffbaeaa37dec34594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13150475a4b3fd6b8788c6365f42715895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32183e1895d5ce9eceac80def080aed196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7998f1fb6fa2789f53891bcda520c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d064f5e384fe65e9134edbbf9fda598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a120a509a3b784cc8ee6394994e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903167f261cf79006f9fe89b67d4c773100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0200822eebff2ce9245d0c92bb47bc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a325bc0f67e7099c7f14bf7f2921671102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdaa4bf6f9f7bf266fb5ea7ce09732103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073ef5c4730f539625807eb0e996a9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44ab6d3d30a2eed7fcdd0e9a296849105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d818445c60996c3434f7ac5996f70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afeb33a585d0cf9a5751398249a5c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e2f4b16e18c1754cb1b9e1783f30b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14229547baabe90c17e1b3871f055cee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16110fc91e8d3e79739622f47e81d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee0c9bec28d3621db4702296e6d488111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7b868cd8890448174aeda47847225112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c81eb52fbdeeb100c06e2670fad054113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528733bc2968c5442c0e2933b7825b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa0c436fb3b90e0c29732316ceb29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b5b8b6e947c6d6b2cc6fa27d1457c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e960a056f7411b1ee489754a7300a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014a00f6f9ee918560b78362d9811a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6b3f824553e794d3632f356d1e012119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09a0128b6ae39feaa8e79643b7bc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a8b96bd2091a0686b548c63c43b37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c50b5db55ef9f617806be343d2c95b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327a5b21d6dc0dbf634bd49dae4fb6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76829cf013b5047ac664223f4ed02a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381af355744609ad0efd893f3d0428f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a18fd004efe925694090d1ab916073126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987aef18f835fa3bd70eed253945e13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d05c9f127f3c35bc85a62ab0b304c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf7d6808a0830ef49f25f7312be2b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1e19353c1785090b6b98b156294f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bdef647a5fc2f0e601ef742701bb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125d72e70c6b6da145104b1dbb9b8f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2419906f8543901ec88fb6ee0ff043a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e0d94e8bfec7338c3bccf93012d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fb33e1bfdae884f8d60bfbd8d8da5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8e79b90b98da3356e9eb62aaa30d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32932dd7369cd07189481817c49c3ce5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba093439e8bb116deafb6a096d1af91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9e2cf6d7734216c72d1b5a5136d1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3d07140297e296e98f1dc38a8a250140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617005a8b2ff200806cdaac3dca5ffde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b977ef0806fa6d56927701189113142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acae1a5dd57f073afbb10927a3904a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd470427214efb71cb4d3703f040943144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00860b358ff57512fec973e46551bc6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f6166e66ae08a6a4bbe4174bc83d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8fd2f129e54bc7179d06ad5eb37e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40034b1356fa0e7970346b29b6001b55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00392e063fbf96904e06fa0763801c8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec51fb5aeac8495e182cbf337e488c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1975b6093a0edcb9cc5f252d3f822151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b2f83586b254acab16f14897f6aea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d5558ff1dbfd1db19b4aed7d4e550153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c5d34be9795c1d6e3467ba0d22bfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a7ba8d1366dba054178861ef5e62e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966badc5f0e6dbf013cc7c31c80714e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e4b5e8b9ac040a671441fc304b243157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00ee78ff95e5ce8cb6cc19a44578b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5265036815d740f98937fff54a6f673159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9086da217da39b8146a960b3f7ad6bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bfd7af7b02d4060f9ade8179096fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3991c1186e7b2db243dab7f44991d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f68c9b5fda245d84f6a1e665e11309163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ddcb112cb78b9dbb3fe0309af770164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2150bc146d84c29d411ab098ebcdb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd1bc1a907fbce034221cd1d6ea4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9276020757cccbe73c1f3feb0ba534167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a7ffad0f78f5d155a974029e53cad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f9f4af5e0eca7a5fdcb55024c11b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380ce6f2be1d656139d2d08a06943fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c00eae4af53ddb0fda7aa82512a3f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abca43d2d12da26d86ec442cefe51f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5309cfa81c26523ec547ebb185f06a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f4fd12341c9b04e9fd7c9fddfc4e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73822a84fa2feaf480e4b048b287a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f102006ab9a60cbcfb8c05c9d995c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305857745b85f542e40d08be88efef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee397ad5786c29ac1cda9671b22ca8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63250797f1584bc624478abc01092741179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6c8d39af920c957193aea2053326180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972db51b4c3495951ea13c1c866a069181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd10907ff60f62812ece4900ac733f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202b8c62587a1152e93a67e98c07dbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de6aa35d2542a4dcdf60ce113ba937184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23787c054859ae92fd1f85bd3b806f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80d4ae7102a9076b3623b8dc7dcb63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4ddf52b253485fa7e760ca7b0b8db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f83aea6d1114eb7b2eb5dbf0328ffa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5921dbc388653fb9af3a8bed5c794b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024e89dcba9b2e963ffe5c0c3f4e85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e9a0325dbf0e0be52dac7bf8d78fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0362fa949234747452d2ba06b10eae4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade096672c5641edad80499e1ea822d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be14f94a871a0435e18058db33300a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4acf955b610cb20b3062d61e560299195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c055da37ba4c28af116b7ca14659c5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ad428a71b6ee371af17fcb5239b72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9b403a603348e25d8ee8c83a59aaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f114d4c0fe1146f5c41c24eeb687a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718f360fe92a8b53459c2c793b56b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c3af2ab02f1674428f7fa7d9bed4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53fcc20c3625fe6c3aefd9b0179164202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6150df43be9b0b698b83350ff57d839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fae576372aeb071da59105a965addf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d78623a2da0fc2d2cedd2154016b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61659193b62b58a72892566ebfe295ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d651bc94d09b1b0271a62342d8369207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a66d4e14ad4ab746d69fbfa8cecae4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e62bcf6f459b8921394df38dfd49b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb6583eead6bbedf6c3620dd47da0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035bafc82f59d34587eefdf4a1d44ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650cd238360275ee2dfd8a935633d10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd56c7644f5c608228c2e078641b7c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc4798af097d8f72725b1aca82ce7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933aad58720b28d56050bebb988757d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a15b76eea332eebfecb81a366a1f3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1429d8f04ad24a099b149f7bdcb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d658f082499d6af55e06d098142c1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88070f5d2e555b99ef872b6711bfa835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec915032122ba72c13d4a80705652a85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663b0297b3c043d2f6e8a01d1d40a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef248f29aa1f8f470458215570cc3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65847a9e83138e44e6c4d48d642aba0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5b6de0882c1d269625be53e8f33c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e453190fd40aa529318600c019a062225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ea4778d36bb0c8d38989b45ea02a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0cd8adeb7b3ff27f1e6268f085882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3b657da17bf11f9ecb1f2b73e3761228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7957a874bda30a0a641c5d7f02d77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded236b6921abb62881ef5b8c95f0dc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeb5a26d7466a8cdd38053104d426c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d06df045818c9ba57dec6187be11e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064832fbc9b2f5f6d4b9997b4023309c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ab9c4b4ce97f3658cf35a777d124234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a965a85b95de241caf2fec0ca82f66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29a15e5092eea79d3765873e6b3a31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fea4ba3398c8f2e819e03da727bcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe19281574a80810dfbafcedc6e71eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936880e99b5aa8f53c54624e2269105239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85a7444966afba4619ef0a0fe517c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfff1d92b74d8147bc7778b6f444ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193bc5c802483bdc63546b2c6c3ac5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02826051bb7e20babd6fd6ca0edb8ead243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8c78c827041877411c16f14f510f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abc0dd7812292cb994635634de9db6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d263ccea7dc12f7caa250d464b9911246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb99c15386b8d32953cbe2a934479247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aaf45da75558505e64b08ff5ff9f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4919604f953143584492f4c5c54d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b72b25f6573c61ad7527f385a5f13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505047a0d50a6f634551a2f2565ccae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24d74516a29566ba601d06ffaf25a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac797ac22e5dbe142e7732988eb7de34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbe3d7bfb4a8e77f99c2beb89d5293254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f5d6e556bb300c4be638b0319fdcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba65fb11d7cf94be0dc16b929c8b16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7f8ae76dd2c420b966942a84cbca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f532b50facfbd3a5cfef38fcf7962f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34509432b7fa5994653b871eda9e976e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378adc8d0e26a1913afef5093f73441d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc221eeb9e76def95db1d8a53ed8036261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7bac72706a6cd467d37bc440253d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9b3474d9cfabdc4f6681e04c8974263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b132c7f8b15bc0f6f262664de9b0293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f58ad29bc53d59dfd3268c180088265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2031c862204a9bdef7b1ad66303e719266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9412651f58d3eb8b6610e82c23a4d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21ab3fb75fbd6d72415b894694f27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9216fbf05189ce3993e2edc3ba5ffb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756f09b99acc8694cb53afa7b04fb56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb48ec061985994e3ae8e3ea94728f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d5a9eb04db636630155406e571c57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6436677eea49e2ed5434354052b3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab416246cdcfa46973ee2bd473876de6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22755230a447586b0e72d10278ec837d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd184e737ff6f4a82d14c68e382e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29907aaa20311f67e861213ea7913b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf65d4700b906c4fc6073855c7954278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d76468b22fc0e06236bfd4a30b6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885f498585894dd9d4a6a0b9f50c09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abea87d2127d12fc597c7e97419929281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b921a8f0952b58c4b31e53a7905a3e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5db3d6e704658f9ca5eb7dd5d42bda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c143056b2061bf14d82e5c9f6b3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbff49cc2a392602f18f6147f05e9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5adb644b1e78e60c8c060448fee5d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d419d51b2ec9b6cc4802ddb7a92cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b19c04f6c05d6f99a3178bedeea8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c7ee42c37f9cddec1fd07557e88a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c686a74a342de9fd18a35d4738135d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd7baa47ebac40abc280c589593a5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d3e40835ef4831cbd2793523a6bc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e220b87b682d512df40995bc5d1e54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290588d0a12a8f89a60fe6a2d6628ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e048b8a0cd507b543df6ca186c83f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437a1b17405f130c7fa21942d3169a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30906a217763b6b4294b260505146135297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07c8c38af22168c6bc996a673ffb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb58b271d83139ab07dcf409ca03a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54edb431f76ad6f1727008b8ba033a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898828a579ba91e19652626186dddae1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a869464eee3ac4ea84204d094a073c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9e7deebb9699c0aa903c13dffa7de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12033c95021f1a3c03a27f70fcbcf269304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b679b520a702b0922cf01e3e80ae4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f32d65799c7251c941a973d1f6b578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9b3f707681d75281bee1757c1a564307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8133a4f54911a70c77ca9a576fb586f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789793b41cd41d3be35ef8051b2b3d49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43c295ccdf82a3a5dc07cd486426dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b525dacce721614edbda8945bb702311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239645a1c5f83a08d5326779bb667d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2eb418da6e8428b43e98f5419ba4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b338fb971001a550943ae14b5ba2ce9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda5c216c06a96a8ab8f554e84cd1d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db932d6d87b9621224b9c309433eae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dd7c44d411e54dad7ff9b8b325018317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed537cfb54d0236a82e910931eb9fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f5bca30b862603da31bc652323be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf261c2eacbbe8ec7a6ad5fd9e6062320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac0de271736881bead575b1c16d6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8e3a70c75d3d0829d9e8afda0ad4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362522146da03e0672e52dd1053fd5be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a931b5f174f43a13b2d11d8a44ccff9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca150ed323c8bb582743ae7cc0ed8385325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e332b22348603911db500149c5a3cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ffc348501ca99b999e6483af7e14c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ce54926a64b58a54cbf2b0fbd441d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27de43e5a3395f61f115cd9cb0512d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71cea96cbf076fb61be4e4d3ff4c52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f619bac22e012ee37e4f3ce06d4f343331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6497b315ea6ef468033da288024a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b86278648d52aa3cd6ea43b8095362333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d5539a1c03b431b4df13d558e26f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341adcb5a2ddbceb01c9c5093b622fb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351d2dc11a5a9b40fcbb78e5ed983d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2f573aa9d587f0be0874de7aaecaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665d649b4c0210d781a0e8247169cd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477f5ad7cdb5a7363a7ea2ba97222f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe2b05261b8e32a67f39737647a352340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9add0bb66e10fe6df84b71a8756122341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef2bb60016f5321bac3eaa339f42a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45093ba4a267f24ddae80db65bf0938343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c092780dd39fc99559c11b8c4102d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f7dd08ef5cd9fc5c9b6de9dd4318345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307efd23cfb07444f2abfc368f32e2c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93769d82a11a156e480394c376183d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675162b80a302599b4b446bb505f5f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd10f3a888d5a5604c57a9cf2e8635d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194513129cf9dba5f23fb1d10f8b4bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5825b01834cefb0272a04f3ca9cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3962fee7d408535bb6e736501d1e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf31585981cb3b8e9dc17ede537a2ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b46debde3207af06289c1295442e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459fb54ca6b166c79a5b3dfe1d47a76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d073e208a4128c57126ffd43f0e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82298c6835187582557199efdd63dee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f87fe76ab237361ed449626076d390358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70620643c032ff185053f435a2352e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777ca0980e36bf991428c0d44f38ab6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333638905a9e3eee7ab25f3d9c4fdbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d210e7ff0ece175449007fa49e29e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f750d31d3247fa5c5557710599b6af0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92b3239281d0c3314093ae13caf0da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba10c169b6d2a84dd77036a1b05002365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb2fd8476e50035cb72b1d97ba910e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86913a65ba5525db0cb29b909f490073367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcebf618b8dbb5a2e9b206bc78eaaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba2b927797a5a28eb0006f721cb96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58cd701642b93b2699eeb5e41af883370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b6fa77d014d0d60ce85432e885d23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd34caf7c6a7831d359a71f2c3eb341372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f831cc445fa5df9a15fe7a135aa656b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98452211ee7efe40ea8b4606c68e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68343fe623c0c5abe77299e4c015d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb7cc8d73e7746824cfd3dd306db05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37847cf3de1e618f7e2534c46640199377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236fe781003eab38c37236c47938d77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a64b41b67474b743c4dc24de97b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a6ed76d3dda637636341a80e11bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8484aa3dd4eb5d8040fab38bf078f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055428154a0effff289910ef747152382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7f23b10eaa19ac01beb256b03c888383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c34a69a33b6c6041ee766cf3926b4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbed831e97a3f10a58517984ed8b15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e80a750aba7078c8e85d3afd3ce75b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a570ac5d9f97780a816ded74bc1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1eefe03d4033b563fc012148f4db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd7ac71c13dcd61b4bdad6469d83b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d84dfe0b2a97a69bf96eff373100d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48073a2f7e499ad2eb0808eb2c989503391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589791e81aa3283ccc82945e62be321392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315be3e42665a6e3a62a4ff6bba086393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd98436cad138c04f0d96562dabd08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695228fb794b55012b095de76e1e0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16831082f355f594789e0a417093360396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc21225114e348e170a49c18c0f991397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63692032ce4466a573797116e182f52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d699103b616441579c1d8fa0aeb32b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b18915f04b3483fcf1335b71bdc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66610e0bd3987877683304ffbe91733401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b4d3d2ca95a5a3c24e86599ff799402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa987bd82ddefc6885eb3f04fa1159f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1491149fcc1d9690ca33630cf62a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380886622a87d1c2312621184f1d7653405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3705db1164ebe50ea702cd9b298b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80844bbb3322a9fb3030866655ffb11a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d26dba34d00bad3007416b33d5bc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d3ad6aa514861c8678171e1af010b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945157297e9014f1b66bbb9ac40f5c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a9d216337ac0035b4cf3f35b1bfd8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ed6c5ec276a12fb6a1a2fa90c3ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405cac9810393ddcb3254e31cb7e280413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2246a2bf767deb72881d21a0960ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21277c42de57fddc76a36731652b8482415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f20e4b7603baf6926d5a15e2c2db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d246344972ef5d60c5f40e5cca9fe5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37255b23a16aedd3bd4ea1a9f4000e81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc397bd914ca1dc1eaa426552e9c3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c1c23bfc479530ac1fbff371e2481420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47fe1879d8e6caf7d375e6c975662e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad00818d757e8b470c9a379f2f2b96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72700aa85f92a69fc553be73aa468086423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07892883163044193690a8b2eab7bb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b3519495b8b5c9e629a0cd6a8881e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294242bfc57bf38c22c06620110f195426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094996285a01bcfc7ec866d9467e179f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ea8aa9009b695516ca1f1ed29783428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda619125b24165217bb45c6d1eaa0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cc42092cd984559fbeb42c71b08a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46f07e5367564989ecb1b33b6f4240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e735b31c20c5c16c7f271e88bf05d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de4618ab555006ad4639ef3964764433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505ef4c35a200b3669a32ddfde0abe4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23d0253236a57468ed556c32948610435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee506a2fba000f222c4ee5a60c88e629436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a70689bca3985d042d01475520f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a5e1c95716894527db6c19317f9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb75da29f885b65ecb745c1cb5dc224439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a5f7d08fe284e29ba4e51b9e0a1f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922fad03a298db74bbdbb658b775273441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81b58aebd2b02bae611aa617d48327442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46080312d4421f9c50928789faa85c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4b4ebb31fe13f752fb283f2dad848444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830835047fdb3e8fa817fd9b161d7a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4299bbc86c89e212c78e7c232721a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050fe682c05c9502968d835b29f9ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb44cdadf7d59c85c95dc687825cb1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4415ee919faee31d5f8c0f1fea67fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe551a3a9cf861c995e7eff0706006c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec8b6ba06db316bbee6220eddd49b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db0cd897092cf0286e58330698be4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea3395368be64e6e480d69317543ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abbbc80281f1b12116fae285d36590454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0c3c503cb174efeb3517d65edb31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5fa1b317b2cfd63cf6f76b70d870b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95136299b3b54c76dadf9326b20dfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05141584d552f512e5fb62e2b32a6393458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6bdca1be2c75cdb30e8e22244aaa7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dec5137c4cb5bb2f4790acd48ded2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69137ddcc47bcf362db81671e01d96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f567a0e53122ef288f2075f5c02a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096592ade4e3d83a94515029815678463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160fa0ef1d6dd757d8cb7c922a1bcb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f10b2b8f623a02715d31fa2122c5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149666b1489fd22841f32ed9c05b6e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8259dc3bab2c74fde6f11591cd5e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7110e7c516619bab706bde48ddbbef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609053f1e15973e9f795a0e530fc93b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8ccf86683a5e9686ef46e472da047470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba183d5c79a38b3694d0bdf7d1f89d60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02b22df3471d42b80193683922bdc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b4cc3723d99c37d2d54384ca0dbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbabd215393356f54cfe0782c322a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976e78da48f76414916eda49d8c2fa4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee479dd0a4d6309d57767e75bc3407476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59751221dbeb382effefbef69854d692477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee306321f181c50e6f69c39d1840d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaca2d3bc7b4f45e6fad436892b092479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f0c798573797441379a20ad5e8fb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214ddbff9f65483c77d02bdf31efee9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb69e5c879aca392ba97f2d74d5b14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcfdefdf28f3706996811f8b66267d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3014be49a0d09f2225c3813caa53d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e088bdf326fe433c0d26853f13f705485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cf9a0213291df3578453561ebe16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b22f1f31eb91992747d49d8ccddfde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd46650989f5a9d1f1558772e0cc771488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba97072baa368f13cdcbeba95575a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b9e2e20c40f16c9fc5dfa047218e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3a160ceb62cefdbcd55a22467f78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b6e043a9d770985f4d4d55b2a2e77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ad0e303ed3560bf7aff83f66130d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ec979f6a0e8e8d5f1e3d833e4185494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f460d2d316598220b5618f57e13ee0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8d4227fbdb1212349b1a8e34acb75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5184ac33eeeb580e12fc02268ef35b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe3add936077480edadd6c9bbc6517498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811daff34fe2997acce9a91a5bc3aadf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadd2e127aad1c1aeb86a9c0c5dfd0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868d3c524275fd0fec8e833522b2d75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e07a9e2deb4d178938444f1b381ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b367499fd2e10f5d0d4cd81686196503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c97e93483dedf7433d4bae5349bd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530f8b63bbfb7168b2c1cc56c18d4d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adea0d808abe7779fcb3216c192c638506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34467dfc2de46b8d6040297d2021971f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9494626430db69abf59f666dd97fa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fba84bea64da0ce5658361518cb3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685344c6cc609658f83b4f8eae657e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5cc160568758acf3e6a793578b819511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cf6914ea825fdeb8f41e5064435d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41987669cf6dd89999fb2b4a1b166c4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043124a0729207e74dc9833611b7f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7e816637dd71cde87d715c4b3290d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546ec7dcfa77f7bd15bda0f04ab577b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d53614303b924a1537b848bc69de31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de41e7dd796f1c800adc88a77a83f84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd2317f0d23ea97645295289b3c2fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dd62c2e63203cd26d884fd93c7f19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca608a2ce68526d5080650be6890d99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f05be6da930b562957ef517986a3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3325a58e460f37beec153817253cdb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735912acb477dbdacc7df41f2afeb85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68d287215043614ffd890679556511525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6927e02a438a9e640c32c5f7539a49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a8d2e42766718b0085ab5cec4ad0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842f8e48178410f5a2c4ee9937cd24a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42a119bb04617ef40a6244e42a5cf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e968bb2578c60083edccff52d677f75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08868e4bd64f90306519965dd5f7009531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9118345941d08850bd733484db77821532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdccfbd5e7b07aa5568b245106cf34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd7ab57cc8f9820961819a488b30dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a43eff577e3b47b8b5ce2fa21e17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7dde59de448b1e9b91418a24bf75e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d9c84b4e9b0805d430970c7f15a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfbaa0541d9df7055933740c7c697a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d354e453ecb72e2f8294bad0b09408539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d4f2f37da2cc426a90917bab38c8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2c493306038121c100332127c87b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b742fc7c00a6a6b91129a8e009efc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490dcef50bdae1fee0ad8d6494d48ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201a04d8c81df4b6d220729f27b18c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce5b41ee782a632096520c7e3b774545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0c96a8996dc2e0de37dfd12651277546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e45ff5ddf1d2bef1559daf49ed22d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d6fbf63dd82eef51ed3af72c62093548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e7c18c3dde3b2d6e44748fd86e23a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d77cd2e0c1e149d7a85269f88b05a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e261bf3f0ceb741a550400995e4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23cc975dcd372820f9ebd87fbe220e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862875ad2513abf99d072ee27f84f8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd8a89632a284a5400e8c883f067f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341296719b002226dce555b9c5894f87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fc81a67e816c4a1a714883cc2c05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbebc34c7a6476960302941b9ff5da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54911d1adedbc716e612d67e1855ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d52bc11b13d252ded90de36a30015559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677164110f598b91bacb8aa3dde30f1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bceaa75c47429523b32810eb008548561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37b7a81c9cc789d60a3bad6cb11b0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229c95f3fa2e1a60702d4b4e34ad8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd674761deb898d3cdd516ee2db6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce9ab4ad32bea9e06b847de6d41de7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be8e57d5e234c68c6e1127a1d74dcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c67d215b895072057979004cbdfe5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d513750eadb7dee1c623d87ef9302c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce5459e9f7ccaf87e1f5a1ae92f55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b34a3225f7f9eec3068f5d8182337570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4040e093148bdf16b0b624069389070571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08a159568e43df55c2b8d51317b4b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1c616f2f7931d69fcec0c8f957607573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f2df341a0dac147d9227e954b5559574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c2b0807676efaf873fb0a0117d80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b58192af3f1164527388096efc6ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54308e1024461c33df8d87fd59e53fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87f1ec530a5d6ac3fe53085cd2d751578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e0e4b350c577e82b6a22f49ab20a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e65796826fd8b1bd674d0feb584d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d7a128579b0da81ed54d3ba1e273f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349372c3892c1b9a9e84544e8437869582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b82e32e1a72112ff97ddf5a2a049b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d38c57a2e536e190277dc12fdb115584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1cf98241a6ca78350698b9f029dae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af330267afe7290fe40f6d491eb642586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fdf731d3d27f1016eb4775f4a23f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1a342af99843c6a183460df6bfc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d34ad76783f558a6e8c23293bed6df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca5fac434eaa85e947a6276b45f786590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef8f76a83f543a5bd8dd30e79b23d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acb27f4a0da8dc9dd56284960056f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b27c2b6fc98c2ed3ab6f6f1199f8d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbcea91a642aeb9a4cee8ae7cf92f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c503502b3304bb863b64bc6a0ba7398595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9372665d1a4ec724a7d682c32fb620596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002e410b07d64cb3dc87bc5f21ddb6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad355102e6edb2c2b79aeb36e62867598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a47d9955a410ccbbc13bd4a7173f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc949df4f98175352f8e2820b9ac19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859067ce12fba2370f3b7f813e531f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef95bd6131ba2b51bdccf2e5f494bc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6307a9bcfc49714469d273ddba203603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b936cacb87bdd511fc751e68c6291604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd5a57ef61b664880bbdb2e51c200605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5866c79aa1899e8443a71fb578a6bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73836f3410dd6e72917db08cb7e7802a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce90f93336c8e755c4f17970a76704b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532372bcc20d47276795986f5c77582609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacde14092738336d480c2280189337d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a694c35ad2bf869eb09035a6c7181611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b2f9e3a1d8b948e6cc79466ed39ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cad0d4433ecf50f1cb92fd8513064613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7243c081316cbc2ca516145135ed8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeeabb798254b773da8e5fc32f48fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85024c8691b00ee26cf813cb65b914616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a49ed1e6cb9cfc3df8292207bf32fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7dfc4b49589c5e8bf9c2c93791f0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d1dcd582237e34c4467770085e63f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de0b13430bbf5dbd4c670db3d00790620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb4d33f7180f04fbdf9e47527f0f43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f7e9713e3121963cb6da1a75e6ca0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620e6929e5c31957718987c00d943fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce1f2cd7d26dcb4839f00496fa86ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde7d1845d24cefbebc4d8e43fe0b00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7e0db396bf5ac5bcf7bbe8f5bfc11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e30f7e08843752dbf3a1d199618dbb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615555ee1a0b8a82decd7419e5e9cde6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006a94a0ea6297a5e8996ca63cb2031629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3c7f8422f0b6c4c5f59902cd6a35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8cfbcc99115700d8cac96c3f82027631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aafdd5f8394ee06387fabc18ac8be2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbcffbe194f1ff1afe659e17a78c2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6d06717161a7402db0f2f23e0a1e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0030a688308a94aedc42616b520ccc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b478714053611589a4068a31707b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4c2f955494bb83e55628510847ec1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88edcb567dd5e058e33dff04ff38875638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e34e4ed27a4d9b32a1c56bdd63ccc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fad90e344b3bf2907c52ddb7b094b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65122d9329b394413509688b195d32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ed72c38215ef80e63d5ab738e0866642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4ed739740b245f5e7c0450b8d59b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da155c488707f730e8a2b7372271ae6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2cbd4ad2e291d638257dd274b936645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666969fc192176723f57527b266ef539646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583e997f3075e294dffb6663baf15bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cbdc51bc30639c5ca7894e38060e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52951b63cde2bef4ec62f409b74959649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c16c76164e2d615d63890775e43ec6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117fa2e9e57fcf0cc3063fba0f0ed4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e8fa255a32a99ef3a10bfc475cd0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ab7243403a1d6c5c25c84753f4e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bc9e65ec4b2cec76d9a926873ab4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaa48830db880d39c64853b1c707ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289f07cd6f079692556186fa24c6dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0674dc2a36f171d7fdccd7c0dd5a9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2af3d32bcb45f06f99500485fd960658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fdce96c77d896fd99c50f11d6fefd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9291023f879ab8abc1a10a80eca65d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c10d8e9befdca227710af0cd91d18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6727d50360d88669097060d1469b519662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd78f715083540c088d05959c23a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efd171c8ed29b4d41386b1260d99ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e097498f3f5e9e58037a30acc193e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7635e29a9d5e8c1b228cf4d41c8bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd908d480d2b35f9532c58b359e480b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c7e74a209aeff46cf74ef7722f413668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8567757b5c7be81a74adac506c693669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583c29fe00a077fe373c0463e81d0df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b2df26b69aeee8a76d00102252d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcd92a90ea781ad3e44a610dc2608a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655215a814cdc441ef13774985c50c39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b64ed860b6020e9e2f8ef597e7499674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19756a8d13ef9504857ce97df3a50d39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e17ccafb93b850417e2988cd0142d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02fa8f6f881318017b607640f83f4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fdd1ab7b6de322206c09161c0db49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434f747a62953e3f231d12ab1ee3989679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737320d257a842f35067bafa57ec3391680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fccb2a570e53ca38a4149d81dfc817681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38b739d83542bfbcc057fad6440926682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e521b6d03cb0c8a86da2d00fcf516683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708747174f8eb1af59976fc12d42f6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610417827c9b926f8913728433234b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181813cb3f98834aaac736b3fc5a9c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52085a19ebc88052e2f9f1313f96bf7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bfac5d6951f2f39baa047d229634d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f8a74e327cec49de478805a6dc92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b2e89609e0eb3dc898e720d45b8a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d05c598213f9fee5f04849c018c5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16143b367a27b96407fb434762ef8676692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6539708bd357359efc36eb232d0c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0f20d247939629ddc72877f5cdfb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc296c17aaab22555cb8731818b20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa12fe9258311c8874da59f9c7a6f9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64148fa446d781af13e846a9e43ba4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be4bee6d0c05c1dd5ed539fbfc6a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f7c37a754fe88075a25f851f47d7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252027be9dba6af38b4ebd81917e38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b655c1ec86707cef0a3c9be058e04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44080365bc053351f0adde58daabc17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c37ed7b4688cb09f45e1f65fb19ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f29420f8598bf605dd216791a2152704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d62377d93d3e008da15046179ff86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299875fe27895e72cc64a53e2a0ba98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125b90cb996e546d9b507ba1b31c57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f360b077386e742df2945b598cce8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a02d24037d6febc36ba307e8c49a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a15fe1ba3ad3efe3f2d3fc408a836710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d2792d21375ec35f1dcc2bef5924711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79a701eb5ea8243cd0ddcbca1ea07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bf4eb873ba78848ded7237b81e814713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df93f797c770598d7acf81cd2d2b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f06411e8be2933d11d7ba439437b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989df01b064daf06f535def183fa039716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c66ce2758c2597e32b190de61a31f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dbfdbf7f67641325edc8684fec2c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d0e096a15d48c3934133db475f562719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb206cedf0bd3f17f41367f979321d0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf68df8d493ec4dde989396f48f90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ac043d27f95da6461327f601d7f66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d11dac3fbc14b38090753747620d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc5754cfb2b5423f3d83b6d42e01c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989be8ddcaaf76d6ea534f1c2fc039b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db488c8a17ba54742a58a384ccc43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af7702a6d07dd215e8bf802f75ca0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e62ba2d9f441070b8eb9aef6ea34ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb8cf26945005e974fe8a12740391c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528b54565da11abdd2d9376883bdb3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992239d2d5ac34622f6828b9066ea172731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aaed255cd8753e893b14d59e425d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599d608858f493b6499305853084dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb8f42e3c2f84c9a4bbb1840f0bb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69d168bc63360772132e8bfdcca085735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d6d70f7f4b4c235878939230f5170736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bfd398f7976512bfb3a011cc5c0da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ba4f7c54ded6e5243e6ccbc9925a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbefaa31e11a43c3e76f6a867e5c2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8513bd8fc724e8a302a87a942b7df5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24828a8df0da087483fc3234dad80f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7747a91a8552dfb2cee80cbfec406ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1b3d527aed07cf559c1736b8e96f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d07cbee8f723352ba574e7f9b8924744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae02c69f8656156169b301bcf456e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fcfb7901633afecab34531eaae0f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8b7a393ab48f10458638a76d6843e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b2df3e938d837be4c26b878b8001748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dc081c35b89d40639cfa582b90fc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcee43db4171836bc0a5d5d0d89f9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9b42b5cd8d61aebf07f016c62edf8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01fb5a32241cb363701593e84bff14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58457e0502b5d3baa790e33b957e52ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe607a208b632f00781152050d718868754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d6c346af1126dbcb51e742571efe0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938cc3c5b1b3e401084c4965b6f7a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff13d35bb2c8ad20aada0bbcab7ae20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427787dd74abf1753a6e9fc4afe935758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cc04a983ad3be0cd199da6a54e712759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56550e92f0a7d4159b0d8485fd6c49021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ae9cae40e2ca3154b026b54bf7b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be4095ee900fbdb78cfdc5179564533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b777e45681825d12958b9e0238f4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22753e5f7f6f022462311cabf79be1775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1611beda8b07723a96f99d2e174ae606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa21a5412b1a06be661ec4206c5fb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d186b74d0a0597c9d85a3b9550238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d4098e2e35614dd331e378b487c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e16ddeb27d94b3c42228b015c6a4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e77017a9992e35cd1cbe847ad3ddf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18502bc3f668d2dc83bcac06d95682812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b90575db25725b38a69d9801b3430713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8922a45a5a8fd3a0f1c0a3db1af647814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661f0a11c3e83764cae46ccaa61a1d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43a67bf8459057b52d4116de9de5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36cf3d47cd481a0c1ff39ba852ed9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4bbff4eaaef44a83239c3f351eeb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3619d1cf916cc402e779741c6d8be719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed26f55e1fbbc2f0a4c482120ad81ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf928ad3779f0a089ad9d4190291a4b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27255930b0081776b20ebc02de312b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9146fb2dcda7763d7327f983a3fac423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3997eabe35af0de0eddef6952bca424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7f4fce8c0bebae8002a1cb8e6980525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da94468cc118bec5efca0e60833c0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09abf20056de7185dfc6b6e1ad91fdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf80212525701af6689e220abe0e9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f471c9aee599e37c3bf2040a2b4e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9310bed0d563e54a11ef3e31a74347030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5ec9d33bc5b73f7f71dc0b246254d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8d962fa1062e1c96eb8582fa6bd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c27cea6052e7b9fce6541c0846ff3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e565eca986e4b0e717e33666c4ed9ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5495907d11b0d73ea7210ff5f41fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b955108cff4ca8035883f1d51a9c7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7e6d0016a03aed6ccf837d854930037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94a9109ffb0693646b983aa7d4c10d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed50623b8084a74c59d22a4de5ed7c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e476eab9947185479605e27cc2267240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbce6b0e9905799f8a2548e7a08e8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1614c41316a70292d53f7a26fd5b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b3a7d71167144cd494f3b59c5859843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d94089efbd18302ff2646c2cc518c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea46bf895d010c6eaf96d6cf24a67445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbbbeaa9b2774c134c150644210f6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8f490937fe67371027ac3e4595a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6abc2028b853a0885d3eb7aa2a71b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ee599ed7e112910a55b3d497fdd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122dd4a17a32488084fc656896f2eac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f997a995cf4935c425b648fd6022f8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a255dca43dbc8e199452bee7f988352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224f31594ead33493ac47573a415f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53a6b49cbd5de4d98fa29423f8ec5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b10c23550b5aad448c72cc3c48fa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eded417f47a3b4863e2a036fd1f6eeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e822fe426e491b507bc6cd59ffb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288518909c440a8e8cbb41abd523ea558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa161b1697edaaab1be9a889f2d875659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894bfd909ece2c32dd134a2eabf802660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c013275ae9f025f4914c53ecda2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0337349d7d9d420bb23e5f610320c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db205a800acd01d994cb61d0b9c2b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2bffa359a96b877f26b808d128a1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c03f8ee3089ee11e2b2054da013ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9276809786cb486e177ab080909f5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd15d8111452367ae57a0ae09d15e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435784aae011b0570e55fca8ee1a0d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e61bfe4ab5ffac4fb87c4d9d05663069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ebf3e8ce574f196cdd1217f0b110670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd85ccb7acb22ea406f2dd24718ddd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932acb7a336a48b2ef9a0a8cef14431e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47896e35703e88a19a9592fc569a0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac887b89d3e1d7f5e76b80d73796a7f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc294f7e94d556cbc18efea3dbd7f2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5726d46a1da66bfa27ba33837d0b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da34e2c1570e9f3d5989c45fca4ed5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe864f56cc8b66c4b25582a606af1d6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4a704c0a527247a5852bc9664b5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06f1b9f337d734c89fa2a1e61460aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be98f29399eb41a9669aee0dbc91cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbba975631014893117920fa9fbaa3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7ca8a240b4443c6c9b9d6b363ad2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ead94f183a371450080d8f5cc9d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab340b414f12d9a15332dbb07d33b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023bdfed18fd5519ea465b6465478f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e980a483e5ddf975d253a7464bba8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd1083fcbfe19b7a1826487cdf63b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b7d3044f22e816ad46008c87fa1ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf966a6a0e8310ec50cfd5bdf62e9ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d80140fb5c78910abb98a08adbca9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03031faf6108d94ab4dc1096af6f4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca36560d4a9c9b420d078dcfd695893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a032cc9afd63358f4f32bbf948d1a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402ace70f686b6455cf99c9758e1c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702cff39bba0dc4c3729f6978cb463196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6b43226b89aec0ab3df189adfab0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7af3fe266c011670ca4453a3d801098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb14277754b7ec16ca088bc6baa17799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238ea618be69aaeb7a3e6c4109e2cad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119562e2bc13452924348212047c393101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd945bfa6f811b7ccf183ad2818639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38e508ede106d7bb7b6d11c5ce8a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a03ff5823810c83fc637db7fcde56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1db6cdf1be588e78eb0917520249c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10b3874c008ad8ad7f3a9b671d966c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80184da79e8de0d3c1dac6250c07a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b7268b0bdbbcce8232e0d449396c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dab330833e9c85e0ac5fe73ee40f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29589cadf1d10617c8007bc9a3fb5f24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cc36233d46251b98bc561c14d3148111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313396e9c7e28dca2814807da3e5bff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebb946765d4474856a3c24af1f28ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13905dffdb38ecea975ae4381dc54bb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf756d584db8b958915b2cf7887d03af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c4239add122f56785731283a81bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f256565f1165fa9f6f6277b105231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a1cfdf449ec2786e0e7dc9c7986c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f504c1f88eb22a066a8fbf7f7cd909f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946df5dd20c7f24c5006b2f00cc45c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95be5162ba3ca33a679fced2137377b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72694c7ab2f23731ef14e7c4d3c231122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b858a8ddd6c14087b0cfbb908e91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f804fe03d92f7ef939b2cb37bed2b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a247280974a8dd78138b452300bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c8ad7770e348a69cf391f90b5cd49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd38564d330acd47fe4759657d912ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341398604cf953d35af26e151bc1ef7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6bd18fcdf4c2c17ccec04e1815b66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475dd143196bfa9e34c84326b03d81c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02deb28972a2a1cf65661f6a43d19aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96a3a745f8d998a10d5f53c279032132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb050ed1f5ac8bc39c5ed5e261d0ec62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f98da963dd9e24f9bea0eef9df9503134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3e7e2510166acf341252425be73d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b305827033c3dd7bfa981678f0fb08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67609ab999a4a1def1d05d519fba8c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389962ef0e1a2b69dce4666f3b816089138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634cb34f259531720e2ba5a74bee12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e8f654d2ac670eb00c0a4c0c0e934140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae592445521a8a643287fdbc96b10f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fda9013c38b0f2cd11f0279c0d8f1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facb97b86194fc0cb0085a739065ef3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23be3d647e494935694904e33de080144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10523bbad1584fd770dcf293ba4151db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69663cf454dd4b17d98a1cbc7febf82e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0f9373e7e42201d64600413f97de3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76276193e9c1f5d6bb9939639dda9e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89854152d7080dc749085ec61deb65d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371c4a8cf20aa1392d3f425c7cee546150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90663bf4958be020c7465068d42142151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816694624886ebc9ba3f1d3884e6710152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156209aa853e9708e497273eb59f656c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a928ddd8a5cdedaf76f60f567ba8bc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d99ac1078e3f032efdc61f4b3860e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ca125eaeec483f160517b91f4209e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a65288d642db912f480a31a126684157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24833b80b544386b5578d68fde02413d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedc80d4ef6bcbb8fb9067ede4c63c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b4f12ad085ba4387116728c4a8ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42299f1b8909f7f5203a608569b7b9e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f17de55e8206bc9cb56ddc8b87c43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1203d58433947867bd4cc74d73067163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d12f850fd6e0d6bf1d0786134557d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb1152be324dafc4465f45cafc79c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ce23ddc09d25153f8f22185ecafe4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8e6030f3b38fbb789dec1d364e8ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a5c65b8b9338b0e59797dc6c8ea4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b4c497661c0b1a3ade7a4c43d9aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32b6dc0f240d9ae2487819728d9091170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ea87eeb15be8f43678a63fe31c50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806854e494318e177bb7e144badb95b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a80965eb83bad284d8d884c20736173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa796544b1c9785c34c51c5f775fe1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba854ee4bb9b6502a5d30e0b7b4634175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc87acb2edc210b42e8e6e753012d41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf3163641a734f66cd568a0454d483177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41d1f9fe68e464c39edd953b4c3e91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d248680c5434463a9ea9baa7827a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6df75bdbb570ceb497f93a227d0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f733a764fb1413c010075808ee124181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ace112fbcbbb0f090377262419b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cac6622adc067b3b148430f9af881183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c92d958a124c4b88787eba6531c3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc19cf1efc50154fad9f61323cf2ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b9efdc0eb1a7f9e4b3c1bca125ad0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b75042bf7f85b00dd01f635d019d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9fe658cf1190ec4082ee105bb9d5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c659b7dabdef06b2ce82c96e36fd71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673921ad6faf697d38fd85efe4d2f57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e520586bc7a8a6e3b5e4c75206a1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44131ae08aa35f4a80a0e90b7060447192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6693c5a459a2e1b48a2c94f2468fd3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fe7900add207b64d58dbddf9661af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fa3ff623f644d0a5ad990942d862c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6a3cbab7c7c23b83c4af1453cfb67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f837c70626efb79672f9ebe80b8cc97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db693bf4482c16b1a1fe2e7c4d4dfed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e7381b90a8a8117a1a5f2f1c0123199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516efe9af063582acb8c07b35011d6b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15388ef7e615f5d386af77d88e0fca31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90feda8ca09e5ef42699af08a7400e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d85191c44cf73061232d65b552032a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfdc2801db0f8c5e8eb3ef234ea475204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c16aeac1ceb8e52c68e574bd283ae8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06960b78d75661482db44869eacf41b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd20ae398f1549c5286c0dd909e55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f8c9876c269fa942bd21c53e71529208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa5c11695b401ca0409af78fbfbeff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f88b241692f3a1dc804c483bbe11dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a247c4d012c987b2b56e2d35c7bd397211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e10d4d4a5909b66acf9e1d4e91866212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70820e110809e33b00b880b23b3f7508213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c52f130c854e15d6dd59caf45531d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf2eb271c34edcdff4f2647d20e1a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989640af5254e50d0d721b33ab7a4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87870f5d7c08da057ff0634f0edfed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9657c988c8876c58855d918213a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ee8fd2fe2bacf2470ba763a054ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008f90c2bb5d0b29e733c2aac207784220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ffd70f06afa30ac8593721c8e18aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1cf378e5124fbbb16f668378c0113222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b780f3b02b3bfb3dc48a6b3ad9090223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf733c002743b54a34cd98e1a37dec6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f363183b592aacdfbf1b2cf8ecb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d8ef5d133e5b9ab5e36666c66a386226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3376262d486915d240c32eab920162227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aafa39d432457fdcef3e5bf956310228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f246e6fb6688c45b9aeaa36d6db6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd486188ccf64b02bc2d0a4252f09d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e53a1c741de1e65e52f827f5ddd23c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3de14c1411f269e106ede18973554232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc813cf4820d52fd7e758844c979cfcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093010f2d25f4591ea154c1d5c13e774234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d21565ba867bfbc825bd3ede26c62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25e2d00dc654fc3ed77fa46a1edf54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931d7d20927efd374d1da9025fb21b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d32a8283891974376db920a245c65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998d30f1a5bebe02673dd7e72d2c38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a582e7fde3feaea3b8b20c6bbc107240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be46eb345fde070a4abc6c815fedfe2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6ad3312ab001e03c4133b608a6c68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575121b22411aad2367c77606251e644243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b408732de6767311daca7ce72ddaf17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d1669e2c3d545d12533e2f82ab2b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03e82f6b3ed641c2dc860715e1d6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f933114741f32319166aa4a0209562247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05736aad89905f7fe0bb7c75f50003b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deb96f81c4c49fd3d347d45352595d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059f24c1c7089a5e0d36d3f8566ee9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b830edf0ab75d31752809a4954198cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdcc79446c2aa7749574b16abd059c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b6698589a2b516b00226ae3d3f23c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253307c107484773db4b85e4c843efb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dce67e5f6c149e207ba8a6a589a4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2849aab5f4f469830769379c6efb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e556957f123ca025282ab656cc5682257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922ca6f7f645be021d1bc216ec5621258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d1dce94ac3705ff7818937c63a658259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f3db45a1653e7ff508f740298b5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a03dcd3a3b1da5099848c0d5fe770261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2a0afc45dda1c2eeae8dbe5230fab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e404749986e165a2c924190ab7c913263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e6fd3393d56e80c42ac9a9b18ec21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4c6f7d3105ab6146f211be5b6de7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e619c27188ccfc98b6ed19752637266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996af0c31fead7c0c36b6ffc04b264c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173cf0cd7d9197b2fec90b5ecdd7e2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806494bb17977060366515122104d6a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f3d340df05d741d5a650e55ef4de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9ab2210180687d9a0f28a40fc459271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc809148638f9e8174381a34d17949d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eabe25513f58ae47f3763d5d2de221273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad4ef82e1c289bb55616df218f84df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c9a561d2ca7434ea8d9377e67606b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5224de17f9864cbb45a1c070ef511276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78bcaec7b7652acc11fc69d7c4c2e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620adbdcec1f0d8da527a42b1756633278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f053ee59ee215622f9e19f2e79357ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9faccaddc642a8522724db5e49999e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec0bb980626618ad6290387a74e8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c1b0c92b0f1fecaf34b3bf8ada2d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2618fb53d8c0932f9012e0930026306283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cc1d21ff6b9b286002d4249db6a0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c75e85e9dc4924b0f436b3be00218285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace88b1045e320da9aa6132881c54b7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4d117c7d9a4783e4a81c0a8a8964287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f8e5ce5ff15050065cee06b3f3bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8345ecd805572cf7e4ab54ff487e752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7ab1b87212d6fa94b594d3ace8972290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1348de21e205525a08f2b9758a27ee3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e7498eea9561668189c2b75e05c35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b0226cfb9454e363bfab2e9896fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7ea195f2936c3d88a849823850783294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef744f0fd14066b45ce902f6edb8ba95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfafa4e54c2be4758525626f24fa654296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6bab17ef31ee34a1d57d5addbc27d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2da62452ff49feedd3edceb66b658298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe9d4b7cf0bb7e3d4380123e2176cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a169640db20065c5a83444c46aaef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76084db3e36a5e9eb28c7b7ceadbf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93f589c7d386f49956249a1695249302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf3b44c376295a41a0e7be8f658861303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f007b08052475220f1a878a1ec77c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abb03a5c5cd4db52e9a1073acbb61d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940169bb77ab3466bf31ff5333e081e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a59f0c384b37032c3116328001ecf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241ae3d05c7c060b71eec4c3026ed4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e04eda739239c70cfc5caabf104a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038dc93924da1d03074fa8cf043cabb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd25bfbcc889e16b2974e2f0a5303311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27389599a80a380408f8cb81aa1de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84b16f02a65a8672d5dd61be86a083313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64afc72e3e54ddf1f3e7f1f3018632314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd36ee67ff6c57623958ea883ab9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c980a50e346753e6bf65570b46a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c17349ca759c23f3579e03c0d0ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c0c73673b1602d4fde3b99a1fc10a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff1f20526bef22db47dd39c33dd69a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c00509a2f599e3867225c38a2f6c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dee6f200ac5036ebc39af26c6c9914321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0536aeff6cc52592b2ab920932d8b8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39eabf91e2e698774230573338ddcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e04b43fcb4cde951a17adfc8a9db07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956ec9d1e44ccd96c4a449c1c0e2817325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fbccaa02f82f9c09314035685f305326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296796f82268e1f6ef7600ac1b40b5ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe10042476dd2ad961435c96bef95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adfafe4fcfc6563ec2a08f09e5e754329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15020abe1c758ba83b13869da903bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ef8502740ebd9e3a7b2c8c518205331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad735c0ab4007c363156516ef2ecc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814205e60fb7f6fb8167f5d701f42fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8120a2661094d86afb8205ddfe3afb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a8beed89b0efe62cc265b357ec880335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67930ec377bef3aac7b0d0b70371fe7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a74d6630fe75c7617741a2b6ff7fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce868ec50f46eb57bec3081bd57b4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a6cb9dd8bcdf6d44e63de1a53daf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6182b9103b800d2582064b2dab71905340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c32e466e8bf5a64d0d3642c44dcbea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d36e292a6ee301ef095407ad22e31c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c39f930d451efee629df92492efe1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41311af49cd75aab5caffcca56b1e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6b47d015aaa0de9ed35710a06670f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03561735be8a1f5e81cb9724afcee3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538245522b60b5493e1cc1507badf86c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc3612cbc0a57f72f7f3798530cb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61718c63ad7afc699ce282261cf56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860bc08d9b469fd933fd2eeacbc5c40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782080ddb0954723874a91d49d9bc619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6233093ac57f7205e8f1f59d760f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66a168c8d65964b0d16bf7e98dac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49523b0e37cb1a93a7af3bd9a8e661c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33648bf47709d234686af51d51e3fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a2e26a4f3e0ceade050bcee75a843356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4b6112dfb5813b45cbc18b59f3e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d01a4dd2495f674d0dda346503571d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb37ad09fc695bd9ec8efc4ba2b9fb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32701a4b46be93e0793f497b26632c9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0cdd0b42bdd22e0bbfa4f1f62e4e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799840011f3d9bcae32b90c0ff55496362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963a31330574de0c8b7c54cfdede11b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634711e1ef43f96e9df810d8daaddde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733b3e7bfdbbb19679e646f678d6d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134564483ff482f025a2b98983d514b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d4455adf37c2853fa42748c5b857367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55ecd3d67d9893e2e43d9240ba3c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43820ea279bdc0c10b09cbf9c70ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789a22c8650eec99e548d80769a8b39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0ba2cf5937f01ca47e30943bb593371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103a23484622549843329f3ce3eaa4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1239c0a25a347643d30531bd095a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef12e5d011c435ff4240e6dc8fc98c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc4c1d8891b294e76d34f40c20dd8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e7affd672b1fd7e14e9c8f9d977e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd270c8e73b597e8f5e7d91b2cbfc56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93647f27d75a1382d2c40c95cbd0dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04f7f2de991b8267b51806e3fa3c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a97252fcef0f6ad87595d3f2f314380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4a1c7d9fc7993aca5116b5b8f3dfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa980d9bed8a270d972388098bbc3cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e72e3a1b808e5aac032c7eadfd8c6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb30a62a4116515d8897428fd20a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96569024f8be66fd704e08e35105776385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9c648c4d2c9a9c6af72057c5715e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba9c924f6f294c714a199cd7edba96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f31a546964817a88626f3c5bf057e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162894c381ab8571d0c8a06fed93f93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf3d29f45128ecc15cbb2b975698a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec704802facb683da2950bf1842e33a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2ca1412523913ea29149e747abb41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59735d66cb365547159180c6441df76a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fdd3b304ee41de1301593ba3aa1b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6fd08e09b534685acf2b01cf6f5e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce179b7015861d116745eff028cc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7292b7cf9b88194fffd971b9fdbe41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9586ef7f40f1491f06c6ce92b143398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad5695b719f461a758990f9b6ce82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e897437f2ca5c99ea9ceb4f0830d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8ac600ace5de5a45b0b1a2095c96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cb54b3fc967b8f565c477660ccc7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d8ea4e1c8aeddf4ff709826de09d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36a82d4f90294dbec779f25b0153cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a437733e0aa9fc23da70237c36370405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3743bb66464c195c057387d38697a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901b67bfa770c5411029608ecf0c781407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d620f9b87146f0a44c0aa3d0886abb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e179cc0cf4e7c190cacd26c5265a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993bf95939666811a9d1ef387e4de8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e75cf1f1fb159aef64b6542682528411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416ded884cb47d712886c1783148d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fd35af783fddd13370a9a80caba4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2081b529fefe4081abb4d433c356816414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cd5ad68b36f64fb71d3fc7b1e7656415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbee20acdd65ce22592fc67e2f135e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e44be375b610ede842330096c77c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6947cc83eed4e2f266b10320ca85d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347da2c754492b5d47201d1535779e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960220bed3f42cacb5808604f77c58a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25463852cf712c0238fc4f56eef15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae85efc71529631bd8c4a50d13a89f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544d326e605491decf63b63edff2be1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd54caa254e4ff55064bed1082e595424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51ba6c9162b159bc4bc77a4f0364cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c16b21dd60dedb6c64543877517d0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfa6794bfd00aa4f5cd9657cf10508427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b233c3942c2853bbe26d9d5bd53411c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b01db6cefb134eb3ec4e99af62e3ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfe742925b295397d3a24ab3b7b6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a2e9a7a6ba734ef06b7753b3f3945431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf729770a335782901c4b573b63789432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e9d6f1331a2aceb576b8524fd600e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869db0633368b442154ec1d9d1f8ed3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e776113753bb136d2bca19f12aa243c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762a8997ab3a2fd21b2fabdc7951d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdcfed502dd31e933de8214da50598437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed26227cfc1a0b8c39807376fbb16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446da339a87b6e09cbca5ff617bfcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c65254ce6c1797aa88c3fde20caf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c09ddf233c7a2b3d3a1f764cb891c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf063f107a774dcf583e6bbbd34d1446442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f444160be76ceb2474e8c8139e4f95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278a5b3e84c4dc834e4611500f1d1bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9e9497c76f6aea72c2bb62a7a6e38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfd4923448053baa2b167ab9923255446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd38bc09e726fa5a92b29b8019abf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbbd9e35abf88752adda4bcccdf0d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185580c0ab6938ecdd4acda2b9f19f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea265edb08483aba7ee6df88542e1598450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ce038850fc19f5fbc19d7d3cf2ae5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568486e81bf055154b4ec4bda117de5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc98b6fc3d0aaae293c1350dacabccf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86988d890c8d2cffcd1d06bae0900c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd027cdc75e951de484029a0ecab31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802042384509c8607d99e5e80f4b204456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c2ee392dd595beb6fa399a220220c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366ae64e9334bbaf1a99d32b93bb4fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f2e85adc2290dfe27630b0192c76a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06f67a4cedb06f0c464eb99392756a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7793503e58e7ec0c75a63b4fd942d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa73297d63c82e2d312324bb895700b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d881f7aec4e1ab1cc0c03a52ca664da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb35f24f5f0b38166a13a5ea29c4ace464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24cff179b3c0ca3ca4375feb019606465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d759aca3f9893bb94afb0d38a6da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489bcb32314cb2a65d16b54df38913b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5361d14748cba47e58194ca4df25ca5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b060fa4a928f6c6f370f5a432ff7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856bab753d7e093a167254ac0cbdab4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664f6dc12f50de1bf9849228e6209b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee250fd9fdea7eedff94a30e7c66091472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55327dafbb72c46d78285f6003a0a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e1c576a3909dfdfc271fdb106ec98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573b91619e63259fe7d45035268f0a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d439389140768d0489d4f052e406c0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e85e8d00a6910c3fd3fa02501a2ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872144480f6e321d18def54f4804fbb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21334da228929f17233602b5648d5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427a6e7679b05b4b8c9ffc4d7e47573480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06ae4828d41d477e46cd3a55ba676481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c49f1189f3df26b14c7ed75d86e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e812bd5716937d3a97cd13199199d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae0bc51d90cc9e11148466261db508484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df9954ffa73bcc75b092e4debe2914485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16593a86e576f371537af8b6553a52d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d5c03c9861bd851bca875c9f385c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad195b9b2e840d054a96429b17d66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30e3774af4dec547d6e4bfc8ca46d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f5395f9346f61a6d88d6e539145c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2cac4dc23c0ebba1978db92b5679f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d06956abe1b12fad39157aa315c85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b762b7bf140d2bb2289d8a7936ec35a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c5dcfc01d4acba4359c2399b26684494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d4602fe599a46eb643db394267823495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2749cb581cff046a6a9a2815acdffe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a397fcf56a0485e6ee17a66a0123e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde4293faafa24d0857fd72dddfd5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031735f2ccc1780d1910b1087c6c513499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b468055d95925a48895c1f202b9b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155d06b1966a5f62c16603ac2d53633501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b19ef5313b3da75e38af078d291a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0288f186f6c7e58c38661d58a13ee3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458cc60383cc49435d7909d5caff7f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e649da2c141cd58e07b448d181c8b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460ebade0c0376716ea7d94e7f91448506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3682174619d50cde196919392682f64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b86f3362975be5958d3dcbae3195d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47af3eef6bf9555a0d46a1ad5860f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff93748272159e4cb3595fc04d5756510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc224722f36bff238f8fe5335db89e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274c20ae670640917b8e0b1d7e044b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdeebe72bd1ca6aa1a3e7ee5e76b45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc0d284daacde4db3d8c386a88e8aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fd36e3b3d6732c90b58a19842769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0181725ca0e17db9c5f5a06888ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade097929ed4f5a8422cfa95cd2703f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73078254d2a084f079935512da564c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf0fc591f54c0af058b92ddba830d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f5e06d8fc9738187be898b07d373520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8534f5ecb85f06dc34f7cd8bcedd77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c469d48b5415eaf50fa044a1967a793522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc9d325e871db206059acee764244523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80995bc58cc7b66a7a4f48d35b6e296b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740f66b60e3882ff8b67e7ce412bb1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1363d3da75c2e080f1696147b3b29db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b9527edce3724a4faec4308a0f20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70764a87f21f3575c7ce55ae8f2a3f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8b5a34792b3bb6d0b376b3b4135e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9765e3c0b159fa44fb90e5e6f95cf61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66c9aadc1891a3c8fff3e9140ac00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e77088b150f6d518f3ed906be231c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a11b65a2b1ca920c360d3f3077124c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5c4aef456faf7edf36085e781dd24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdfc530922bc929c9921ee5df2c2be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74b339b9e512cdf667b4af5009374536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab75fb5c3b6d4bf3743b05f50267fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a723fc821e80fb302f8e8adff0e02da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c41ac9140c320630bb8a733aa60c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f97bc799d340a1e0aa2f25dda2d07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6097d29c62708a68ef9a059bd12af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591f303edace4f8bcd0b83d189763d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23579651cb40866cb746225290d9a91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886285f9ca09273bd62d71df5e46ebf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a27d13424bc1ed621c5060cc9782a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922c13ece36c4445e551963c9b1fc07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd8511279b852f43acdeb6e0298a27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a58e17f0aa99d0e83fcf55e907b49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb4aaa88336da76d6ba052d7c67ca9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd09d89ae3abfcc3d2bc63e2a95cef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a3ff16e2261335289401b5b591449551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c390e26933da026929dae66f99d8c7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d5d1218dfd9beba42d2baff76760d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996a480a098585885190707f561fb07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9612cb5f408f348fc43b0d75a172662555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa1c7cfa802e4b930cd812ae6bcc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085785ebc8e77b5bf729737f1a02076557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b8eefbef67cc5a6307571a50decee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821b9d7cad8c3e273feefa78d1c472559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f512ad3b63966ff9fec11310af295560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85fd02726d696098a2ca1285a66cf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc777ad3d408978ee63686e8a37f701f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e0774487c26cb2c304f7fc8c0e599563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d4284c58a3934197e4b7bcce4a285564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a89aa98ac87a74e6fcf7685278b572565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fba57f4862be83409d335bda59822566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cebb3c97d019eb796201736fbaafe7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8c324c40d8e32e1f26e7fcc1f72e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53d2ab3228b2ca4e65d78db479f2d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47b0cc42f83bffdc7cace879b69d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e12fc7b4123c3f43790fe53a6dc43d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb45b9100df9caf6cb9403949d310b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c98dd1f98b86322878ed197d55a30c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af07b4e1d3aa30bd4aca21835c0e71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d4f1ac80c07fad54a8220d23ba2de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993011a1b62e403428ca1a29c2cba0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121bf4511e378b2639a2059a1456f3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8c79cd2709e584cea58af6c278289578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2a2f420ded58a296fb16f966e7053579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663690d7bd51e521b4759b64ff95a21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57f592ec021aa546e9fdb77f02631a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2e861bd8add2287fae66db4628d02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9322affac0a6fe959d02552369728583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17754fd256858b66552cd824fe8354f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea050e305cf7098bca52ef1d49f48baf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b950c45991bbb4660a5e587a992d9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a65daa69b894c0df7f4be4708bc8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd53bfaae781c98bd66ebc67279f35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd9f1ab82726bdefd2f104837d222b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250fa8f22fbe2e5fe63ce4ea5c429e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3285155d1de31bb35b71f762e141b5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928a5d5fca672f9f3df1b76434345c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726bd694726e2c58bea18289270d2d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63ae1d6563cec81bead95e5d9173da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c1d391a0b009dd9d94a8cddca3e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed570ef1adbd6679c9da720d742e60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c749ec86457aaf067809982d3c108a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51ae3af902cb5af30efe9763434be7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fc349adae5e7d855d62a82b9c2266599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239ce259389f5126908a359c000d302600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e7d29134084350761f1b8c61f80b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde74758396fd4dea1a523305f60cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675483521610ab6cc1d238f62c935a1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381b25225220497b0fd3501099afc3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237233d6c05e88a155381955e962b09f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8eee3be4c535fcd4638985ac7233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca160be8480403c2484545e4e675a662607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f5f6370285683c8e006e90332eda0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d10ea0e97f7aec6e7e2149a20efc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6dcab85e3f716d9d7d620a13431d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb80f467f493bfc308b1a0bcbd23fe3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49455c1b66199992d7e354bbd539392612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fff33199496e654247c4f0257dc9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07deed331054da4540a5680304c8e43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfda3f0d984941bafd457344cd4b0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b624b24a5d883b0ce4405588f602616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6f6e7f89a8a0f46ce0c8540947062617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b353f710c5d4c394d1e19e6d932d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99f58afedf86be618f9ec57537652f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f43d428c2128f2ff0b8673b461975620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d740929555e3262f253deadba267f27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d6f263febddf83b84617e0f8058d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96e2953f32a7e512b7cb46147bc3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0a57931c8282b1787e0b8a2ad5fc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08b715bd290e72a0a3c05f5167e00a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303ceb8e417de928871ec87bad8e4ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa3a69c808b16b013ac712b33a29b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b6725129cb477855e38f654ee65fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d220d8fb48e6e3dd6931b2fe9286c0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b26279583e645770d0e2be3cb515fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc923a8a37ddf03791a9036b93ac33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b12d09f8b8797d0e5c92e8064ec63f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c64ab618ea89a9b8e79cb27e556945633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59628bfd925f75ace5158cce4dcaf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a555b702e6d8c802819c305837fc08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781428283f113c738888e17aecba8d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe385310cf4c04b5ed13c30a51bd9c17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7fac8bdf72f4cb7df453874a09669638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f401905d43401a996a1e1c3b4d55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90746f3bc3709ca914192fd5541b4116640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094532dfd6cea093fb9db2c615a56241641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e42a9f1e5e7c12d41bcc80a37dab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8440e6fbc719fb88be91a386dc208e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9ac36e3f2a8b484b3cc46d8da4aa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c010807a18260fcfdaf2359a0b5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d689508bb893c397cd3768e3fcf364646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d313cc3d11dd562f093e2f1f2287f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e177483f4d86b149e29585fc260e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3d33b96ed84a09200559f529b0f9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647ac3e8eeaeebc2910ac97a934f7f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42148706202226c1745b8f63642b73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fbfd19c03378f38c43478ba0ad8c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9033c4499ba2c546879db7691751066653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089631ae8601176424ced573d8e82e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816c12e8f6970252c676962c8245406655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea4e2bdf9b10b4dd2a2f803b18d2f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394e382201fa8e9bee002eb3256587f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8487633c2b572fd6baf9c92414153f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95399fac90881fb988919bbd4172200c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47132340ea31f420b2b98ec670924650660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ae46ed3050eb4005643b6f7b951fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e501de2aee3d5edce98f6b6fcc48be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec3a6870b71debd0b36da5f8431b6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda02cdebb54d5ba624e2a51693f4860664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8823beaf0dceeedd75a68fc7562c59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b686f02e454da8fcfd6e3212b389e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8772b1a65d49fcdb5ed498ab243d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30116f881b841adfc9e705ad5976f627668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ac0018aecdd3b30bf7cab887b991669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a8916ebfc100239487821dbfb02ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d52823106498fd8bc16e165f2bfe5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf352e0e883a3534601d2394660b4e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dac9ab00106457db0d5e25e9b6fab7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427d6652921579d73279c4b7053e1cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3a6c6dd84b01384b98a55560c28f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def167b792f10272016e48ab099f1798676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d16ff9e50d760a25019180f3cbc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a6dbbf65d3dbfd8142ed543269b2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d646da8a3261582cfcc6db5472aeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3a84a9ab75c2fde6c60b7249725ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad27f586001e8c4085fdaa65acf9132681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ebdcd1fe54e440d9a4bcfb24de02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4795cf197f3679db6848e1b48f8afe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8f7e90076211a7ed1462764e863c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160c7de706342693fbfb51844addd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ab98edff1ba9ac98104ed54486e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f2de8425953de2fb4130960834dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13049b5061c414413a5cf86ec01abfa6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e3502b808de23d601c15bd1249f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a2964940452664305b8ab07fad749690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e3ed58af5bbe317f5532436e17579691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4048e8e890935329b4a4e530724fd71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bb45fc35dbe1f0d20b64a37a42570693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5db4ecb13e21d51581626a9c8e179694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf964c8d5c1b614f226cfeea7b6bd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec75a44bd3d7703f94f53d8aee8cd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a46980853474b40a3ecb61ca476581697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ff6959983648575b397225811963698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc1139e3cb590f85a6ca3547c66e3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7024d42b488435e99b8db26cb5ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9534ffffb7715ec4a3377132b9b6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bdfef6354781383b7809dc31a9b75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48714f56878103a807c5caedc2bb7fab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e727275f106ec265ed15345a578c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e3e2f2d9f8790f3501e083dd265c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74a623c924d3db60397a8fa4e3605d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d10d71373980186153a2ce6d924a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df71fc21a292a701305e298a096439708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae4d7b026c8df9b4ae300e3975763709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4a37eb4ed23329605ecc2765af38c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda3940d4af698cbf2c77b9a08a15c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a739c4c5c62f429fb0ec5814921a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4ec956fc3adbc2b48af622c3450f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0494b003aa224d0ce69c8a7f3e39ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a53d7dac5382cc1a714d8ff7d8abac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a8aa1ccb1c96e540e5f61ab76e1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc48b8ff833828d4ce4f26201149bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1ae0011701461c6ddc40b977aa2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b14c7bc74ad3e9a41bd40480a27b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c600589537e4892038e1986cc315dfa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94847004752fe83a829a2becb2e65839721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc621c63314a62d224191b4643ceb6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f3c41c8ed23dcb9a59acd51e27511723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad227f0f037249e66d2859aa6daa51f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb8eacaf7881bd461797feb5f0ba4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c0079c4deb9bd94293249125d348726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa45bcf33148537adfe4d887a0a198727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111b3aba7427387644debc2cf281da5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea1bd37cda7606c10503a104fdcdb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538da1368543fa357879c8d61a90384f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07993935e044af1b4559174988c7c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb62d6791372d6c10cf078696a2a0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da454a1abf7e9ef9273d6cebee26ba3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e55c8543e8af14be1ff8e634e88de6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb767d8932fe38957685ee5a6741d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c1ae28451fbb618f149644be82a9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e766ee7e06fc77fcd51ef34208236737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280b47a9f925b96cf8018ee567de8de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ab539a9910f9e6c852c53db546b65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6dd061113ac0a57829fe215c2d1fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85a98236ac08dc46a6b7aaaaa6162741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a0355f3df55d83c8588715a27b330742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e2fcd3a3a060e7b40d6372cb835e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7587db4eb621cb6828240828f4d37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9fc0dfe954547d06bc246c81d9f37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5000faf34e3eb68478c861be2ac4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec228311ef54a8238f25a034051a6764747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df82d6335f60079e7a3d05afb1622f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe431aa752d787d76880ec9ac503653749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0469a1ccf1d7547328c963b79534c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3786970eed15c82b7709ef95f76973f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72ebfb05a59a680cb4bcb487eb516a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaf5d41a462180b3591554e368c32f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c567711d11275053af69741f3e4b73c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e216e242175eabaaef33122e1db552a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51692e3eb25ac5f19007f95ed3be2d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289cb0846af6109180290815e359d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250edf180b5005b5138d859e7e801676758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e27a7fe138117f40d007eb1fb4159759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>