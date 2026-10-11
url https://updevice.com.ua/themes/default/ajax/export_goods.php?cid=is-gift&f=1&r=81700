--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c9a765d5b6964f7e6b70c68c1de611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002135bab56928525978ec9c8f418b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa663a2658050f4bc9751f26df557e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5722e4c10b418e14978a0d092372e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368490997e64b12b2b5bd37270adbf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7473e7251e243d561163eb658d89b246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217a7c5283f75665492f14dd4a204097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f27bbb997b61b271d2a6cd2fe58378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f10da6e4c43f849590fe86155d3069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b5ea29b41820b0b004ef9cf679fbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09724dadb66c206dceb5ff7f431440b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4b628b64d548aad3770445de399a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5bef187dafdcbd300def9ad44e1c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e0344b3da78ecf2bb8303f23463e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e5ce70fa4eb5d97aa5f276a08c4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89af7a79113a6799c72b702957382a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce27185a5233cc0fcdb11cfd29d6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eac935d920c5bed2ec87bab56df48018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af5f40eb356041f3bd7b89b58cf0fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4408792841f665b04d7568ec3fa468320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14447bab14312beb6dafe1c5be943c1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4694cdea0af187281bcb396fa21f57622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f292fe8f04378a020537fa9fa422a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e6ac6daabfc2e08224a8ed17281a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34cdc7a98840105cfe810a1cfb648425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340c22db45fa9e931514a3cc302a5bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5771e10f4f1c62fac9b048cdea0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd40227ddcaed2416159c35a8ad1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8446187c37eeb36311ded7556b482129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead703357f0c58961a4fcd28ff8b8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e883535c8de065f16a0c0c8ac2961ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39f1a940705ea09ff3eb64cdabf2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f83510d763a2269113f673bdfd0c8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c2b3c8e1cdbce5add482f3482303434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b1b3ca0b4615e65a9f3b39deaa85935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c15ae226d9310bfc910aaefbeceb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93f619a601fad45fd561c6c5e746b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2861a5280bba7a8a83239842be44e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b6415f4969da50b8725c61c5116a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9fc2e86ce73946b5720952160447d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c482e9593e9eba3318adba8fac575c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6331b45546c65d80ccc2bf8a2adb1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23af9328a2e81176f1f9d31e74407c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf192c40ca8060353ca8002d11c34244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75ff8356e6c2719cf28d0b75fcc7ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefab11817898a6e24943f32f25818b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f6702c3e6e15f7c9e98548fd13fd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250045dc22982e3fb0f599ee676e38a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20207a8b6c70ec9af549431cf09b16749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0804e2b61ef3f7cd858d40d5fbc5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f0149e8585ae3ebe0c81a96c19a6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040f86215f95949e25b0bac2c6c865752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74feb9857d1e2a5632839553b7a1f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf465433e2a089783585f5c6da5558654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c191595693f7b088c940a79374c21055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c5a5b4af94a51a88ef9d1847abd0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aebebae665db6f874a2cb3cabb168757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a612eec5ea6f20a0338be9d15febb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c310726673876986e4eec2c448ee359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9a5a6ddf4150678b54a47ef1c16ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2da68ff836ff00dab3a6c875446161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e3580233a388c9a844c9bf798fb3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf062fd6197d3aef84fab390e387c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0105ebfece63c08159401c088a9806f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad71035916e259418c952c30a30bb0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f81774c5df9f246594c368345474566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e496897ca9f869782dccb5427cfef767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda09ccf3f4119675e2565df0c022a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a86c7e1b93ab0888842ea456f78bbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f33ed1e66870b6373acbbf101739870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503b2f0181323e1a0df3711d880004a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dfeb90cfc24ed98ec6228d06293eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d56f7afab689993fd528bf11d6dd9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a3ab6dfb10b1bdd30584aef40d93c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f798d92410b34b566a1b4f46aa5e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ff57eac8681f82790f5c91d1b098c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6a1aaa9cff76d57a8ec01d819b4ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9e19db1a0325f9d797696487f841178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97217a70c0d52e32db5e5383b53d5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fdf3b95cc4a905e0c872b86c0ac1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f60f16d4c3702507248ad5c2059f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d777cf83de0c2c8994ccdc54cd69c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff665c67f28de6d9c4fb607776f8344383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe47ced53a8223920d4a8ebcc4c1e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c8332d38ab4d469ab8bee1b72898185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4cc568465460136b04a01092f80c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c9164e8004325040f70b940a5bfd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4f2691962021a54dd92af78f0d38788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc75b52362d1ac309000b783fcb22189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e970bcefb944900f760a2278a0866f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a03eece4c4187d0480df108317fee991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160e80802e6e0ac4f44923d0ed3878f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de218050d4f424e0f9a19343fc771593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f818f38c99ba19f8add241036a317c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03056e93e6b6969b758f29f1b948695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585fb486d8c2d8f0b38c4c4d65757d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec007afb5065b68c7841cc218f958297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efc378ca8378a9c30b6723b8914bf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49906bd8b47e4e587359cf95af316ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021414ea7cb1486c13db888969df44a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b639a7afcfd0b7bae320043399f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6512b6d0cdd4f7eac112d4ecfae997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b10725e181f1f3cd9a13b48981b844103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75deb646edf064f4d628fb923decc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbbf74aa74fefbfb3504dff007bc6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2696ac168b66487f7f405dbeb1071106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87c4fdb32fec4727cb00a6706ffe28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bef90cea81645f6927f9ca48213fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb7567f13dbec5e76f0bbdb21731d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b99dbd87fb7c40b01e1f368e686c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce452b79a325ea27f0040b3d51798111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30197c4db9792f544788172bd461d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725826dfd922b16b0c2a67d8df87f7ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb4c2ab8250bdb3eac27e1445d0d9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e60fef2c389a20d97368fccd76718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61670f9998b313c7945294365f9f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dfaebaf0b591becf7a909f0d7b586117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a1f69e9e198179eef799660b1d2f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7f712368f9c0497ae41232cb1a5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3700f3565561ccbe2bc8b9431eb9f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe1011d0aba139aeabbe0abfab997121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3909474e7e56f13f875df8d81501c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd65408d6cd4442d7aea2c772c9d24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f8b950bd63f39cf030084b92980b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f62044973dc063608fc71ebbf5f3a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665a4ca23fd374c6c1d21ff4cc06f63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601821d79abcb03a782b88c4d7d64a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100d5f834d6c7db9a796ad8404cf14a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d091d12402b40a89f8835f2a055f0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7611776a3ee1291fa126ce27b3b6f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a054259dd82dc26a42511d93577bea9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15497a956f664c11f8f9cd38b1ca06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140403d597a7ce72e2c255af6ea1716133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967e2c8bbb039ee48b3531477273b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070e1a77fc977ab756dd175bc0d1b63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e5d31415c1aed46c36eb830f2ffef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5231521e4844fff250d83dd23b03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288f0de2743ab98c1c59e28eadde4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7f694f5916b0650c77ac105410eff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6da3b85e7a63a5467576478b613df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867c4c98830f4a963054c904197a375141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9b316e6f992f92acb4e4d389831a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff8ee3761c65ecc4d0bd07e80d142143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39597a2d54d1e7a267bc719571d7c04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129a6f3b2c3c9681a97baad5dfe380a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94936d611ad2dc6b567b4852517bc667146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfef9de51d4a4cf1cec84a12bc9055147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae503e0fa9c9d245bafd27b2b84e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d6e6af60de9285f6e507d95455383149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9279dd6c052a85caefa6f5062c108f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509e93569f845444ed475e045461164151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1524788912b1123f0da523662c6e02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a33bf508e39f95f9903f9a997737f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc3cfd078e92e8bddd59a9ffb638ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bbb6735740f4fa473d3d6e8352547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4029a1abfbde94c6e7fb3b908a8569156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b370e2ea051d2e30a0c63ef77041e5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeccec34f0c96631518094e1f08efdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5785ac30c5c101b96481c6fc44ad6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0874d2c70a30c6fc270aaaab42730f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aaa5ce697519de15590a98e7b60cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525a9b2d01b5202bd4e5eb0a2f22e75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00d03c515f8cfb994559687977ad22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755fc7c13f0b9e5c897c97875974adc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200501a832c1746e3f2e5cfec288b15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65f1c621478e551b32b61ffd937268166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bc88c83e7f99ac5fc47001f9ef171167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00e6648c6f7cc841310665f0808e0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d5f6e042dd119796703df2e117f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b71196712033003668643956094e7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca613d8bd538a611e72e09efefde16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88b47a033547a18780c4355cf34f20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a042be540c8bb1fcf346ac004d36f96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589480005df52fc239f23aec0aca44a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfcb4ae103f178c3af9bf4a68a7db0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446307703e619c54790a74a6a3b660176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c5f4435666751c09301c630b20e6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5508494b132d7b79b3bd2cd826cc2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47fa703bf17213460f847ca1d47a8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea94420e8d6c00068ab45bef059eba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da451e22f77d2d98ee1069f866615b56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482aa28366b4c1ff5f11d4b74a7b42f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578ccf3b3d175264c2cedf2989edd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5207b3142c86b82795fa7d70025db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96789ce7172b4e566c92e19d483ba6ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2229efd05d5ac3a195ce35ec49fc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301fd179e238597c05e0e095c985bca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8f17c71e1eb784143764852f8c6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be9809b52087089cfef73f7e1f3b65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da53af04df2260fbf0b563958d57b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262f7e747d5f9d85baebd7cc75eaf31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d597d9112b698abfdbf8e33c9397676192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcdc68187e7aa6abaf9c4c130ca5ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e48b8d7942ee571aa90f00905af1d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eadc2c2e67d5ab85a961079ffef7a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0b8a51a8a402365ef992ba3d7ad41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b5242dba88595fbf4ebcf3e725d8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489199e7e28a3e2ca1a7d7aadaca09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e504322732e47ff867c39c00eff8c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4193938733627ab5beb7e816cffe274200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eb30f66712ce4b8dbb37d4173d49c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1ded4cb6621071007322e2387ad19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc58abf8f837883c7cfd0de1ea98a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b325edf9c5e0cdf3d07a81480dc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc22b263e584d2ea43c3e3ca067cd20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af970f10922ca49f14fc7d88f0db51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9735268951585f05df6587c908478207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba87a6028d66b5fb7c7231e9349af9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2dae1b12391a8b6863a759347c2f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa328a94524021ad74b9657770b4b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963bdcbd8a05057e0e05eb92a593c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c6d74f96cf6c431d81747450a9d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d2f3d0a7538e4e8d1e55947c25a35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5a79a2c25954b33f93b7d2ed2aa8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff1280062bad1490fa801cf809390215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1933078bc5cc4259348ae7ee543a0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a57bfddcf4e8ad6d38fb8c6281fef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2d32a430e251cf52089037e6c1ece218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5681e3bbb2683a18256d5286b24b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab595bca06734a61509f9e717b0ba1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5813bcf5f8131e4e58979c39a07d1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090d6c512a7cbffbee2c27fbeaf7919222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d129d4f9393d787ac5dba5d25047223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efb99cb824f24fe5a89039044c6846224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73390446e5270a69f6a6a8e4672ee56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56784b7f3f2d1d422605472bcc3774226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c49dbacd8478fbf3abbe29cd857ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a78edd31ed446c762cb533393ba6f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262ba631d123a6974c14317428e146229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa5e3c0efd5ebd4ce96d152c3aaac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb048cd0be978317424e3c91562d0e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f9a4b0c795cbb5cd241ad9cb1039232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5ec49643c8ef8aa0efc1175c37af8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd131996197a622630931cca42174c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a4c26de52db50331c05df7de19472235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c3412badbe1add9c0452127d1eb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e5a94ee0dffc2e68b10ee075c2c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb0207aede72497480d7da198c4d13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aee313171dc814d11f4471d29359ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2439a35abde68ac0d07e1ace9c4dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd7927dc997c42fec496e8e5c9949241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008277d05b68029688e3301a0a6d1036242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807be679266feba1203440d35b7967b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae74e31e6d26e5f92225640750472b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a133100d05e3eddce63b67b3449c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85482f45dd4a05c0877f03c8787392d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6669e211f4809ae69fffd79722701247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f743300c1b313711f13fd35e135c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eead50fdd58810c8c3223a45d326dcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa0742e649c09c79a42162a1284053250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b1e01f3454d753aa7748947263638251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cee2ebe200f126575a76f3ee02a46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892e6aaa8338c3d206bc8fb3372c7af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4507a3559227d836593a9ee79e5eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d44207a52c9c819d01026ceb5b6655255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9a0717ab65d47cee3788470d74f1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4756ee04676d5f15c9a7ee0c3423c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbfb8a008b3350be96a55a9d787c5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b125e4546a0849a38e78a68e8ebff7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f3e40702ee19b795ac4d3e985e759260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1970957645ea84bfaeb7b58bf23f277261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e68704bed505fad6a9295dae6aad9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129617212bc4e0b7c122a1136c9c8851263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66327ac0c06442223587d956a29223264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2a781b23060b25f290a9a4967cadc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352b11d580851df2d5dd35f0b69bee1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7185d9e59e31b8afaf2081681da44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572063d66de2126ef1674115934f33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e1cefd7497421b115aa130c6c5915269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a70160fc0c345aa38984905bc7564a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc0b0336834f480614b140a11106a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150c5870271e4b6b2d23bc08ba61518272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4dbbd82c3657fe71ba5f5f7f3faef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301551e22b9e09f5d2e1286daef57a65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9437f0587ba31913b469adaa03960f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d7dcbe83c7e5cc0ea8904f656ec28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831f268f0a1270817fefd5bb8f8f089277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f95402089052b2d32e641e0d88ff85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60191b2f6bc763884ea26eac1e4bc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696df305a09780abacf094d7d393c59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecbeb78a21ef1c87252e547d3e400b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de1702aba8a3f07d82fd4eaa65c54a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6d162ffd0b0b8ef40f83c0ba867da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ef95a52db957500d42dac32aba2e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19519c28e5cb55819a2f55d3fc43a4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f05504d0fc93a81f76a79ef22e549286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bba2e2f8003610ca55cb4674bd6ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ff26f498d15fce229fa60afac7080288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031e48202ea1f082d63f6a8c333440c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f583395064878f54f2894e3701d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7ba01e8107e636a001e538f035ba2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd21e9e237192fb68a6f786062d117292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2325cf17b172be175654ddd5f6568293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb212a531fda8ee69d2fda01c2c1b1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bf8a85f12a8834a28d02dfc7ff59a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5a5bf2de35eb57303bd87858e115296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c78d2229f9b8ae0934ee60acc2864297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22badbba20c492fd58f588cc0466c771298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489265630e0e9fc4e0743e08ca0564299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1fe5a00f8927298a6f13dce3f75e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f980aae3e638e8a9efd1ce56eab29f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed05d3c10186cd58d086e5f20cfca0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751543d1c5e0512d97f6dd40ec7984b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1363e1a7d684265bcef209141882705304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b47cc994c563c2a26721b7f06ff9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42946c0c8069c6b33f02a32404c7e1d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842715b694700b00a6be6c09f15e5084307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccefb7d112d63c83a7b821b84e2c044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc0e6dedcd71c8de3123e4a3263d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09540f21bc4a60a87d8aa18cdec17f97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9978d47d128b795b8f7406da3840311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc74085385a07464656a0b49c1f42e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f597b6a7ea91f83c49717a8cc8387313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da6747e0352cb4d2c1a8007a9c6e5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2579d11e92bf7be90072f647002fbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3ac4de057579782e8e8a2e2c93e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482ecb9ead6c1dcdd7edf5160d2c26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7600037215ac26e9ec9bf607457fca9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cab761bfc5400d98cb35a394262a77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bf0804540414c8f0b508587dc74c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f433bf64e27ce369783a3372cc492321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229aedbb9837f66021ca2549aa353b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddc1d8183b77bc93833d8fde479bb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19047b189e399b758494ae1ab759ced324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be704e03b046606993477d4ff9641d11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf66c6da211c27deb21799b9ad83e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f2b6bc01de39ae49650da86533d40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d13837890eb38f321b399d4c29d270328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ddacc77815a79d81675ade5286ad7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9229fe08bfd560f3fceaf2273a1fbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae412d8f0c9c9cd8f2a14cbba53786c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71750f5c9de4fe6b48bb89258118af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fb04024cf96202a010d884d3f7d2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d3a39aea83bdcf2083873e2773cb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c92347d45a470ad5e3601097c430335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ac615b8b8ef9aca5e36ca1c551df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e89a020f233cb9db0b51be84a2c3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757a42a916285633eeb1852f71f098f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e881ecacd5f61e93aac93b2101a0f74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc085182956cfd542092906ed65865340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af38c694e401e5f4c46204cf81fe3ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05edd9bdd2a44e56628675d3ded203342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbbc8322d8e30af9db0b5b8fe329ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7768c3d7f1a64405431ca2854c910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d309252df0c7e178cd1f65b3952cf9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db79f159062c9d3cd071938e283459f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758c742298483cfc9884064679945c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520472b2d8b9988193326a2b89597eb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94add4512c608c47329bafe1a9102349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d7d0de5d83fb7a191afdbbce8bf75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e5fc1a66406cd579bc80f4866c108351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25f7f74a4d22bd7d799a81f3c31cda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fca88bae348bf136c932c2272e0e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b87249b1e982a32833cb847b22691354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de29a867045a5dda907ba6d2e912564355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8621388cdff7dbb1cbd1e4f42854377356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61df6c9f4487796736e855b69559629357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a034ec8bd8451bb395b6d13563eb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565719c96cc93515693a7f2dd8d8c6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1534fe1b550caa9a1f12ef026084c6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e09c78c89ecb06a56c352809d6469361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2aee21478815e3c78c3e3b9e97346362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffa3dcc57cba563eb11f6215786785363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38040c532fe819a2a998e373367efd08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945dc286a73a39e609e862742d9e16c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e4521fc19b5f78002dba2f30f2fc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e123326883bad5f477d71e3e3bb25da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d7a2b2e29af428e82935a0dc1dfb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae114672ce3d09c865ffd990f03f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efbca894a883b1c912c73cc038ef4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27d6021ec74e662b6524169ade8d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b59edc6fd4530a346b7de6875279372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55934278b7941db6203eee90a8e81886373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3724f330eba92d0ab9efd35b9250374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c3831dba8d6fdd3a08ddfe80f4d40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2f4646d90260c0bd1279eb3a035cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbf4d06dc8424477fc7996418236c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97992155ebbeb10459f74b66129d913378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd7ba1eeab5889bc756608fbff3d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188261e0c06ebca66afd8e846de4e07c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb6b2117a328563b46ad2611c66e2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936cf03c11fd36c8ed84837c7d28d12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed46bc632c6083dbc1043a742b9140383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1eed54720c8d81929d0e02c2c43d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d547c68ed47ca56502bde032628242385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2e094866e49736f035e2d62546f0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439a7a6735e3847256aaff7a2b98707387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebb0ee550ccba617c6ae45a34bbcde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac995dc90a224fd96c6045b271775c6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fb4d79d0f6b5aabaa377b5dfa4d39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e248b594eb2b7817cfb01286ea4d7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b935c12dcc840ee6e532ec730a5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac863bbc369ffc86a5736b77c21013393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4f3adb07a65eff346b1a02118ee06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4517476f7e7a517a416e67fcf54ef3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8672186b58051c318e015d5e85672396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc6eaabc6bec5cf7d868a90e776d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470041be473db36fd94564c5554173398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6eed6d38c002f42fdf4903929dba9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e5a333149082970dc9e8b25915930400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180ee69511ec21bc1f057bb593370c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df19608172750d3d641080f167c5be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03572dea631ed3aff9b3771446b0a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd9249ae1aa10039108b722ce95801404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49155beaee2a4aad79055f5a522ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb37ca1ab22b99a9e3b0f519cf8b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d0d5b4a194dc55007e74e498157a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0e792cf51c819d667f9afee5b76cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7656de5b13235ee9a4d5d8020eaac6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6f92779fcd50a4d928b3ada32ad50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5e1718769280405c17f964aebc1c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf98b8f3ea99704ed22d747410ba345412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede61abcc69e2b5ddff25073ce691d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfb7e5199a3d90a50d61f2bf60e338414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a405a65264201803376a16123d809a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6459b1028190ae51cc54cbd4dd5b68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa889fa3809294953330abe5d384b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adc4109ad33452eb6ef2bf93e47f2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90597151f138428117012224503bb60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f65981b91de6b6fab35e9b196d7e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947960cf4ac95529e95d9c5f8a1fac42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d1aa742d57c62cb11ffbdcc7fc6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a78fd52dc2684fec0a3ca666f56e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dbd1295c0db68e0207cb183fcf105424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1602d1abaedda80078b2eaa05cc4bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d124af48e41d4af1abb56c27d4db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19739ab6bf6090bab58053cf31dff2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1ade828d0c9531a2c634c2dd1c77d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8216c4fa0a49bf7c3aeb18bf0ed8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1d9a0c54b03427714ed9d1d8fd82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe4f2fbc03f6e45c7e30b533de371d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec87d04692cc2408cc7262c8cb58754432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43185a68a26d9cc303e446bf62ae6b6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55fb90c5e24d2a0f8f118ab1beeaca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a39e07c4ca63956ce05b86012f199435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af01e17c17215977274e584c4a02cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da270b1ef7a452ea0c52178d6dfc288437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860a1e1b1e61d75353e372ea352ca17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41aa786cac84ce6de3ad533ca42915439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0eba0e4aa9f1ea52fc2d6e8060a02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4074510a80435995ae1230ff9185f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d32cbf01b6a48af05aea1ec17c3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1498be086ddbfb65133370bbdbf03c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6c565bdb2d170edc9693e43588c2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537be49f9a1ef5343f56535617ce90d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf377a3c4515378e265eb564da13273446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b36f6a34993feb9df1153576e7f07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1c80a4417b807cd60b7a0a5ed0ed3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2df3b9e9d98ea2b7941000c2797c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f7cd8590435cfc5a8aaa871758dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ef432fcd4e47d4362c64e4e1692d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04076748e892c55df493606ee05b90e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267339f59f10d77d80870f56b90a0e39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f52440c0bf14abe7b4f47b2d5e969454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d85544560bf404d9b003308c09584455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf16850e95d28816d1c0335dd6a1c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f90c866815e83f15a9721c43224f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a183a6eaa8def0057903edaefcc1e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09292ab8e10f69a72ee6697e420ed169459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd883a5035766fcab0a495997bd6322460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d519d37f5903fec2ef90190c3abda11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254a33d6e502279823b50ef30cf13e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128052fa5044acedc4ac7c366953467463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b245c4baa4467ab8803b5503975fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76352c5759eec05788984dacc95b2c72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0146f364c4ae5c10df2be3b01aad64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703851907d87843b36916bbf6b7a04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26403dc534ad88614fa8819e796b6537468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece93de976230770a03d7a262b83b0fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e70d16b42b87741030d5c2342a7435470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3d3aa4c643c4b43424c3ea0649ddf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f70b870966f346b39f18b6bc8047c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe6c5de96cc525fbc26db62f8c13c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc610f83724083d1b600cdd723db1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b28f3910f4d2fafe9299a72701e7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e730050f6438a5b231da800a4b08606476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff880ff46a3e7959d31c1d86616916c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed9a979dc965495860d7a6b6c48d70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a43227cd2bdca937c7d21f8e69503479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36acd66663430571d6d7fb3165d3c11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41490d49453f099a718918eea4186f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327f80277e69b3e14947c5e9c0a2cf4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe889468a55e29810fbf8efad7fb1599483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aac140123bd6d4373b73f1f1f7776484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87c2c6ab1488929a526683fb2b7970485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fad16ecef14bf20402abae5de588a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f312a7edcf72ee1858d57798aaec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e2dce3414260af106ef5e7585d86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5727c5309936308a3061897e8a3769489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d45946b3aa2928891778bb0abbfe1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531114e7f6671e1e602ffd7c45211ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37e5702f3bf4124b6d9eb35f9904e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd7b3bb0f7ea5f6cd2820484982c14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849958199006dfac3ba1a91804e31c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637f553da8e2884949f580a54ac102495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5be9648ee2035e7fcd37b8b60da8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6a252447495e1acffc0b86622ef58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b609132f1c34955a231422cc7eb7e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d67b6067369e1d1be6aeb47499264499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55082a738611e40f38c5d0ff1c78df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b2880295ca4afe184ada9141425de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9fdd8af91b83891c35ff5f6067c3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f5a86a1d56011a52e4581e9ebaa93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49324aa02b8dbb017185b0a0094f207504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66908e455b61badb597455645a1e72a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a126e02fb704efbaf81b943cfaff7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270492fd85bff5678a7a297380b51c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337b0880d68c3c48f2526869299dbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e659a1ff8bb1c36f813f7c8aa1d3a7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29740abfbc10f7dec944b4811f02c57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bc89c75c661277bab42e6985750bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43721b2c2b77f0823a1ef3011261f4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137b20e2802fe363fa30267f68b37a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2413d166ed5d451bd8bf60954753fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018adc66fc57622eb0473127ac6c2f99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc5ad115487e7caaf6c1c5e521a596516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4a15c51e8d8880430dbfdda0d7bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112efcb449972449e53808ca11676c71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f25e8a8ccdeda17905cea6b9352663519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d1e3be79830b25c1aae4e7b064b67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bf798b1c099bcb2d784bbd602f9fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc802f78364d0582d0b038b523aa441522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8eb76af281060600f98a98a3e8f1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69656ffae942de8cd32e4010c570ee62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2aee1da7707cce27e38d156956ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311081796ff5fff29bd8f40b47d93be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58668f1188753dbd968a83514300bc5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750728e653d65f4cad51d64ecc4a793528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c72ab47ca3f75bbbcd22a6fbb323529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f491349bb7e2216b3b9882055297b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbde710e7d20c9233dac223087d248531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94207963232af282c36c161ca180f126532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa42295655728c8b332f9c76f005aa6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314857236dc97ebf96c595bfcb299b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d00c3559abee4a68615088ae8a347c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d0ae25e52942a20173562811d3c4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08048230c7cadd51c8ee86832601ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150af94d5982b9a7ce55dd9e57600f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb219a0357af2f3b97e5d367c3b497539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78240be0ce9c98f67ff08a3b1635c188540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07c19e09cc6145f17bf7420f4deda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734b994439153372d5ff10e05d7e37f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ed0e6aab32cacae04fb16aa8cdb59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956113ad71a099e1fc9ee43b6887fcaf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e06c1730dca1cf1ef7aa12ee2f261545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565177edd4e06d8a8979711cdeba0bf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf8b042884c3c1be8973afc7767d9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a01bafee404da06379592b26d840e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26826ed96119d9d3bb3e08cadfe02141549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c971b973383c0db3232837e8d5b6e7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b66cff2129c875984e6cdb662bdab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637b72a7599439135af4bacef5c260b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78052464cae18b309d87a4ff035c5c19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374a2d93e017aaaa7782394987c5cc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc293a3867963f39f77601691c8a47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75209b3b5008a52f7359cc4095be7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5112aaf23f70e2d0be0ea2b89cf066557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde7c9877ffa5d09edbf22f8037a6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579888dfc0df784dfa1493e3e5b7d1ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0be7cb7fdd17bcaabf6603318ad21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5878139be731a6d9a2fc52ac9ede5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad5232b773ed9c939bbbb6a39c058d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce8463b6784b937b17cfffde707809563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad028a9b1d63e820d8db416a6c491552564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d5a2d4dc29b391a8ea31de9365506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8fad2da22c84bbe602cd97f078df5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880080643936c93a4259b24082f8a26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d61fdaf37516430c166c65639e2d72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea5ed3ee43eafcd14fb63f38a9970c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d5eb8179441acec6a2c447ff8939d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89049dc4f9f4e0e7adb9aa889016ea9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9777fac767080a872f8efe7e8e71f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff16d902cbe2c802f564e961bb7654573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f6350607ad0e1080299cff8ddc321574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741ae33a9799be138c733c8f1a238c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4a7a0f6f34d007255581762e45965576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e076587ffdf33423147948f2aa946577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8970aa1a3133f67a0b7fa02c795f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fca0bd30c572ff364a224c20576df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29bfba503f89d2f7b2114ec1c9ab8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aa380166ae78118a24c99d3dbd01c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3b02178ba318e0a75ecd27d31f827582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b58b6e86b05190758b8b42dcff9b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a12f66ad38b86a45f8f6e0b886096584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09073c239b33db76804cd8c474b5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84407b81fcf08f131c1230ef8dbac32f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f696def2d1cdb7a0268546de97160c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2848badccb8a3fea8ace212439f68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f332ac422e2147ed330a2c0b9428c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7918ac0c377f26af52ff5f6f7d8725d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb930d58fc82b2be98dc4a058c6807591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ace4c39d9d6f456f717d771ca90fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d7682601e305aeea42b35275eb12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07aa7f1d0b0e3c5ebf1f9a590ef8db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de06974320e9c3c0a82f3530f08f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b34b3ca530871ec889635f5bf0e1ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844348ec8d15e36c5e865a52e427abc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbd7a27a68664da13bd2e08808363e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8e06abf96b1a994a8226e06781b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7cdf4a4ffd78bb9e143a8f8a1c04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626567b69beb661afddf3f31a8dcb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0912f8c607516b7b72412e19c6f70c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99295c26741068718bf9b5329217a49c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16820dfb3670826380c2dc96c31a4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d66f006e4644e07a27bff1688be8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab694462906feeea026966b6937b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d324e7e98b247dd840541ff930ff3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c268e18e4f2154a78ca24f73fb05bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7dd1d3f54c0bc25e48b6098ad71b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7917f30fd225f9352ec44764f6f71f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79485d0f5822dd88338c77381e528573611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37b76fe92e6ed48f3b653688b633d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0776764780c06636a5e1d10b73090c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d8bd2d293cdab8510843f4a19dcb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5da7580b7a4855585cbc8237e41929615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835374641eb9e2a2cc2b6aa42c01229f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea3ec719e1c084a4673f94dd8a3fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978caf8c366bf5123144503988fe11bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823e769fc9b0dbf86ca520e2daab2db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6fd5ca5c5ab50c2e4827b6a9b9fc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289acafdd2216e1805a1f771fad7b80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88614c31216cfb647243128bfead3d93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234da87f011b683981bbc281c6b012c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0e563ac6ade02583e18775f90393a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6715882415a5f95a1a9bc1e7d539f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcca496d28d8a978044e4a7a886c325626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e7bc32eda858dc96b44799bb89a49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837df2fe6ba3f10b408b6cf005909a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32165d0c30e257032f25e6447acd3ead629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb3c89c3d05b64700645ca2429b5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767afcc7b415c387d14bb4f0f573be2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2ad57413547a2d0fa6c0388b0171e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e564a7f65994584375393415fc5710633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547665565d42798c28d84877494414634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec948ecf00c4b3c06227359526693635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb0917e97bb676546a5197917b0bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa863b40073595f0273213f936a2fda9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772a7b30aeba40915981c23fd6e74d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2a80e59adc0a7e1d9cd887e7e2318639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf16903d34d8603025b50fb7c1cfe7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b238ab948d626d5ae60a7a6bc98dba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231f71f64b265535bd3f01793ae03c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454c041efd0fc2c27be04c76ef87617643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd97ec544c479449c95ad0e2bbe55c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aba84de2cefa278ffaafb7ce3916c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c68d36cd4a8d06d6760c5e235186646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208f4998998e9ba68644620e3ca02ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6803325826318e896dd6485f0d758648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc28ebc7cf9124e596304a0b78e4c35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401702b6d3449156439cdaa18b8c4b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b63de5e3e95ef22497d6af98ed510651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df87ab0c19d565a2165c6fae61b50ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926fede8d863b0479a3783b2473ae5a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51be13482ce6e2d7514f3637a89fb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e7b17f0b2797db11c4d383c5d5a1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4d87cd73f10cd363d0494df764c79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4374a71be6957e110d6712307c4c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe360d4c114a8ab0bc97ea57242e1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd291000aeaeff3cd4d08630f606e61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8261f1ded5b084ee51d58773e9b8c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fef519d41af8030066616f8ee87da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d545e10efe754a3f091f8d6c64f9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88902cb91b79911dc3d6c841df1b5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5de53f689a35bcdad59d9125375809664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf007a2d577cc1080474b6ef675c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d01fb9c39d79f9be2cc4e7aa7288d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125200516863fc13b43877df0f68d3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a3c0e03b8f3510022bc492445a36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d65a78c59548b84c365f8cdeedbc86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7d1e7a092c7f882f7ac5039e19ec2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d03c291afcce5f346e87d110013b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5bcec925a9212a02b213074210521672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b06726b5d189de1cdf60cd14709cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f417649f74e2ec7bef26ef4c494dcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c6b9baa45f70462ad3b8c3457cb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24872f6cd24b40c032a2e3639aa7e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2135658657cd5bfca0d0a13bcfb8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f8a4697418950600c265fb8bac137678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3688b6559824474056389fdca9dac4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c873ae6e22ad76630453286059d433680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8bf3b6ec0b0a8b75fb290107a7dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7a67340f9f1b0f667b363393c638a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de9b41eff959b114a8ab23eeb4f766683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9916efdac497c610f0e4b3d5a474617684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fdf691db81a01cbb72b8223cc3155685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be3d3f1857f2b4d1784d1380fb476f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e6531b8f5545b4f0973275b34e90e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d0e26d880ae055110b2f20544d3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ca8e798fea78aa8c27e1c491bc3c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30db2624ce342419f6a05de20f53f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a812c28a6d36710f5e086220c339691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa95ef1f90763d2d53ee650acf9dba0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e303d92abc131591b1cf78884144f1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3ecd8751e30bc390ffdae27e90ff0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c8c30692b565784734913a0cf682695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24b777c33ce7a85e2a5559d7a200ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afdb5c57930d4c2aa6c10fd682032b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a866ac46132315422f4db8a62889c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cddcbae573ef4d693fae1cf597796699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e5cdeabc69da50271d13433bd0db0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e5383d6c5f1c1adecb571ecafa7fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a060614eeef8e517d1010ead28e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc9016f71b7fa10bbd4d6c39b1f33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40bafe3369cd8b6fcb5f06ba03172e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020702c762c520490bd736e01bc48c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e176ba1aebe114fac0c9960734616706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026e89e20cbcfdf7ff9af5035a113a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd15212c7d39fec4a90e4ec4a8e6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce018c58ce4e5aea320f70273d2139c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a62d58b30832ce3b924f140f96cd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56322693dc6e53642d296af968385d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712a14a6d8055e1d3e3c58f10370ee5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55541b1b720372e4561869b7c000e3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7b198f06a4079a28d4804cb22f04f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c31e4e3cdfaa303f15f5c99a461b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0363e9074825d955915345b71a4717b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97ab032a6b0f71d79c5826a9244ec1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a29ac442853a23c8080610ff42cc4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061307416094ccf0cbdd9114b41969719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfdb940ed0fe03ea66078a16308c81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7594fc53c8ccc9588a1432872cdfa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be6f21ba881f4a651e9768047e21b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79fd96c7558f2ea264042d5220c28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e1790bd04254dac32adbffcc787e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057febc337f99ed8ae14aa8b7769e2e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a7e3294319273dcd11cfc6c98274e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7981d598fca625456e540058d0d6797727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd836d795a4917344d11098507cdf01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6fa8301f59ea0ba8206f316e8a782729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb53a8e792ee6b3fda4a5b7e6f24f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc203825f72a5db6e8e42f690e071731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eb836ea00c711d0ba1245b1cfd056732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a531e4e82eb70d72e7fe80915b4f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779999995feab1f2f9d1a838172f1c90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573424d3a032030f909924473ccfc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a502b646bd4f268886aabafc267d40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2fea21784b6595eb0e248fa3d4967737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73d3099f65a22ba3a4d7f7fff49e21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7982a05f760c1bf711744a5b49d15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27f658b83965340a37c7d1dcf68ea1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d10ca726b95c6a97f17b56b67e9ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395a626f97a6d9bd15ed7cd51fd1499742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f71af409635fc715ae7442df54d29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7e0f2ad2b266d16e2c826b510034744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cbc3ea86e3bfb4910fd2b9dcfaafa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cbe3e916b22bc36a4846c7f02d9ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465820846fa6b776c09ebfd9f8bd274747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed88d51f562582f7a53392893abb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1f6aed8aec64a03775e9bd6f5d66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608244f8a0c7b8fc81612b377b0a84f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8a74a30f257c66cc66c0912c690a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13bb4dcb0c5528383b00ca21adfff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32cdfcd95a2f32039b91c2c8b004f1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeaf11f9542a598c77b2df5b6235021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619417bd95e7f5ce7f4a1ecda998d8112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651fa992d5ba3b24b6d210b24ec4cf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f691f6114183ab0be2731b43d44a0f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87f71a4b1f9d35749ac9c4f61962b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeac7950974bd489f7abda6cb26b3cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9ee9e715f007b68aa498ac3e865317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fdced568330a433ccff230dc25e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3adb23f489565c3c53aaf6c41832759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4afc8b5f51e0b3613e0d50095f6daf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268fd6e79a686f66774ef9abf964baa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b410b1e2d5b5fad44bca8ce7ef826912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613902751a7564179a465b0b74a0d40013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081b9eb4695bc6fdb5d76202d4fdad314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f0579c9d3dc80652c58b35126611215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8530fb733c8f4d426e71db1571d025516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb8b583ac01dcc299d4e5db1b24a3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf054b210903515e12a75b7195f733318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18916ef176054ccc65b3c10ae0d571ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1fd7a59541d84a047430ef2c1c16b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3266204e0c2aa10b965934183f6bbad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bf74b84f1e8cf03a8511f43c9f61622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344635b65b6139cbe57180244e74ff8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ace7446d8fd77cd62ef637d0416f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d41bc013d10cacdabd6318c545eeec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e571740837b54345dc3745c7fc6c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade126d650c4b0767c38675f0d2607a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee72259c6d64eb1c2c7a929d0a7035e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780179189ccd4c7e3a98910a44a8fe329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b9488440410a777564e93d1795cfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d59f17ce21ea0e3c2d8838ee87c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f388b96570b92e670e92e41573f8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de359e2a4de64dbd87fd3986e45286d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101897b76e9dbd60c5e8fea2c0f74af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffb34d8df104d87271841b04b5943c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d203a437c294c122c550ce40b96c43236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6424f44fb2fa44a8705abcb9392a2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d664ae341d7468b986ca188487ede038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752384d08cac5ad0734641202b9d1f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fedef2380a73871495b08e56d372a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080920a7e6d7f3106f52366075016b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085add219f3ba65c4dc1704124110ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21d3aecf61b6c6f3fff84b2f100fb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00b9be0f9b858d2962c44368cf677d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bced2fdf23653b632750cc9c9ab0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef7c1fcb4840939682a8fbbe96a39b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d949a31f15f5d65c1827308f7d2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4e951bc4302cd59aabe33732f70148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1e46461908de84d96facfe14ded4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9396fa41a396f95f776bfd372f58f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bc0bb30023ceb9bed510d62126e7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab35da0ba2dad52f8209867c3dc1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ad562b5133eb6dc19cc37bc981c3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305507d11b371a07e8dfdbecfc894e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd601a3927531aa3246714872479ac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97701cd1a66e2e839d2a84a203493c0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241394f4a15c507df8cabb3a53a1fed657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011716e4614f679fe053751874a74b4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d40886d30c3773bbb3dc515236ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc7824ea522466ceeaab0dd27c315b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00803d1a7fbed397a58cbcc178c5409661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf77f28b8ddea672e40742398a9f4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5674b80f7ba226fd02998ce7667ee563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845c9cf213f6f061097e604dd51c74864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee06b3beeb736b507ff0bb2e9d84f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cade3068556ea6afd2f7e88004d5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc477f9f33dd3bb35ed8b6db6e115767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e239770380698b70df4acc60ccb0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b70c7a18d6ef791f0caadddb7db5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a940eb31291d5eacf104a611c25eccb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290815501b7ffcc435bdb9aeb0628f2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca357437d2553bd5c3ef9f3c6a6c84472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482049a64b7c76ad9b9e8882860291a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55dc59b0ec77bc98215d93c7dcf3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c26c2f54182d9b4e6cdb25f2b54a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b88383d915d46c4b3a0deb8c6faa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac3e31862af1c517b10b05c0329bae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c8712efe32a8845649373fedc7f0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101d45e24861ee703374c405f0491d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312eafdaf4be700a6ae2460dd6bf15f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854233f53c1e4cb58072f016418c491f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881dd39770be8e9b6cfa3fa3f84ad3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c47d3b9986db2002ecd11e2db837883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad3702cb651361865b5b4c0bc177884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae620c851d0dc19a83c8e3e4f428d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663aed20ffee23ed5a4ec831e89755a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca565e55287e1d9383ac58557b3a2e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77982a03344446041e4ccb513a317d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59046e83fd06726e50662cccef194c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc6be22c5a8de33e159d64c37654e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a1e139fe0607ed156e1626e720f5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b3d1ae5e3cadb94c053803b08c67e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a1392fde01ad0a19ea509ed84b83693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d71ddc0be7082d5188cfa0eed30f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02c1e2a0bf2c3461426015ad2e778295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c4f48fa3871f2570d59f5ee84a9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ec71c8e1b45f9fdc9a8b9c28b19dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a9a5f61bf60355e9a13418ce437298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef941aa2c098be5798f9acd3ec1ec87d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904695a847f4b6933cf934c1fdf40806100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b70cda18e8f3102b7d3529473a9b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dbe7316725137b2776cfb7688674c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd6dfadd34ec76de60e24e1583784c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03656b683d59bf93ef7321b528e71d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d0c7dcb8f637f022a06e87fbaba8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a327ab7f017389c01a2f8f3c4e3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf55449431bfdf26ba405d043674cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5838f4a75d085051a90dea7e6d3aef9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eda99dcd54c5a8622793fdd0d6c0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa28e1e06f7b5b6856734067b7908b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeda4d6d2ab6474aafb66eae681b5ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af00c1cb7d7c54aa740646fd26d5ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db57f93491d60f6b824fa07751bee3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de3d8db108cba01314951b38fa6315114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13159e076bd2b59c38661d5f997a020e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c67b5402ad8f14a34bee2e7bd4d0a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969264258772818cbe37e5fb1e2ca727117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778954d904a4ea08a79068d5be9617b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881bbb32666bfd1241327ec2e8a332a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc58f2f7f9e0e96531273697df9e59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c1a2747d4565013b4a876106ca789121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3461237db2b37dafc821a0770d2969122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2b301908a76ba1cd59f402ddac950123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5fe82d63d305b269c11913b31e5a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c95b8f5586acfd0ec227c6a32f87c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed833582ca8fda26c59a157bd9b53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa350a708d09f882ad279b1816c2990127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb6a9451b01448d8f84a2f11005c55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c8200eba23bdce29549dc95b8a7e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb537894ae27f7f5ff98044f60b55d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26716bdd666ec2b2c38795bca2a919131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9dd1f17d625174da4ec6a84fed9db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab752b5ebd8419b03c4d7c6dc066ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c99065dd756d04a67ba5f0583edfb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd3875e33ce0e64d8a3b9002fd768135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d292eaf88277b0e68235654c44b072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d973c264dc7d1231366bdc9e1d08f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b882521dba7606096343d1b1c4c42a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e707e135425210a34f9865f038ed79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be82077b2baa7224ee61d50029ad11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a06bf59296d74d02f5f389f3ddcde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09a398fcf4e4191529cbd497ec39fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e100cc85805fc3180f6abb29f16da5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ddbf55e7ec8041bb05fdfb022f6b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc2a128ccded68f6c081f7266deb13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3720b6a03c2938b2b834e66df782a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a173423a6fdb2ba1a7fec689787243147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d126a804bd3c83398c985a138940cb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec2cb5d03099f25b35bddbb52fd688149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d9fb831c26225e0e379314be3f82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99708cb384d93fd7f9b7ba186562b6fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f190fba02e51b43586137515cb011152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b9f4029f9469372f9c6084ff5e40c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea739fea676cef7d6f4068b357e9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada3f3c2bc424baac1f2ee173d78951155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579be197b199ef5de618cd991003c36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f796f5dbd64e84af37ad461d0a2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1dcf016a7539850e9b650cb951a74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ebc62bfeb392a73c74d4e79c6dba3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04518ea02671447ddb3ba2c67084a95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950084d6033b998d8c67feb0e33dfe5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604c490bfbb7e062df0489046c9c13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91584cd98621ca82e9e0309b93e60c1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae7878e253e007d7f4687f34a482f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd673025101305d3f4c024d507908258165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd565ee9a8d4754d896477bd8d27e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7e1c0330acce432dc8206da2eba90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459e18ddaf865917425c9aac8245d43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2ff60baadb28856b6da73939c9d0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5718166a4ff5ae3ef0dcd45db43ad4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59eab70e6daf9e1cde73a0b177de1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c57f29c21e992fd03373872994e24e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3e19025a6be1e3d1d5190c1bebc64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c94a8115a96f6fdd8e493690d244b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9378f90ecafd6b57258b8e064cb69f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d10dbe9562d875499d74cb988aa2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c6355b7cdc873816e814210b2711b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f67187c5d6dbac3bcc83e3f97e91f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba8a13626320e6be121ffc5f56fa7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b915cda9bf8daf62d4bf8bacd6a7e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18194e4bcfd06dd7a6f725a86e7c4f2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b034a17c58767cde35026f8df807dfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9412c93c152f56367249f9917c5cde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f780c5160abdda5636a34d2f0004a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ca07d83bec592a2226e1a6c6a4fc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424733e61980fad95cdafd58228f377186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f727890ec474a64f648d69959a5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b44171793351c37d5e2566df555a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92d2f8bc774a1960f2dc235f357e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5652bd51e95364bc4260e5a9e524613190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44318a427bdb4e7885b96da0342071e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9161322ce00140c810c3806c2f6532192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696a2d7d097c133526f70fab8dbe1c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a69733190d59439c4c05a5f7e630194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f5b998d40c6bdebf42e14900cc329195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a1e6a348e7272aecaeeb0198cf46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f7bacd6e197d4464f715e1edb6c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8091ca16ee9446938504963fdb3d09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279f25eb279323f411d973993d5444c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447570c016728039b15f11f4f06b003b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694627beb41a31b491d204bfbcdabc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f9cbaf5152a3c5245a903b88177b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44469a331f28772b7ca22a936fc81284203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda527f95100928558fea19cb92bd248204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d296df5366577559110ff2fcff5d222205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c2f52c8d4e17f689276b5602cfe24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e212931810048096821b60a44c59529207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989edc540047c7195b239234f754145208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b91375f99597ed2850c60f67f0d7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd859b459eb2b376150e502c6c266210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b726d804c25c1e267e65f014f00cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a066be3e609071c80c2a1ddd849f6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66dde0733a4f960041a44bb0c389f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d10672767226060c63aa186b8ef8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9b7c886afa8fe925cd46a87863ce6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f408f4ed4577ac931e556b8d1147cbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68430f703989cb8efa79f0ee475ad40d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ab4091bc080ee1a251e7452493400218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe4a1f8559280129cb524023b23ba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263e49b67c933338889a378cf7ccebe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064904e3a38017d5299f924f57da654221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2fad09677f00f96309f05a6718faf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb9752c9d6a564b589478e4f1b4586223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e6255c2a61660076a5643533dde5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde4b036f82689a9437122a13bc6a22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdffc3905382957b4f3ff0b2f84ff70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370ba1398931b642e07b1729e33fbca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b018abfc3c09a0c00a8949ccd2269228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67729587ecf27a63b48c0e7dfde823bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c7dec8331b9883c2336e0a5f5d0da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7b95b969135293fe1f9b7cdf61c43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6ef1c02555e3c9ffa64825c1fd7d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206585e753713abb46cdb73787dd580d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f5cac1114de5c1064d0ad0ce5c4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de2e6ed03f5b1173b20c6b12288e44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86894d632dcbf3044ee8b9a84a4ba2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7dc07f8e49643b2ea331583310a61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c559b94973838fd7eefa3d2f3891d65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a51e89f0d01992082c596c63e181c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492957b86816db0362fe847ac916bddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09200cbc46602b3d506ef45343f44d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aff130d3bc026fc161a8b31783c70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b73bbdbf68fc9d05be534685df9c87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50d8ee4ffa2e58e92d5cd327b49066244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b387e817d20952fcec30a0c2ba22c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157474b88012b5971e58e59d047f1ab5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb245ab51f95002dff5bfe715fb6e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e9a8fa52d140b748a17fc42df9c4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026b038894114a1ded7764c858c75b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2799ba233a9343bca0f552b2f1d7f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091330a98061014d8e39d2711546f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8edf476ebe96d6d9616eca36653a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aa93c2f67eea992a9210b55cd004e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae00ec4778756dd00b4c3cf1048788254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3d4751dc87f32aef8ac340c4a906255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd19fbdc37fbbbfdeaeda07f1b5b87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab01b2c447e561ea2bed20dde141333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9c29a53d223807819feb2406c253f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d806079e75e597366fa22ee979667259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9890a7f378a6988a3a548f6fcaebf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc55303475a49559050c7ac1493d367261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116197b5d03b8ed2c5a90c928910bb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77127cfb15cc1e9152ccb568e176abc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223abb9bf0122057029e4b205c8c2000264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b709cc4971a5b44da15ec6920ba90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e596953cd423944e0c127e0319df71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d3daa7b0c317ad5ef5b13f618011267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc081fd7ba58c349a3f6ef9f846a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3efc4cbfef2d3482d93de24fc993c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd24102b170eabf42ee4805568d58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f90dafe9fc955349e00f83c4121c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24aff6a09d6bd32370676536bf274f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a6a51c9f1ac3a83c83e7e7df7bd66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02311716cd1abf45fe0c50cac2ced23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fa1d33089f9be10c74ae0467823e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383495a1857713cfcf9bd28c905dad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f58b50be456a399f9762322377861277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c8bd49af2ce855de70f7a6e18c641278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce691cf38344e114a185e468346234f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8e29f3c5fdf4041f5f6afce148122280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22ca010c740d92f12a120cf96ceb47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5294335561e5f84dfc58015f3ccc09b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fec5e69acb11218004ab54b3e4654c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22355d77200bc2b5a8b91aec5265aedd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a28342a8f987d3245d20a08cd87251285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d977ebde0671ac4fc5aa714a5050e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f088739b55bbb777e9c8e4287b899c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec0003f9e570cc62264d87a7fe03b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857ab757eb1644e6f750ccf9061facd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c748766dfadd862e1cd134469fcf27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65be58e3177a8793a328ad26a816d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737000551d1fa175b0d24b8ffb64762292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6501ff0077ba63e1ba76612e7f3e5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b09c646a9aebef88ab4aab6af4258c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001354815b7fea4b686aba29d7b2b6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d919b919548edc74e3b439bb290d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4103744c3b38e648b97bb13820313297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d57df68d21e332d692aefb081cbe2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087cd1a5a712f29cc49a626f0e587af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ead04afe809da391a90e88802a54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2aada53cc60cdfa55a436f75f605ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175e294de32e16db9dd91c7e934f43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b84225ecff8b4532b81abf46cca35e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce39784337c5af375ea152f5f3f1867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196c6b0c2d686f1efb05a8687ad8c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f813d15e5bba315e46da1d7bf1fb3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071da1e7adb4f1334cca524f5d02f89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ede01743db2ca0dfec6d6c8e2f977f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb87719b9d303a4f84af93e8be80a9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161fbb5a5e79c7fd2c3fa4518fcf2e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43dc09e4007a729191d132d8d0f0c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934fa1995b1ef7789bf5bcdaef44d79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3755e313a6702f6c0062c3e8742546313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b669391b58a2e22898c2ed54d86c1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a3c9a00556fdaac46858819a109fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8834ffad1bc1eb1125880392f3ae2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf12a341abb2e6e7ff742839be73d09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c7cda760a271944313ff0117db8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b5359317f44c3e83d746e33806696319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd81c8993daa778cd60c7377af68d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008796601147ecd4720e933ec324629b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750c51fb4ca1f7c977e02b269b1148322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020adbd8695a09efa60fc95f68681205323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408cf50d1af549898dc1004fd3290d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f984d958a913b1420dcf4ff3e0f57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d7fcd87da103607005110b5803fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32496c19c89759883cecd2879e2562327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5102404a19e6a6a72b7f0532769c14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4338319a6fd4d3bca03e6172db5f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809148c4e62df3c55aaa55d4a9814a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565e2c7b418ca533d04b3a4735a6b35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032c8f754c7c8e8e9b413a8e3d22763332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e16901c3816012a8300a1f69c993333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f98b75eb9cc5c803bb09e19bc9d15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af1c0dcb04ea2389aae55590c5fcd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e89fe8d9a0d4d424ce66347ce137336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df40b37dd924e4c83fbae07e753b88f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754a6f5434427c385ecf73744fdfad7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9d95013adb3861985c1c83c5749a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b281d7cd584d07da1546e1debc66b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d736a25ea0fecd67bae84b1fb6349d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a15ae436525b023103725aec6fae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743751d461f59a864a1629ba1067ad1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc676952d478440f754d3322dbc488344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08971244d79680bbf5127a04fc3814345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7815576805329c86c3d4b0a49affe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f08d1ec4bfbd21b18c80cb8e69170b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af6cc1cf2bf732827b6669e6fcade348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a97ce09a7c93113701b05257487ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807a0fa24dcb38133d94f5ecbb01756350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc7b6648a32cfbd9c93713eaa5dfd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05952b5390f120e211aad5c5f7a3bcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea0448f76484ae8b2c671ea32cf774353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a8befeea86c5efbfa865c421590c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56db3074b85b3f73d13a8bd3ecc68b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d86a0bfdb9fc6556c6d677f9bb571356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d9c066aa30e8ed7329fcc2a35cbeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c558b96c2a86a0f3c7de16fd00dde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736d63ae9ab43cd499c230d15e6649d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208454153663f86548482b4cf805d52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecbc77967119fd417fa08a8e91889e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20121bea8a47151c0431d54faf16a085362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c25fc82d2a22eafa43711b7f8c761d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956865bf0567c24a44aa9e64d22b34cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ba6374f420b6211e4abb950efaf00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714a43aea56ca0eff8c0de1a03899fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eac06d945f937c14bdb295230b0cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e45014663c64894f96691e69de560368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b8eb1c1b8ba061529d8bc66e6d1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2c10a22d2dac633fba7eeaa52869370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9554a4b452dbb0ef311a4aa8f8a794371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e878a70b578e5b4e635a100699187372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73146c3d2a474711618da42b9249aa4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342b3431b12ceb92ecea70ce520146f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353f9f0cff26136e62f47a236ba3e50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b57f608fe290761eac92a7183e8c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae5af93c43b7846ba278d652192259377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553282dadc639b9c6bd6d1e4130a99b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fbba77265af58e3fceea806059931379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaba29ef099239fd542462f0493d53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069a844289ad3aad924c78f576bdf99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc613466bc0fbbe21c0fd70cf63b1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dbedd3834ec2a348f6ea9b5803b70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcfa3e95683f01ed7359a47dccd513384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a094639539910c6d48af9034c86fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054cad79ad26120d13f519cca309662386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b31c1a830d8b503ca07f292e7ce2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80128109e6498428246eb454abd6fba0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2693c2af8f1aa086073c1ae5d3d5e50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d60c6b2715480159de10af78bcd33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4e6c44d7d899149de01bcc1668ecb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bb2aa6f4ebd27faf31b7ebe942901392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d2f53c2159237e04dd3c87156bd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6303179ec746ed4443a35c2d3aa97de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fb2dd26349dd4e78ac48921a7a660395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b922d5aef5ef665a43163c8a26b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a0f2520d7e621a748be9fb381065397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc28066cebc4d5a8e5f5ba3e91ac51f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449be488d3ed3b6ee65a38113c61990399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d9ada92e201ee68065b9f1388f112400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942a1dc9c9d386b0af6363b305a57c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a522e846cce220e05f33f0b76aa7a79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc0ac601c96f018e564ada3a49db6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e23bfaec745f5632417c93b3a60d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed556b82c6c20e1012aa7943091cbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c82a777e1b327d7f7d36800b52a60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0be355449e90dd275b55b51852b9a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb756e929305e00ee74d61f543722dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae021e691635daf59f78ca8461d1f2f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb5fb403da2ee2380fa1bd0ae31fb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5509cba372a1a6f68b43f9d3ce7e7a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a567725cff67aa250f5492c7913ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb6e038c66a9da0530ac19e72c2dbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac7caa7fad5b1cedb359a504fdda62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea02bc7b2ab1f5690cd9e18e8fe76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1952b3d0773e8b1843fafa722698cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17384fe9271c946cde06fd37cf3936417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedc1b87b7181b5030d0f86d2dfdff3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4283e0e20b5062233ccde8611ec8d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8fac7b7c359f8a5f67cb5814e4202420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68fee75b724cc319dc8c36fc140686421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afd1de958b091c0f736cbf5d3d8c91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f6d3deedf60907cd7e8383074016423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87fceb614e3a13b7a80169d4d34e9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78d3c25e3fa3c7c90d05f01f8af57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea3ca23cc5ccf0d00c2a8db48f510426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af3c6b4539bd7dced23286c92c6e7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c01c5700e027a90a8b2dfc8b578a1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1682897f0b4a5c3d9a5713d66c4ce94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788996d318dc55ad5c2b77053defa5a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfc434ffe556e49441659cc5e73c14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664932af81058f7a23727e97e637290432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23ba5870fa84eb2097f399598028a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136cb6d730836ead7fbbe08ab75127434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa466269d8f26dc332505ba5e6f88fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3640061e4ec706fa5b4495982d5669436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa491d439631581acfb74b7fca6fba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078166df95cf8e86531ab46fdb255f0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22736d752b1e1265bf6f9329ee01667b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ccb00f440a3589a14510641476cb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881196f2d74aa767d96d7c9519e9d449441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1949177f1a05504ac46d58dd538c1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c5e6e75a3e6fe0680c815f4cfcc5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf32a9f79e3977030008d4be17ab445444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c4f02c021aa2a332586af96e41de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d107934e6391641df449d515a44e4e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d0be6c08056f4f85652bf1ba1b142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff379b7100c15704286a79e31c41f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87463acf37dc3fda215d69246cf9c2cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a329b2647b8dd03442c68e2e998a8db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d08c7fd66edbd4ba6e64725894f3f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f191e149c869d14039bf6efec037b59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134f403e3c424eeffa68b4c15229d45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb52d48f064d58f5cd36069c64034e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa0c6c8d32f34b7d6c37da1f93fcf0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f1a7b075bb2a247dd9578f7bf3069456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce74a0f90f3b41f4250ec6016439f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6214df0c2249950694e233cf4c375458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7081a66206ce291950aa85460da4ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8c91cbd24139b41bd30a6a3766f7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef764d24b965d1a029e00a6a7aacb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3b282c9f3561876dba665904d3149462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5cd858e8fd8cb93eb1612b225bac3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb6417800c4157d6e58551d7a609f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504f72cca787d550a39883a1575d1e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ebcdc9e3d3797734335fdc7bda6e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65c05fa2334ca314e5154b10b16ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32cbcac7fff709b4385f8544c28156468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22e6c048a153fe31f53531a80b4eee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ad28153bba2d2fec6f7c245d3f905470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57591c5cc54d1a559d58023c1708ea2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ffcc892f3c533d3a53f8bc9f1f9ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2fe5dfe25f8fe10383cfa7e6a46c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a00172798ec3ee15adc88954aa2ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c009c6431ebcc9b17cb1927eacbd93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea390a91a57591ae8816d51c762571a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aacf40b10c524b0bd08c06e81e7fa8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54a4eb54dfdfe2bf8d5a84abc8b21a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a830a28db2da5940e740fb523dc96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaf486a6c1c93f26488db4d41bac84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffbbd8f3d6f7daaded0063fde7c565481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2aa76fc519d0e589b67f902d46eea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f24d8c36800e5a3b19788668b21af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f570fbf8bf194ab127f20d87bd65c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c39652635a7562e4bbff6eaf1392485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf222223c571600d04ce4ed1e74d3a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f497cee7c987895fab38d11e57aacd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f451031399eee1a063d6f8af4bc07a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54b7b88b7e3436e9746b0df8a6837489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10989a0dbe7c35282d5538de535198490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b797710569b7956196f1f0afdbf3f6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d44c6cbf70ed1dfa37f5e07b55baa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ca105bd856cb25d396482a518e760493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674af268b9694df4939a5a6a1b3212494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ce8c6858442629c7fe59a900f70bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57219907bf720fa1d4070d117863bc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3ab5db9f68c3eb1aa8e7757980f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918dd530adba9f420a7a51f6786da66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127dcedcde738d37c3c0f52d0388e94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a9ea704b24ef5f6cfc11c5f6770e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e62e3a38dd9452a92a01b8d8f47e35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9ddadcdaf9e1027778d8599e6f891502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02edd46d437edc70c337bb002f6c17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb7346d5a2fb3d8b55a57b3eb072c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11410e355d4df0f36425525329757cdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69debddbdbf687ea05a1088456b4c00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1468aba95ac8d11d13d10d8be78bd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746ee498c281a899e0b10b27cfa4076508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd737f7640867e26943742f56f19bc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c16b52268e21dabe20c68692648d42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b9b92d88edbd5aacb8a3141dfb152511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef010e5289ac139231e5ae2437633512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da27c39d4571cb6cff9f4c3e029b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d676425cf086a90e6bea098491fb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171e0ce86dce3efc3aafba1024a7d30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde72e21b26ec87e1aacdd0a45145372516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b66fddfa3948b78c3925662aa4fd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afdf4d7c361f4f4849036f2b44fad5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd778d81e4265f3fd4ad3410b8bb93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c4c88d92a6c256a61a9cdab94e0be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a750d376804b061b5890e87905211521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01308c5bbf2110d5abb2f8f106d81d38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2e4c4a6a7032a7a53461eb143a021523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f511555f7b5b39af8e0cac045519c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1426b14d2837a689e601c003db8dd8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562a57b6991a4049e91b32122ded64b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09576d2ef2f5dc794c5c066f6497b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794801ed8476203d2abe28f8dd347038528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a165d066bae3e35b1c3ee3f4ea7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1bb70383feb93f89d10bc637ac7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf532cf3c35ce82d7204570948468b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eb79b882759227d36fb212fe8f356532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304b897df95b227f50b4fc0480eef13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f09c0fa2d7939e81ec6f9367ebaa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f157d34955ef5f4e42a0d81b3bba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c36974d81c1569a7a6503fd9fd8856536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d67711a2ae0b3994af08e738d7650c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb049be0a8370d5adc3096ec76a5574c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80714aaaac8eb3760c00873366a2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ef687ebc1e77f94bc75aa31e268e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718747e845c5de4fd80c81132ae4510d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f425a7f7a73c998f9fd463063d5d99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bfda2094fd7c92442706157a3e892543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6d389d4875b3643177d25a86dd871544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a95bcc207ad3a2b5b6c4fe95fdca7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf46cf52e596192346b5f730ff5ea9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e20e2b15adc28d5a31a1abd142efe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aab9d165395310c5c08a6d19e19ef5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab84972f99bd0af6db672aa3a8103549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f26782e000fa54ac71d041ba93ab7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7751092c33f03b82ccf729d6fb501551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8d1bc43be964dc6b64a6895e8c30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85f70a47b816f85976d2b524ba7dd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8310690fb3f7eaeb5b377bceca4926554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24251f8e88952dfad065567735e02685555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896199c8eaf1db1e6e002394a0e56ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444787f1f097c75577260f62c6b7a5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461aaf2f06555afa6789fd068e08941558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db1cbff9f95466508e0c61afa57f21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac338d0e4903f6724b045ff2d6d8a49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e48c7f4d78a954c8c0f608c613ce4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e296a6f30ae882e7019c17894acf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec6e458b7a03e588eed016ee07d3b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74dbf77962e9a22578fbdbde607b07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b2a55add77e1a251dfe792b7b6af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609176012847e231e8419586a2b7eda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94146eca2a30b23c8e9028315629c5bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480dbbb5431a9629c9563b5b1082872568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c50fff0a090e9e99c22fca261787cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5df7d0970940c52d866a12cdac959570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee72d6205e67b5c1a8703d217bb8e17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19ee7c870207c3994d75f248c0465e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6215d6c5cd3a0196dc29905c3434e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e505715e0bae160682994b80d782b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf3b6abe06e7cee1024db913881d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f79e0d4996cbb3075d6916d1c75b05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b1d6180981bb72f54c789641403f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c5008f122e5908735fbb54911655578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd302c2d3cd9b2e9b2915cfa051cb77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd4124c9f70df41d91b968d9a9aa6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa53bb907b1f9bd727271461d809e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ff98e48d7d02fc610f1ecd47f0c37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a6401bfcebca6feb8e8f881741aaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9330eaccf221ddf1abff106623b7d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f80d11e0aebd0b8a383ff3defe6f12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f7524c65b2e66f408365f452ae7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3073b4e49dc58d105524837b12fbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9545f687c2bd30b254e95c95612c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6c1c68220ce9998ed40692412fe72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf648ed0d742955161d9dc515627b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb715cb046aac9735281ce3c739ac9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040a0ec9ba737ae709995a19c76f7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8f780870f8a09f25d671d26c5938b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdc018e2a02bab0d79523adc6f7d62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f9dce71bfdb82593847ac8dbef402595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9227da74ea3e7b4e7d0011f56629eef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252994dc6c2161b3bba35613239edabe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e72c523c87e707fcd67674a4e72546598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cbb0e5334e880da0278160e4d9e99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7be0834700ffff9f279be9abba878600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acef82c09ee794246eb0b397b541c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31abffa47ba50465981edf6b892b5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872027c467a056fe1f63623d790125e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c128722a532b83b04fec8f9e20f0be0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e87c49b5bde4947789a9134d162af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dc971b383458d4ccbc92aa329b90b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bde501891a6037350280283f8d7a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f0557c356969e00edef04fed015fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4d535b1eb3da39e8c8d13a758364c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e1c03c515186615f2403272d7e944610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1236a6b1b84770bb758bb4d2693f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a45c5070e640d0b9b5b778e610d40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d086818c3a80ab5e4abc38094d8be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018fede70c5d5ae40d02f3e69819210614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b631229c2bd0150cdf8b726b88022615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90282c432a6220458e7828479ad86121616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd6101794493f5156f799decd9c09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f59e2661325906a36dab59102047618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06412e4facfd4f6d61e887baa07ec37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0792dbe71191157633813f426939b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1896c2670a90ae959e52c5eb88dc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c481ab3cd48ffe1963b9dc80f2e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16a5583f0748d22f6034c6f3815a83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239803f1ba1dd5f978c520e694599d51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a80bdff151b8c2d796edc1bfedc9b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f18787fd1f0efaf879ca9397a53f0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869313a75d2ed9b19db7321cd1a3081627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c425ddffc05ef025205d05a3d73c23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868af86ad73a002364f17b6069b090d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef915b8398d5a342f0ee9db83aa12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d186df665b128bf9b03217a5fa5e21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797f0a47a15d845e6ddfee8e006813c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc7fcb7decc282333a612f03d54e84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b812b43d5a6838f073463fecbf98214634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0966f3472216ec8c9d65120e4bf7a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c154363f529f17960864f379a085a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2450988a25261959b45d97f9f9223a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e2ec87495975e7eedb4168f1ed1bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4db3020d791ebc3d437114ed3e84b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0d8a1e62da09eae543ab7f5088be2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aae0cf5a01a5bc28a416e301cf185641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0776dbc107489c24533287bc547de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b7a085b2b07746ab44a1985b739a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861302adc4a2cea36c149a01ce72bfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cde2880e97a510bb07baadf4516ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d92d6f24fb7dd296bb2b954e62a4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bc83a390f923ef311f8f0eae7b7b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c86a98d605ded5b2ad5f24fe8c9707648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719d2d581f3c8e2575829d99b6a4cb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477b2113ba952943fda0d8624f0da34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee29720858615f07cfb3a57aee6c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4521955c6a59f3a42c56b813694084652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2bf7bd79a423a3d3489467fe7eb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5322ea603330ec52f7a6ea03bb0cd39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836b7ec7e5f35eaea4405d5c5ca6cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa9b4483edb4e512680756c901fd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e670290bea48b19b46ae91cbb357c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fc438c960d4e3954eacebec9457e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ed7b349168cf3ff9f90b565bd9640659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e72a84730d82f3bec7b698d50866d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f42b48ac0d84e554f88c16912775661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7228e31651e966bb1e0433e3f151bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9fb99a2cefccb82db84dbaa47d45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf0d43b9fc9cf6327648eb08be0c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86f2f2e90ebc9d4739f1593725187e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35abb521e5fe74de54bce1c472a846666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0a627d0430340ded4be45594a915c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44debe29e5d6ab873be423bb8fe1d7b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac31b5bb098490edff7f05615541ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9a4125aad5522511e0ba3fc6e16d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cf0b5731b16b1d2d840087125bfbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ab19b7383df5af98466ff2304361672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b541088b08629a284672c4b55f5400673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c564fe3f1f3f9d7a3f4f464e703af0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4de736cc70f803e59f2b89386f4fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce517f761e26359532b6f395550cac46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940411c8bf06480b3efc1b1992e8179677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee279cca5a818471435a33f1dc30895678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8b411d6855d9f6cf4637f34763cf6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c31a381a01a44acf4b9f959c6443a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89debd5867b0b7bddd7271b1d09a892e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0a555d2635b27b9716a6eb6576831682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada2f1467ac814bce11bea8bf0e153a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd2df3559c704c5ef5c8e8ea3d9b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256389ee7e78d3fbebca5d4c560106ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e40922ce4725e9ac52f85e49502aeb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6ac4a6ee70cfb62600cd56b375c01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0bb5a489869a05be2467d4aa0b7e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e26d74d245fdf58ab97ca620884578689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce50af19cd6d9b4404401bde7fefb44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ee2d462e3aca6eb58a22a13b33c0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b302564746f3d69071005224f1595692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1e4685d870a5c65b4416cb73786f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef015783de5b0821701f3262f89b08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfbc7ee17396d5dea6b1b809d912f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacf06f8108a98b6e6683f1ab920b74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fa04afff759f89626140e5ff7bc90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213965b762769983253c1bc1e790020e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a84eeb31d30b50410c67e7e446cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ef80fd66b88af4fdd79420912cfd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9893c72815ba8c54305a3cd2c629f1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef31b4c2e13e40fc29c37e068f4884702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307bd4dbaefbd56499ab9b79358a48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee166afe5164b8cabd93282c824cbf71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b51d682ed55c482e0887e26c5cc339705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5ce884d859ace14e6bd4dd7ec9e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e42458ae61b449eb152aeb115b09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88a12457084dfc7388abcffe89711f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed6fc3032d7ebc330bb5f29c132a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96dc4ecb9e32231f9b56617ae9566710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8179435f302556a46ffd0b63de892711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4db80144c6d831b1cdccf11f8fde1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5209182c14dc91e730db29f232f8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1206a15e3a022a54ac46bd8eac1b7bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84328aeb077645be0f72974ff20c7912715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa25e36555c7066046d12d43f1786d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c339fe425cf7a98eaeeab42a0437f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0a45e679a84e3da5ee79d642b99c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be738700f9af25ed97660a7b9fa7d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b1a56cfdc1e3d0d403ae3be4662bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a7e671710aab38f7c62ca9f31065721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8fc0e3d8ece8e1232aa0a2098f56c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061dd3b6c85f1f77492fc0331938ca3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b72439d84d9ddeb6c005309110784d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931c5555b3f107485b0d8753fc7163d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058b683ae48e6294185f628d7b452c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63eb8293dec70a44bd99d4564ef2ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48771cc0378f16289ff8a881e4428ae7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744178e404fcf02ea74fddb76eb0929d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425635f53b13417bb69ccaed36f0356a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37505d2d1acf804f63bb877226d6fad9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b83d7497fe2ade1266d1658cf0abc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f01dc2e37a7dee1abbe510c2b8e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e65c5cd863363f9300eadce9f4eef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce0d5cc054ae44308529e47ba0f60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61877c38cda0b40bcb5742f2c23caa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e67d41af3db94185f15c5ac09c1671737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948279640da3b3804ba46d0af043744f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54da9129765ef693b52ad17c4b2c09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9195d5acd02ce29f8b7f5feb344fb2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba354581a7571c4dd296b704f55535b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b08a0e057e4b6ed86bdcaa93577ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128a7bfd8debcf1fcbfcb94bc82081743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d9b1e5428ad43f4a6ad40c3f2a86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058535937c835e63abdbac6fc231779745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbece1c4db793cc3fe4fad2fd49576746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea531b6b22b966c5d1fa7e2eaf4fe40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ad41f274667c32668696aa0e42dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a46c69b32a7bccd2cb05a29c90b38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d71eeff81d76ae5351fde1ccb89a42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3d41834e881423accbe0c24aa219751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e1ac693b58848b2337031814c1e07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7eec0ac3a8489f65429f4fac8a250753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>