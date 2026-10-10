--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5456d7e964f0d6d97e648ab2ae4241f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0874ae1a52d287b067df47f7ba7ef152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0da8ddc75b9b333ba1aac49ea443c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264df0d4026943d6ca0a5d491aa07ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575ee562b8d2874dae1e1c58d1098965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6a18f0331d70929a2db5e5b2c7a056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c001bae0bbebeba977ba3a4de64ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5bbbab8931b9722d6a6ce2cb89b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e5c1e60bbcba9de16f0348ae84eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5483267b5964bf50507dd25709cf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc364738ba100c082570edc0f8d84fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744c9fbf61cbcc9cc0c75093b30c2c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434b66deabdbc0945b4ecf948587ef013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a8427f80ebfc6a6630463275754914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fa67de39b23f82999664340d575bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98584ee2a5f6ba54eb543e6d095c0e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b913c0e000122e235e33f4a5b87af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844940c8bc6201cdb19b549d8f9055118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ab1f0130ec258931772b566b54d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa67443d16b1b19678d045c8c7fbf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2109f6d739b71975d48a0fc212d8f3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6cd00ae2b987a23183641b58e79022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a3a07cb0dec125ebb2f208c7e63023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792e58bc0e1ab135744759778a7a48a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b79a174193b60ea2910c4c36e7b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35ce3e87840469a930604a1a35e5a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7550818be5b3c253c910eb882466f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737d084dbed9aa826acf28063e39dfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecc5a5d1f5cdb015159dc43a753b9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e4c77683f84001c69dbcff73e0f7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7b059990e580fe1c274707380f9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a29384e68c022e560f01a91dec12b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230f1db1c2e24212e5a8a931e66246b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfedbc19bb99d377c790086511352ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852865373455712c77a0dec11ca7075435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d565039dddb459f55c4689af42e6ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879530ce341f8167bb2f87ca247310d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960642d5bfe4e0f22df00c564576a1fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dc9ee525b094791c82db12d5f930e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131f4993d648d7fb3a58d78a651451e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2765cf2c2676fbdbae6318ee77b069f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c288cd21d65e8b67205ef14b017fea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028871490d7082ca22545beef93f63c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23e5680dac6f2b17a913c18ec9f3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e059fbd3a30c535624db4140b08a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b21e43fc3f1822f4899594f34b06446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2683de3cb6b9dd579425f7c2368b2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516c14c421fcb55452f065bf48629f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3306d5ac667f305d2b0b8c92517470049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68d23ec58f86aee06b5ffe4b17256c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508cb7dc18892b6d252b3cad047410051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c2264b74b76f56601cddba90898ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915344872251e1cb6f5f0c8184deae5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a486f624cee157f5a1bf9ec0b7e36de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df41251ed3bf50567537c221bc8064f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b304eb5dc6f88b5a6a6f5b44535aa0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc8a5bd5ec1c8f0f4dcee6fffeebea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39c0868783028f65be64f6d7f0519558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb98b6e1c7e361f3ee9e6419865e99459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf918cb796d1907499cca77bfeedb6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263205c88587d31448160f786227b5f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0688a277e12db7febe0b06c2c4b2f9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bed40e728b9b7c34008820bce1f3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7000b68fec056a78e8104b4bb37d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa2a8998f16ba01b1004cae476ffe465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e079379646d6739916ba2638767066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d854396a83e80053fec1e7d1fd4a84567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862b4efd5577e7eab228947d64f330768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f88a6f198b005f795657c1402f8ed569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2fa8b2c305d026a65fac04991171170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df498ebf17beab459c4f467c3b355aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27b7c30282d6a5768a82e8ccdc690772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125754f3ee8fd60fe09c39516022bbb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55363a639ad658b15f2ef914ab35cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dbc28d115f6e56607697a852ed33f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16b82197e9a4174111ae1ee64196fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3420b43789c489036c514176d8036a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece599a2b4d45a7d076ed924a8b57dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f5ed127e0b369a483eedcac4a1dd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8584426764e684972c2ece51b782da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2157d0a4e9c4b43f010954b17a69481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ca54c1fe46d400c3c13e6933962582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1511153f1ffc2878af19a86d1795bdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db69fe379fd1ab61629c90160f3c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc0e9bef69fd218f308cda7bcbeac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfceebb390e2d2a4a799e1a33f006b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856010324cf6a515e9b9cc322691badf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaba8e388a058e1e011220ae7f091c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c7f9a4ecf50e81f21bbdbd25e4e0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33469102f32a4fb4815436d9b6f5aeaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2df7608b7412b2b6e3331df92bf0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033f8e440126d1b0731d579a9d3a53592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dc1663b6e99b2ad7957d55230aa9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a2fc10c0e34b7fbfbbdad99c2bef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f331d9888e15a2c96d3ea775ec92f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c8e276da309d3005fd9f0e8a5e26c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c57cda8bb442a82ea23dce3a8cdb9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5738e86bdff3a2dfc8448f8a91aec4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec597454bd90340345a5caa6b1ddd5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462860565ab2ec86951b02a0877cfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de027f1694c8776ee10a4db59dcb205f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6ad829c76eb52ffb2734b6a90bb0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd60fa40dedae8d90c5ab69c9abba4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d44b8b71fbacc9f3d3327a3dbfb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cd52cf994492e75a9b71cd5e6e055105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08675926b6753a729888f0137e006ab5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08988f0332a76522ddbcc6e8a3634fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651239d0b33ef44c7c9ab60af0a72b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0becdd13afd71dcad108909f580d577109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9038a05ffc86c4f18a3a3ee8966055110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a1e739bf23f7b9770d867dcb258f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292e73cb7e407546c36e70c8676ea34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0d532aca82d0dcf034a8cb21e194d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fadf643bb6aaaff2b81d44c762051114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313cd39b1c9002f0e559114adcb47d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d0cc6c4d598abdd9da702e31a0372116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20db070b625d79e77cd716c94799d7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab03b00ae187ab3d7f90241e476156a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd070fc0fbe062e0693b8171ebfbb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46273cd3d84dbd8f7fda59d26d965c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52f1a58f0c10b94ac3ee805572cd03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eabbf5c77c05c593e75c942b02c7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e323aca085344e5121b2038efac0003123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a67d70f7ffd4248f2585cc27229d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d86868ab72bc7284c77c9b5c53559e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd378c9a7fe70b247a7b5d1a5189e2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e0f18d3a72a0310aaedd75bdb2238127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5a2b3b83468192f07bc528818da7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2870b49db9c0802379ef562b9c28f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc52e278b22a6ed48f4dd13c3157c1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2a805ec9527e778bb6a2d16b89ea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e2e8fd6728b772a1069996e42edbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739e461f3f11bb624e420eafc0c80e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf09d2d4bd060ff4fcf028794759c2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b74f5da38928d796ee82317c9ca84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef57639a919393f82b8b5b32226961a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c46ada5310727372becbeae7a34f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c05fb0f4303f38d190d7560e040c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697239f43a1f4dcd8683074cf74733d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891ae1a00fd8cf6f375732503d1ab8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb772cfc99d5cf832e2a78aaf350d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e07a7b2989dbddc5109b6ed9c1efe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d2a87710293266a3b3612a1a453ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b85a2e080333fc2a9a6534712557d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29b8d5a902d37b71656d319ac26e36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707b118e2c3909d5e704ffda515eded146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3627edcb5c1a1a2b65285f0b35fdd07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c116080f9f86b86a4b77d3740adc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ba3eef17ee709f7f7f85bb72f55f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229686a9b1f5e1d964345c03e4ec453150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9373b514fa52ffbcfeccfeab6d6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112e35bb00d8f7a8aae15460307652152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59b4744d8e77c247f34642ec365b6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891b651ffd44767d34f83347f7732e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bf397c3fe8b1169b2e152909bd081155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6458a2e0e735e19d445573ae3d8420156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8817a6b0866450c6259066631666416157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57cdda29c6852239f8ae3cee4bbceb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57361d9d283e3ee595a10cf4ffff4d41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293e8659e955bde32fc6f138cb755b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e14812294ae951fd5f197f477256c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498bd2ad7ee387e3548a0d3ff888ca9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de020c7653284dd04bd3aad0cd1a79f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982246dc3e9bb67090e23a241cec656164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cc05dc7cf10a5f0689c631ef29866165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789be7d1b1e59fa84e967e4f15a541fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a99c66627720f4f75b177a24294aa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31386956e9298c974a0f9a60782e9c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a667f706ed903991421ee88666c2771169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b80d3488b31ff1ed18f1017627930f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe1166bef8efd54f41f8b6ffeba2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe5e903e974e2ba8477bf44381f4fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ed06696d03fb0fc19ab1561de1dde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cf85331bc4b843ce1d33d2a591fe4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44946ab450939a27ba1ade729a3682e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf095d0e98d7e00de5fba05dec27e01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e2195f9b3072946f1f3397803ba8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9d72f81d4387a3cbd204bdb1df2c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4d53367b1276ecfa3396f79e93267179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a78f3c0ff43518619b3a4de7dc5317180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d25352ccea980483680025f77ccd87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a340721b90baf5c3e590a49a0726b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ff3e72785df78867da6cb8c656cc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfa35bf4f0d778a7f33db3cbc652fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000837fd3d343260099091a5d0ea368185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fa4015d4f04d82124b2793eccc9d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010c6a8b2e8231f51d60aa7004f5e6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3bb6653a01b6272c10d4b586e982e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33ec537caaf1058c80cf15db186b34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a11f56b4f891b080afa2eb32d3f987190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e840c9a53ea64e1c30e2bee8ab65af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ffa3ac88d008c99c5629adcedf727192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112ef5f44eb2bb74f4a031a9c852566193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f15f1105ae8d1afc4e9eb1229b241194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007173286ee3b61d8498004f49d9a032195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00174afa6c3e44c1195d53ffbb68bf5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858328217aba19f8b4866300a6bb6df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a9a73460bee8174e52fefb0b2f12d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23ef8be7dd52d6edd1352918c9268b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17ca951a6da7d602277e4dbfd6e4e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c2a8773bb90732a9c04dcce7cf135201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a858edac41c620f19865056c9ebcfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e2a6bdfe4016201003709e56f19b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9726421abeb0a07646eb78c32ee446204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf432103f9ac80ccbe3c9fde3b8e07d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f549cdbcf3e331065331ed14abf0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a79c9c02ad00a7fb44ca3e531a830b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e68c91fc598e8db81f8f05d8b2773208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4e393c38faed381bcdcc446561cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78255c36c2c997e0b911f2889e5e216210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921751ebdb1ce1d608879adddd23416211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa7e1dbd8c37f08cf3d43b09a9510f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bb3a650fe1c25ccf13129c5c59f8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2aad661df853ee29dedfb00c756ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d844ea8dbfdad0ec4e416479112272215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc785e185eaa27498510824f96633bd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13807cf7daae32708a26e49e246e10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d86b1ded6b530aadbd42e60db0aaa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f23089d02e9a5a109872d17610c5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a8fc28719a1a79eac0509fe3725c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7481df52cc75842e84f0981a589fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bace0e3ccd8d6199cc01e737eaa51d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e14a47ae8cc36153dbba5b6b7c6cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dab070727a802c64d0f5f5bb8727ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b90406142027d0ee7c54750dbb0790225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a48d29607f5d912241d3cbd9c3f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947f9315dd9efd89889744ebf06df3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccee8aa7311de748eb7b0acf4f47cf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c25280623f42243baa68893d7df53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ee0f809bf4adbd2965382bfa856b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28214c2befec77a4ea6c5901a3afeac8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326c2d5c2121ecc9e98325124f37136232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de560d781614d67b48de4622981e2302233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70292d59d25359ed57cf8af646dac07f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4794e9de6548282c613e6f2de202d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6212d9610037ce82ae69fe5c4cbe53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7647d3ddd550b1d9977b63ca6793c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687c223b952878f4f230c454120e22c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa283917bb2bd4260915c7b0a2f7ce2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36150b16fe3cf0cc6c8dc407fb61a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77a21e95f176f5001e7bc65d2c6fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af9a9652f04c293c6b82792883a7fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae026e426a401b0b731e8373fcb640b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9ff1db116f9bc6fd0cd57e59573ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644536f609553ecaed8ace67e4aeacf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a354f314700bf4f5dd0efb3141f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a355a37a79268cb90c5fa1d2ee31c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d86019ee8b44683b6b56c0b37702248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244d788e92eb166c1e5dd7ff2316712249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e61b5690921b16d2e5e1e9b995c74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797738f4d6a6aa36d32373bd3b93718251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b97808567d9601dcefd50193c6dce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ba5c0bc73a1d3d059204fd76eba2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e27d923828ece9f445246f089efbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f3f5231575fea815e71ea34cff6fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9d5e4900f48c20b74926c9cf86227256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09771c96ab43d035c3388ee88f63e275257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6533666409b275c65fda462627b3fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97857786aa4017a50e87a07f7db491c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad7cd6aa1157ec7c8489966d76857f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1f7b870c6e1938b047571ba77e7be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2374a3919d34824e23bc78b323d0aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd9386038420dd2e2a8c3ed92cdf4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b79fa96e81807772ff241c6ef33b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322033520ddf12e105e4bb63aad45fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312d2328d39194afaf4349748bbbb78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbaae2450b1f8746a34d2cafca5bba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea3cdd15c2b68cc25475d1b21eaddb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb037d7eb2c45e4038c1c887cf66c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ac5b557b4594a2fdda0536e8b8f5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be992413a778c1a0c8e1fbd9de0494a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ab95db3eef3a09ba4570c06b0b137272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add84db6d168a7d7b70572d36e3ea770273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd4584461a1b36bf9c3ecbf3ce5531274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1964b20be70be262d4d2f109d83fdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb8066cb6656584ae55f4bf7c85df4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acd0a96f5dded28452e9398572b651277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a768ff960fdbd2520defd7c309228278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403177111f619160bcf3a10a2c335c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47338e1910b5167877a533f5b455e78e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd979aacbf6afc39d448b3501b772828281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88782691905be709d5f81cdd85c99054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc724dd5173bac108e19b31f7f577283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f9051326ce558f130ab690e6c4e0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47b9c0f163f1bb05a3b090086ccd4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7aeb623fa29649c06d45bbd850b25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a5736530d7fbfe01f731542c83f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b87584bc7098f60362e3d61d2d210288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadb4aa17c101dd214654790ca2ad62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439fbca31efcc2bdd165d55ad2cd6ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9b204cb807a0c5f704044d8381df9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7896596a0be39df5bae3d329fdf88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859462e48904593ff1f027099b1e6361293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f0c51fea1b84235b8600d350a10a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031abc492a660b37e002f98bddf516ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40363d03b6a1ac4c434b3227745dc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d6386ed677580743382c441cd366297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1683730b01a685da6dc3bb31036740298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ef66f9ecd1350d6fe9ea86ef90db2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd960930015d41f1aaa2e7fd6ca37053300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768b7f63809fdd01a4c37f662b8dbae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1268e01dcc29f77c242640e76f2910302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4cde4bc826f8bb100ce6426a5e131303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb85779a7f2f090d6300faa69b2fa7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac75dab5e79bc32b34356def78b0a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458c02935a74c6032655b04ef117aa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ddaa642bf2236e9d42db44db351d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3634b769b5e17c34e0de6b6e5d116308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe91504faebbd4b5b083ea3f376d1d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cd2318d006f8eab01343d9f63f557310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fe4854c56711c1e37d1b546d11990311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62725c3c503203342b26d97d39c2afd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bb91bdfd635c7a8cb676267b646b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc044e1bf8f7a8de045ce12adf149e9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9106b9ead6fa7cc66b56cd093bc4918315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934962b10aa8d5c047d174e1806b278c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b78fead963b5cf016f847109ddf1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d45f6cad0eba41985c090f342f2ef3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2b0700c8e5a0daaa3021214a18e2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ccc18e2368e6e8a5d773e9ce3def2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3eaf2ed4e4b2377f1602180cf3b59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dca14da7403fb54324cefaec77bd7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb8db025f3da079e6dbcd08c5720a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0006b82588dbf2f45ffdc4c5c006a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9375c1804cc43ce64cdd0e696d42f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955bab2481b39f06411007a9afe0131326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96ef0cbc45bb91fa4be26f9e53c434327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c85570e438b67702c673b7d71c980328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e29d7eeb1a15b2d6553671892079329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f7d5ee297e086cd834e408c25719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee203b9ac1d5dc4a9f2bd9f9082e39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c49c425026ab4049edd56eb2a3b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb8bf9487ecb30815cc96ef6d01a07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98068c1d9bf4f97472ae7c17d54cb79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217223f3368bc1733346e3e9427bd8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0245e837db87ca8ebe6d2eef98f79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f61ba50837fe46eb5cfc69aa2a4c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cafb52fbc7705dda4885d9f7ec7e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe693a73c4c759d0ec253c70801559e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998455690853bc7e0d6d78c1c6f24c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d4b9d8c5385b3476ce7c5f51a1533341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9436a3064433de7b7e08986ec5e9c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731bb81f9520627db1346729a1ae087343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc29eeb74ce656fa96d4a11ea4bc2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599bf19f6f14c0083514d3e27a03d15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef924d66232a0ea22349ca269b079768346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02031b5d0f20aa6fa422a06985c8be9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc78499ade486d723b2ce9f6c25b1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480970c81144909837dcc955604517c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0573b6ec278945b13bf0e0474277a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b99cf5e1c62570ed41961433de130351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944705d59fbf981fc01319cf811fc20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0321b815d3138f750b2860596f4524353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e419122a0d0ee79f415cd3f2cfae77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa209c75d89a6943b54d5811e27ef4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b4ca24aadee56be26a8ce9cda9642356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba082d6886991ca12b915601abae5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89817389a27581906eb652bb626b8201358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d95fdab68d914ba4f0ab50e294b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa304974fb4c9aa67ce5767aca61c9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e43f2b38a84f85307f2b00705de35b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8d8cda148fe201dfd8f5b60975bc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d52d678d2a0cbd1ba0b7ed6a9655e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746cb395f87a298948faa4aba064597364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858a54e5c6021708336546afa32f9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dbfefe35415100395bdcfc4459320366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5b31499ee3692ed44c5d40499693a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd19897a4f93e2696ba50079db816a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3523a6915cd1f87d2b78c6c305ee7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48221bc37c0f252e5abc04f971f62120370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d3185fce5ac5c3ebd68afde2a633371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873751a22d0ae80dd524e3c11ba4726f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04a35ad9df5887df8c381ea1ed217a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776bdc19422ea460eed03c63318ee1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfb769a7a1afd612b917b56f1135c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cab6de9432b369167f9fe9c0d978a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048981da630231a5facaca73eefdbbf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e537bb3204b30c0cd13c352594b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be32a802c555c9b1ec57cc70d76db6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec111912a39a2a11c468e1df050c5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382fcad6458535b80b006fa146d0ac7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a378e0f9a98780e2a6f9e22e8b171b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f03028dc9d1b174c2dddb90ae9709383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9002c7bb2486fd11b37d306a46823384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e6f6e9607f41be75e8bc37ec377b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55ddb654750dd30fae08bc47ee785a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7333d756fb008357ae05bd0fd18d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc749f8c4d2756a1dfe245f73e8cfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382f1353bb3bec6af013f68e09eb5c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295d72c25bc6ee72d5a4ca5e2566426390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405467c9941c0f53e566cdcba14ffc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f179883ff900a471e6f86325d53f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c9f2075477e6ccf4a3289ee61cf07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa9485288ccf20dac29e3845ea6ee6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413113e03126864f553d65a62beaa8f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36196cc4ddf188a264d7782b5dd79bcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453862f468fbf815423cf4ae7b79250397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba433634e7c42d3d2000c5df2176f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94628febc72217fe410234099a173cc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fe78a822035493a598fe125141dd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb46edecd1bfb0644adbe7b491842a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7043a3cb4abf312ed4a430eab34bb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a343a9edde7523633218febbaf588403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04854ed927f2d89f6a9fb52d74ae640b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c87d4a1caf6426de002029cf6691ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fe83547c055b0a66d658455d52af5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0fb23dd9b681da0db767d64a945aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e6628199344bcba50e5095ef61c24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470727449dd42f44da2076d042473c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c02c25161d3425e11076c210083b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce282e9950d4e8864550ec9bccd42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d59c7f9b866c3d8453edc3a5c9595a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4fcff760e4b0446f7ad55bc415afb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61720a900a56370c20c1d880b25bd546414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df20855cb73a06d388e762c32c9e4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488308586d13d38c8fa489e52d14d100416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c7007860d9e23d966396cc923133f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c98c40c4a1db9490aa870f4bdc53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf7be1a306147593e6eab54e3e97ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116dd74948dbdb9c897b4808e70872f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951834faadfcefa453af2520ae07198b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4667f0b9f2feec85fd15cb29133e37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf27611abdec800537b23af7fdf6fac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381026bb668e39b22e2b74f105f22a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee299ecadafbe648dae42d357145244425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb4211d844d8c056cfc9eb8e053273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4caad63a65ddb37c7be8e151d3dd85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27854a85401d255e0512d6bde4f5b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22b1aca2ec1c576064449f65b0db89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08d487a16d8ad2b9a5203a2b87d26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd298be9a6352c25b47b9eac536cdbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01a906e98e54c28db37568d54f706432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9acbea2350446c42f8dc36a3417e56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76675e69224f088279b54716c6d99bd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc7579e0ef3fead29673db122cddf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c84d06c2bbdb3571ec245d75049a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641bc503c19602a1ecfd095794eecee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d3badb0b3527003d4c4ff10c40622438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb546e76ffbc9a24b7c427af1d8b68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab121781d930dd7fe7c86d1cbdebd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898e9cecb2b999ad9a32352c50bc90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f67e36bafebb15fc514ea67e4381442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28d973735d96ddb10cc2640549bb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba0e7aac735091c90209c40b1980e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4babffeeb6e0befef40837a0cbc5132445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc37d6bdc336a2b5f22fdbed92a94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436a7c1efe41c5a58683b7e949e3e66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d4838c513fdd447209562cbbe0e45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669bca96b1b9447098827d26bc11d75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08c758ab4f9b86585f562294d897fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d303a8bf0110e726f0fd9c6b345d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1ca89ca664a90f484fe8b348598e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7398c6acefec27090dfbd1be41407f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef388256cb7131597a35889882f9a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d83253fe0273e3e360671e4ac0914b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031a9099727d78362dd9449e398fdff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c07c8e55bc60966dc6fe218ba5baf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f5f905c16d1201f6d7195158f9121458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51560cee423fd8f33591e1c0232c451459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83305e18330a3bab318c704c59459e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252bab486ae16832b6fdb779fa8b74c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48216ed94f2a35111bdc167d29b00306462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f0f65f07af69d140f9ae7c93ab333463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec62b44a9e4a890b44eb292218f046464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93410245e5fd3f919a53a19782327e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5736a5566754cb48ffa0d50eeaf3ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64668677171fff36362e0ae7f137dda9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc00b775f6f7483ba6a4cacc391449468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65331248636085096f0c11f9de30716b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1270f866cbc4b12d3ed0ae87d50c2c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57271eee032e84a45c2b008710f59929471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb20c3fb095e2e1b2b215946cbbe1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70142d81bbe0aa907cdfe339e3fc92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3e16ab04dbe75a5628dc6290a1732474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c00b1049eca6c2f02e3161c98f9a86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c87d2b49c6c3da7083c9f601ceeb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432d0e4fca042e5153cfd69d470afa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f0b940578e491a754f0ce950f5fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4cfc60f55fffb3600f53d67d2eefa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d92749ce940c65289b38a0e2e6b41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5566ff629668a4f32047b50484410ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304c80fcd8ffda7fcdddbb6021685e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21ac4c7a03cd8bab75c3cc27eff0d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f8bb101ff4609ad56a368d4405ac0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842cf7d53cc3aa8ab9710999580d2e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c5b0b4853295876b8bbe55a58f46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773e7bc3464097af30ac432fa526d10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71074a195053254c664dce0f9eabd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c3540e6243f852fe7f9c96f5e5a7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a3f9768fd25627d7222716a69e6da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395970b96a40a4b8ff4459c88510db2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a016b7e302c5ed5a9bd86f92c01ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270336105359bf88987a2c8febb169493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1cc00b02d68de83cf0e750f4c8490494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12655763ca317723893adbbe4a380b39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c937ef558b3032e85988a397f6780496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a84a44cde8aba53a55608a9c9e5eb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4612161136d17f1dca8b1f536c98dda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17b0d5c034215af1b75c12a1c6342499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560f1aaea82bab27a6733f1807bc0c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc14616431aee8b8e5defeec12a1d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773a92440aa847519626e00f1f154aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51907383dc58e96e0ac2f89ef2234db2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633e6f550c75a52442d3620248dda4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eededcfae725e5129ab1b0399ce3370505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a78749bb125e5f4d72331ddad446506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4660f1789707570b3b93a255c84a413507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac1f8910c42b8fd022e94ff31eefb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fbe3664e0358db48ad1c9784e078e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0713dc17a7050fd542e58ff216385510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c02caa0775c4332a0a10be7a405a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78edcba08ea94b49e97048572e372e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bfcbf432b384851b1044870c0aaff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104833fa224c46f1832d288a3218c59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d321ead475c8cbd5aabd5fa4bd03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2a1acd29ed78e1e173a45ea14d27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6743e85e154a1c7857a436cf2765b91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a74c1ac4790ac87edd17392a4a159518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019c225c2c08d64f0fc95285047de2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79d31570035e9aafd08b1ce8563d5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df965a864aefeabc34199d0e12044345521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a331833c1bda65b88917b34d85f4c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07facd7b48bcbfcdc94e3dcca1837442523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622868f6f6bdc87e35fa5d99ff9168e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f799879f04293d8231cf88f28176f2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb815611e214032415d5a9c9a4e16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0f906bd043f9fed7ebb9fbdcf788a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c270b3ba1da6396aea905035699405528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab149caef51eb0683e8927ad78ee33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7422dcff3b479f2c0eccd41d7332530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b6824ea95fcbf593719349e797e41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011b66de852077aecda4d9ed489e79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15f605e5c9c29f8a8dce501fa6cab3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e349026cce44ea385da70d52064544e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8afb9109d4b2ccbb57f24f67f2962535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51c36ceca30d2ab5eb71574d32cb1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb29894cecd0652520b4ecf75d71f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290d1fa69555f075cec98cf3a992f3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bbc76bacf6f11a3131863103650c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9748495b1a344a0c294d25027e87ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c79ae23b947148f506d956524ec2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa53fbd565c601c4b4e14739576ef14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4ef03fa120ed20ebc838ee9410b6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1491d3addb50da4cff62e6595f20c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd57a5780e3599770e870f044a0654545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33e30cafbd82014d4d6dddf3616d23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006ba477620a511b9a71aad084f216547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d5b28b3f8a262314f307c0950815a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097657b8a993c6b6cd1cdaa7d8b2fb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93d1e52c744f164cf254153ecebb60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c2a6d466039c6aa552ce7f9a2aa9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee572c567c6d621d455fa1d38eae0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8f4e2532bc22956c4508627a6a91b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d48f419866d512549fbd4a2f63d8fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff760ec411dc61ed68e92ca321f6e20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c2acf7e3936c7fba4bf3f4a445845556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d9d1ad7a197f9cad147da4d3e2f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d6fc45e5db8b5517403ce582d9bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548c4a81c50aadabc7cadb9c22a7b0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ac58bca93b486a748e32dd90c3130560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a889dd9f89d2ab7a5fb5753a4a8c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189f0259109692fe14aa63219355cf6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11d58794f430c664ae9b529b75ad53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea87af5db8e3f26cb29e0301e5f862564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86b155fc01b7bd37e278ae92bf2f59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd870d39e63ac9521027021fbad440a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dde6cf5be385ce327cee58809ef50a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccea03b2946b6c67a6360899c3a8cdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367b88be3a2f3dfad6837fe386ff6e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74207fb84375e3bbd2f6f61e790d59a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bca47b569cd5b085281d7a48e2bda2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2b792f4b5b67b1a5185511689d8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ece314e965cbc83f85ca92bf5370573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae57de8132be0733e71fdb9575b0f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e571928074c297c7694e58328fd44f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764ff2702a8da51ee38a50c48d0b17b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e049f62736f8a2424c89775d4e048b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05298baac52ea4360a3b5955a91d2948578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2dc30d2678d5d32bc9d5b8ec79668579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889379d929b9235f532cf9c5fd0f9f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e630a87c6f8d428699224cfa105c0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21a793b07dee7a201a9549b7477e2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e16f6a2f54cefb4bfa3847f55721583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635fdfc5aeebe92fda0cccb057374b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72586160804f014bd4844757d7fecb72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b969dbfc259ea218ab6c1b54a32de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43285e93da76b5adf0b6ac4c0da5dcf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da273a9ea016c7ed1d52c5baa0af89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6bff94a66ab8d9d9a4e4998b37862589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0f70fae16c164bf5245778f6953b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d97a8b01cdb15dc9a1108e9006ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24457a43d635e7b06d2a0f21bb9b52b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d413dc4c66906c66bbae62caac0a25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77401c1e299999d53a006485a2b725f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bcca74afc777a1caed16a583df190595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681f292688b983558568753af55ae59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b4845e976f07820d4d2e2be37efaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98ca0311361e714c734078cc2e2b07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9b5ddc131d4afccaae00e40816fe9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e06a3228a7344154d7e5a105e4f8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bcc8656aff658a02b8207ef37c506601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0082b3ba01ad2740f083807aeb7a6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854feda80f9381b7dbb2a04cd6e37bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8ea93b6543dcfdf17d41d9e1744ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d14d2ec21fa3519d8585fb8a5db522605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf705efea1edac1aa0d44f709729712606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683176494c6ba1d0936eef537923c664607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcddd1ac1449f4cc3ef0db9551284b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363104c836d1aae09b3ea36371ce902d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93dd9eb3a57d65eab01bcd45e70927610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369714fbc160a101f71110be0353d699611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e928e6fa80edb6d19222a828b5547612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9ce357b9c4b47ba033a00ede7bf26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c153a479822a22f469774e5c31ea0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02132a02e54d94c642f2f2b4b9e1ee7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4637ff69ccd5ff38e08262fb896776616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa30a738964f9975734d848242a241617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb667fcb57391d72ab74c2f53d729c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee942b8ffb4addd4ef1acec89b2c57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a93f018ddc95b5f6451327cd668d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303e02c1e47715f07cc52088a99eb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc1f6740a8be5addebf01aa4ae4648622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f441a8db8f6d1bacc1faa4d445d9d72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a7e8490763057ed3c927777409b93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71b2226b5d98d95382b9fb95befc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae79dcfce91d6065f85f5dac5f11e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bda8f0f2ee89205ccc66dadd6a0f98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9570a76a7360154e212f9b6cade1615628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bfbba955935198a5a0cb30208b484629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a90d1b761e340291e80a05e1a02c52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86729787e7989907cf14af1fd3401461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919910f0bd174ed85d5d56ca81a98740632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce544bac621d4bdc90fa2b2707eef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cabb261eec61f221e70eb8afbcc4df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3126f84175ed86b1e547b58ff8c46f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf5e942d6e6aecd733bb3a7a578e02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87b724af646e6f2b46cbf445d62d62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc93436514ad5978bab6d7b5514979b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461fba96cec8729ad43f85ad2809a50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562977261d63d50000d156847d37c6ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212954b830e9591ecc5d48be683e9520641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d1e77b7570e6214f8e8a45578d188642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480414e56daab3836709b1a5d186c234643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e47e4a9405d18efc574784891d1974644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e861f76fddc4e94bad34bf0bb0fb56d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f571802b50c52af56c0de128462e5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89caddb8cadd6f032f7f01a3824dc90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dd237c071a934a6b25abf62bef19b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b416eb1f8857737e60f5581c80e0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15637439f661337b1d4add9f6d8ab4e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4a39f871cd6823f4d62d2d5581b58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258df71e72d9f6da0764f736767726c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dba8b06ceef7b64cd0511f1488b2de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2815c87ee2814263966bde5eb7fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279002ee46e82ea8c326c2b5c4833ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267279a1cde40dd26daae7297387966b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5236df3edd5e5af5a3d9628b1d08d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b7d54aa410d9796846f06f28adbcc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fb58da898f19b7289fb23f6e72e41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ef4ec16e01aa9c2a7806c2d9bcd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a8c709c324a14c401a70837bba853661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad005991a0f5fdd61444f896efef165662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded8d98c626f0599e7c545de0d6651663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d11395d00eec0dcd6f37183bce41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa5049cc6901af9093b431daaf47d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca140db317de296c4c209e0c7d2b1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a89d4efe7c65a10f3e2f9549106f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca13cac7ce138a5f0e006300951a91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ab0740f757aaa6b80ea3c2b01d6e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b943016816eb33017db701e04d890b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd4aa8733f3baf2dc048c2febef3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0d2aaecfded8dbb389ff75bdd556b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d9f6329276bd0aaf19bbe8433cae7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1215df0316321d84d216abdc4ff7260674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8ca0658d2630ce138ffe099e4fbd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ad807b613b12c3ad37fa244ac89cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6adc0498b97977c80cc0c56edf204677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c8e56bc9b71ade701ea3541c3c9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d77c64afe653d014b60f4ac15ff77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770056985f7557b3f15dae7a70722ade680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d785b4cf795536f7c28c989896bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ed7ae452aa22373c11fa8a094ea0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5755019accc72d59de53f0c3a47ceff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f99ae4c0d0a48bc057e2bd9e026d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b41d4f32e40ea6c7f889b46b968cbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d732b1c123a4780afb18c11a56d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8f5b2d092168955967e17df954a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289df1cf96a064b3c3331a00093d5f97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57011d71e851ff093813115f35f418a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d21e76a8d1e84930853e7a1e4fb5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eddf70c4c20e400f321b8c96ecd2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8220ef20a649ae12d0eeef0a8ea0fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fef9f304471f7767670b43ca725e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99afb7ba328b9e911974d876891c02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93628d32fd945c3057435d7d4bb71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ace295f32bda178f13c35015db0eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097eb0df9e79fbfdee012372cd2615697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a45c69f43667e3967dd1d35d03f86698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539ecc318c31d6818e6e95c99b36e84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aa24d2a45b87d08a2b6c35b16f244700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaeef0bbdf9d0459164b9d1e6ca8c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4bc29bbed8cc88a6dcb98f53845fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6678224998c56f5ae05e4660219887a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046db30f87d419aa35de3c394109464b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2ea75df3d8568383eefa1cac8dbff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55fdb4141857ee10548f623ad0e391706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907ba765b7dc5e8f2ff1b53b0c3619707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46227795a81af804947cbdac712cde80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1262012f0409c51f7d76395de9450709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f49609817e066a2ac1e2cdf3ba9d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed39e703ccd6765fa4081f10a044aed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bcf3b8236d43d4dea4fbfa85e2e71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77570c65f5d4910c7256551b3837f138713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dcd93cc2d3e0a6c59d3f2356c25c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f5f4155186dcb689239307014fe2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48503b63c9915151096c55e7f8292b34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e46592ad53f3532c27576ac17841b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98aa866475c457a4049c3ef1f7cd12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe60b8745834008309b804e76d498d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef234af9f7a96191e769852917e2aac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa562a97b6ae0a6079c0a19e963cec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756287293d550dab4993fa11fa8cd97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101328b4284d3c8e2dd77c2fcf71c0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1660a5ef2bba9c2bfe8fe581c35a288724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a25eee13ba5de887055665844ec91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da747d9aa87edfd050c97d662a8cb1dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b0b8b568ea27eeb8090dd3a52b52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561624e9da4a411adc5d5feeb7e5c13d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194523ace45e9aa627ed5749a02fc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56da783f53531a5053e367f0c2ada8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c2e5066a419fcb5a5af1f3bf04c43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e830937c9a3d78659a32e4a3efdf5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9298ef6849c9c41f0c587b673ced03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a418c028cc5c0543807f18262bfb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887ef58b1b6e58d1d06f2ceab522a1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98dcec8e0d94ab9e6fa646738a8cb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b7c5fc9b44044b9743b99391adbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d435f3e959fbfbd1313adee2a1627738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cc5fa84d3f8acd22c3e54ebeed1a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a2d80b52f2a783ae6d50398920e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff1b9d90944a1dc935cc91d5684831741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac60f3ffd997827c4a3d16681e4885742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a597f6ba6af67b8d8558eee9af1dc4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb43ef27c2fdd0e5e165e14f2cb446744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdd9761a8fb805ad057b1ebe0a16c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a7b96e2dfd4e33dda54bdaea2d9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a1b8e203eb528506309690c17fd58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae564b3ffe9928cfe800a3f5d8336a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8017f38fe2914e03c8d27faa686ca0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a81a0995e08fa504d1aaa47ae684f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77f398b69adf5e03b0fb81808dfa8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909b6df6c0e67aebf6f6b7d79570562752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad17b31e34577089e0b09da048c8ef9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02cbeeb9af5295074fae47f8e4f221754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3053435bf6f7ef7b21ae9d2dc60c023755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231add6076f9c4b7936ba4eb216406da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4ea1735f267e3b7e3f2248bd68d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7416de73a84f960bd62baefbaa972e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe05d0728bb8d5b7f2dcb53ade67b25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c115506f5871031949c6b35d7ef981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bb3f2a1554b28823daa87fc4170a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da9befb6ad0a9ec974672244d0d293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c3f077d9441a883a27be3610fa1db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983de04b7ccb820332b533cd4a620e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0beac9542b9052370872108aaa450f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98762bdde8b007938a44623026652e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce83b442b9fb5177903759ee125fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f6d9b420ec18f259bd027ae2336e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48922bf6de4aac1719121a0bd2b7deb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd987ade1683681f267a025bb464303911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d1648020ac71248e5eee2fbc01bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd3d6be6afb6e2a2a0c871a0812cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5cdd838137bb477a073f43d3341f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdbe46d91420aa5edc06fea3f8a33015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9cbabe6fa9f0a35995b0a9048596316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db1db7be956a3c3c9652eaf4bb55c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845f87e2ced44d24b9af6544a575f1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d39f99b9690a46c54bb3ba07adff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fd2b0bb546e53d0f63ebb77ca476d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff87158939b1a7768703780fdc026421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa88a2f1407ee033c2c63d5c47eec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a9e9032b6f0eebedaa9e790af442123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbddd0d802bd02af1ac84ebe0025ea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0095ef463bcd7a331e2c4bea3de8a9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e2cff46b3dba045758eec85c3b06f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44aeb2ecad3b2c67af3ecd03e7be8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2033202a538e43df930aa1c8701cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc3530551ed478129dc6564f4f8cbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38fc4cba73939b311c7cf9ca974aa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d9fdc92d739722d1a3e082f60a4e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ead035dcfa9f89afb06f16dddc152832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59663c69ce1db1d5d872573643524b9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d70dd002ef2417a21b1bbdae5038534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a859d950bd582be5ff0b2b33dfae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726dce2d2ba43c7e2d602aac1cd26a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4a723fddde62f821ab6f9a34c373e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac3e02148535a979f2083b5c428d6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bec6965ef74e699769e5e03a3dc3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f766fcfb9a2de6c7d05c8eaed7cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f98c21bc01646961a84935ac2dd3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c01cc5b1cfe0f2e4148b68443a21242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbc5373c3cccffe83d71998d2b9d6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abbde12a55d24146b2f42bfa01979144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad780815cc4691c04b66b74c64783945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a21bd4233ac84cf709e7c79657a3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe838f3497cbc3a37c3f82998d1f3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037adade05d2d51e209de0b778311d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55879051d4caa594a2e25a30a850fd0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92e5c839643851cd736c726c00e93950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c72d46756d633220f5b37b46f78d2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502fb64a1adbd5cc4399b52af26e3e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe611f39ebb7e8d4690a63942c0d1ebf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8876403ca4803807ba0950c5f721754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea7ee867d85636f4b1cf8b567533955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a026b3bfc01e6baea1dae95a9d0f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed480c9dd4645b78a29c14fa2cb7c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d590c145caf32fcc77a1624d4368a2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1488eac113b172d40dd63f6c8c01459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b47449a3d285a12d21a8cfa3ee8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d73b7b68cb57a23c8bc365414c22161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab21575965c581f3851342d0f72601862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45de6a0147606bddbfe2b94782bc0b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a6c3888d992eca7eac496bbbc769064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8d1cafd65a240ddfc318f73a4789565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c611c2122de0949d5e5123c6e75505f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484c0b6b4808f724e9e810e4ea0e5e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a520e499a1ef05850762808252aecf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a99353f2d7c3cef7de1995617916da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69459892195fda5e12126aea5d03fd3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5be3b4908e8f57ce30900a0e91074471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b80b72e5eeebf4c1e3e888dfcb0d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c0369a6a59f614519a02a1fbf17d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a0f9f2125c9997551b879eab809674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ea6c0fa997cf8e248e469a46ddca375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea3fdb018d2d3934b5944e44cc117776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ebd10563b45b820c193e141cec3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c13ba40b19f8ad72a9ab380043951a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b1385d861220ece17ab584fda455c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484ca9d7353c97bc46ad90cdb1ac5c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504b6a59de6a33f2d333c9970f944a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ce855189c463c49ead0e6cd55d7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3a612da8d65b937b3d6d179bec1fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de9a91eb10dee25368afcf273cb6fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd03ba66e5f62d34258207bb98954685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ffd6a71fe25e0bf4fcc12fac41c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c128dad556a8c9c70b27d6e02e9aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2daecbdcc3ca58a4bc4024189098f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df871e17efd5d7a78dde6d2287a91f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416b7a62413ed7d89d81247cddbd11390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97037d0f8ac43020e4dd2b76cc6a80c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f7e4be5906594f125e5655cd5309092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0806ce5278361105617da1a9e8058b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553f1ba362c94262f2db03b38a7b20394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58318ded06d1ac10a78ffcad54b8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbd9e69fe03b4ca475b75a6613556c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f6dc89c864070dcaf327b4e7fe88297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab379e9f56be450fa684096e43f04298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcd6f2f0cca4cb8401dcaee722cf7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7df8c52890954d1ef7c68e06b3c08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343b966380ce5ca75e14a85eaae0b93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce40b249187e0d89ee23bf99c0ea8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910c5d58d0801bc0364439cd34a1289103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7d240e3d90a5400f5e6cf7e761c7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28d9eefdf2f921906f813220c24e20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb5014e2ed48962d8f73d02beb9794106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b82a9f867e2c5cfede28b91de78e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b98df938ebf06215256d1cd0ced0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b68672e6ce3912cb1947efb415f597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737db4634186eda73ab1709af5c03e6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0494a3ede0ed6748630b3b52d17896111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12d9aeb3b718b642465a0cacb49c65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a44197f29b1505319aea46f1d1cbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737c3bfa91f86254ab0314eead58ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059ab830852eb4f594d7425be83a761115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a3a1e860361e082dec5f3e21b57d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa2bfe34f1c05a65f5820bf61c1e87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd285e70328c0481d7be22415957f9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a8877636650639e42adda33ae0fd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bc032ae3033603d3ad29d2603ecd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a07ccda9aa1a4e0f244167209a6b4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f6e90015334ea9c77fb8390317e74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba9f690da244378004bad9cee8072123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee6fcf20eb8987eaf4ab3f82e7761124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25a6690d09c366b3c1b5cf00f48c8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b086f3fb562228ad0c8ee277e0ee3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9074195c4f2d7efb7b95dbeb98f5f5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217b02a78d4ae454e17201a98be50d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad5e793f392d60f82e47874bdac3d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b70acd95095cdf809d212a681cce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e498f35261e34cd3ca867c33674ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee946e09e824960c83840af76744f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a38935e69784f2d3b0273c6b5f0f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ca669dba15dc2a9fd63cebd3063b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c7ad9e566056abc6565a32e3679b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1c84e1da37a427e82e76acca1180136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027638c20f409da4562dc5b837cd429137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1691dbb0a935d0bda3077fdcdbf3be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff29b08e70416eac0d66b3354b6b8a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d07061dbb0e596b6c49da6064ff664140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a6b4be87e3f82df293f607a61b58e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ab805cfaa239ffb83a682496552ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff76b32aac7335fb0e964db67c3a60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7787db45d3f9c4a3dc0d123cb223c41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18acb3f6c3cbac358f604d19e8fc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6e605041830eae89cba2aeac8e622146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab06e7a156150603ec96ea99471121f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25d6536afe226d63c198f20d3bf5dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fdb7a206533b387881740eabd620a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1681240643a44fa23e242a19f6ed9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d56d4869eaada3eff56e4c98aef1f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5dd4430490220b66e020ad0860756152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816dd0c2e72bae8c2f12ccd3303f5c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a1a25cdcb8878389fc9d9f839ddb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832df31ebd67bb7500cb947ac2a706c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07acdaaef768f3ea3ef451f5c96017156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e36467c0bb82402e4b358c8b0c6653157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67f7a7faa3f9d8cdb0863f3b3f2a9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc8d8bef6570a7bce605ef5ebd833159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab0ee69330dec003fdbbc59ee584f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297851b4f43c9bdf987bedcc07dc9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee1c1586f14d7d07b8b80ed10060ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c983176b6f2c94631d263d8b37217b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed50b695f5daa0e03487b5569989c09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b1a7741eae3a8b7bc20ff1e73e7fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c857e1d7fed72358795e663adb09372166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec80bdbbfc45263c2f34da97cd9d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2887014d7f4886791b7cfe19435ce5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76f5ecdb928b4ae6d7bb73ea7dc538169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e009c9a0d8f13998484d0b7dbd2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e0c1ebd1ab7721ee051c0db7d577a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73c2cfecc5868bce9a627390004263172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc777c7790e9b38bbcd12db3590b864c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef36a4b2074238bf4bdea67e65a86f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8719b6bfee9c916094b548be17445b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cc883fc8a07e685565530715144cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe715511349d0539b44ace0f85e10560177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a39434223ad1f3f7d5a1e742a0df9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ff78f8145d7b1af617511ff3715f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc0f2c4129ac9fee1bc721f8b77da5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff32f108b1cb439199aae6dfdcdcb8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34403f1d64baa2dafb44212750cad920182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11677203d1db742c6cf879b6fb67f38e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ed20e3cabf288f60c298411a12b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0342179299ac053174e13335541544185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd083ff6f73237832b9844cbf96ffcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8688bd9a3e6560d359c7274959aab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243d7ed90c7e486e8ca1c849ceb12a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f78358b41a24404a5d7eba6bfe83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a46f5c13d2e384bb69812cedcc100d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c2324ab47ef14a08fe0c657440fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956f9ba8e83528c253e44afeb988726192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eda9aa660117b28238b12a80bb14d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327446988f0f4c87c1cb9bd01e05775194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73006e5ba848f43272e4b0c6335ee1f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c3905e8bde9c50339c9346167a8a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a601c95b39b1cb27743f4db6730b359197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e6046d56779ffc7207f520b50b545198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bfe2c388206739c0c166b505784fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff1d3e6bc3b93f5522e1db8fe668ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53f295f070d9a35072762d0faf2cc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db4cc17a98aa4ff0112e4cd0b77322202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddc8b918d33fc9b97b239247cea92c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfe05f066606ad7c0dac4de4f822a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619512a4b41226d42de67d3d0b0f91f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038209b32b16eab84bcadbf318e1ea2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced49fecddb9b473c361e63c81623c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b8b138f8bf20523c9799651445d92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e500fffe924450176e3ae603c1c97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848634e055afb99308999dee8df9c1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89465d7342b377872cd67756822e03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa6a6e2d69721974b89fdeef8722d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a3928b4d2d74181d1d3cd0abe57a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a163e39961bf0bec117ea83eb333214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd600603b7b29ddca44170d7436a81b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a5843b357151c7f249885eac0e6f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b117dd664bb812b33774bcb39241d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53299ee7cdf732d1204094dd9e828e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c587e68e8559505de80d4e51ba95da2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe707de2c08591da851bad0f5aae0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24533487213fa348053512dda926a9fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7729d6b19d1ebb111dcbb0dedb0c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbf1e57f2a9a0d88d682c0d00c896c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfb89758aae62441d5ac3e304c677d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593091cf8ef3f3962c2fe3e3d7acf5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f38823ba0e175d30a0fb7d8f839b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff50f28ad6b4189b2cbaa4355bf5a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714a6b1514ac0ce6c9039edf6a675f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dafc161845a5825087ddd227a33028229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbe362042e2ec933be8665c1ef17e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe068bb27909a90740b0e7206fa3cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c0bf85ab796edc2c1dfbf8c911057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209320e0a518db5d6d76d1025481cef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa6abdcf8bd13d5667c45c94ab6540234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93059be037a321075834f6255d586e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b3ee218670fa9b40c1bda94bdd0f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58c4075d3d3ad225687f9c8b79585237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d5fda76d65c58c69b6c8584f4b600238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38e0a19872f199cf7b6fe63d5a512239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e9468cd8af07ce2548eaa6cf396ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f86e364e54a0763473676c54b308241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77d9af795be3b27b29c7ae5df5570242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a360ce3d869f5170c602e8979bad0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a324a59a8e90fa2bb3d3c30a03816244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410892f2455aaa6db27c01be4986a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478cafe306751a1d95dc70ce2f1fb63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a9b5aaf3f353b51f432e60f133ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384541aac317e25ea6c84043985c8b8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7789f01462080bd54d116418c97af8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0370090c3b6a1eff0724b0ff421a58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb731f5d0f3a5a3f924ef62853731682251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d63e30814b93c125519d4408cad824252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132524a803a288d39d937a5d80d0187253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5cd287bc094d248c92a2900702d4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6796aaeabee29d99973e3339708c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5820bf867a71fd18d0cdb22d011dcdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67f59c7949b50e6839706a35f28464257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bcd7adaf822a233edcda23f692382258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c510ea7a21be25e24a93e3b572a99c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb0998dbf3bcfd3366dfd3c1ad7211260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190d01beed10b0a7a7027e61f7ec829261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897296d1c3c29ddbd74e828209ac84e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04aa22a6bfb7b997486e19cc0e11f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc885b36c2bc3666bb5026adafddfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e39ea2f3bd22ab29d598629f8bcaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd377571befaad53eb5708fb6f953266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65938793a7f6fe9924f01952b6b1d46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d00e48a6e77479e06d1ccd2bc885f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8b628082ec90d9f207565e12953c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a0394ad3cd796ebfbf632d79a6486270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575a567bfbe73c20b5e470b7fa984ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce09101acb96bac7712df218a1ea7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ee59f2353f2c4ba5cf1b350681dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b556f6d6a5ab83fe9f797d6d1bcbd07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092061412c7b42251a1fa7b5500380275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641599b03eba509922d261c4fd686ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd841fd4dae36fde6d6137ebdc5d42e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabaee36bfb830c2ae1a5ed61badf65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf494e368d138529a92edaf419fdd0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0ef5e1616e6fcd368e786d623aef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0678066aa58549bc5da34af7966ebd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea2c914f2012d5c875908a2830c33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7869a554a58295afc44716894745f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d899d02bb885eaf7d5269cc018b31a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf2ebb5335c0d5cddcaade1c9c606285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99767ac2551db4720d959ca3896a9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9e8359bbcdf22150be3d943c38bfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30d0bdc170e65116bb6898a051089288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277fa285ef249be6a2fe97857af593289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce946e90f7530d2aa4637ca662352d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98ea7b6ebd9f6c0792263d2632c691291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f2a7401e1c254349634487c98d45e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8ed4cc6c18042c28f9636e32c6b20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229457129b764ddc9a8277373cb8d534294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8692c65e4f9c57a7934020ddc7138295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fa81a2bab42bc0eb1d75e2155d755296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d7ab1295f49b01d778d332ab34f2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ca684b62c82be2b1fcac5b0116d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8841ef85e695f03164c489144c53964299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d44cfc871e922def10677c2e7918300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff50326acc169a8e7c74ff1e324409301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6c711111bb1a3f487b913440ed2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb080dc76b032d65f8ac510469c98e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102ae96b375acbc05187b0035ca7487304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71eec8003acf3aa5af366baedf2c93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62806119bb790c4506bd64874b3b40ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fb730c4d665aeafaea789629f1c6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9d1db263617921255c57df76c7660308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801d1b401c0b8e12fd15a4945e35dab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff798fee36b29d72020918fb797c2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c02d5325087a9d0dd9465d6c70483a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad12c56198c20560c5a60f4981b3c3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb81ef8b27dc15b58ffe69c9262b593313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38d59cbaa4ab4a0b9e4f242ac50b78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cd94b9987c37e3e644f2e85992979315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d9513ac84d5d1b912067c47487dc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2bc34f9b2e1183f2b1c96d01ce446317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0da5cbb7f327c4c74d4b3966800de1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491eb43696d5b7e449286d0ba4e4a62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d90b9430f5c87bb256b5ca841c21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c121cbac31c542bb22ecd12fd970f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d91cb22724e17dd565d45428dc19ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2766c4e853822db8b4a957a88a868323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c87a9be59e395d47a593df87af6e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950016c6fcd539c863a95130b6758c3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62605650f9ad8aff6c359cd4031488e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc4988356603338ba9fc35937d2b7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af828a7ac9a754c1b2f83e996e0e9371328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44079946af34dac19e0b022a09be1ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c94cffc2dc38d325c655ed215101d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709e7e38d324e9c9c0584207ae04d4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263d8b163864fea56088aa670f4ea49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a53fd5684c1ba6b5f4652f3de0f5de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014527809f8bee5124da22c4b50a6b50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19b62ddce36fd65ee100b960c2ff11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ff136414765a0b87550a59b24497336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe85090b4f30d68dc064f0c3fe965337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416c643611c83b457c2a59f13ea4d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8232b55906504312c74f30f26c27a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679593533ca05afa315a5efe369fe49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193984a8d579fcd213af62735da772db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341feddc55d35e3114b01375ca16dd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5b50e56721732eece808a79c0498c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd98f6491b2a9eb564c2ec43b8ee9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb87c860e6fe58e7af5471bf33446f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd8b31aa62f02ae0e6d977eb09eb21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67f6eeb79284a6545c9374b5d9d9e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecb4a7beedb9aaebce1e83f9f8bc90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e58ee8ba401cd7c9b2afa6847dccbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7229d63378f50d6e7abb81af34a8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81531224af648ab9b562cca8901e7fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db234ad24ec1012c1d91c33fbfe3e871352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd97e98ce3c96a02970643d31350ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f63f63c8d04e5cc058b46fdef18c78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc318ee414e3757c2a0e217c80a61a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234134241a54d759157353417c2f3f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c18440220c4fe7c15a3597f271b4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116467f8a6326a61ceb9a1000ac0c8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7a800bcaf58e5a59861cd6c9b2957359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d35b288eab9199bf12f2d60266cda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be757aaa06d5c31cd8bd9c6d7266463361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547fed93e717f75b01c7af3e19e7bf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d3daa5e366c6f8700ff98833aac7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a314e1e0ff9346c375f4c359148fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e062911ed7f5a288214b28cc58a04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e22079263b3c2d89233b283306ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f44894a4c3b1466f1ea6a932cd9018367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf254ee0c60592b5dabc4d774f9c155368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e124b17e50cda2331f6f60a579a5cc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a6f4c1088ffe8e298e8ea3b0cb950370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327be73fa10e7276111085a06bad67d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d551a579758f131dc71cfa3d35eb63f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf1030ca481b0c225289cbc4baa7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1359edf0dd8f2cd83a7b3e827ef4c47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55c729fed4b47f92a9b4f9beb8233375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1b9510ef61db2f444c8c7f29803dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33828a3724a0dbe729808e1fd9ed22b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eb6820d8790846f94b82ba0409214378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5050e4ff8d0b4213ce022ad981f58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2998e2f7dd3889501d4b7d232cf1869380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c79b6aadd9acff1929109a3deb65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1739318235a42b7d0576f0a1ce06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc19d516bfd9844ba99cb6f43782b7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a731d4e5ca31ed2eb1450943ad8f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b10efbe10e537b7a79dac1d03fd278385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b35f1f81827a630bb7eb0e976a05f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531c9b758849d0dc02cfa1820543ad0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b8ff9b4243d542a16af9dcb3e41ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea01701f2460e43d0309cfcae84581389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca361bc05cf300dc12961635e3f25be9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb187eca36e751826d5153cae4008880391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9d5c137c6575e786c3ad67b06c2c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9ce66c365baa0e887d902b0ce5f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f6920677ade5a15354cdbff8c40d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad16a9eea86356faab9aa192fb8a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff30a9af7d385992bfc68a9cb6aeb77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c6fb3f2308eb5a19aa0b769baada397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099120b26359a36b8dc45fded58b184398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f746c1ff2577a0ba9d7fc6c18d05e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c129273360fa240a9c93c40bdbfad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd71ffa93644b5f87c9c1c02c198f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a7edd792a2d8a6191a1c200731e77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a38f05c9d893aa83d9855bb6b0e7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819208f54e23a21e73ee4d4dbae164c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f151cd73c9ea43b2bba7d1c66897f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d0f2ed7b759d5f307d10a3ccba36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866984938400c16c5b6a579216561c5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f9cba40699b37e155daaf620ca16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7224d9ee2d1a3291f57ac4af1ac7788409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475321f9f139b95ee179d616cc9f7c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e3de984c762dcabab94cf3dc7543411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4adf4e2d76adcb489d9e93169d023412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8292d8a4c643a7383c4be21db6d887413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ea8de7edd5943b2c1a80f28f43b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36b00c6cda3694b7b36370110baafb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e40b2d4f8fdf4df8bb49966ac4528f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd28480824be16513c90aed6d463e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ebb212227dba5232cde4c68f79923418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226920145aa796770a412afca1ddbe1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c83e54aa5d8cb29332c54cf5e73ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8908891b6abb880f0ccfe2b389cea1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd75602e5d96d205ad3d5bdc806a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29f3bfeab540eee44da1b608c71af8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af1496241784ee51e42036078bfaae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4a92c8ce7f7be4893f18357bd4456425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4285933700fea93724690f89229266426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417562ef14ac84c11f41b264a3610ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c070b009e558b00a3b0cb045cada85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b90296f9b6485403e7af98806bd561429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ed1c0a23751353d33cb22d15b1abc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a455ddc1dd1950df233f3f03da63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4abdbf07f3a0a86d47c959f8a01de7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e7e1afc6419cd1c03076af3e5941433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa1abcf7ab3bffa39b0879bc22ef36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba048207d65c02a45d08c42ef285f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27df2db20afa269f66448fcc0c4cfc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58574e2730b9f0d6f285c0f0e608b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abe611ad198f7e8224fb3dcf56409d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d485528d82c45526a61f28501412655439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f0d224ddea532d15cfc793cd310cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfb8d4e63dd6d7546833336ef7d93b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76099208c2f7ba0f4f4d972588bb64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ab30b244beed7b2c2e174dd58bdac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f53fbfbee6b1c9aae0c9e97e6ea1ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915a1f58c8ec66ba41c57636cc88d0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13afedf2b1fb0e448050590a16914cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20218dd15c2a0f81b098080bcc1fbbdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283cd77fc7f2d93cccb00782cdfd9fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec8be49ecb49e0c100eb12a65b8c26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b7b3b47657f5c894f4a8a273f659c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea43900a39f7f4f481bae35ef00216451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714025ad5345d6c5277b5cca42cf5a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cd12e9ceb5a9a811eb3628aa50fff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399c615c9188f9b31ed37c48be7fead454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daafb21b1e20dda70e3f558a0771855455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d2c2b1a173079a5b2e45f759441c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b933159614cc3083171305ccd5a60c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479600f21b4abcfe23fbaa8693d55a9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78a5345f95128a1effdf1aa25e81b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6c7d2d262b6325fc497585f83f159460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c751278477ba919878a74cbec555d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2da7b467702dfcd992596846121b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e703a88b1c65afb3dc045cee44f142463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd4b943829cc6355abab3a9713c19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb8ceb4dfcb1e041420fa82581af76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433820b8c778e959843d65b8f7c29037466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e36b03bffd0734ef49ba8bab707d08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf0e7e2b5fc54b5568cd51ecd68a08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dace12ecec9b514ccb061ffaa4eab89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57875bc7a39c5005fca42d30d25f06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7d68bcf9d96e2a57159e95712660c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc313befbefb7f01ffb35d0baa74b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866de408c53b1d7ec6c0a3b555384ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b191d7b1c0968f99956e7e0f02b4cb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bf0ea80e8127ff2afadffbe3ccddf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325430ae98be1d8a9231970961270c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939c299ee4b0f3d389a2e1cdc60553c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a43f4d50de2a1a2fc780bdb40986478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eac9ddae8cde93239d7d54163e9af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1b28666885158284e416bc4445d90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ca8616a34aba256b98e0714c04ce2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da416eed3a7a2b681416341947b7ee3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742e131a2b10f9321b27b66a57b209f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926deb8f3d70d3faf8ec40c488177350484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e01b7e5ecfd780ec0a9ad43956d45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af6890a5f8576365fce89cf11018f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2a8b63956c0f28c80daf5b27bc086487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09813b0f4b796654f6d1103ea165133488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd6e75890211a41d6ee6b3041cd129489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811d17cebb20f06b4da56bf23bc394490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c12220a158b8ebba82de943970951b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801fc254f849376a0f074e2105dd06a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73457f438f350713d23edcf92900e4a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddffe01f21f3052e22068a2ec9e5ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1697eed165226cdf45b965e714e17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec219030f28598dfa2a927dc6f72f82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ac6840a92bd34b0ec9bfa436df59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7cf1a2be37815bb019feeace1c86a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382630d600bf2e515c002dbca1a0603499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a76dc8d84507ae8c395bfa9187c63d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc8e6618434837f75c17e29878269a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a6f9a91f0ea7057abadfa88e62755502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83461059f62cc7fd8a4e9de4f90333e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fd6846210e32c94de3e729b822189504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165eeea5b179424b74ed776ef014ec8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b03c6e30018248b15f941998c9a89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd684ead1030ade104927f1697fd9ee6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7e1bd4b3383c210343e88c117f1d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb842ce87ebfcb38c3c4411513230e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a00b181d40ec3ecbb75195e5478a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c126e6bf4d7d26bd9e80888515a7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81ccde828ffc02cfc3d2ba3e982356512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cd78882a5cb5dd63b989569171190513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c2386e6e9314af594d6d9e6694c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d51722d99b930b89925cda7f1c22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38df3eeded9a4b69aa076902581066516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd165b2cc65976eb3ce93020a87aa95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66cf3c12ab73d6348e3a2e0e65fae8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dd7e3148479d20e585d194c022906519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7be49acc959e6245dcbf0946f69da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed470fdc47c0203e2b81f2883ffe3f0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7ef7320c6008eb0213d30d1ca0e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d341eb5829c19df7bbbd7f5bdfc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585a8edae685c4a99c405d25e4b7f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64eac0772b4425d3a89600ec185f96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fe45bb22a3debcffba5bf8659fa9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ffcb8a02fe30678f8ffd69acd4eb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ff5ac95733cd5eac47169f386748528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5862d0221007722156912d54af37da9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9f48c8fd8099d3a8c896fcc8fc195530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9d845d3b653fdff61013b295186c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52325616ecadacc96516673eaa550484532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7b3706515819071254ce6a6fcabfd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f34c4a23eb6cdd6fc07fef314f6fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13396e86fa0eeef206875d547a25496535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4bf38ed31fd5542eaa68a98fe2f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa578a213be52e68e1b1afab0bfe341537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4944a265a4a2d60c844333ada3ee6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9649e730c68197595d9af32d51cb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caca09c242b0740b81c74b2c9367e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ad7fb77afc74ce5476db2338cc38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f680afb544a4cb49df9e1853bae73d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73569dcba791e8064a86c0491c6360b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889968cefbbabf91e617328f4807e9ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb9065b7d5ecde30cdf3bb64ab6601545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db554bec0f02b5a0a3865ecb665820546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52100c3f20ecebc085a1a14b384441ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1bbd657b39cc41515aa552bd388bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce15d997b35b74f15a614c5508c6543549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f796bc566cfc348214ec81fae842a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5fd75b0f9254b46f3ccb6fe536ead551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eab261590c4d0a620459cedfdc75f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f46e64946b58bde768d719dab3a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb634b23f89cb238a440a033710c3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214982acd68684be1ade530a72c8dbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5027e66b437d64ac855ca9a71a72a35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ad6dee9431732eac7387f2a78d798557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f3164646025fbc3207cb77accfe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ab04e9545e7ebb128cec7be288e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4778e6afc29bb3b9b236fd933b05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396f7b13629fc286878221eefa5132c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27bdff87bbdfdd033f9fd5368e576e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce381382f09d90a67b7447e2d6e2076563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4249aea557fd1034ebfc350e05756af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da83f2681651a7b4bde8d3f243440b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a69b25679a287f4bdbf06129179105566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f439106a6ef53429d692420c1f7e987567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b873628e9729f7934a1c2eaedb062b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890362d507e375ae4f4a4654c36c93e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23724de0b045b504b545f37c3f092de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3141d863a472463380fe3a8e26b588571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3faab94f8e9e195a0ff628cea178f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1848b6e9259f67439120257a436ea5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795c2539b62992f899a98a7058089f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775326be5898938f87996c2bc97b40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d17fd54f47565235496ea31ba5b44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ee35b32e4ab30eb32cb8d6f07f39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9919ce4b6fdeacf0ae0b747d9e2b59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a73e26c3ba5cc9761f99dbcb3e5ac9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1d649e0648a169fc1ac98a119db2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdec1d0098b0154317dd353aacfe89a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bd771b3832ca7074ea82f0793fc05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b09301350894e80ab5c41a3c3b35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d3d5783b763467700f770c51e4e0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eae119f0898993048fecd097fd4e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab277359adc805a7d30a2726f9c8cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0988e0b6cca2fc98dfeb8bf97d60ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949399268b902a59797311aa7446948588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a58f147b0b23933d034aa4fba576a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9444d6033040eda54bd0652827052590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389e33134a915a6b08e4977a2c3b93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae64f07fcea80f4ba6ca6ece3a3812592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4d0aba6eabd316687cad2d2bc138593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45f58d885fe60764d59d6578e14a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f07f22b51483a5fb00c71e4a62c27d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc202e3f0b1ac7e2a6e39ba229b4f7bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399400b17b8eeb5b29b2ea81734e135b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63cc129af0ad1747dc626b4e63a0b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a99f362430dfe67fec13487405630f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4353733a98a26e130178fa10ec7f8cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4a495c6f4a89405e0d0dfe6032302601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1cd5073a3173c77a863c5203fc77a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621e7cd0cc7b9dbb8cbf1a9ed5daac2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cd5c94726517a12766ebe6f831c64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357dbedb7b9df4b7a9f8f18de9c9030605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad24b89d4ad8ff6c32eb4d86e0baaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6baaa90dbea76a1882cf9d17bccb6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa69f2f7d91675f253c8612d1502c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042073ff76f3439dd75b33cdde84d7c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ebc9e9127446231ef576a9342cb67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68bed660a3f5f3b32411a44b7511ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9efa7ed74760ece536f56566b2de8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6074eb8c1c0e9d1388fc836327292e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3befec164106efb593cbfe50603fe8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fa6936830795582618f811d2bfec5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb90d9a8df237009b8c1cc0026c9ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca311def3e8af61d966a4622e07aee7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc85eef2e4370165bd99f8018db47c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae6a4a2645277891a3a62727089762619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae169b4f715df5684c386ba90eb407620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147308bca426b7a7c8df4cc52f9ce547621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51b896d1613f8b0a9b27b3e1c2744622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1d6c0ab88a23c7f5e3155f5fc0e8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812080ab80a033734a3251f5dbd5d987624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129412e5103f52f0b7a309375e776d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d0fbcfc37191285f380465a92744626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e659583b28b95621b5d3e8030cbcb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40f34d8660983de2b0e6660049aa1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd235ee66243104a4138818005fd9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f8642f550b2599bfb53180d5f1767630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d843ec29d8ae650a65b05d1f244a3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84947ceb19127bee0c25dae6999d0f00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3ee626baefeb39f649b9e3053ab3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6675f71837309b4ceda5ac4862e82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc68a1479186ca426b406a23b0ce39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2cca8d39a30f5db058e8516611785636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41317b8c2101f0181af85e2117527749637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35373bb0caa904b9ce9d41c9b6939e12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f38c75d3a36de42f6ee0cfcaf9970639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b7ba99a7c3b6099c9cd1b710bc7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57149b33ef1eac98c34133e3e7858a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fec9a89747003e81ab9f2c4ad1795642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0210134447602d938a0a7587c8f333643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959dd9bfac153b6c43783459f7e9be0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097050f4e212fa33c3358e7815eb4ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd199a9fe4ef4647a15db5e68470842646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164956c8912534f5fda0ae8b9b0763ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ac778cf7e5d2cce320eca954ecede648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b2c6a9db6b24ce2fb5a530645519f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b1cfb0f9235b7c3b2803dcb7ae13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb8c333e8d1fccee6032422edff2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aab667fd31766557506bd988b6d36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605acc3788f5dbce263b651c7757c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d533c5aa6fb2162e87f198b875e765654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fb3680ed7bbd689d46d29d98572d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d57a32f09862080d979f7a5ed4ffb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fadf0a0bd575a03818e66525059d3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b32b1f53d9f534a9106ac0be68b14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eff04da33b369ac95827f15176811659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c720ea8f7a0aa5611ea2620325857660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb302f30a637be124f432c05cd6175c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488351235a444fe11f946bedfd8a444662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6500a876578bb6ef2da98da673ea72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd33c50c96a245d206ab70f3b569f81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10383524defce431967ad7d3e47a7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282116563856a67c312939be8600027666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184e59bde973d615af7ee6c72003705667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8d0e590308e3a4cf16dcb31e352a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d66f54f268fc7ea336acf53cd414b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6afb5df6699c0641e5bc5cb54a74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00243a7b737b172513ff98af53470d6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42e40f5fd8b858fd38a6f4f962f9b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c292d3a5a9ac96067d6a2cca06100ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761b0741059355513011c50b919707a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b4d762de6c89ffd239fdf60c3d821675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b871ad4f222d10de5f44f94e5c3a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8b84cf5a6d0ce227e031abd88abf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd98934abb68ff978a05f6fd7f06308678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f1bde4322a42b1b6fa678d97abf52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47656def9fc242e069c0845dbe462b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd4af33ab16b08a90ffa30fccac113681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62826d61fadcfb17893464a866fff8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac9ba8de1713a4880f133984a8d37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95312ff4b94f7a4a86624c79ac31d2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b72a82ebfd8cef7f0f1a2539e124b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33487a722647e111316c4be953a31bcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7f0e0ce6be40166fc15322810ce6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71618021175dfca250a368afdd04e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d58288419fed3b360325b34fca958689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914775b51e870dbc5d6ab0c70905e871690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2fa35a764b079a7c506d93e5f2516691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed4f1893f4965f12a1588e34ab379692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048401f73ba7685d6dd5d5c368b1004c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe54385dca9927240590f46da6d60c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53cbe266607066a0d3d6f5608289a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76940df6a2b3308dcf663d08352819696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ec328042ad60b3c77cebb1487db60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90039e04a3566358f29d9ce3ccfbc9e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdde54956cbb094dd009c28188259b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca2b48333a9613373962cd796a7c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c04c635134297b7e85c83840b0349701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84091bfe9369d6e4e7125e75f3831309702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dd582a41cf3d3dec70b6c23d59315703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3bfa7f856aa72082132526ea2045704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece3f33d9ce188689ad79c58e152c0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bb3691fe58441462171c2d8402068706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b66d31a1cdf31a5e342e1b5bf8129707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50407050fb9ec6496dec252c8b2caaa6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f67896445ba7f3b57c6fd383d054709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4d1cae3e0a25967b38795dc537f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d058ec688c7afb550f8aa5ef0612a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62364061ea266e92054d2a0d39875b79712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49039da4a03c2a923d68b763de934897713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92627cfe1c69fd6196d62ec87f3c82db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ce2022bab115589d9347719e1361715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41220bf6abec7a0bbf1da782ddd22a19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd84f9f5261856b01bf9ac3bc1a9d0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577134c9a0732d6a4d331ac12cfd5075718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000b6c49a859277842d9b6b95710b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae6f7066c70e876188eda623196804720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b65b4759d5db000a84838edd02936721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5e9c5c72f9f66d3794a1fe836430722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cca055810e2876e883281e2fc5972723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9a76ecc9d57e6b162495bfa1631c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf50fe4cd44b15e1f7bfb0ca34f31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa10bfb4fd8b17c2ff0a1c860381f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7e38e75fc0c554445d806a16b4a0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428540e58b4d0510b33e8e81a19d6a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f03b3212f001f1f6bf7fd99ed832e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f7ef6d3a72e8ff7e28ca288bb3251730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc6d32c27d37663e3e7caf2eb2e740731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a09d9c44eb392169dce6b27eb785fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff99263dfd055c26926351da13c584733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd909c84cab855cafea0f17090200b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed40242a3939b6f9f2211b9462d53a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ca5bfb66ad3ec116bee2634b3e26d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f4aac0779fb07a3c4982182ed91c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ed4eb27831684cdac5276cf79242738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1452172503603af86915430a2ac60c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc80e9773a5458f1ae37d0fedf0a28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bb53b5743d31d117e7f50e6edb90d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fe03fbcff5416b3ccbd40475fd0bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f58c7f8e4034226bd175bfe1be59fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d52ea6a05e3228ecf1dd183c041d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c37b07ed7f18b2045cb3ceb1ead51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eea77c6b250de2ffe03620f69ac0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d664b4f4c00b6d906f337f6dce09d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ff7a3626f51c65a0ac82f831ed282748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd3ddf4a5b8115594860a789588dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8895fd5419668da064b40117e1f4ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10a0128a1ebc0ca75a634903e04689751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410369217d2dd895d7614b2fdba398c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ca8855d5e8f4a7005ef2ddaa039ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edf6a7c1e7fc22ceea20f32e0ed733754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc2b84abb03e82afbb3d506b9a967755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ececfdc4d677d12be813dbadd5726756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68544b78cbc5bf43c75b18448ba8221c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b3d7983923f4d51bff58829e4a4a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc8deffc674bf6d243c88a19c9315759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>