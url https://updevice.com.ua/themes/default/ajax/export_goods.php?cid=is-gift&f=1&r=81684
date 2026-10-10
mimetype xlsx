--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140c1991de94900eec82e0b6ea2ee81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdefd881d7435375ec86d6ec8625012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1dacd69919c7aecb7250474015f663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06d212ba0492af5e4ef49f5a1c45364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf382989306f1c784d6333dbefaa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7afb01c8b22500a600d86f797504b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd3fda4533cd34848081128049f3dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd530a6a846c57781bc0fb4ee152921d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae25e9e2e3a9eadf271e1ed7baaea89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6debce52cc3b0c82a9b15a19ee17610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda5c7cfc6d75c574ceeba26aa755e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b173cdb69725862a40125e925a8d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e8101d157662a0de36011bda2fb5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c913808d6631e75fb47edd38cd5b4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb511a5df9f455f23dcfa8f4803bf0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632278c292e6d6c604691954dfa702c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aed9fef35120c77483d562dd7a96417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c872003755dcc3367fbcb161f4c7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f552074191be2b927c3376515114319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e4a2b1f9a95a3df7035905f90b98820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf391b16b344c6e3955b416d3052cff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7460f903c96f0234f29229f126cb8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb321834b2aa755a921627159dfe174a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90677253ae23f7b07458b0c38427cbdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de30f3a656daa49386e425f32e0a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcec2d08d0e3d09d15005a9c8140df826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5136ef2d3d779e21362a45377416ba127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2e01b9a007ade2e6be0596c304dfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf6e0317a0e6e216589385f43a082e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654bcf620e6b28b8d6d4f841c8d869130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8a04ac29f1456b3e6aa53043de1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aaed7e8a1c581f7db6e0f92a4b91032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0db5090e4ae02f003e1437b8a425e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d409b9d110e75b69242dca715f3f9ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1506fb29bff04339e62fa7ac2643c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821d30073f0fc206cf99d88cb1ee0a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95882f17d66e61daa83f6a194d1c0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a500b908e46024406f9d161ee1cb8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e007cb45bd5d91c7fb29b4fef48139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d129210a77fd6e155d6ab7981765dc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f0c5b913389297d1dfbecbffe841941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4343fafc2c6b3cb2704263b97df4cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c89aa7cff8ac069c8a571620ce20a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ae8ccdfe995ad10e84ab3a6b1d35644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0db53aee8e40f462e5184e461df18e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06bf9ba3168e8a0d73eda0e2228c2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0058da222439abb8fbcac2fd2547bae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088bc83995b9d3f8a463cfec14ed3f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384773a0858be853a4d0caff377b00c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119e08492fbbc6715a4f212840ffdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef07055011d90e43668f283d4d4668f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f17e6967f206aff05b191deafab02c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dd838da9f8adf02d9348ab31109ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafc30f9b8a310aab9b0ceddb9d530f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb4b7342ef4ec2a8eafa29ab850f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f4bf8952a164d9a739df1cfdcf1d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef803d0aa3d945da0419f141595e1a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a41c3363d546a4a010dcbb1120f0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42caceee67f25efac9f663b1a0be65259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32312505ef15ea7a430be99f762d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd856d4eff39c95d8ca34b2da0cf8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887a2564641fc01b11aa3f7617dc1c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38073a411834f5265257450b8e740263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c0f3db8072cd07da48a5430e357f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b9cde5d5875a153fdbc704f3ef9a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41464317831b225d49381d24abd7fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6c8d27167138b50d161892e8f8e1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c84dbedbaef6168fbb83820e961a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5a4c579174293cc9d7bd7aed597369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004905f91afa8bbe5ccec75f89d94be870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160c30149d4eb9d3ebc0ea9426b3d5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20def5120dc9c092c80f560830d8a8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e67ec2870e8d29938c06955347b08173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d5ee80db181495cbb9d7774dbfc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24968a399acd6dbed42ebab0e34cf4b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ea021b42e46c3d6fbc4cb84509b1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91e25cc47d5f61297a8d967111fe8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95382ab20e052f073bfef76c7d15c36778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b6d1c32334718cc5984023442dda579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37589c6baf4ba83b60605e8df3f0d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31334dbea4cbff2743aa70b96008736a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02b24b8bbb95e6b57b7627b6eb49c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad18d19692dc51b6a9eb12abb5899f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae12882f92c441c12ef286eab77d9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fb45894fd4a0ad1b92b0d169e50d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30467bc72e7fc5259318320e69eeb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25140fcd3202482d64ae899f2c0c18df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d489647c88538dcb61a1c5339c1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696df4c652ef9af8ffddcea1573bd1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2194e3f0ea9a2c246aec8726b0f4a7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a46a7e563376198c519a503ec41f2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd983eb409b89ef305f883b9228a3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f5ed6e3c46ade60ff10dc15a40e1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc834fedada378e506417b93f02b49894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2e4d80c0805ccc3be08c4676377695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21287f04cca619635e9f9b7590c44b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf64ad8ad686746d8905a1b699a96197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1cebde1f7185c3478a736d5c5c1f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcdab12cb54a1dc8fd44e24c06e2c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6206f8173c6814a5f0664f3fce7fc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cc1b619d5c485bd5675446549acde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce294bd799bad69d0bbe4bbbe6326a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1a88599274e866459f6eb9f077a9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91031e3795bb74e6e56e1cfda4e7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735261d452a88a330424e27df91546d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52faa6efa0b01144c25ff17b008f72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb88bf3d77eb68e26d53bb6aa6d9fce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8833a8babe5955f6ce58d1a06359fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b389504647e7ae721a3fe83291bf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240314e394f138e88e76c1cabfac66db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3419d322ced5e32ffeda2e6b77517111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178bafc0b6efb15f7e2320eb847360f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d168ae07dc2e9a4cbc620d7b1b28dd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf7f908835b8cccdd98f487c1baf6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4101fe3f438de3837a7eb1ab0be76a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc578e0251a2a8bf45f0a74a896ad93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975a28b9dbb7b21f452d3cb6224a6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58845f2cb03e8a01671b81479af05a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e370809b50880763f8d2c257ae8c3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa3700ae3df1e27bf4f6fdce46d58a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14322891d47d02eabc0d585efb11f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421bca0183a445cdbd749615c5351a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7ab1380e282506822403112c7131e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b1aba100ce88804dbc5f3ccae7145124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c7d437ca83bc54ccc7864edbfd238125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447a671960db355cb3625786b341941126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1896adb4b1799b4e48731bc95ae3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abdccf5dbf1625ecf1e2258edf74f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091607d5264bd76937bb0d62972eb8e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6ec82143bd6d610f96ad4d40a6712130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd90848d0919fbd2f9a2add01ba3923131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeeed2d841a3e05752d539eeb097df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcacd984ce03c95ee1c226f050c01b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd474f60548d51bc69e8d5caf1cdc1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd767a1525e1d66017d3a5f7aa312135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9f2609d816e792a3a4a001286a93f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1202b067f73a547db1e3723459d7369137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764de22a7ec7b36e609860517506ab43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b26330bcde51678ab8b5bb80e9bc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd45c17e23e57436c03325234009a47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1d64d477e2fff111b9db39d15cbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19cd92a9b0a57818413f01201b000142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329748ed51a7e244b70a5b7a533c261a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6db577345c02e7e0b35efddfadce0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216654a0a211d7ccdb0cf17b5ff7dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f20c60b3f781ebe7ce8cb71e9795146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107d80e487ac5e132a7033a9c2ca94d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcdcba4f2de1c0be0be8e882dc9641148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5085824feee4a65ce9b1ed0d8ea52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432daed8a4d9c9e2e005172adc27650150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057030fde63f976424d4f8b50b38f992151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095f875c40c41a050b8530d5045783152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c2207b8954e31d352ed1f9cab0c67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08a2faf2732374e5ecf49ea385abef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f76d309debe46cc3777d9c375042a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d865caae8747b98612bd4d0b1727bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cc2e7863c74c4cc13f8866eeb7e32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d6decdeac62c416d56116ea33a3fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770038c518957acbd6a47e21b1ca40e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dd1d9fd7b4794454a08ca204f9d2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f22125e45ec047cda9bb290788181a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721765aa7b688473630f6ab0bf1313e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667a8ea14f4634e9fa98a30a934c49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdf1e67d7292cfa8635d17a71cde54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d971204ab819d841e06e123cb94a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6863d31c90b4c83b8a445132b44506a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dd2cba9e618d089c4954da15e2a23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc15c31570bce68dd5f91b0925e4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01817ade007eb83a61c1f7bc8b10bcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726af46894e6ae62d802ba9309b5c19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5227a5d6eb3e44402b1328fa600d8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c33814f1cd5e184170e66c8a6a0a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140dee16630534975642c99c380020c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936732f6d0f4d91f36ab7b5e8c3af133174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2f6a69c8d6d005fc7b4d91ed2a7c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485260d41a8836a5ad38eb13e0890eb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d693d65ea9cf052b59cbb7592152de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd88f8185b669516d25484a62d761178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d308af795b1732077e7e402014804179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c04898647d03626d4c518d52c292b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52083b65122a5d41a53b614ea489e60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c63cc2ad815cc536d012627f4f1905182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66a6da8143d9b5ab7222d02d5e3a67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87485fee34a1a6429a73fbee0e4be424184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c1edf14541164f0c7d7a89b508d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701351321083d4db13a92130e3e6eb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c3869172b4221e8de5dab3d62060187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106d9d10c29e6326e7286e64cd5d33b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2556426a662d7ec59692db8710bdef4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ad4ccc3e869913bb9affebddf519190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a7922062295cd8fcb874886168de4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e404bf419fdf3474c10353e09165cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18b8c5c96aef65f19300ddad70f68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848c3a544e8999b27303b29eeaae19f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9a917c3630c07b28ae7b95a009a85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9720ca13c67a29311fbec6b071520e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f28bf299e8f18bcd79939b7b8caae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199d8ef2916654b4630ca485aae9f56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041286d613103d212590a695b54b6eac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c304ea40dd8eede9141594d416d80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664a0850251513078d948efcd61d2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af7d962b2e8882edfc548e3e0d2d1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c6c35a7838bad8072c0c873f135f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934205b43f9fa905a02b2b3fdc66813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e47ff980f581752fff46e37a47afe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e010151e50da8de77bcad3baa0104c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85770890aadf7bbb94d5d423845ccc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f86a9a87429797d525a64c61c8474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829133cfc148940f75615dd9321d76a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61ac75bcc6a94915c3dbb9422ef55a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee0f6ff7512547baf0574b887e74fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41bd4f699b7647c05431565a6c566f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d609c23bb43aa43f43beccf894a2994213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a4e48f7636c4ed882fcce6eeb7e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881867b95a4189a0cd7dc60edb20253d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee46b87776e648b13808d7c4bdb20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b1909a581c3f5b27690abfd614390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f87d99a89b8a54a662ce7631173b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d7d766e242abb1bee227e970a3b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553a53d399e1f4048e3c6c52c81e8bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab3f16f3ee7ae31846e086c8688e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956d2a8b0a25fed749dd2a71e7cd430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830900fdcf1f88fbd2c7f721c7c702c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b588b455e583d3e0c9a74def87f69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049c9a98c40b5204fe3d2facf2f9042225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51069b97c73a57a99c450fe9cecac318226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a262d5b7f830ec56f4a0788f4b754e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809731144649697af95fd7ae157b8c65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c007d29c9fed78a3b2bcc6e851b08cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00157a7e7902fedfd5878ce4384c0075230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f42ae54e7ec441002861c1035b404c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f78e4dd3166536af869ad1a4a2724232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5a9f6d062b8aaa706d98ca303a95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85960458a0205c6167be87dd8684b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933791775406d611be958bd5c823c72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ebb7280bf4a83501e4ea64db046cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad3765e4e16ba1def6b3c7cfee3432237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dadc3a4ab7d3808022a0cc4855e357238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9be7679d1c77de9ce6b2a0b22d4ead239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d584d04688976910eecb856dcb0ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57be0a9c1ab5f540c729ce7fd056cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38c9dc9269ddd35645b138d7e08696242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd834d77856aae2426b80640356c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a74e6188bcd4da35a521066cc592c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee0667fd027f7018d29b0b8754fa55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca4e85a1a10812ef0a13485327b36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c715792af2d53bdd714748693947b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209b2efe71b1f3ebaa0d0046d7f41b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86261ab958b0e335136d4f338466bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227025616a8c3364b4de70cf1e250cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b3f9e388254b02dc0c602cb15f87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f90c06e94ce9f0d02472c7498ffedc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba6baa85e15d5d0e04cdadb799d6b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cd314caa615574fc738600e1507a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae6b98efe74abf5a91700562a412d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1d0dbab0741462158629719e340d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e78776238a9e8c97b98693bdcb274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5954d56670eb417e260d896322538c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc38e267d66dc5949eb58f5d2a0aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1780c1eecaabf77a03f11f590b69e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826602b67cac3e8602a74f82d9014c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b17301a5c821d699e759d3f5c46484262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e798ce811092e8cc933a4a6704334263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d54f93ba30afb5e5e8e8a1c022ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a56feffcb48767834501c85fc81544265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c41eb1e68270f57706080a7b53413266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce9f665160f33ed1e8ff8652ec7317267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20876f205e708edc7a38d0591a1c2ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d638d28fdfbb575badcb6374b47e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0221a10b9d6c56e181fa036e4eabe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8b748866af2735fbd91a800998b1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585c22168ddcdf1ad33d85f5c0a3bf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6d48b770723971d3c34891b10a1c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a78400bbd60402e7573e4b7b184816274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ebb33e33c8b2436b5c95a6d163d28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9993843a3d383db87656d677ab31f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b28b4b711a94c50eaa220a9e1914277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31f95d47e3d75f940893bfd53e93b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacebddd65bc7cd58d500963103b8259279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267e8ce1dddf812752508ca942330b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56828221c55eb3bec7ccc836649bc23d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1d7862498fd185d978812bec2eecb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d30c7151df6917656597ba5e13a34f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8dab725c8ae92a01c093534c593a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3704665f498f93f10f47004cd7cc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98165d095e0ba1d8b3fd117b5bae4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d65450c3b8d7810637e4e4584a1c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c6a9aa33e50ba7850e2d751d44662288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675f7a16da93fa453f9f4abdce380f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a62ef1e591ee680897dcb6898a20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca182d09dcd38c8ca07607c2513ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c2eb71932c9fa827d43fb9f3adec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751062fd05bb8f099e987990fa14224293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad380ec9111598eda3688936efe78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4685a9bd37a866eeb41dda1859a93d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37227a5bcd77b3bdeee744b52110e407296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cbba3dfd067178cf0b27022528006297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a169eef6b1fb888ca5d9e74f4d2e04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24496898f8f7049b7bb093d4e96f7974299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4061c738e197dd51ddfcf31393c2ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1832cb8e6eec3124f95da83dd7debb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385abdb876c3a6b7a8dbbe5da4894e31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8930c421e78308c7c45b1bc1ebff3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd5aef1eefced96879d53b6663c323304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27340dc6a205ba6722ee0db97f113c29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a35ef5a361da84ffa958a29235d878306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebf184472e80997d6b6f6d01e18d59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd72025ca1924a6b20d66b5698543a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa36a2ca2745a31adf655c5cf6b99f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4209ba4fe95cbc107f4c7c16522c5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9094e40b08021c215ab03d6176ee2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0accbe681aa4a3a304c22ce4e00ef88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149c51f4a8f9f42cd195440df86e77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b772c5c48fdd99c7a9aa2aafa519aca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3fc6a0fa94b5b13037568c44ecab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60320960dab04f32f24b08dd8c1b719316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464456468cb4a71fb448a0eb368f390317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa373da2fd1293acf81d32ee8828e787318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c620a18380580d867ec5a3297fc9dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09faeb6aa0813e219d9957713982821320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777618409f9d537782292f35fb760382321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d150fa04c2af12f1a81760af7f52f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc9d49f3743b533cfd9251b2a5973323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e681fc9e84465515e3fc8fd803a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a22554367d6375b32361ae9eaf5554325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e3b39715426d15047c3cb5be5de18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c3109725f7aef79b2bce4ced59b1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2acacf7ec9fd62bf139dc674c0c9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45a1891c2eb5ea45df4a73b78095a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9d2158b8a8aaec08140f182801eb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827f1c0d19889b8e6c50d666a9327aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eefbec027807d98ad4165af57337d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa0d231c7fba04fc7caeed8a4b8f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb1e58fbbceceb161e6b0f4fef71ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9b60117515648f1b3e7ebeafa284335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d64d290ea3d4ddbb5b0e567c0bbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb11dbde346e16adecaf78fd76b7c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee828054f7dcc51d5676ae77065668338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a13701455031322c336987b5bd3638339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a941167c6bf3cb91722845e5aea9f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec107f28131eb1cbfda7949bbb39536341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb09592965af171eb1ca49aede22f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732490e17437e38892385a75c6bc30b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f675357bbf89db82db80f97687ad9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab08be4125af4b167d765abc54d07db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbe8b53ee7d2107a3e3735bbf057ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa3d67fc6b3c07751a64933b0f7ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504bb732614464e0a87559866b3ebe0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c17cd2814b6e8bb66fadc2faa198349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bc2818455a4940bca733edfb27572350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44f7c2ca3efdf435eb210cab91bf10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d0bda765d6dffdf0553c5e14894c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f3733969099d7f3ce34409d045a2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8941ed2c4c53eca58edf9e2374260b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033be1959283627058c20ff4b0a9485355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c8d4d584538d4300f8b7c6fbe13df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02507cbc918952ad76487147099d3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c48aef6cddeee6b05286833d98dc64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad64861af4f5ec812fc43a74a354a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9a883f131809cb952e8821ceb1284360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9605bc29b3d30dfacec2b2185d0f69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0690161ac10a80ea0cd54503e6ed0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc6b52cb1a592d88b8e822da5b9f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b044d1ed08bd191df3eac9a6097e48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44b134464692a9d37cf024cf929c3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92951193e489b063a86da10db8b0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd8473a00ce9b80553f52080f1a97e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42514b165675034b0b1359ee0855ff14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206891bd99b44c6f15b51b23d0b243c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeccb651df0f460a5097261f18b23f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2b1dbb1bc23028028e80d89bc516a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392debb315fadd307e1b17392648f88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce775130984d6e1e6a935addbef2ad77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c719344c9f57b1e4051cdfd26f3da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b817b90fb7125c792423a3c4f685fd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017da13df91d773936313da3bdbbd11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ada9c84b20094d40f33c2d60459da2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70756573948bf21e8009a982d19416378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18f8387e8fc16ed76c16320c217d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70456bcf1981068be2ffe3aea7ea53b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f87898716a5d963d08898ecd5ac40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548b341d50c87d7b95c7c870076642f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842494ca7d5422efa5b52f4097972d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103e706625a50f861202ee3c1aaf90c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fbd9cd1bf2e363d3856f0c44a3740385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b3dc10ec2bc86c1ca5c98fa8a29ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ea01f4a6f80e51b2e3e1a930d4c8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce4ad5bab7b2fa320a53b18fd9e10f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d52389315d766ca22bbaffc76c52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ad7debd99711962420d60a5e41cc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee23fc28d9e9f7f681f90e4a3c7600e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3e8e2b8a0015166c48b28b554be09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7993f4922ded8a073007dc09de142c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e70095719e8d9eb8ac4871368f28b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21566bb54f79d232bb2efc55fe265b26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63294be18d75e0f26b8eaad8d905aaca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b756389952892b751c2a43138aafb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07ca558ededf49c733fdabdbf196c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae752b7613a58dfbb1d5354059442faa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c89dc64f1628040679ddf964bd60b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9b0b6eb69477d8524d5e08084b8e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fc5b9ccd82f2e59f3762cd77a8aa6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737b7d4e1a7a241363c85bb8bd829a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f1a42748503e6a20c601a114e4a44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d8943d720c3f917a7aae225204857405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c963ed68048f79930ee987ffe544406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf883e42c0c715ddb8a57c83d62d2e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41327e2da374a3655b611336375270408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f1365572f4a97840cd51a50e59aa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde80dceee5e2ba654588c28333930410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91520e70178dbf699bd10743a89af00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc46a1828a2752b2bd6d564fdb2f7cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f9be393ccc83d4b2ced0c04fdd46c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb88cff938808c7ffc832e533818dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc90b01b700b8f7aeabe6cb7e1fc7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad97b98780e035e477fbb2e669a7b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fd78b3c6b5049f84f5e9ec3d1c581417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d451f13cd74b8dc446372384833017418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad9efc9f1ad81c82f5ff6036151f88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a00b119b10af1c1d1d5de4fc38af46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ec9e1bd686e4b2aed4ebded65fd88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fb595fbabe64a4ceb7083eaa52246422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863262440a458dfb10113dfacfa24184423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163e8e06f04b4b574dd48cedc0f4443424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b851ff4d4299d65ce7ec05a6b257237425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014debee5043a49eadfb248690005273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2582bcc778360e19f84d603aca552427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ccf297c3a3fe5486d253f29b4e51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef6d5720b5d876be28ff6f893c442a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bb9594f09efafa98eb69340892fae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074456df6675bbc801aa2701d45eac1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72094227a22fcca397333ba26ab91f0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5b9a0759d4998180c7d886887eabe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb1377980a0bb24b0872d5986c22df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184abaebfb8a1f109504cf20a99b515435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b97845cf2901565a29c59f3fb7bf7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbe7f86b2a98d577e1c9367013e348437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f4064785da1c1b9454e95851496c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987ee67ecd6e8af6adbf56519ab0c30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939c76f9595579c3c6fb569f62969d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5630b637b260d03e852030aa74db6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e3e21abe663f8db6a76ad0d1ecdf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566067c42e2cfaa975d528609d5e5b72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38ac7254438a8102d25e225d9fe9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec49adfc1d102e3d523ec19dc78e1aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1314fb861727098aba3628c7e71c302446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee626fc67548dc6e5a7ac7aa03652447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d17569963c33df607a0fa8dafff690448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f063af6b95eb49d6c38c7c4ae3851f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4821839d5ddef68694226207a809115450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61301f20ca67076a4d1be3f2df69b59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930359423cae1953171b2f672b5821dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120968cc39d41ffd8fae72fdb281f657453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421c0f4b9a21d87ef4dc44a5fd7c5e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe67810a91e9ca542ded21d3260f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff163d707c84fbde4b143650fac58a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf11265ad7a3eebff67e2076be372e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc09c5fd7f11ccd2a380ca100a7ce4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf25d283da7f56d2800895e9b29af5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fbcd33972d36fccfa912705bf8ad1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9c43fcb5d2db301f863beb35faa3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f43bf705e5ccc1dc18c6d19ca7c38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe779d725bfda6b72b1498bf0044835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0803bc295167bef8b00b1a734f2dfb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36183aa65e296b969b4c975ef30c3966465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891d57ea67dd848f494ae6e980e7a4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba43306ccb03d75df74952bb6709b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b36469ed0fdf4c2ebe5c7c9c179a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df621caf8d8554bff9ac993bfac3bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05926c4e891fbd1b2204766b27a2a56d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24925001c96c4d21b69cd65ad5776d89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632372ff2aaac46ca4ce882d4a1bd7f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5c9b996dc00a3b1db89764eefb9a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a661147765f14daba5b3dc943094d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e356be0ed1cb5a9bd80dd4e7993c1d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be247eeee6cf55df7164088b519c0652476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a51f00b8bd7dc2786a6b67e921eb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2a96e3f388ae5427558a32c3f6f6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d9f58fc4361324eb0690df193be46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e64a94862fa74572b7327ea3aeaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff52de088e4c4250f9945179dd937b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e0d7549cfa76637a6190b80e98cc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71276d7000f741361614317ebaabb677483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1bf6906e4a2fd5f2e86aa78e88fa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274cf8ba77165846affcf458799bef5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c488fa882608b5862ed04d1b2fd6d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b4a3a899276cd85b19878c3c9c33a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f300c3d5063e5b24d6e95a0d82404488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcbaa77cf019aa46baa03a8ffb19c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934bf77eb8da459293c80f8a99e6ecd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1697bbd718dad388df928543d6abc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a03edd807c33c10f951b6de2884b55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14334f213b0a19abd21caac2e758a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eae0804ff83b6fef671bd9265e054494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f1453345534b766cf7d016f89571495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8c18816e5b3786a6dffb81511c4a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259c70080af1c914dc9a42c96a160f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beabea98d317042d0903ebd1b85948e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17a6a564f5e183b45b8bdcfbacca2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52e51e83164c7cc2fb48a78758252500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e6324c29866796f3244470ab0fc3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740467f52c7078a17f82297ae6ead4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fa21dfa76dbaa8697f57390aa905b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d599fab810e081db529660ea10509e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3ed12f421fc509f91924320f61ee8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c884b99f0799a3d7cf472b020a0bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc324aa2ecbf526c0641194b8f2995507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce91302a9adaccc1e0b093ae81f43ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3dcfb294587877617fcaac10073fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd950d1b809740aca9bd2d3cceddd62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd805912f2fae62eb4536143f9090cd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12ca910c5c4b74a0fc75035d3f6e37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dc3081669329c32aae68de8eac032513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e8f5638dc5c76e6e9211bfa685eb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dd8a9c38a04720185185f719f7b79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b8cffc857d43578b901121bcf7610516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370fbdf0c050d0dd450d65dd6122cf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb3292d8702875d97769f28d16f5a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2565cd5310b3bcc6e17f2b7758fdd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf43521651d31e6a5398d9b63e5027520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766f87e4486ffd0e443223a1211e7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1f7582bb981e8ebcfb80bc080c4b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d59a67f0b11778124f160013e940523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cdbede81b8ad6c0655ef9b5cb674c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeef491d781f1499170a7d3ff278eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d174124c25f14c9942730ef766bf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37d6b5c09ca598c423ca40df0cf2a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c6e89190b3b8bfce830954fab4b01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff0d08238a976a79018a8c9df4810529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273986d91da2a78c5ab3d7f35d1d778530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3265321e1beec4857844e399957b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a7694f15b1eabc58f65cf8eb1bee5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ced19b32b3203e1d8727cf8737bfc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81780ff9b1060c982633416d9e294a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758531f93b825e1429698be5cee905e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7163f179a0c0a0fb4c7de26747fc9f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deacd6ef592f2a62aad8e56f61ca314537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b22839b6b04dec38e94a88f75ea39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0de9f4804dd15c38335685b3df5b36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885399b565291b2c5b74000676c82627540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd78117c5e97bcac328c3a176c6563e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24e86257a72e71d17d8c22bf1e6ac2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eee72a920604570a4673c1aeddf92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fed8a58ec40dc7339cd6d5876bfd9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993ce5e3cce41c8455ea01812548059545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d0d74b40e3d29d10d00bba32b5be5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66945d869a83640fe9ba363326cf91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3f9cd2cda3b83cb3cad426e845392548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067f913ea87cd7339787cdcd15ae86f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06548a8178e98931f9cf12ad908f50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ee231af186340ffffecafca035220551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040120b800501155728d6a58dc6b636552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a7ee09ee701fd389c32d412253063553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510391f52936ac3c5f56b9ff6f7a26bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1bce4af6728cca0f7c19cbf859bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c589e74263e9727fbd682478de36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d989aaf9e32849b5f76b1176b403557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72d2bfdda2be6f7a037447ffe42424558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f313b6b1950bd14c61da9cf64461267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a4e766ace911886e85dac7e270429560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44855e53d1968a5b8e0442eb32a725561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e4186a9bb43917c592383262bd53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d3371ea2882edea2dc3deac378e56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88468964c3be5d1666a834e9e6871e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcbecc009fda8ee4c0c8bbc8a73582565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb577ff05782419fbe70fea57708b8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d41e6278af70ec16b1794c20ca002567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5277c737feb1c41d6ec47204341d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce625a5205458e57e69044184ce43472569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a94770c88117874e723a5d395b35cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534decc363720cdff93c9f11ec651b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130061268d5cae78730258f983d76fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc673a06253696655d5ec375b32156f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989423742b951d19e2ce82e9bff15254574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac74b80630de55036d1ddc8caae58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b9ce79b7aaea8a8454a7478ff3c86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb9c9b794794d484c3103959bbce49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a09bc2b300bd56d14208666dcfea5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c45824b2d225323790f5d91c2aa52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1184899d9c5d3f1380c526c823e7e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e11db136b2016e9b8ef9ca06d6079581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f4f3be211da7231dc3bcb7066832582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38527801b639294c606c64caf182d164583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc4082756c96714490673d1c7b15f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377fa6971f82b849cc6dec5dda2223f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c56e3b55472a465f2f14d500b6cae9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfb96ae34d3e5c5304dc65808f1033587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3455a4e04e68f1ee9fe3505731adf2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507d35a2296d9a96f527beec0fc2eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dd22ff88dd0cdbb7be0bdc9150724590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7253ace196d89694baa0f846df7da5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4165ef4857f64f56a97e7f1464ca5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483be1da244a8e59a8d049d7ccf853c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf59d608189f3ff3aaa68e90f77399594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc22532b6811f80108771b523973e40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97cecd3beacd8a3cbfacc556cefec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20fe2fc297d6a59162273bbb87000597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a3a6939d8093419212f3b47126cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a0984c2015c1fb2c475df7fdd54a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d2e08fe87b8d217ce85a62a9019d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e671602085513861f8e3f8231705a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e501a2b94fe33018d279f20a21be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae87a4f4634ed5c5be224ce88b370b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2205b810a88f1c035cf13feda58f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417c43e0eb191398a0489ef8fe52471605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445f5b974e08983477a8172a5255ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af3c943b813544e521b28ff61a2e7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa744d2b39e02c9f8ac5e2781aa0748608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a751ee07c7ae30ea6847f50d20282c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617851872fb195373d1c7defaae98a2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f30fa3976784877f5c5f3f4558d5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606aa0eeb30e97b9469a58d94b3169b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fa5798c59e70c889485e424481a72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb291597c2e368ed9396f5a419fc70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d76f8ad4faadf743e8f0578501f91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b74167295c677b1ffcf2edeb3405616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b21d937fd460af699a157f9059c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63b841c09a36491fe23767eb909d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3ed7e92e7b6e048f7cb7d05d7ff5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f061986e8d3d08387c68b2c458da56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d7c95a5c535733ef8cafcbda1c062621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c634316f8d2b823340078685801f8ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb73328f87f6eb48abac06ccaa508623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29211fdd05ec9acc930fd242154777ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456d3cc41120f03f054bb6b28d12ca3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38147366127023ef943965af4147eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901e5631b5dcd6429efcbdf093abada627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c13a65d3855b93550fa2d0fc905d26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db2a756835c773f9a6e3e0c2d05a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685adaece539c8e82de82b8300c19c76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7d4439a22cba28f890a9255ab7fd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd235260dd59a7376557bdc9896b27d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784ec453c22adb7d684fcb36b474ed3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeda8057bb9b1954749ebafcb4ae96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8150ff33f4193caddffb10cfd343ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42451c1214e690fad7652d6cef2fd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04691a159f3150d0b3dfea4da53c7f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58075ea245091361c2a17e4a86ace19b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab75b256f3fffcd126a55bd6b7da34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b4116668e468a611ca4c13bef5ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edce178e0b42690770745ffbfccb13d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aa22d7dc36cb9dd35270da6bf4918642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd7cc2aa09b111a42aaa73dd1fe6d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0fa644fc82aae6028755c3b3796f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cb2e03081403a366bd52d55ca6f88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f49b15f7db3ca996552e12d217fecf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db588c5e5031c1fae0564734b31683647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e376c725fbdae16cf7b4128d933af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb4bdce8a98c0e865ba55abff4aaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb733aa41e9a6d05d829b8d18ba686650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80090b7a04713529aba2d58a23d769b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c0bafad173337dd5562d6499aaa19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0c3a35430251592b314f5fa884f67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d20fc1fe6f8b88adcc74f67bf71dce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102ec2f92523d62e6fac84b937fcaf5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65732112c5e27989f6f1ba2dbfa3c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c108fb38364a3ca494ddd25f380f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8814e4aa1b46b3a29d8aac5da9d2648658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524126e9d3a8aba2d9bfc0ec016d298659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83adf21978e8df02e9f6aa3414abf64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87bd8dc4c4c2144212d88f5d4979e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a60bfce6f92034be7e38c0b6e19f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ec571bc93c00db7c7bbf4be7f3e9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f70e99077c11d4b6d03e99e9f92f43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac7ec2a7b14e1fc1c0ba71c97d22eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcfdb17be994998c09b6c7c3535dae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265707cb57658aae62a02f8438810049667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da62f908fc8d0de5ad7d55ebab48666668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd5e3838a6a13505c8591092723c92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac1fd74fd7bb335fc99a9341fbca8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f81351d4cb0a1d63f3e4663b7cd77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408223e3a03410bc84740282db533879672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e479f6ad386cdbbd1e450780a3e4af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89797393349ec5b21d08c4c35ed52572674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adae9d995aa0cd546c21fa54e6408f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed558b133774388b8734aeb9a5391ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3b065ba4598c0874d0433d15bd1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3068340e007374b0b0f59b528e0fbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9879e45244c3c4363fd643761c0e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858fb5e3e7b598db2799da5f64b7dd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07670eccc6748f2866394c5263ffa03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ce3a61d502e60dba16c79c172ce90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb6125767dda2a79354b3fb1fda27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44940d9d35033d693a325d78e1471684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306931231ba84bcb47aa4d68d0380b36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635071f268f514cf999980e35e5ad510686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f146f107b59356a21af64e9a6ee4e66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f62289c9b956705cea839764b1512688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3547b419503f9497067da2c4cdeaa2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7c817a2dc7ade4d0915fb00bb9adf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3be1dd9ce754c07d29efc2f1877f79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da486e1a592ee69d0719a528273b6e33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d418bc3c86e0bb5450ebc5c01cf1c33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7521947457fbbae5ff17f9d7693939b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f384430919ce22159af7e34b0ed66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ffb6d8e6589f8b33d1580e98280ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f4102186eda0bb3d86a31bdb2690697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b3d3969477e44d5bbc34c94187cc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e13df445e83db228e834b82751f952699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eab804df800e193b93c32fb87a44a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec96f03f14c67d58ecc6321a3ee203701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348ebd0452a54e519efd3f211508b34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a40e60a1d0622a23eea522c7896b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e0a038cc6f4e6f07a05869dfb2037704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f821c3fb414bea9642ee34c5e638d32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11105129aeb59b239cd8c48f5e378cd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80547e20e9960a3433678164495a6d3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df895ce75c9351c8a2a47f8324b5f2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030197b499be3403335e892472d8c78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0ce1b1641e584855301b16444911e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5945508e8780b33148fb725067027a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf1259532e09ce3e54a6d4e044efe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429d016c1ea846862d42ce0dc743b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a018d65d0f72778044f6343ca3f9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2a8011da439ab5a634e6f03ab5e6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc9aff189df103da74efcdf3d302c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a795d1ae62ee5580e80184b861baf8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8788e3f69507419b110467ed34295718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c49ddb8770dff0824683220620039719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a89c5386c196dc5669a6871ce534a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781abe1cc4ebbd984ca3a53007885d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058981cb1119d18c546545bcca00bf9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38d853db0bc7726c9fdc3c21b56efe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae5857b62e933bbf1d8ea71933612e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91117df86e7c03033ffc47b2d589be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72aa58a04c6549ff725173b182040b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2e503060ea542036fb81661b5519727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b67c6a40e2b2b119c0a3bcbdc99c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b49e4ff397aaeb11424786d88b130729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156adaa7516e7c1c9ccdeff800491f26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98577353c618c785ef29b955055c0122731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c64f037a3629d852e1719e5b29229732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1afa3ce00a79d56fac43f46660ccb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bede01858be910af3ed17b9416ce97f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e87a792d94d2e2ed06a73569bcda4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9bc7ba527a0e4db3ad57b0bf90869736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2be5df26b7954f34a99a651586f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf45beccc5b10d1923ac2fb2ab64cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff468196100a1a90903ad12d4492d8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6107aa620896e2242025241ed8154740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e883c7dcfaa086bdb3766cf88b83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eedc9d30378f260708e48d6ca6246742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c51e0af522ce7a4df7c7b96146470743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aa21dab83fc8ddfc7f19a17cd7073744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9b317799b63edcd8475a172b3e30e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeffa81b2fe5adf75a94afd4325fab5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960932958fea6fc9d32d21a7890b2a57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fe42bf79344a5552989ad14172009748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979138243e5e10bc9421d63cea7b1c7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62fb5b511f9c0901ee759cf914a22d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d948894d27ed063875c52e5e21c9ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4450d3b55ef7eedee1490586ae60a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d3ea097ce26a093df9884a375217753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3371d41c6cdd5b79fe644504f65cbc6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7f86459ae7add1a0dd975933285cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c40ca94ef2b8f362ec5aa9d7ac5af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540a6f08f80c8ae396bbd20c4b538e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6fdf2fa51d13705755b848052c279758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeb603cff674613596150c3f1e1cfd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb39f9fe7d23d000a47fe1ff119851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d6ad2f7a65db0fd6851c48317f202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea8468f5075d61b920ae35f2347ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866fff9faa044f24beb04b45a51494f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864deeca518e51a3ab67076e7b2f8d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f0b861a32b9cf86b68419f62d48e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a323ebbf810cc0172a1f46dc104031a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b2c6a72cc2a0d6caaf6e2c36be2398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5babdde88b69919fcab11e4f9380f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8c2fde0b30edf92f06f9a08b6f6ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3965fcd45b408308db75a15e99330ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7908723a3a280feb41dfdd251c1071712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bd2ed363470e9c4cac4badd9576e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d76ab4b24c8f57c8979206dbf5f5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81077d8bbca3147de3d1eb9f52e92e5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b58e46b4765448a2b8f644c357e8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a310ecd569c42a102f72d7f37ab4e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a5f02b89f78e2e50f96c33763d83618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f895d516e070b436381ef0af57298b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81ae881879fb00b19327e837bab00d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb591facbe96dc1fc44918964c60121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742400ea666d0cb82c9f82160d2ec14c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b72140121097db5a4b0dc26d813623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b959c03ea15c0f89ccac7da3aa3ccd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec20137bcde5af6df4d7c0f2edf6d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95a0958f8021d4ce27085bc95e568726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a855d727c78dff1754449f5fd477df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c22626ad66eef0f2e5c31c38f9d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e254aab8998dacf9b198d37adc8e88e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33bf98d5a8cccc24bc7f7f0a64bd5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fad15e889e1a5683f92b89d398006131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c7ccb55d6b6b0154ad25eaaf9b0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48878f3f36223def7a9bd789130493533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1287d574a91c8b66b8f05592d2acd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f897636389023b364ccffdfe61c272635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be565d14aeb83dcaab62af221c8c06f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e976716ada6fdfea7e44caaf35c3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12264d41a5799bbee356856d7e874938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b663e60b95e15984f1c854f68b4a2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cde3b2bea005c93a11a04f86b32bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcb1f73d1f49cb46a10760a33bf22641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7938dae61b17fbcc1e82d639db9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db076ae40792a3d6d3dd6b11a6e91cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602528374f379f68b6be4a7db71177ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245aa97eeabb6ad2d4ba85ae1f12dd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435b38746d68fd098fbaa2e8592a31346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01135089cec5aa0d6c6e333908e405547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca2edfaa321f207274567d538af0aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10522e7ed35de27ba665f1570bed93149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1eb7045523784e9fc1176dbcb738650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846f7b0a486ba7345a3210964d68b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7007ef4dd8c201ee685db1afa95ee2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7322b432621caabe2e7e114a0089253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55ef3379bdf2b3c1e2f5bc0344d5a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef852a72c606df31f5cac11e4c59c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a3cddfef608c685ce78aa519ac1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bda071707e3623280acbb9c448c7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fde652d5b173a1d59ecd9d9272bbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce36d9a48ba2960b9081b5f4fcaf14159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fbc8858f4fdf9bc3d7fe28564b59c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16a438bb1dedb802aa9aa1a7e401b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d1f6fcced719d2fc5de449edd157762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fcc5253624e376f2103c42d40af0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021e19b30a422cc1ed2f07ede37fff864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b5ed1208f69b503ca5cd8069e6b6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e334c9a602bb58d97b63370d27ffbca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a426b9b83df9ad0f726ac1690b47467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c40b2abd4ed3ce4c09c4fafce64eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27e92d956b039adfd77ebba9bab7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3f8645e3faf69c63de6a33e32711070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542b254f86ddae7678c0b77ee3363ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e268cfbb697f357d7b2bd4a4f7f0e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df5979f77b81769b751ef853ac5cf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b408aed829be177783a35f1c55d4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d65c600d9ac2cd692e468fb361317075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2860c300f9c0ad2c65d12ef156d67876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364c253fad448fd15b8f217c1a11c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a9e0d2f34b418d925f414f8da4fcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b752c5fdb97a5fe5f15c89eecfdd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaba543143025d46255afcc4953eb4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57bef22b43f5ea541f557bf6868f2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b824fabdbe7876b51f01a4ef3db7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e115b933d174e6414b5d7421deefda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cdcabf8e7340845a9515c8eac801a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbebf529cb446ec4beab667627232a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d0f118855dd30dd1633fcb730b03f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6be3046b64e95e7c15ff1c8bb3e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cadb09c1abfec93285fa53b50438288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac0cffafd199a3999725b1410584e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83d3720b183eb0b8d777bd992afa2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d510c23689d7a203a8eae8d26b65091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a3b27ed8ebf0224b8101b93f5161a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b8075ab772cf5c7022b346920900c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8cb974cae21ee15ef7e488b1637b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a9f814b6d01ea04005b7c957907b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d43fef4fe6d4c47d2cba0ee891d7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d938ac82c8e4c9b87ed7fb5d2c8d33897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52ddf5dd0b69b98d311c44edcd854898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34f8f0d1e0d7ab1149da679810da9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8ddfb5f974ca0bd1ecbec4b27c5c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f8a17b243d6b9d4627785b8cd1098101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a84e4f00f4a631c296ed2b4bf528102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e28837fd14b73ace90f737a4253379103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f9578056e4d9b71fdbc23f54052d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f7f2ad000227dc8f68e3687c00509105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10891d684b84c44e036e267e0f85bbcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8b2dda21941a320df0e5efce6499a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4749f008b918825f978169898ad6b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed0b068f0045559a49d9e4e40ad62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f522d1d609facc8848a6dcc48f1f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f634c67017a27efe2c7c71ea03447111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6d176698c6f9dcc3d898f37846390112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096391564dc8a3db775c59bdef5b193113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaead4b7a1904c4958756e452fb6675114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f73e13678d5db97887577e1896fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10423908d4d37f6c596b963bd3bbe19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27be113713695580e74d8226bce0818117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6f0c0acf74e9f3f31e58d52ae9ee7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840972789130ffffb0f80b01f47bf63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe6828fe76a81fdb9a9befb63d8c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e58edf17a04fb3a191e8345251d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fcd4d8a1a778d79cb9127a7b30a5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8b63dab044ebec59a58b8b632dd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067e131791993845ba834a9a7fa7c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c352f8716942780b6cb753509199cbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22304a9cfee091ee645af4a3a53ffc98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2b2fac7d6bcc9f12c3919d7e0a9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf340879b2eb3bb102c2338810721bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691e0f1aaa264e5fc5da4dbe86a9161129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b703b5ac026eaa4fd4e71a583a11e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f92e862eec694b13ba4bd9bf9ef70c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0678e39623532e103671f47e81b809132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f861f2e35be25704e44b75f8fdd6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd8e21bae334e891aeb1b81ba04422134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a050a88c7840654484314e6b06d8770135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67743899000ba677239426a9a4c073136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8f6c4ee9623c369adbe5d9315e429137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2fbad00265195a9cafb581bce2ea0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d114654a553ab42eff72aa50763a91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34580965a0ae90255365181c9b59d2fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf05c8dab0ac2477a567c16cdc9d466141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53328c162cc53123ccd3f5125d9dd4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b3d7d2c795840dee80ccc653b8510143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddc6981ad8261bcf1d2c1b2c98642a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807dd9c56c0f02fb71c34ab048583c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d13dc37f731b62d0207dcf51bf434146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8553eff88b47e003d51baad29fc0803147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db266cf3d4048b07a405fe5f0b8d1ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17008e6dfb926cc18d575e0e0ed33682149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae7c78b70c71aa2712d55174a68367150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d7ec5c74b5a286356756d0e79cd79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d35e36c2647b6f89b4db046f027b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91923c947f16c8d99af8c5372e088005153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4db4449d26904ec8235b2618a8173154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d11b9805ebf8db1dcb5bcc96d5d8c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c78573dd74159fbcd7768560ae56e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af3d135ead3bfd145e7855091fefa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156652e94c006e8cad5f18b1545c8f7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2955286ede1c50f8cd5b4d9e056d30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5b0cbacae05200630595678c73975160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104e0fa1606d950363afa540b0fac8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6f32cd7932ab85f314fbc431885e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ed1d048fde9054478f0e629fe82ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb24848603bb808234387f9077f7a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17b6bbfcb6d0ae8d725d08f65ff32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4279693930b3b1df862a4628bf7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ac58f0f5fe63aa33755d632b0658167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc991c67d1b9e0128d5ee0fcfeb70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ab7e0612e88151c6e9369c9577ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff66aadce76396f78284361dc68b05c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3c941b008646e6ece8e59abb558bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af25b353a586824d863c500032760172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b7f8376e7ecbae5e15fd480a6c191173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a19189b2a00b2b08d9c79f155cbd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee908984892110929c9bd56d591677175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d3d4c858de51a585438ca1d4d38d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b15290cb713742c58b885246542d3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95d619b1bf5c5c7384b26713050577178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3dc55bb682d78988bd4c650f61ca6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611e593616eb247720577a28803882180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12338ef1f836a8fee6c7326e0f9e679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fee4c6b7fe0916934b5ce4588f45f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d999fa6dbdd62f26c55a559b54ffa8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375bf3efbec84dd1a71538ccc8a26f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082ef1ffc4c63d5f17ba5147c6f94d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf30ace42906bd0dc4f2518e37e314186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee796032c07306e91d82b726d12a1f8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0207a390cf8b84c6cb0e9c2d1891d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb80f777d7276cf8514e89f906c048189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbe0c7b5a7c914d2522c5e746d7e15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403aa8b63778f561d75c96495b76389191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b7da3436da58508b15aba9c8e187a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f1314aa43ba898f8f0bf60306ed8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c925c60680bb32ccf8d5c87792092194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49967a3376f457b98cb671d316c7961195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749feb10be5ab99e50b8a51f1fe4b6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95187d943fafbe8d7c9de3449eda5f67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53b89423ef035aea098349071a537198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601057aec43b6c0a6e14ddaf07aa7b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57349c6f610081db7859e3af02fdfe0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76010c48813f726d9aea1fd02e553d78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a562bb7e851171547669199c0cb8c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b35c37b24c5eadf6cd91edd138d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746728930d79400449dd5aebed26ec3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee70f7084748160b0ac93c70ca09b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d727d3dd1fbb1b3da4c8f78ee20fb01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf042f208ac4d737ba39967cda7188207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb49a1e08bd2abe1097e00edf1acca7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f7f11e9345b7b7d7f94c186a731f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e59396eedb6355dc7c5e52b04ec688210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9256f8b1d23796550fbc2078a78135211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca0b84755ad843fb7e8330c86d4a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29701d1470ce305c41562c900af20aa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a17e419755ebb40f50ba6ab7daf15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a85dfd493133abdbaed2f8f545e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83713f029bff01ff6b7747edec752753216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ea75a698e13986c4c0719d3ed5fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788c10fcdb3acaef5a4bc33c83ced92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15508f7ec02474aef22671e689d5a2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10ea5388b4e215a24bce9cc72e99d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f77fe8124c2363537dfcf4158342b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb01fd06444116bb8f05cb42835236222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ad2540b4a6b1d2302cb68e98d76ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcfe8999ee16cfece9c4a8b21d5414224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa968d34237851c17e6a155724f7ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19fda0e1f0ab0663617a1aafbeb54e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182b44845078b5e57265e532823c7cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2889099514e06cd32da05a897c9b494228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec78fd00ee03aa5897096c2f2887e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6e5c1f406403be2419e5a1877f16b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc359f0ab648d6fb3f02fe5326678231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c681febfd782bb1075290b45029a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b9166621e2916fe479587512e9864233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e84e6fd9f9f0590d984cad8778216c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d42b01f9bd702156101a3a98a854235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fe46938211042ecdd9d96665e77e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75e3b513551ce69a016a165e6cafb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f1d47f8b210e26561ab6a21cd7fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e694bb16b8ebdc55ad97d555eb923239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39bb147f2454d4aa6e1e749120f97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2579edaabfe104561acfb49dc4fc0ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e600d9247681b9830a58631f284d0f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98078771f62247e41f1631baa6292f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce732c6aa789010e8cd40a867a3c6288244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73fcb656b054444b4761044c484440245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ea671f6eefab5804559dcb1b8dc12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844b986761ae25ec79c018245e13052247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776214095c85775d6b5d67e99242d690248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111979b62f30f43726e8c6726e7a5bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eeca4eab885fdaa0ec241b21869ca4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a20f692674da2d00d594ce2185b9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c88b34edb6b4bc61c8c44daf6fdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93628ed33aa5273809de5cbc923151253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291556c3508d05895c34c671ac9ff99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37d769871cb7a70c2b77a3efadf598255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725779924121d6b7df1112b2d3e52840256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08355491c0edcc7de6571aed2b35c82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf043a05615a5074fdcfa315dddd4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e91fef5363b138359f4ae29cd6f6dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb44cd451d459efb47a441558199e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b373857ebf97168511d6eb5b22bc9c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4c32cb38a0204eefafb8c0ef165a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b600700db33b53e49b9a0863e883263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02791b5730bb3baa4e26cb2a4eb3b28e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b9d4b0c026f5857bb86947a91328c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ff590fc18987d372f6d6eeabdc8b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75436389dc1b34c8f63c97ea8570cdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b610894135c5efb24bb60f2a2b117268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deffed17ee464bea0c06a42caf75bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9da05637c5be2ec5b9d487492c611f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eb613f1a9ea7d60bcc930dc2abd4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f780800fe1ecaf71f8519174d7175272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbec70c071a2ee8be595433eece705273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05194cb62900878c4c0c686af2bac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ed35f8254369bcc69d85e8fbc7237275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c8e7f271d645b847004e739939afd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227e65ad3d81b9d81e74040e8b70c7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ee12cb4afa4caf06dd7db162f2a5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b5004a7e299aae0fabc70a7d76fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5b47e0157bd77126307efa44395d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f11460e655ba98a1e5ed80a1c7a97c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153b018cd5815affff03a807baf2e21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7535f50d9cd03b99afaa8765329e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba3f3f1017cae9bda9b1d8483f1921284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed9bbcd78a37b8cc8c2413507444d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc736e22b7fb03a65286198104e3eb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171fadd0986a5587757e692cf26554d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dfb5447c756896223112b0526dba6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b1b250b9bcbd75b7720b2a226c229289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50127cb96e672069802ff7d3a0e027290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fec40e41e6238d11c0a535e5e848f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8d3a85265587c1a024cd43d6ecabb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dd25d6456ae0a600b9d2035334e25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dce67dcb9875666748206d0db2b61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213ac74009b749185f88d43875581bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e58493f6d1b4d468f0772c4fb918b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf198e71d0ac6ea19ddaa38d3ffe24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a266bb964adec309fc43d4b7ef1264298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475d7311db6a591731e9768c3b87aed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9784d65bd965d002d42517dad1653300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43a1b9e1dd53839114bec97bddabab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0471b8cba01eb772f7f555e15c469302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4f193181b9995ff9894778a016cc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86cd410a836c0dfff3a4c7ec0d42ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c67d59d9dd4573c181497fe51b151305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731954a70377cf4d829ee27187e72a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40375e0a268b2e30710b1453efcc176a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283532cff133ccc3b0ba64e4aea5fa89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6615a8e5ec3d4529f43dc6dab3529e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8d8c2c16af39dc933d14a67e27fa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b39d385bc61cbd24fdd5680fc3110311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122894aed34d416fe853eb37860c604312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604411f9311f0c537f507a891cdb2e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53a57dc57594d2cc8b5bf72e4480f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7104ff3d416e155d642f1df825471315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325e3a36ad7a9c8ee4dc3241d790ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3695127bfdedf52c336d4ce4d517e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d4f0cc0ce38aedb6f3967eb5bfa95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dab3506a5e1179122df090e0befb87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4f1b3a9b6ec01769c9162f27151a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577afc63bfbac3edab3f73069a92eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025897a4c6cbfae50aa59fe938891a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2fdbbc731a245fd02e2261e70a744323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdd5911f152b9ced3c8ad6e786c7d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466d5d0e4904b8a01fd50d7ea0f20b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c42f5a34bbcfda3e86482d223a044d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2e87d38c753f4030ca7d28eca474327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb77f7f10853fba968d59dbe077b2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f88dd9323cc993f50e1e61ad32ef40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b2f53b6bc2f74348d7c164fef2e94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896618e3ccb93e4b420cf1ae55466b15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff898d59510bcbc5ea7a30ab05ef7d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1bdcb62b8c84a7de64a0a71e3dcdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72206a2ac4e1543646a97b5a4f961f78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac5653484aa66df30bf4d96615a5f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b920ed0dc22d8567a3f84298e9c4789336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d06999e6707b464b910aee7d89998a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94fb9eb73ff051d83d48fce21f974c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29604a77bbf3df47c950e18e695454e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc19673f9965ac1c91ca6b5b36b6c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d1ab75ae37a33fa3650b91eb7041e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6fa8fba29cfc7c7e18e068e0cf77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4fe51cfe03f5552fa642a9412152d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda19a6fef517a39dc942c121912f3ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c0b43ed9e7d5447dbe574e93c979345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c0395b4d06ca2f4f6763d9ccab378346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff089469a147ad3250469b29344961347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fd830aeb7122a066050a4f35d3286348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540e7d6a8fbd8b6bcf0ab2b324b4467349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce93cbb75aaa6b76a2a2bc71d2eaa79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f52c42e71110b641ce3cd14833c19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0729242343cd9fc05e4c858047dbb9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd087cacc4cd0c31e1860b187e94a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f187be5cc40d4121c6fd17306288ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578c8e85181c20c32626ad81ff540c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e7b8f06258fa23b52eb81bf7d6da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6fdbd330e7c4e2f1f8c7a5e389a6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f2355d73a13fd1c90578158aa025358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56f10174bf5c279f99d3a8c64d1a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130850bb067db2d512279742230e9438360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a5776f8079489f194fa7224463168361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f3e545483850793bd9a6644fa179f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769a21f2667dcd147f1239f56fa8e23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856d317b1ffb435ef8232c761142b29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa494e657cec0f4e4933ed0307275365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889869174fb0912bd3f82f1913ad163366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539aa9893e12e0c6cdcbe4c39a826bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff36b5242fc4d5c6d5179afa932d4f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbbbc17d5fc7616b9b43cbd6d19ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912c139d1ba29f453301d53e43cdd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daa5985bfb27a48780a75ffec0a564371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466eeebacaffbfca76246e7f226de34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571e5f11d4fa1431ed40df03f3be83a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95c2b89c48a052e4b3f98e59842172374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d1c63f026394a30e29f90846f5b61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da63961fb9469bc50d74ffef4ab54f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4630642ad7e2ce8bdc8628a7b9f0c96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c85bdcda7a768c80a59f7ac011de8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8796602931820d4520978cec528fa3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d776962927bb2a26384852cf2537b88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caef4c699c76fb8379099c76943395381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3722e6f0ff33fb70066959e39b5aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95459547686e22c17155df428d14bf91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162add9c48a7a53f999afcedaf19c19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da34a335a954985af1c531f8bf68da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8ef02f55a24f2d71d7f726e2dec5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad928ff092de75a39f285f6dff104387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5a06e36fcbf820db4ccb897e4cfdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f29dc7fcb02cee33ffc73a14494b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd10939e6455933912e2c4fbb1ec35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c82221ba819fa81f827bf49962e06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab902e71381ed6e247cb20b22bb5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd303b711b0db0cd5f2f2e84f01e13c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81ed3ad8b94905dbf4e38af364829394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18f9c3422ec64c863f4774253eb168395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc569d4fbea593ce026cf925a06f52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81891297aaa94b9976d7bda5081b99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c11538d19505425357c91e2238c16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ed971159251c17591277f3682cfa9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb7d9d8cba906ced3ef4b28a639310400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d59b9881018949356b74bc957034f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a53294894af949fa709679bb553e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f36c6a331ff8d2f23f0f0b5cbaa7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bc5510daa51b3971dfefa95bc265b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab11c3d99f73e3c545a81fd0ed719405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba0ad51bb8ab1c1366c686c05bb842406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb44a39ae5d821813ded1555cf4379407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7cc864a740cf78d0bb5cfae24d6e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c73929eb23da10165676c60e4d30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb67a6b37d20081dbd07b53e4eb75e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a877506f9aad8bba3c5a25c7d8fbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf0658bdc88c10c7a1f644e289542412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f625833e9503ff09cd6934aa09c6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ca3a04b714677626fa9c1bb0de5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23dea2f8898270cc9ebbe876850fc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cc44e9119b7bf5f2fe29e09f8abc1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c00cf5c5846a0d6325b33ab00fa78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd2be7524d75a48bd392ef112c4e52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2898602ace27cfd1117ff22fe15c1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ec9e3d9d31754dccc3d4b1057968420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102f54903a93f95003138f35aa5132421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173096ae3c24edcfbfbe8adc4610963422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a50a3d9739181371941ea2122309b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb16e557eda57cdee89679aae63ddd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c91fcbbea57cd59418d0ea38c8f5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4b952f3ce5a8f13579fcce97082d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c353ce71abf78034f3653ec83f1b144427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab2b7d6d76d222ba31226944956d27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf2f207037b7fc2add5e5a1692efb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ba19084a7381b672e84a2c9192190430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbf60b8df4b5e181471f1b2be657b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9285187c3610c0ab540bfc47e3a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b85bcb06c2cf09942dd3fe03e09ea9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff165f4e1cbc09eafda4e83700323a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70316af223f9a13b4f091c7bb405303d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23628fd4b05038f78711bfbf28bb8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49925704faab21de95b25c62ad3df6fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f028995f28c3144c9c6e2852d6f26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbcf27918f9dde3e407acb71bebec9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b28d2af53317ead43a8746508eab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdcf869107a1b3ffd37b1fb2f941fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a66065c9a9f7482ea76f3b8a8b05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817daf03ad33b8186142a3d7b11f1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d990ba07e1dea668c76cb0aae9bfd76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72456cfe95d35ca1d8b8241db60fc7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d24a3f60660751314c903ae784691a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc550eb2541a64cf6aa98494ee0d61e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484b31406a38a88961a66a717a3c51c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1725d76b6435245f7939f642ca0ef42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f342fbdc06ddc220b928d7d0617e242450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2615392613c82a93ce3b2e7764d34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1497d1ce1115f9ccbc16b5e77def3dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f72e78b5b38f5927ced1b630a9eb51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cf063ecbdb05ef7b349391ad29110454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ca4ac68e9006668305e78e9ea6e1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ed86d0bc0cd20f1a3044c4c22980b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0af7b540a37cfcf81633df670b7d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b757b4655b27a913c61176c803230458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7df1cb5a5336bb27085c2b108869c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0255ecfc67441f9294ac6d238893e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36381bef54b893b339ffa942a2471d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b551e9e33fd51ffcc3d6351e96b93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a40f9b77010d1cb3ffe4cfd03d84e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e4cd5b84094ed4bf7d51568a40390464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c590b314b783c23741683d82032e6a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d09b7eefaf49c2e658790bf8b76a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327e1754e6f69e89c98dc413d9a0c57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ebcdb7c55410160647c14f8d8044468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823fa4fb8d03685034993b5a885db87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b394ccc15d2da59a3d12ba3e5bf5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3123d653d944c5575d97b34f577c73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814d1e903f775cec6ea67a84515bcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c48c3aaa94d9badbfcd08c635ec8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4bfa34f590db6cb488d4543deaa9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b6150025675ebeb8fc1aaa09c814e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f6ee81cc1c1cb129d2f5f67b9dd1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca0b2855673af157f1eea5700cefa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6711034f7e2646c7ce5f354e835e16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e5dc3ef9c810ab2b39d139d8bb05c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586738a497de2dc0d06c4bcf35a62ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750522e1371755a7eea2b94fd5ac8da7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefdf6a96de3a0e3453e63a8fe3a927482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35d5553fa30fa47558f35c4899a7d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83ae0bcaf28ad797d967f1cfc53de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee14a7d6ca1129cad1baadb845d3d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3ddeacae30e351ab13c1841d1bd5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b544010b91cfe6edda0c66badb66b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62763cb2bacad5617c0dddedd1fb224d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d999214351dc03ed483cd7d5840aa69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6507979d7b3792b187b0ec67faf16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572894272f77b72f4dec9aa264c0c0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6e1c19e3713f36767f096cbeb741492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad73d18eeebe74af2eba9c1d2e89eb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae065d56849ac9079a62070118f0d26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911618b7a0b8809d0f88b751e02aed27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6342e143197387f83c13b30341c26c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174568b032aaf996aac3b18e04d639497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ab62351a69abd3d6844d73765137498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53472e7c8f64c1aa733ed5cff14837499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016f1657ed3667c2052ae541170763500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10b8dd65d82eb8f695159fc8bdd507501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fa44d0251bf8d3a237f74f81491f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3322bedfe8ada782ba8a5f03da29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c098ee6a516c64fdbc70d0dd4192082504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a335e2f3988626ac46187eac640dd19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f6b24fa6849dcef21d1febf98fbe8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe6e4907fc1b1226d6302751395a6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f970f1ab13f49ae499549f756759508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a9ba1abd52d1acbfbab549d46cd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8f394aacb1c81029ef5f6521f22b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d7ff5b1e918a55e9d060754d6c2d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52afec0c6e233267b9540c32e5574e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dd1d9db87768777ac28404fb0c9c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd390af8e6838cdb489934cadd33aa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77667f3b4c523568c3f7b07bbaa94982515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d2e51b997cbe3579a5880e306432d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb1dab282f22545034c783046ebe78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3ee08312724fd6206325caa1af92c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390af4fa2b1d7c18827b67dcced8581519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a8696711a1cdfb0a17cb01915b46b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596febf8b9575b1b877a4eb59d3cf5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67597067fe1388c1e4e9a7f8763e1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55049ca2c510e24e1718717e2578393523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c2a46fd2b2ce34490831c632b2a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beccb7f96a9f8aaa54f9b55a1f63a90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59052854045116d1463e6f71d70182b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b28636bff144d192ba441520f2c5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a833372e2916b52da59951b8d9e0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b219e62bbb8ad1ad48ff8007ae12632529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dd1460cd8a3e2f5e9c09175a11dd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f236f5e47d633a63c90e8e981bc656531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6819be1fd2ac96930476e648419e96f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36827ee38930f6e595a713b23c3de5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07506c50ec0e2bd16ba098d8b88df511534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b582afedf84f2783846ab0077400535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6e0f8e02fcb2c47dd61e5f5c4c642536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce8a584939c0df1f3f73b7d47140c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f67b65789709390678f12221b49531538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2877e68a344d62378f19c237920c4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9b5c2442e8c3e71a59e63f72b5a46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b316c01dd872194a8e10255b70ba0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9341c735c915686b79a50f63cd81f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f50e899f9b3e1bc96471c11a8c784d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbabf43bb9ab6f5a01bdbf8e9af48c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275c52c8bae913b1c3b5789365d7f97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88218383c5a07bf3f842eac8bc855aea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae229080aca519b5221f571e4e1227547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee87be8b031b72e43d866abfcdc5d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cb6f498408eb7949d91ddfbcb58ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b260e853e392421cf885a06cf7d780550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440408f04d33763b12b94d2f11ffaa11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087562d18986eb1540c4b1a8970f332552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b91839634ee5e17d160e4dc2fdbff9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2477c3432c621342f9cbc6bbe0cf1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e56a3dbc339812a53552ac4f670bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d2fb42fee4a94d28516f97da6250556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d480ce6a3561c45d42232167cba0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81062303d6623495eac41503ef11c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a6a6f4482fa3b88f58837aefa4918559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b38a5bcb8c404f40482cdc820eed5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1bd076ffc17f76a5757ca36922af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a552682bb6caf5393addc4624b783c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995e137d481b5522d9d7a97ea69f82e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa58e419912910ac47dca0a86682d56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324429e8f739bfbe6f2625baaecf0062565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bd0b45b87d2347139a976e472b3d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2bf920beceb071aec0ed2d58ef338567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f19e30e8fedfb21d680111c98df7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5482c55ce79d9157d38b9c0407769ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede546d35fac18810b8a3ee4630dc8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2eeb0520b53692d25fab5aef10daa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120896ac79801134dde3b25550b6d777572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ddc40a9a9019f0b6ef8298cc87e34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27614748c1f27b4e00ad31bee1ea3ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5cf34a243ea50b3dfb478ddaca66f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b2932fe57926c1f597899ec39aef4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4f10cccd4a3e4a8f6cb76031d22eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25244de08abff58300cc16e2e149cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb869666c3a1076edb8ecc8d03073c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6e233818b4f36572872b5709a5c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd62da4202a7971a0dc10d263787e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4545e919d5a53414cfaef9ecbddab7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69699e9aa27b4c70133ac9fde7ddb40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13478ffe2257e094b6908b23c032098e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3722a011cbb5027d14107ee9cfbdb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575a7901811c894a0ea6bfce2e1ff00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a429863351f75e7b3ba0b9dd1be54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682eee70e98726449eb7d2f50849f39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9552972eb3b36ad04b7448e6fe4f98b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159660a7698c44479fc133feb861d3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef69fee4423552b86a3c6ee7c27c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7b1803ce9e1cb232d1b2a05dd970b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e24cb8f7ea83eb4325a9c20ab7913593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6949298052f853db1e0dbef28caad3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933d31ac2e0e7a43bedc0a8d0971e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d224ec8b6e6bac77a94d09048c472596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffc553a5c5d2d798500d4e31d02094597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd95368ef7fc76528087a7e50e2c6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d313d4dc317a799795bde4e94979599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a75e9e1a50da683cbc70e8e3c735600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5099606a7fd912e36862789072585601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a30ddf5ae1a6bc01f5a46e2978cf2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18565d3f2fdd53550ab373d1b5320d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180513887ad7fcf112b27df3ca63167604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb26ad10a35bcf273f7e420aa511773605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d40bac8cdd98428aa01a7163d3ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706117d62f2c9ae24af58ab5cec4b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444aa479633c049dbb2e9a2f8ff2685608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2665035faa62ce7be7d59a1b1e8eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c2ccf3a697fc4b39b76136e5506cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b06ae1bc2b557f1074c3fefeac9ca0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce67774fc1dd23c00a0831b30c6198612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdfa1024863659bad42a6fc56a0977613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b852f40a4f39ff91b1b34ff41f6e06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d58f58e4057a84a7da08fad699fde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b304fe163c1bfae2fac87a291ced4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23b2acc99508ee2e20e3a0fbb19ca2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940290a8ce29823fad7513d522c7820618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2074a9373261b2ca674be076f00357619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e5663e86078e1e1111dd4a3b52c77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b9574dc011c15c2b5bb97378ab18a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4bd2ce1ae252a969f15b872a547c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb203752f4781c7951bee193ffc66e17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b609ae20fb4d81ff2691221071c9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c07c12f2af740a57590867a3b0b07c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18ec9afb01f14c5e44e34eccdae234626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8146ff3135bb25a48031aadc8650568627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecae987b5ed692ce970ff799c473ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9fd09610b9af278a2f8f07b5e017c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746b9ae33effcb3d997e98bf57f01b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99f5e37a424f0bd6de523467e1b5f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d8c0db46fa1738211b90930921768632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55463a1bd4ccf01b4c73776b243cc4e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8722c650e1c41968f94c1ef009c0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595ea1afd65a8b40d90fc428bfe6d91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6533d617507a277c2331d8f0652062636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24df6fc70c62c81f336853722012626637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e9e8191ddb18afdb1551e146cda74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa930b892c1346899172a12435de6fdf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c8619df7ff9090b3c8239c2ffe7b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f7cf67f09fc61dec2a50bfad7d45d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4c810f31b6bbf656e929db23d4e49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae2df035459f237d86b71b781e1a60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d295fd3b9342b7735c724145bee0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7125264c0f93787be7d82d9b30bd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9783e01adda820f050fb0c21e327acc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd6adf4a73fe72c1de21c89e9d7fd2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5a5f1fb528d363dc9e44984fe9e94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d1ff0e6fcdbbd8736513ec41c0b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf0a1dd60b7f0558df653a245f285650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762222c882435ff32cc3ff43f19f5a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb72d5db84a530ed4d37b16767293e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5025e0ae7ee2344f75ff16ca530dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70082df8e96f5ad309ff477f2d3b3d98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41298fa231bdb5b1a84f93d4fcf7f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd484f5624784ced9ac78f87cd25343656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca219288cb4e2a221d33d2f85755550657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00794d6b436e0e65bb2ba3cf973057c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a54b358296395b32298d9013f41a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fa80b1140da3c5d73a0f52f612b0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedffdb824bd71cb4a15efd9e609367661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13268ad3a537895a114b7d4320125b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb28463e672b5a04d39476ea2a66490663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7cef8b532c79bd56a69e3d95deb46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332b8afd566360cbde51a9b51caed7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23d5791a50faa57735dadeb00d65db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4893a2e88967c2b1f4856643ba081d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25829a2ba361e0d58f6c0d90de8643668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cb35e119b6535558086acf25f4d69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db53369c7b19cc7616cee5ce29b174670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc784b96de4e9d54231c36efbc80e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa6ffcb2c185a2b02df69b7c0ee3a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c660f592082e20fdbee3fbec885e29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7fcd4cede68ce990aab22ba0fd8b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37764c353257ef5c9121b72ded21caa2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0651d22a6fcf7450c398e55e30fde4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f30286f99413eafcec28e3aa04a9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df96729f1de07b30e11c130cedddee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1dd391e75688e29a8489912fa097f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c6bd388b57a7f54bf0b929af31699680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a70085bbb61b479cdcc668a9369bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1648d68b705bc4508a972eff9e0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2243782e6da2577c4d49dba9648efbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cccc066e8b0c99210c87b88e0ff17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f4313279beb9490e7635fd6cd7ac6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3335e8e849dcbc9cf1bfca59e475338686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4250fd6b6797226f89ebcc6a4a4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298e4af36128c4468138c17a4698a3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ef5394b873d290cdac7ecd876dacd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a36d69df45cca180e26f9880130e5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a7270b09682b99aa36ed8f2f9af7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea2e053246c0af2ab5bc655e2559f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99d5a57ba656754c8b2502bf50b694693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984604d9520f406decb6eb99eefc47cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6a5cb6258b90a0c53e8732986201f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7872a303c69caad1b10a71f9ac43467696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7a95f30a9a8942bc17433479ea398697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc816cccd6377419361acee82f050e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31806fe2bf1db5f1429350508a4f4efb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e121b1400e15aa01fec128bd7e29a4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f665871a603b38ecdbf31e139584925701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9855bd51b3575648c46b1a9a5cc4a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555042c25777bcfddd7c96af6709bab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc8db515e1b27dda39780b5216b10a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d4a106b14cfed50b4ae26c7388d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487441f6f9e2112fe9018634cc2964706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdee241b3aadf15589abcf08a68e36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe0aafa2de2bc91fca7c5195ade3e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02f97405efd25c371f78c3328ae4b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47a6cdf6210c6ea74113ee5d35855d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fd372a4940e00d83603422439e7cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eed900aa424f634530719b1503bf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882b2f35e05add3ddb1c8736064c499713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1903f9496f6949f71ad9f25878955b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fbf238fadb37fced882ddae256632715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106945904f98ed637ddc93d67439271716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251773c22001807c3ff4d6e8b413d47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24790031ece7b96462c9420e677cd576718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07cc924c82e29059f4b1bf30e39297719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52904aefd7db2a24591a783b043eb73c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b74a569064b9f169c14d35c456739721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b4f0a6b69b792f7e0dd0c74f78d7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a340205f14d5afd8a5f84cb7b75ac0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe545a3ad7908e7614e3327a82dd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca4dc1654c01dadb8292af26b480c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dce7bfeb3f98ef4c62ba809a72a96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e22e086e7986178944c309c7dd203b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da6190a491c2f79bd264cc63277e0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1d33e281bf9ee407244339162b347729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901bfb35fe7473107cfb5f85fc604b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5e276f141baa7ad4bac86de544591731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd46d09ddcd803771061fd0ff6e4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adec32ba92c95f86dbaac5d4e655c58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fdc6fa0473f93b488d9a8d2fb0be2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c966badab2234c5b00f58e081fb2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4c7245e3f6a78c7daab7c3044a2bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1320a2c200cef3c876d50d1bda8cf3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98952d843303f75a45d3d892c8d084738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b571b4df657c385748c58eeed6e5e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74014e516c1f2fee99b283ee5da800740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0de95d10709421b9e59eac0cda88f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda06cefe434d8e9f19e0328907a704a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68efd0d86520b4e51d95d53ac842a2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bd927f768313a70806ecb2b5aeac3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd0b3828aeff9e9c58cf9fda587fc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a5f3d3d75b0a1ce5a48af57ad12ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2f3a1e08caf774d02fe12c7eff166747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f84ca7f1e5a79c62826bc70664a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4372670e119c0a3a9536dacf2f818e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcedef9d599cca9dc3641dd261eb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122f0dc5bd7633a15081aea1a4bfdc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcbe1420731f2d36c1db8269e9e302752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98259ab86def19ec00b03c7ac55885ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d818e69dc04e296b39c836d1a735754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c7b4479c2a62771c2701b5b0936fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc1473fbb395b75b0da53f217d9b84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40637b4fd719c528c19a2fdb8ee174757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074249a3d91ebbc5e325b996b975f1c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa955194b3245be061affbd1156e852d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>