--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a84e065fdb7509db56e9f27bbd761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a0a8f953ed14007b339ac9a1dca242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91081fecb19ed2efe8d1dc28565332f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a4c0ea0f00efb4779c7bb2e7d95a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184570a1746eb2080755ec643fdcfc545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca545c6a073a9e8be63d41114705401b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0101c037655ec721ce0d2438d4b7ea27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9c174f0f3cc2f4fd1ec790f34a1258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4896bced2c5fe04b3dc6b16a5a2b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc62bfd3e08ab06f9ca0ad80a0caa7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008d68e12875f7577003832f228472711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47507511abeac233cf1119c3eba6f7c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c54987c38fc271bd420512ad6832913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7c904b97ce42858abefb32bd0674714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edd40d573bcd181cd21c567d42096b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71949990feb28f962469eaad7f271fde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a93ef57d181aea90b7afc07fe67a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28e1eba692a957608057e5f2e0f1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ca8a25765c1b3a9feb7f0fc9dfd4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91330ea702590e8ff339fae406a3d63620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cca5b792bda3ce4ef5b594f15808021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cede8c35ef80553691bf59e3ed01122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a193c815c77c623711a082554a711ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29fb29db45d88e89b885ef3e6a6d3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27438f87f5f0befe5dca96ca46cde89d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6183f0d2448986749b0e17c0b71aded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca345d9c96b815428d985d36c3193ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e6c992936ccacd76a6b50b50faa5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb6a8bbb27434d0a1e57341bbaa4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257abb046f6490459384e4641ec0a7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427dc1331b649954236775ecbd45a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0262fac93094e1cde70bdf68144e3e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37f16fdef4055cd545f8af073b9b2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cb3c5d7326ea5bb0125b3efc97fd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84149db7783971973d1098b73800543035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9102e321105945e03de3d4448efe5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899090eb39ba2475adbb1f0518066fc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d1305ee5f0a6700097683f6ad493b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdab8d162e070c96fbf19f844b46f2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ec3885f4bd7883668bfce3a614b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839399cb3db572a7691d87592a9860441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa8b4e1aa82cef45560076f33ebc8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574f2e3977766cc51deb9370ee3686c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832184a26783ca64854c7fa5d63b60644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeff69e4c200be306e478f4483a9fb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835f8e749d417d7ed970e08a251a17946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d01855eb82c3e98a7a65db26f11d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba162ca6b40e1ef767fb48b63f2f54e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6296db82675ed55c31a5ef89903c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c5843fed64be3b997cabac9dca2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550734cafd38f4a22049734681bca25551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6539ea889562b53fdb7ff4020574852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e912ae4256b7a38f68372a3c165b7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186c46b0507dd3752784169899d6b5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71219c899898baf85a8b4355c7b5166655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd5d16f1c41ea2c8b5dcab126624a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cab64cc815009428aecd500e3401357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0372b48138c6dc38beaf5c1a75f150d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa2ee0c04e6d4726a0436dad016b7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144576ad7acde87d01f6db8d170fdd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa813ef12ea6c409cca980047465d2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7161708d782fafee2a5d0795406362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81b607bd4de672d9e76626cf14df8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb24f4a43846f49e7ccb1ee7ef5584464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff4f515dd2190bf58f4be14924fa7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb40ea8429210fb5dbfd11ad576fe166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2618e753df94eaf70a375af2c2d97c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b190919930441ccf66a38c4a29b3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d03974a47847e7ebf178f1da918b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea01ad78a4fc1d115440fd0debcff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58abdb2dcc3665ea2d948027087e44a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcd60f20f066132f7f47b66009b5c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c55a4c8d5b36c2ded2714c1bc3f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33f79467237f8c75ec29761b77620874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf012aadd2069b9e1fda2d4ff25f7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7973cfaeeccce6b4ce619fb8af2366876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410bde25e8e2aaa2ef6f7813118f76b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc94188f55bc78dd9fee0cd96275178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dde719172750b400ef789db545f89379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee82de7672a3d6d603f17dbe7d017480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99078739140901d4767ffcc1f2c66e5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02222d753caef49bbd42222de53fdbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a86ae61c9fdac054edbff1fba4c36a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa071a7060259d0c3b455e94ca7eb9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138cc62b3a8b5d7d10d68b77c82760685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd42d45e6e493bc69a5687754d09ec686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345336b2f171334713e542f417d83ee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1b6ad1634d62e59e24e4d8c75a3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb4ebd60db7a411a18bf89d705ffe989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346247ddefc882871a104f52ae4eeddf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a534b84bc131c864edfb6f24befc8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d2edc0df948e0ff5d59e3f8bdd65d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468654523d9a66807d1b3013174b6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd4d4d179ea7c47a69ee8f408652d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11d8acab0212063ff7375a69e0af5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce2d29834c7c510f9ff3abdefde8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a820c88eda43fd6f06dfb4498542b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413db8885fe2d0e1616c8724b5d128b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463806c31f518e05dbe22eb0df90ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915bb15658208bcd6684501530ac5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21c4d5bb506313b4515285aeda0f6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e29e2d19e9dc8497796d40310629c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeea63013f6541a81d871ca8ebbd53b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7d63980d3df6e1aa31a019a451b0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783662f2f9e25303cf2943a76ed11761105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da5f08382b93573dad71a044f36283106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9159e29dbfca3d09256cb558e811e6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6a1411cb7886b7fde8f333d87dbe7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b661d5b46c0da9e3c5a8ce6147b5e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5693155d897c3a1640eaf1d1f9ccbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206276a6d6bd21ad2ec6c5273453fabc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ccd0cae2c9b6a69a86325c4243124112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b959c2e22d8afa3827521ef1c2160113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab816bc30073e96105c1906f8487ce5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb97d81d26680b33ac301852b09b5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d956deb80bc777854d3b009dff9b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664936f9e78913c1abf75bcdcb9e55c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347bc085ab809585318215ba85ac004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731887b119cad1fd557624f0371b828119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed8cbec2b3405539fe79c474ba4e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59f7816f10efb3504f9ad06b245dda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e12b5ccc6c1b46718d548ca0d783122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52076a066576aa395e37a1377f58906123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e22b22f1ed9b2840824767b496258124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea74dd98e4c8789bb10d3a77ddea9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8bc6e75e8cbd68e1bb65ad79dd2eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad18eb6b15b8e2d6f27d4f153411454127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce11e8db239563fb31ba23a6cd1075128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259796ff5c9fff0ee47aa8961a8c9cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993b27bf0d218a9b8f92fd85b250f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787be5cc04926a6496edea33c99d27b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eca38433cf6973b1eb3f5f8c62a2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2643ad71d00fae471d4868df5c2a41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f8084d160c7b981b095b2b055880134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c5af7afba95d78af910f27660dc7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1308e21485089a5f0f7f096a44192136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f066822af4dae20fc5f52e823350fe1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ea707ebea637913e8abed91f2ab3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aadd5630d1bd4169d10175e9fbf748139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134981dac61c68e77ce3db55edec0a13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad3b3832d77c3175ed6bccdfb49dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841e8546c92419208cb54e4133b90ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322136b9a1076a70244c57ac912dfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6635c975d3d6bc2e71e7593622bd9c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec5950124c86ca33162a9b4b98dca9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28e261edfa76354b9396f1e5a626c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da2ba3b64adc1b72172f4bd0544ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118dfcd2e62a2ae03c235b02b829b45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c128d003fce22e994e29c10d7702d12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afb33b5ac04bdb43fe5bc0ef0caa53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1dcbfded53d0746a1c57f90a7a832151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde540f652847642e6c4f2ae20dbdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd227d8e21b5275737766e2cd7a9ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a34b692a205abeaaeb9ced203ac4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa04645e2fecf299dabeaf25bb4b9a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e88b248473d303e96c68e62f76238156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504c6ffcdf02807acd2601b5faa6521157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0536f4002852c794b552aebc998e9f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27157669dea640ebdcb3ffd31b958cd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473929c248d5d42cf2d45ddc87d3e0b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7d529366e4efa02ba619083dfba8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc72408e44c2c48a4e9fe661f57909162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee49937c877c810a228ad0eb0e04e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb18b515f54e5146d33f17eacd5c19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6353d2fd50140bd3fe05c30e3db88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04216657e12f0f8231ec7783f2c751c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d2920d49864df1daae5af463adf84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2f5f509c516624c90e714db518cdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046313cf2552601ae1a7962cc7f8220a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9398fdde2f69bb35caa5e87eba71a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33d71b6cdb12c524bd1bf466a8f5de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649ea5e9f746416a75f4314c269fad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16152ef8833b547ba73420f1cf11bf14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b3985952764ce825d057cadd2db02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ba154b81655140525e8214ee63158175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ab825d46005b09f77a5c792e01f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515d8caf73d184e30acf7dcee6a954177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a22c544d23a8d3fe48a01e7c0a50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08dd39651f09e905763aa47faef33b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74b66c3545f161792a88e34db0880180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb05874bb7e6695a812eeb62421f884181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4911d19b27796ef681606578a8421e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204238f9b9b1b236ec0d4244b3754af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a555e24424dbfc3bb3888014f25189184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6cb6201338d2c41b94079c3aa4c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c754d45e8768a494c448d19becad23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d4e791d2128b967fe233260c88d21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66695c069c7263a32b1c93aaf26904a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb274195531e63f5057600d6c4aff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a66ec8575f209ec571aeae3513040190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f0e0d5a5f9adccb8a64d1dc5ae845191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fc995570149c06b24b6407d32a3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b39655060631a4edb055b5cbf7232d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacbb10f6acf4d91223e885a62a28e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a69ba67d269f5eff586fc3ca29b00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957b95101da6546b10b1c5d00cede42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ac2993897a72481cbe55be8b0f6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa90916fe65d387dafd0874d1dc26be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3cdcb62af0f6cafad19e4b78abebc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc057ee222757d4526f865647f5175200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45151a750900df12983d2effdea2cf50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9046c65520f977a29ca952fc72d94cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd39e7f02ab387f25ef5658e6bdb6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942bc2c15b3beecbdb6af7e797b20aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c3f50127b6d079daf5c00eb757ad3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4205e7af02dbceeab6a6cdd7f2b4345206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309a3bfa71c22a27bcad34495bf1ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77e84a4407f3c21fd59adf4660da9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c65f0b6fdcdb42398f585c6fd7ab52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d038c4756667a8356b31a5d4a91a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76df379b5dc030de2c6ab04ae08c18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980fc9097cfce9cdaebcae10d66c856212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095773b642e85fc85814f9822a337fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6971cf8345f99a67f60a45ec026ebf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728c0064da6c741712a183b1c79946b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5a8401ef33f8a7f1d8173fbdef6c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013def013172ddc7f7e1c1409c2f3af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c700b4e9f8e104e85b14114f973d23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037befb1c193e493edc95402c8d7f2a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21ec88dccc247c49315fff0ed37d79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e27d1528d46091873a8eb5febb46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3959d4fe3b5fe995ca106d468d148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f720266a403c1ac323d7b1dcb3d4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e97bd65f859e1e155ab12bdcda9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9504732902e7b445e636614f01f38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae70b0ad50108bebd350b721ff8007226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c58c2980795efc0543361d97fe90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21098d228a9aa6c4344abcf4df5c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39181a8cbed385b3d9d06311a7561feb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d430d50c343b98e9b80acccde23b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51c5b8382d0aca6ea2401ce1b666c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9d2d37a43ce739355307aaf5d4238232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f791cc8fcf81b1de87320d5f69b37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4736006f95509b7cd7fe96668ef3d00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c38954c37e7ad483b5475b8731d29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bff47a3c781a41243f922599b9aa5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89550385f1b61345516f5a383bca08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c1f34a65ef39f4a020caab526802238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7217c9d900de33a65abeca3d533a5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b941fdeb055c993514e2ab593ff9a11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef211abb1ecc341120727106f648b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66651288fe8881003f1f4f171d3b4a9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db853c0cf9ba50dde89f4200d7eece7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db86c004ce37ad049d5d9b63fd2bda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67464c5cc8b5881f2957fcad8cb48bf9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3356ebeb54e60cfc827b1671d2416a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a231648e0fa6235c5126899713334a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09158766b71fef7160aa8e596726a930248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378db472a8bddb9bfdb24c29ee922373249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cbceee16dee8df04e01ed5e519df9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f601706faa337368490e771a33d37d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044bbcca138ba3ae92595fe4aab3e8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195c1d1afe86e24c6d1585494cfb7ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6a9eb8cd0c633d6b369a06eccf77f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d5d01c15985cc46532183e38fd82c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9ce5ed08d1b870f42206761f0708c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea0ce8159cef3529ab5aad752df67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c666ab9c5c992f6a6a4db733eb2a5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823195214c6ac654880cde0754a89fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d075463c175b30e00aa9e8b57eb89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02beb8a7b35215deac59678a3b3763261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f25239bee61e30b46b95f3ee2dea49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d5baa535975fde585155f66ee8b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f2abac773a34f2e420f3d183e1bbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7840c6e9a5d7802730b1e9efbeb860265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33971c54169c8e327e208bb9df61d986266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5b6fc4273f3c7cf44df27d3236693267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabb0d52d29586b33f4c268e26cbc8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd59593c47a51d42910a459d0295961269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41179168a2a6562a578208931861f271270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95c8afca33740990ffa712d949049271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b74ff72fc2fcafd6fd63c2e8cd90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e41d5f8d6f5aab0f4701c4289789273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f499ed934fb5ae173ba78c865ed987274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b9c05d5b6d1b0960af85f624c3407275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5de33751c2c17208c4eac39a74ebf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71f3591e4b8aea1b95aa65f5469236277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ebfe6083c1de88458e47f902c6749278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2de26615f7b9114e28dd5a27d79cd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d6ed59233b88737f3aa1cb65a6f66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071324b576c39d07c3f020f29df966e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82d043490a6ae1323d23a46c7d0ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570f35c43fc24fe6a639ac4ab5f9f0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32de7ef56ad61fa42e15e59236ef74b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f76a316ca563a56a986c58f3a0587285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df800608d44eab0da8f5d84e1eb39165286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484848b69b8f8e790147ce04d4569bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f982b2620d513da8418ee5bf6c1d4c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c054548a23243d82d796e94ae4bec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d53673fd13b77864917d7e8ed2e23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47467e26d8359173c00a3dd094f7bad5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8b14533b9ab19b6736a9336426980292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a435d8b925f4416aa01d54de226fc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdb4d6c4eb174f50390b4935055598294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e3f1fef4e69f422de041db5dc7d92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b8be1276a4b953fef9f9831aa8617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5045d4e04d4c6ee65ef0ed65376ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b2921c6289dd78bae9253267a29c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5390df80f2e1a56abae703e38889290299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c83c16613801bf2900e270676d7ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d267e9527b1feb940db9dec002de5a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359cd9929e44f05182e4c18385e8733302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65590fc0d25d6f3253c3810823d0f368303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be46efd5b053af134aab881995181e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8af4845cb184bbea5c6a3cb74826305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34a17790340986ab7d81a78fa8ca1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1202326d9661194ac80a69ef377628307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d607570432045faa45984cecddf40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b350c0f14c087b87ae095a90443d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5a6df8fc09c7fceb876c8157b7d71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72589a75b71fe1fb4af2209f1ee4a86b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6a058f0a6101351d96593940cd726312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee16d711c4f6a78c0412052bf208f0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee860028a84e2542d98ea44165dd8a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a363aeae90c8d7223005241d64797315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7400ee997fa59f49f7748bcea9837316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ab73c55c9b2f5ae39edd48e6c759317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589253dbfc9470117c17eb7520e61f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231ff8e714904ce9cf88199c783f015319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4df13c81fabc949c9b31ac4355b0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f91f79145bf9b30bdb769c6b4e0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d29d4bf21164016b665fda848da6b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca379c04b92bd7dfd271817016501323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2e2bb510afe1277752f96de35c3a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecfac5eae94fbbdc7a6d5cddbfc87d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7069e01284be5083a8f7c8866c1c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c0097e563737e5fdf38c3d39cf60e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac558c8fec4ff43e5814f396e5af233328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8f3045c266e35e84d96c7064f7816329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa11c7f91855fd7e3c93949ef04a82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7364fde8727c67abb34510887e7c84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf006ab6008e227c43dc9faa5fd304332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559866c7aeb29edf8d93c421125a25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1fdd6d3dc1711c6d824f74cd6271334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff047c555b88f890723ccfd6efbe325335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe44fc2121a0460c14870079ecb19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a20ba8b2dfcdb4ba45cf741cc9ad3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceafa126907f9c2b1fcc79ffa7baa82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b13151a2d58e35870e2131022726c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06605d6203ded79d4871b4e0e8ac732f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b383967606ba7584b412203d8af1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543ecba2dc707bba7c0ddfb26413da5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d607c04f7b15715e7e2910127a456a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d07c0e3d6299eb44233c527a8ee46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf6aa8ac71cc882ef40b0f49b22e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8011e9f5716ef0df29466c2c190b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b8777bf607f63e5e2efdc4eb079fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0fce432b77dbb384d97133e93f65a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37657536bcd36c10a53b593ef09630dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4367140692aaca8b4f62d6a3c1d018350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb761584cb57469f2ed6fa1af5e636351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bda0cbbe8dbd683fbcfbe514901e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b331e93f12f37bba428a56a4435d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27494db292bf5a4412a6cb7f6756cd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa26d5bbc4b0e0ff4ce940116812c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692faabd9b3a796ddf5faa5777bdd21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644d0de177721d8062129f337025f4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770af094d9180f6bcec9dcab6bf519c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1048e36db168a9bed8093fab70478359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024448a84e869e042ceb10a19a9a374360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e13c557fd07c90596bf011e2f2933361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e7afe51f25465f558ceb2272dffb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ac6708c9c8e13051446c365b87cec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce19f3db9c9bc3f7b06a766ea841f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a54cd9b320fea3159f4d0652dabc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eee67350ba1098936eb088649a0f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35b4bb45f16c7b7aa55e400b07c5db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92bbd834ae376f1e05b8d1e6068d69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1155d5d6e1494a1f2cd11930b8781a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6e3eb418a26fcd4e2361ed166f566370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb54d047b6efd76fdc08ab5329514371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282182f2ef82afb3e134537ad52f925372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb39fe69b6e40532cfc48660d2e8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f0e4afeb64270f596820ce681f1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ff26802a3bb8e421b309498a2b35e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3d602d56c445f69b5f115e7830fd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8491dfe61ac0f6641bc8fa09b630a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f54636d2964ec3bc4613bcc539183378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f38e66411b424fa6a909180e6f080d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859199fde2027b6ce984c6947e05760380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1847d362d61f28bbfeaeb697c08497381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1292fd61fdada40ab57b7d03fa4ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703b0572bf57ce6af960d0e9297ff35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da23fb0668c6603f2ff558d6f6c42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576d00027c50cec0d557bbfb4666b6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df0985d865d7178a7963ae6a5ad62d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7290ada6b4e5eb69f497bde8b7196387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2319c8eeaf766832ed56e8af67d5dc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd362f4bb6a1292db9ca5e8083fe1b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99487c47e607f9e3cc487bee0e8954e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef138dcefae42c4dea33ad3f79cba7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e6f23450f6f69e8b1d0c0efd9880e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a6fb535e3f7a86dd33d56b062a83d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ff14fb3e6f28a469aa45d1289331c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ce7e598017dafc040af6186ec10ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b7a8188a45fbad0350d358440096c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ceb34b9a544b0a1a583f821a9da7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584aa188881dca54fe846a7b4b566a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8964bb13a20243a05d4bed57078511c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01543efdf0829f6e8baa36ea7f355cb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3136c171aa88a0f78529eef1aba10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b58e94da18586cea756f4f8f9683a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc9d0fe7ce1898a5a69a6898d996ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba28a724e1352ef95a03c7982980722404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a8b6f3607496a4d9c6e3b18562393405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511890f7fb924eb1a5c88d3fccca7e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a03121a406dce175c60421f2dab14a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1dabdff3da61e7f9a69fd2ddbd5b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0aacd579235366933f278871aa5b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c667e7a36ccc9c51128039d9d25a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bee5d537b3dc1cd8759d8fefcb0efb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f661dc0bc1aab77033bad39f07bd784412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47c1172cf8c955c48c9832f9657a1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001edf467f21330bf560ae84635af616414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac04551afdb0e87e47444b519487203415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da42ee9d1e397f207b27505356df039416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bb7423cd27a3e1c210b7cd038964f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7f30f47cd203a2415ba3274ecf857418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66da2951911d19296898496849bfc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f604569c565be98a66763d576cc151420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aabf38f1beaafda68406e213bc9769421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602653cef98e0de700dbe332c105264422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695be006245875370c432a39f01c4fd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cfe47f6e4e36ef708281e923df93e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec9fe60ee67b52c7ffb96ffade2dd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe8fb9bb003ceed85fa99b4a0ea95d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95555697b8cbfd2fd8eaf1e4c794b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e101146f2b2899e1bb86a24bcd051428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed90f4aa67a656ae5af55d73012bc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c5b28a29173e4590e4ca0f8348d58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3f483dd3e25271d57054c80c1b817431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bece1f0e130ac28720a06b37b5b6d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f30316fc2381a86835021787f7850433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456e3e84e9df2848ca1aa91d2e2ebfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5065553630490969cc3e9d645beb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9434ea9614dce32f92508ad172c911436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1b36c7849c9bd3d5f367cf2f4ac9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc05d988bf0c508161b4bfb97d7f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d5af419360cd34cdc94c2ff4c308439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2619c70d627cfdf04c1f87c40fe3b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8f6ee2b803f491236fbb8ccb221af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c288af4de27d3fd5c804c73b3f98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c189d1dfc5bdc367551e974926954443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc4a7724be862f562bf131ce30899c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00e241ef545d2db9a0a56e770df176445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3c2c1fa844c934a578e7c2c85a462446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230e26fba1442dfb39859cbb8455ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e88aaed5dec0ea41c57dbab4047217448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2024f32bdaa564eea77081fd370d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac02a75a488c497b75ae64c7c3f0dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221426ae71deec08ae2476d866f76bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b7d6a409d063924ad3f8f8e483839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5100097bb81a6bda922ae16ec09a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65684a3ebad5114299fea717e93973454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f081e62230710a4f0de9687380f250b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2319ff261a514072048b717ac6601e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac1e22cfe3e75c48357bdeca249643457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd3cc6a4ded5ef32e2b4180dbcbd58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad303d1a32a7b086cba0f845a8cc1976459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609646c2c4ec0990e95ed1df878dd98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee4a5c9f2aa3b9f7ff87b0357bc45e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb0f1c208b0ff3074a408e56207fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7cd258edd9de095e744ef79d26a30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8e3ef84c9afede1581c203feace12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f101bb18d0fec0fe343956e22781abc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e9e071e2fd0d401ec7f695ddc23b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaa8c35716db4a20cec59057471390467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d9c50817a4302a3cba8b8228d29c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71049653bded481533816f1d5e349fda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0cedc74bad69b3408c7fd80f5ff3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88fe783929b1b4fcb1d5e4c97d0393471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7556ca6b786389ff22b36ac553e4ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2551aca17edbbfa926b9e42566787473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dabe55a919ad02c86c3d3e120ff7be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f478db0cb8061987e6e7bfec24ffc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e5e546e28adf8ee91b9895c73e45e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146926edbc8d508718c0ea775e4450be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ea180bdc05ece7d6ea13010f71fe7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659fc9b3b26646de63118ccc2ae02a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c307fa6bd9fbbea03b19c44b5a071da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb2af1df61646c1df43fd26f9da9e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35577f53df02354f3f8fdfc0f55c0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c0f7fb7e7cdc6c88039d41efe0dc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0198fbdd3f22baeaed07012818a075484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a56c360e77b416773a92754529458485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa241fca9c53ff66ac34b08477246ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4731d7f2d7e0cf402d430b20b94bda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3a73b8a3d5c614b859fead6ed9b9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc275b3c0b85d5b7a7fc51291381dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca7da17c5d5f47ffc21a074d1fc768490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f615f2f963886c5ef5bc60192530491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f703f633da2a37d455d73dec957e1f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161783f36e90c1f91b9f694c3ddb3d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543f2e7481362bdd46b8a5a5b512f51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c9fd722ddd39f6115234d16ab801495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656cb595b2ad05c1a66eac6996544a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4e99aafb345dfb1e02f42fe92f0a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eaedc11db966720ed3528cc80c3af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910da0731e82874f86cffe31de47f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eddbfc1395a701329b6df20189216500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8101163f774b6d0a35a851257565a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668dd0870366e84147299511870f9f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a8b7f98fa860038cba98a4458266503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4e70c9881264be26dc8da59bf0e7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4081d5304f66715abd0db1299273ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151415251b7f8374cb3162aa91cd3cba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0846a0d9c12f9dd581f8419be0601d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f0fbdda493e417902dd6b64c95990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f773cbeddd282dd527437a7491bf868509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3fa34c4b7b64d67cd044c9a3f745e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418528df4cee6fa4ae829f44c6aa31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab73f8d914d13d91d7e7efdbf1467b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504853a041fcb4edf00d1d867cee4860513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd1b089962a7d0be902b15965b2ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ab1943542b739c108c2c8e2ef0288515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859f3a9ec0ced13cbebc56931410460516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f7786bc467740e27fd02a049f4ee5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c57a9a9eb3af92e48157c5e849ce0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d68f6f99f10f86f8636c9ee967a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c5ac8705761ef4b33e64f428c41c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3cf7bdf656123a7a9e03a499cef6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f012b6dd1aece765122fa1080aa58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818bd96d590a32622c2463ce8342adf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f05e27c5d11a0677bba091e99351524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb70516c7f263d577d846d25f5ba0ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b688cd141651d09df31e258540d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3a38635e9fe6110d88d841779766527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2a87a9b5f87137442916a287629e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240758776541c4c2874378e7442df25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7110be01bf81ad9434746550bae03b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72dabf00bc325f276177baf77d21c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44d0434bac610193747e8edfff247532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc63a4e24a4c517208d640280ff2d20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432ce94b634f75379aadd4681113cb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0201bf55ad05e5adc9f03c91ab75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a80ff6aab1ca39af8fe832e756bbf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef62552619575b059c09bef69a0cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5334380c77a1b19945e4e4faec8672538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7552c2faca9de13b6fe1b03904662539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5821bce71f55f056b6ab3df8f7c440540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12e5a418f884acd67c7468e720384f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf59f070aa31e13d94484eaf57724542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c5bba673b3668923e02a46eb88259543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec82f2c4d1b6a7368be28169f09c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013a1064c5579d389037397b23ae9ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c22df55796dd535543f1b9e46b8fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be424dd5f2bc52414cc874255a2b94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c7c7ff21d97ff65f4fffb7caa04f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058e618f209730109bf0c5fc4eab43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c46866239793c2673b703dd4a1cde9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567177e72f826242571dc06283ed2e03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05e1c95b564ff59baf0e58afd96e2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bdbe3a30158bed761b26ad5702286553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0111e0f8a9c2cf1331b409cd464a499554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c672259308e93de1e0bb88404ad39e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81698792af8e8df9b2f6021320990fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67d1d12236ea3d85c086c322ef03e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517062ba2cbe156d457ecabd22c284558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adff8944c5c119bb7e38ab667678fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1828d23836e78dc5ad9a99431e2c465560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027e99e76ea37b29dfabce0ad423770561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460d529e437ba414fb45d7d1b634197562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43fc221ff62ac8376086aa5b14fcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e3eba096dcba30e24c8dc1857a72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac994390c731c0954a51bcfea6b82e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388aebb59c414bdb2ee334323757b0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600a696acae5dcf3435980e951acef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5896813c9e8730a01499ff701a4813f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3787a8673384aee0adf0a884f7ebb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13bef5498aefff935f7ee0372f1b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53691715a99b27b3fd4a63b0bd50f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffcb6b6ba937e0c2e0ac084b97d87b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c2afcdaeca334cb3274ec0b6e2524573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a30f0268ad8041c9479a48c26ea967574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835eeff8111cac19f2df25dabefe777575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83e5b2090b2138fd143583d47553dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb19c914009b413d9120ff47c24cd3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5effaa32fc97357bd3707ee78e40d08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af24d3ab52fdc82ef0443525e36b61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358e063559bcecd9e9327b6a8527731580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b009a8d7b68f42a7ccb414d903edf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b5cbaaf8b6f7169c8f833ae5d9e61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac402d7ed150538d240af72e87f314583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eadc5e1f345055c6283da346456f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e2df2a3e320156c7a3ca6ed627f86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252b093ea167ef1862b140c092324c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff6cca0e1f4a70c7c8e11e090c32ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d1d5f27c4b18a827c047768c8d1a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcab18b9bb04f2021c6b56e425ae88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c16731ff0d271b8a2635bacd1633b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730701402eb3261e721e9425c0021fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9ad84efa8eb9c6f0cc03f003e250b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d2c50941c8abb2dfce4a3bb3453b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bed1cdbc018a7ab2a91bfc4f54f3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3326027a94a927b14ce2405990b2ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb118b4edb0e19d50e564ab29de7e2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0560f1e841363507558d8647a77aa5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5ec1a6e17fb171f234a086f76178e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9201570d5d22910c4c1c76691d4485599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17223a659f993268ae9f542a991d4cdd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159558d830d840c98245d1ec6c808701601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7947bc25b33e6e33ea82d9183b133602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df00683ba642ea290f52f9bd43560c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad28c37eb964a80fbe05909ae0f0a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e598aec19586b350bdc070659c3b5db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad4805aa5e3c2dc2408f204015aebf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bafa80c6c514424205858e2464f6c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737560def4b9a175d399e9ef7b0ba536608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336718f806dae6b2a4bac3ae294069e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6583bc6b0ec9d086d3423d6cbd0a1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a87420154feec5f5853c2ca82f09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0661350cc43a5a81bebbd8a5aa25f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3703426176840a58874b1470425a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a13162e2cfaec19b8194a7e47f691b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8f273b9e23c36e4f26ed1dd8311d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c04d2dc0efa713364325bf3177d44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7017bb5b87ab0cac1208998d8f09d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba710370ca7d4e4279470bc8428170618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b21d6015b44fde8460deb4143ea5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68c849c249d1ccac82eeb76265aab2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976b74ed6c063b3e656202471cb3575621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4b5d6024688f4da58647b333760c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2655b779f3a6d19354b1ce4ceb106623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243f778df3211f239c6f5a3e6b6d000624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dddbc5faf846918bb6aaad7b21789625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51520034468d7738a967c960363da76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07e26e1fabe581198ca3edfb2bf000627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62488a86662c77df4bc06d4b63be14ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a65d6d30ec54f2497d12eb75b71dab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355685b3a04dcbfd954f55c6bd61618a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aa0d57338e5bac8359f0ea22c510b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbc9d37ce603d309d4d2dc198d9c6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d481097feacab1c6d7ffb09d717a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6e7f75f46f9a1f2b97775c33b0ffa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333427744cf1a21e953a71e5d9f3613635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2adbde86779ca2e387cea35b7292c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24c18d4a850196fbcfb567c9f89d7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd393bccecf10d307c38c958ddca54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960c4505ca9a892fb877e5bd2c4ba3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0686c757dce688ed422506d7837fb6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef787fe1212f15dc4c233605820dd3ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9479315340ce48af3e0147c2ec2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadabd3ef3fd8613e7c1f958b7ca29a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e9aad6372ddc6d79e5d163d36adeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be8fd44b700f4f5f16d68754ff764d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993071028e60865c29ac345e1832e01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f1bf438c267200da6f6b45eae335b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a0fa44753a477b2dbcd8cc1f36527648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b917b4bc62ee19f9846631ef82e1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e57f711a756c1e60ddf90f03dd549650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7622639d901c798e70ff6ef7a9ca8d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1715df63b88d592d38dc493cae8eaf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b9bc19c542133dd5d6c2d7f328ef4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5020e09bd00978ac8c26c152e716726654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ed80f9fa3ac7980e08af8b6351284655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e46ddb44beca5377ca45670273523656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d7d07a7ad991c9e52ba54bcb08fbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d5de3651184635f035c6211a84bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112704764439dac51bfcf67264793cd3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fd214841a6a445515131ceba14fe2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb81ddab175ec71ee8f4d56003e4425661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b15176d3ff95dc26489a935290330662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225d1523c53f8ca377f4594383248a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101486559a9fb247b2faed899fe9197d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478a7da2d92e25cf916d0a79bafb9eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993263354cf528ec8622c1f1a59d61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f2a3761f03fcc546fc77fb8d6101d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4976eedf1f8364b3db720a4b2d4f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd897b6992385aa9a33738237dc6e0e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e10b552874112885f734b5808f5dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748dd192d54b3051777fa5f1fd3b00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b419178c6cb1a5e530f54dd476f8bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987584e4b10c129e9a8db87d4d70a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254100ae7862825e8b7845d995b18ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcf122a8d4e1e4ddaca22529e6759d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c23d7bbced1dfbf8fc18e02d7d9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7fc64576dd7e0da9e2abd45300a1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fc5cea7a60ae04444ad563d0ed53f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf878d34dcb67d85db9c9dd348da1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895850119ca2b474583b6f08cd84d130680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec1d2e111dfdfbb6addcc0a0d80afe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da73c91667a1c3697d4265694bd2e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d11c172ca235dec7e042dded384448683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202ee554d7eecaca9ef07b671804884684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a19817c7f886a71621488fe42bd7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd341add645f1a27fd443c73e69f12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d614aba6a946ababedc25ea15bdbb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000cd001e9e08214a8b027e71765db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de85162c7f858dec9888652f32916c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85b7c5855726b5d0a9cb7d3ada7c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369f1d3721a73927d11da953cfa8a3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abeaf0ba9e654e37d4b65e58b7ff07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b542f8f03601926bb53a1c26b20b582693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d735a32e63a8aad8bfad6f7740dea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4c55ddffcb8516350f806a8163181695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de4b03cf3ca9c8aebb597c37ed8351696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85ed07bbb8f371252e217be8ce262697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb7aaa37d22993936311134ea066d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf984bb3c9de89c7988100a9416e4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a11c0b2dcb2ac81a4490d4833ddde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987a517e9fc02751245ee88545592e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04313ae85f0d681ca97f954814b151702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa25f3daa8ecb03c90ba2076af631cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013da90ae5418076d74bfd54cf84f8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c4b5fd170163fe4e46348107be220705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaccef1f4e46ec5f968e16da32ea60d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9af6de67468c6f722917f7e4581a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592b0ab037fe4a5ddd67962f262f05a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40275e48f63c0699ca53fdd9da7ee2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaf1cf53f93cd26a5da96115fc0b4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a651d3880d2f90f2f1af8792a273711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d28539ef750f73d89cfafb252f963712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d5304fe9cb932ca36d91b4a2390b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af63c2bd5265ffd10222c070001240714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbdba06cea2b844084d43195b5730b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c95f9c63cb40c7d5659d191b19619716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a6eafcb789c5d513055b23ae5a90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d171c185ac581549d772cfaeace6d70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e768056cc09b72ee0d5c510ee45920719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0892d4613adca27edb4b0fa655f3552720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9367939bfcb412d66450fb8d35b457721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a07b42ad28545fb6b85e99116b9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb42cfba89ed36833e9d731bd9be53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfabb6a6c8f451f6ae0bbbcf479e58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653c9b96aee9257f5a9ed7900de311e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5263aebe94b7dfdadcbd0dd6e169f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bef50bd70fb44bb3b3cd91e2f962dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60387c05ce63bd2cdbbe2e14fa090f01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eef324204a9673992fed5401d08e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9350e6eca02f45fe1f534d7445cba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126344bc649d4bfb56fd9c5a1312d06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcb3ebafa707c3fc8aadcde0b599ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d61925b00b484c2a6fda93799a7476733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9a9ab2c848d76120b6fd52fcf5536734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28396f65a879bd9736b38ed722f9a53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27778c6c0645968c49e3da6d0949985736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38514d186bc3315c1949e2fa7dd43014737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a77c3e6a754cacd5005c6b44292c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b73edef50d77ebb7a4195de40cb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75b59333b1d141ae4a43ef0df9b2dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec0dc2097fc7200f5453d3fb5a5517741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdf91f76c5154932d5ab4feea7d98c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18504ac14b845dca4f2232197bc9011743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae262a028d73c6fda664c8379e18a78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25ed32f5067311703c009d1fd5b517745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3907d3d4e45f3d726782cec68a2f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec4cf3365e4e77686f10b6438e5e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46e9d7e432c34ff21c6c764a48733748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0276edc0c852b80136c5fb88b65da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c81fd588d843b1742bdb56bc62aee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ffe78632496d67c06d2b785762e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9d6bff0c3da815b4747d72df9a808752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d780aec1f0960c201eba4638287312753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fb840f26c8fa8825d7195e4ed61cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a536a9afdc591402a2d595a97a38b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882dbba832499043e1f7fc670d63db9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941902e845c779a4826c5b3c42cc9f79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3234987b9a6258bd66950c98ec1920758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596f4ea7db0a65ee718d909f9b17a8e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf98772d5b408225f7e23c73181d3751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883d313e20d19628085e3d41f6ff8f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96b80a750a2f815638d34e8c2f23463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcc308d5aa1ad4b57ab1e94992a6c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef8448a0a6e992a04e94f6baf72cf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfded8e9c078743d5cbf73a7e7fa416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14881c6b2c13830dea30d651427fb39e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59909876832b39b4bea70c339dbd9b418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13839db0b242f7e3d573f96e68a5b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5ef424f9dcf7d98781edd2a1a99510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d56f23201c8c9c9e2d7e092fc050511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4722129ce824d4c06079be77207a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f5d55a4337a1b0362f1c79afc667813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe212d1ded1e41118961e3280033389a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacf4de3e2253d443f67455480d780215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d8f22d3c3aa6d6701b6c29e93cfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a2b8220661c73bc9e6ec5e229a0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec33d1072b3d3dd4e34831a388b62618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287fe261ec3e9ae760d7462f777b3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d66fcb9d58faa73292952bbdb5b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e42fb6fdaa482233582474dc4f11d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86442b91ef31f7d6888610c61e7258ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8d6ff8a48b46141bad0074308a31123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617ab1488b8aba0358f68800fa3725224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca3fcac9d2c4a27d361aa96b7d108525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d36da363978abc3183b4a79833475526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6df650fcc9c9217811df8a0e46e35627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401779da201d4aabc1cf10062b9a58928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9bbba795a1888240f6a261e57076929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79bd86c98737bd0549944ca4419ac230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa73d88f96011d563707f7c57a8f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c51ee92bafb498c4d0f15cd7fed5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc395981511fc1fbb994d76683e87b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffcb67a0b9bcedf7fd6d3ef510ad1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd64582745a5bacfa0270da48c584c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45427ec72e17a6474778bc6aa1dd1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4a3e8046d9fca10e027a5ac11d5ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4dc4864505cf5180df491177525d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed3dfc442bdbd331ced3128101bc6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017967265a3ec6dab606b4f79057dcaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad72a2841bfcce8af6510287e370bdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da09b8b163a8819a992a9d356227942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a430c71dbc93654755f24502a73ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c508fdcaa1407746bc4fcb58d6b9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37ea69db48d92f07d9e632f0dfa8d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e15c05e71a0674910c07a3103cb2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc15f2d30d2926e8a777c6a0ac5d0b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6de64f1b61792f2803bb4305cf58148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027d6f0fe5c8e8c4514f057748b7e4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405aeccc9217cff5ba28c375bb3da350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da66d94960c41d02c0848250ea20451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8cb51b30b66cfe9df562a9938453852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57e6f532ff612390c2dbd1f72c00e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033308fadb05e632384b980cea9e592a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b1cf1958e460289d0836fde7da3ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d01a1a919ce9d28f1a762447558356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf06d3947b96afc9281f083450bfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116c4215a3fa271f7fb080c892dbd3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6411ebf77cfd6302674e6f38e94c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33ad3efbef64d829905fe27f76c22a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be34c6ebb4b50b4e7f126ba08e267f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1912afe40ddba3fedfa199cb09e98562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b7d1a2722787cf967f7ced541334763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece591bb8be946f5afcc859f592e5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae103ee9b78840c960bf5a0f28f58865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0599e9790ba6c3d6eecd380396a7fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c40d3a478bfbcd3169b8ee0992c9f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8a7ef950e3792395523526ac0d25468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20a71712ae54398dec80334636ae9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c7972bef399ede2711f9ea29738f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43392b52ef6c7b05815dd5c2631f729b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6947d59ce22d7c25337e9ae04bd2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a028b527d17ffc5206b5608d5acc71f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62c74db17dac4184ddf3ce0be9b7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861937e5e7db50ad47e814db70e13ab475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7e167242eb11c7578b708c4e0c87476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b505fccc3348712e1ca2261603f67677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae50b6ad96d86b54b3a90d5a51fa6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156b54aee1ad36be98a28f976d5b84379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9da6cc0cda1f091e7e56fcb1a1821580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead8a3aba318f2cb4761831f586d14d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9876df9f4162a35bdf96bb14cc5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf657f22d777e83256f618cfa66c6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ac08de011dfc1fc4d67ea1b0b755984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738d8629748c9fa0f784f127daa6c4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93678b963e0c59f15b6fcae54182d92c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781509d6b295a5b2c8725a670f6a081c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e846b56f4754069822f04f4e117288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0f00904ae65c73ad37c276aec3a2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e56d435463436be5ec4ddb0ad0ccec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12413b1e8f5dbd3d246ec76698d6cea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980648dc375b121039b87a41226e635c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2791d4e184180b53468c570f092a71c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad38d8c8e75cda4222fce2380e6b16594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aa6bfa2506a7d38f8a75de7f9a56595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3603e1cf993a0fd240844f74ea1764296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ddc36df971ed2d88de69de7c95e8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eb5c2920a2ab095ab910451ea905398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a6e4a3cd9a0fcda79b2efaed3c92699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46c022bdc1eabdb95eb61df5a6fdeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c879d2cbd1ef1748e3b1b64f4a6a262101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc39c114a9150c21eb34a85135ade102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7069716744fe21fe701fe6347f5a97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00d1cff9b9e6363a5d2107973efbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a57fc3ff38708d576320887acd12a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db7ff5deaa305a698686957c7ece55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580ac54fb34460cb6b0b6d9d1cc98f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541b354934b455b5edbb08ef80477f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5993c8a2c71ce3797fef03f713ed16f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ad0356527fb6f44ebf687d73d115110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f693a07745166ae780562acb221cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf188f45a43ae86eab291e0afcb3dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a603185a85b9e7a50fb8f21de3964113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea613a243316518b3884978c34786947114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583db89b953ded554351c99264f87272115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6352f6ccdd4f956f9d77a2bee4e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426eae03411591533b9816844f9a60b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac59ed27e846e392746cac54b726fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc475bc42cdbbb8ef5629ff04b68c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c16ac34de179177a3e7fc70add782120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d41745e649315157444dd6abdbc58b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f14703b1bf28036f31caf1bef02cb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92d8509a9bc8e48a22f28686285831123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9595f3f3128228280f2ed79df3bde1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ecdb8707a1cf73380b7be01917805125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19fde9b129a9435238535fc7a48ce8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5265a6e3d29215b84841bba85a136127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5506d93fba94fd2e10964f67ad6570e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da02757d399938deaad1c837074e058129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13939334fdd5762cf045e2a95529d244130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd4d87e3664118acbdc2c676c6e110131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea5ba8d6cd6294689fa0372604b0ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedea785377a377b6db9e2e7f911eab2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcba705b43b4d4d49f0d9ee13df220134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015bf6cee7c6acb5f499600c6543e45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff3add4f83685a2d7e7dde1e85d6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef8b6d5b8f92d2c776f6d6467fbb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2735d093b675e70e4e07392349ec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b30f02625ac70d4de5ee246ee9f6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1ca1d7d49785cec50b75949dabdca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bcd0c028c634ee7156bac5fd77a0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ee7b1f913406101794441dc1e71b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b875ec6cc5d82f0fd81ac440fd8e55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737919497e9ec9d1f98efa7acf1c362c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb3c0540cd85b2be4c01565630abc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ec45038181375a525f201108275b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8ad9b32cf8e85acba81c7e49f6342147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a9bdbca23d5459d833b5e85e6856148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccac1d97b0a9d1f43d119484a7d2bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1409dce989708780e2a7f864f29520150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6493a8b2b89015506873cd80cb17a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c54ff38590a24476f5a3d1f624dcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6033433f9913b4a221ceddc392c1459153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a66ed561f42d3be3a3a6a1e34a456154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fda44cd854b7705d44a17cbe50636e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3cac48bdb9842af0a5057e703729c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa0dff670dd8b8c1748dd9bff7b1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e912644436473fd8746326d76ff5998158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90823dc186ed97dc223b1a6ead31710a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a989dad318d50b0c852d26613cac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1ff7f693996e65be735c3467c8f84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415d5a5173c05f256c9d4d32a1e7e64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864905259138b27ccb0468341bf8ec45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e8b9041c7c6311e0a59648dedfb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a6378f11d9ad5d3ab0c271b5eead1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f9d932c84aa1fea4e86b7c39eed5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84428b0260863e74ecb576a077f04d0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f979ba4c2d1c7a4b02bc16f23721c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffaa0bd71712319fe32c74335eeba8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450ad148b8725eb3f8c93354c3c1e3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96db112fb2476a8f81f51de500074171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dcdf866aaaf275ce5c753b7cb7f38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855dd81c8bf457047cd3703acff52a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3974165f91156f5b71e2f0f97bf4841174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c96b441d7185188186e545524d2578175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85fa6216799a9e0bfe160fed356b1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5da410737998d192417d97bf44df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3e242ceec35487b2f0adc3b8c6637178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b863b559f06577230817a41ac0482a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8356dc753599c826b94c4ed19624f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e5af9f400d241a2a11396bc189f40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16516a76a58d31d2990ff23dce83d35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da378f4fe4b7915a5cbba2077811f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183b3668475a314ab3f96b45cf0b2b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f32e54b0911dbbfea3b2f2bed48b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bb20349590959749eb5b7dcf89d0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b954c077aef82e138c4f330533852a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8237f5923fb03ca83a4a725484485e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1aaae7570b79ffb8bc0ee16b1930189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8691c7856175735dd9e386625f69935190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9f1420b057399cb496a8fbea1c122191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa76005cfddfe398c16a2b0886052c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819e47f7deb1a9da3e4ad642ac852b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78da3aaa36696f87c8df1e5a28c7daf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b30da8e2201f1f33dc989267937fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef6864833535b90aafcb1d2529f9cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845eb7853341be50414a40d243bb1f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ab342e837df37713066f7cd6aadc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230939ea51146fd112dddfa2387a15a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875374140961e7ddd6e76d16601b04d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d71883414691066b80a5aaf220678a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be78603be48fa381227c09ce6e966c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319d946e860215c04161572ef863b71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0739fd139c8ec598b62fa8bdabd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe66d947da58945dafd07fb77ee4e14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae8a7c98c65aa2f26f7314941ff81c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaa225c2188d5c5fc4d35bd6bb42cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21772d94f43bca919ce39d9ea7e611208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8491dc83ff55ac7d1ee2c760c109ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5a6489bffda425597eb00e839689210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcb9d644060b746b5c22e7564cd01b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd292b4930e6fe668a77a996059ff25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84cc2f7c20759f436d35ce120416d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb2c8673c29cde194854bc84c7118e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453ae330760e4894bd74a94ec34f69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d678cecac843c57c10121e0426f824216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b6795e27ba2cfd0a4cbbc367cc23b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e66a38a8fe456a00c298a695c6aa3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3242f5b99195f318fd340c5ef4de1eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4984f62dc57ee519ed41081cc4e7666220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c41b438fc5801bb690ede3f50b42e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec7990301c9bbbff36d5cd53c24b20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a6337593a7cf44bd83c154ee1b114223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5a17ab4675bbda70dffb8b522d560224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73052c429b000fd42516579725f15315225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0100b24c8c0a40e9f32bb0dc377016226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85488be48e20547cb9d0094378fb1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e830fc51ebb3ddf9ace7f0f732ec28b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531f407416bf2b1e353f0a94ade7580229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8be70cbae3f576babe93eb596ae589230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291918238c42cf408ccb6e00c0dc2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477221fd4d51367d9bc3175acf852f59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65ae979ef21e0d4d8250f274281e26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb448a41190997d390f06bfdc0b471a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a13bc9814b3d587bbbf3664b7e81e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f332d931313eef7e9c111085e5331236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001cfded19cb21ebd73e0ef1d7cfcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47431b7003ec6aeae97d9dc492fde090238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50eecb24f038fbba45ffbdea6c60d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccee3d06afd043d172d4f7cbfb1e1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85667e0b0e85e0021641dc553b6803241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f9fa06b2c759c4c52143555eb0fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03237f8db7056b761db942eb983579243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dceab6b42666e5cf76169844d57f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740127e48c1482893367b1a1e297dd62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9cad67911950e5d3dd5332f109246246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd667857db78f26ad57a392866d42b8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb982dd4d754766b48ae15e0b39be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11647988146f01559da82a9ec5e92b67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c727a50db66c941bb3cca9b184f6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df3c6c0b941613dc8189fcd303baa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0746c61d4dd92fc5f2720091e00e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f25ce4b0ba12271055d57ae0d7d60c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee6b0e3098c59674b08d4ec8f6bc84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8a4b1178f288b4d8677eb06edb34a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768f13f8244205b553b1217e7d2235256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858f5369d55813119d18dc1e1def845257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f53c6e78dba57124d63bacd6cba35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09130c3918095ab66668eba2abd6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806317051a42acbf8b497a0fd4170201260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4151b1910b7a26b31cab8064c673261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb66d5b70d1c9bc3874bced34445f24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bdae3f21243596f7e73e1241ca528263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a70b3e705ebe4dbd4d86b563dcd8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f4839bf2442d8225e104725d941a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0601b9dd77f9d52199a5ca0d7ba2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746bbdd57e9af1d727e0ed88cb47ce7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f7e3ab18aefc93222c1f071d790a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5950a392cb9ce937f080693e2989447269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61aa10532c20f7817a2e332d5173dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1842c280707fad8fbcec71230fb537271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4518170c7e1e5a454dd2bce23ee655272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af52b0e98737f33d47f0f78c731e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b66233778307344baf31533e6cf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d507fbc5b2f72d52727dc3a7b0deb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f76601b188f42abc1b098eeda5c30b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224b8492a9f48cd21df30660af37cf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b51f3e2945fcf679fb1ccd33dc5a26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab509b48ce04334161d073dded42622279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1733413eaa09fc18c34bb0f73543c68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f101fbc0961d7546e076aa54badb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028f1343897ff2effd47dc4ae90c91f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a7a08e7f74f2b248e1451ff46e4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37562f75c2b09828caab77bd85847f1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17668909ba4adbc40f718d7a6105ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744bfb01cfb46d1e030bf6e69d7aae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e18b8644d4d77afbb7756d4f84246e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993fb3103f85c6dfaff64adb98f9d6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97111172a64eae281897dd7dc4554af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bfbf5fb8dab716153709f5450f265290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4e5ca0003d5e67df5560283774c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff62567d39895b82c2b5a323d3ce255292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeed23616fd09a614add3bb109751c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80bba01b27982c91ad7134468c4fcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1d2fe1122aac55fabf02a43763be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11163731d4f05cc62cd43053c5f484d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a21a5bc06fadcbcb25d797365e37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eea57a53303290f805c34b9878c93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68776a2af5222c335515afaf60098299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6eb55d445b728f2d14f92906ac6cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be3d75dc08271767523058151a053301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fafcbe44099bdc5af6994a3040a877302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b54015d1650c5ff8f7510b7bad74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2150738f2b87be47f40acec78be4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fde17ce9a13a1b84c3cd05e174e58c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a6fb62e8ea6a20379b706bab4838b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf234f51785fa5b23c43af02384d425307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191fe225994cc59be230d52d5f234dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741723475193632b04c4635725541a82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4f00a6a815020c5e162553cf95859310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13371df21c7d9223d4fe8071d4f4606f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d4847bc98b89c08ed7a7fb23acb02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c3a9adaddf19e7821989208937f63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d0d66bf612a6bbfd8e2a8e26e6dde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188340a5eba49c8f1e1aa0152ee3299315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5ca7793791ce55a5c1115c8c4e422316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a77ffdf7279c0807d5d9a11843b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99370d99b7df1d66de551045bb4e7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ced73cf0d5b2f87bd3b7e3d919775319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa765b1e68700f8f637a484d5e6c8065320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae933dea819464f6e59418efc8bf98e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805a9491e5d5c630e2a34d460275b26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68234cc83a8fdec8d114a9d3dfa22fbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d816bddddd81a1e9a9c21446ef2113324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3f2bc925d3d1319b0e99b2bb3c881325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ef6d9844084d3994c1a4e65b0c37e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3d13ad274bdf845938980bdc7d550327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c326eacf5c864d1da873322c34eb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b82b250a9d5a58f88859d9ee01477a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e7b466be5c2cff81405107e86efc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36152235bf31a7d04b87a604984eb33f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd656725456b799ef33823994a92092332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350272b19b4d9b501c051cfbcaf6927333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba931835c6fd095c4fbcb49e97de91a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bb46679940ffacc83314b7327d134335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42579d21432d3f65c8eebdf9ad76b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e70442d428311c4d73a66d2e9e7a53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e713dc4da0f9f7db765298aa5cfd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efbd9ac8c64b5397f5575f31f10090339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66102649592efe738b7e6e70ab95b00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978519225c35c633ef871df1c9c1a80f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f12b259a3920913f5fb4ac10311462342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bea3cad2b55a99434888a22b25e9d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a374f030fbb9fe6004abe127513c5a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a72486494acdc645a1eca0ec78b39f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaa017f6e28eed9416cfbf00ddc881346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f9f59f94b5b010aa5cc531371b434347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbbcc62140fdc25ed6bb4056baedb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535074419ce30fb3dc7be78ddea17179349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80bf2c3c7bd6a247ee68dcdae1794c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c6758cc1ebb08fa3276415425152351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0848ef1252651f5b220f7a3ffe02631352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927d6394b91ef81983c0f8c130f8248353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441996d43fc05d0209a52b65ee3128c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245e008734caf1c2f1adf53082b6cfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3ec5e791f0a219dd9a2c57aef2ab0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bac08657917067fd38ebbd4805281357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ed48e75640509a18546d0de2d995a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9531e8825773251365db06acb42e13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155d92edd7e24d741758e8b8fa1c170360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d23f4e06359d36c6ac1e824f476b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf89f3c780f5989e1e915a66ecc2be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886f0781d6af655705af015f43c64df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3af32dbe4a6fec13986d5a836fc76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f9967c17504607d7f9c709300fdd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cd4854c76412ddef2f1a33db2d58b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbecb4be27834128b3c9e19cdd1bd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d978d9fbafe08c5f7f0722c97eb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03d46efa3f3375d8f4e18d40c2ae94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8dccae1951e6e28f235aded1561ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d0b25f6965d7fce767708f3d2279c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063fb7eeeba7e776bef6493300e0074372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fecdd3842347372653848e6b6808f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413c5bafd482a9bed9f33ac974967dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93352ff4bc7a13183906fbad2e05ec1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80c9fed75ee34e672e7af78214f35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3e4242d345fa3293fdf4e977a6465377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007cf9bf514883881857a5f68f5cd54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43322b8be664b544ba83b30a3e97d047379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee00ec9ff54ff8587f132f6414fbef5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099334ec561ea5f37392d268018f21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa094d78544d2d4d916ef75a518f6788382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d964e7a5a3c81603f172735f2f949383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee416d34ab8e68dce28186c4bede9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b770dbbf694101cf8f0b2c9b27e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae4a40f4df623c2ace32829d8673c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b6c0b9d7d627426d94e5024f4cbb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219cf376a097dfa445a98638b3397da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0a14e9b6bc54c36a2ae6d7b45eb12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaaa805eef5fec5072d4dcdf8a0ac5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518a1847760e6a73a56e35dd26c2c8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606e08acb95cd6eb983ce8ef9eb9246392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ca63f3d23db6ddc7820fda29ecc2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c6c7742024135d8bebacfcfc3808e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bd32321b11b476524a74843d14974395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb99c0e2ed90293d2cf5b058e227b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbaca9bfa4f27fc1d39a321cd6e994397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813bfd235a35108763cfe709707104398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe864ed889379b23cb9faccf271d49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3db8612159eb78fdb7698325da4d6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91178dcbb623748cc880464fa4d286f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00379262bee9a21fd79e10d3418ebdc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c15181a2da5dac1dc66222972b055403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e1048f049ea180172edb2f157e65f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6b0f69a9107d20c0669ac3530f35f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a454a3ec8c835b6023214c711d5400f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e767c5a62021b2d80dd7436f1c4b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b2be12df5819974e6b6767f54160408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81ce224315dca36730807017d090ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056252ba6151831a39042bf535002fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681ab5b2108c4cad805c27b5cf453dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426306affe43ffad91a961095ae695e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32390fd85e28d7cac7f5481a38f450ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d296f9d5855756a063de25bade17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0132a979fc7461092f99f552e24a4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e30bd5828fedd721c20d6e3e9f0d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22e724ad10f7ab4eadf5b72b46ed3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12321eec4d87cdac99a2260b3d0a5f27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e692abd06e62efda442b369a158ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f373a291c469173f1ea6a4ee5938c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4a10cd7bcb2c6f9dd52db1e36897e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab36cccd085d87550082f3f5ab8211a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529851dd72febef0376e74ef9c1f2aac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29cd450507fb9a380f7951a282ceaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a06b096bb0f91fd976be20023b581425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f1a35900fe1ee3a8fc5499b95da0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93624f828a29dfb700d7a74fd03b445427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b863b13bf82972acdc98e4835574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e70dab2cc83d1e47c4bdfc33dcbacc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae598b93ed0dd5e573279093b4aa94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e9c442082744ff9fa697e8f950d8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe8f7dd13b20890133c259a83a1a4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9115db6fe9753a94967f05790a8b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de68b9aca25391297fa636310a2f34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08883928edd40dfb36d0f0d476a6953435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00a4358b9ddf70cce6fc2918e84ee0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b93a0fc899b4b2505e71bce086983437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49445eee581d0752b973a85194f5beb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35acb5cb5e0cd403e4e6cbc5b8ec010439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e689ec1cc3cb654ee969cba3e0ebddd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a98a2a48d418c4f343f0ecc94e00a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e4da6501bc459e679b9d4b97827d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6d941c5c5075145f14361a0797996443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e98b1c4698fde3895c840d5dab0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f12e2d7fe4b0a002203365730af8a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d84c36cc9ced960fc9d55ecfd06b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e61aefd7b1039751d8c79b273c20ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ba56a5fc8038868eeaf0a08749a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6c9828a4b2cab39b273fc7f31b77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b70effc762b885a4e94fd3f0ad92e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692ac4f0b7d5afff486fec6a202758e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89408d230e88c671d82805798a11e24b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22366f1341bbb458dcf9f45b88d7bd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f15b14fcd494bb7c0310967fc503f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd8fe83ca003837c4aa92885e00c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a65f466a506d73e5665ce9632749c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9b9937c667e5184572a473bb23098457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd11c59f34fb8ecd9a9bf5056e31be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d138c0a9c09512555ae11a1f31510ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5921f6bd3852d0527958625986512b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0d8d1197e75f50214f2560cad497461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0094a291081fbb347ee3765ab91ec43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c29b21594b2147dd5c64b0d5e4418e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44296588bbcfa50f10714c60fd9a8ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ce9ff66e8a970a190742d3aba800b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535557083dd973a71beec21090419bbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4d8afd7e4eec7d587004c2b74ecaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a950d71a37c0acabe63a2f47a40321468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0485dcddf65b49a0cf6412e109c3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529e2cdd6b291bc6baf8a1f1a2e1e86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3055d381a41061a8bf48a3c8c3d65a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38aa7f420e0e768b6fbb905e78708e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9ca8d74f7ccfa21f3914410c7565473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958db4bbe62674e5c56c024093335072474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0a21cfbc9519184b92352db4553be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8791431ae031abe00243e7660d64ac2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5afb859fb7789305af86f054b3275477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42aaa69256ae4097c2d0420a669e05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0cbe89ca614e515404afb66f55934479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f6dea909aba14bbceb22f5dd8283480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f032f9d772170a54d09fa86b56492481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e85f4ee76caff51cfa026e98b2830482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2125423aa3b43120eb463b05041810483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b473529c9b470e2e20741ec908b055484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfcc37e44bff5de4cb4d0485048287485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1693562cc000beba77a1c5b9bd32b6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80dfae097dedaea5bfe48d88fa77f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74ac54f2c92d7e1b956f3acefeed36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aedd5d46f7ea51ffab831a266897e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea0f6e4d6afc74efd35311222c447c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7570caedbcea33a13d0f222ff4a2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79c598cda9d734d5fb7ab783f6165492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097b24a216f637aff031a8cc0e435fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5a58a624b0cc8fccbf5b339bccac7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb068240d5aaf30a63bad285de2181495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8086f2c4c0610a76c991cc7f52de20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7343afaceef4e4e4475a5f5a32e2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe928c5b10a1697819b6f52e34d6f450498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab95cac9d0dfdaab5e2be499201cff1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ce12af55683aa52344bfe3e20ad0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24f9389adc8990f7be32034d85a1a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ba78937f7651b2db7edac0896ecdb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b145031419336fdaf55d40b5e972503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957b30f8db492062f560c87390cc836504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09fb6fbfaf11f0144401c0fe660d91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818498b9b0a681b3cc37212868686c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4027fb7ab86563d59534177edef424e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567315c26e73eef4fcecf80fdc7f8aa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2384c1043a26c6271cd13e26065d25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324e6d9940d11c4c55192dac25f471e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52422c308efc679bdfcefac43b6292a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b136c343b5ea9e5384fc686d20da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ccbbfb87d427a4dbcf2d51158239e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fa06e648a5d143e6d9529979929dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612077f2cf141f741f170caf74c53a26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d5757ff3f6e8d519092c7735cdac1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a17d790b1ab8305745cffa6a39992517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86540d0cdc3cb2d2ffe9ce8540084a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288c7d2745b6afe6146848f9a88cabd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d00189c1bf35d07b43122bfd19a48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b11102663ba4714f17baf677f6db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d072c313e5e028db1574df0437841a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93199ae82e4eeb8716d893149ff671523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f83ca35911eb4af852627f60ffe3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78eeb521ed732668c7ab4fc1470ab1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836ae3e258bb6db39d44c6288220595526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60b2baa96258a4c0462ae4892cb7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b969cab256f8d6e188f2ab3a73aa1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097adee9a91b635d6b7e6889c7fe50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf52238916c59dd8b2daa203aa1661530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a3ff55da0bdc5765fc5dc4bae1580531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ef664e3aa44140fcfd9e8f6369313532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a404da43a8ed7e9e2e78968a000d1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955db43c1625f7c508515fba4175edc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9345ec3e1469857770282c6207028535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f5f23c862f9605fedaa54ce0e942536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55582828a643d2b378c1febe70b3627537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dd4361715b81139e3cfdbec75358e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d02ea46f87708ab0ce242cd04eddb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419c8d0f25bb99d513d11d5127125a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9362489151b00083fdf042e4aece3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf156af21fd72a254ad10fd1434d7f34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29db76b7080aebd6d915f7b20bc2ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec60ac5f504fe7d4b0d5efc32087c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7f31f7c1303074956c7153353335e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d552ba0dba32bdb729c8e3edc05d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ba4a5fdc1986bc5df81d6fbb3c76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd63e80103a59ed7e2794a3599c7afa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c752e87f7043208073471ce3ee4ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c1365a687423cf9f0b3eb9eefa3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db05212621922be73e361405c435824551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447edd25b0268441fc44b1b924095bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955713cc323e4533e9a172105ba367a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360baf2d720b813be17334c75ff03e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2c26b169cce9e6547b2808023d472555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca242b1945f34dcccc02413d7abec3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cd7061051ffdccfbe10e3267fbf04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91864e88dd3aaf00b66959b18a0d4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf55d9cbd10cd9a0eedf52b14b72c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc52ca25d1f822666c0a99535de34cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deb26de4a3604b6f9115fde4356adb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaed0afde045c5ca72bd3530ef8c88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820760302e44e085b1159ae438ed6aac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715910a82714e59c9568f13e959ff7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083533f2fb5d595cab34ce6831c1fd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de1bf40d59840919bc14992cdd5e29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7d09073b36f08b55cede0a3a23e8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c143713b814497b8ae5d12d538b77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eabeda1c69d7c2b2f30f911656fca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01b0d9ecc64861095c949f2056509570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edcb9f242785b8d95487cbc8a1a51e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2e4229e3e802dc271c77aa01a66e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f78350413676b16ddc486c05abf99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8876c2662fd82107013189b53ca504574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d0c397752d2996f424377f8bff6a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cbfd9eac49155f1f29a6fe7fbc21c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c840b004a2af895b83eea719beccad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3207fac1e36d73d7b68ce701ec03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b176042c7a744904a163dae8d4f7f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a5919dc49630adf8e8a9df7fef94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028267b501f5c3db4d014f38bd57502581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4521a3308068dd2a8883280185de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a86f9640a3e0cb8f6390e318e273583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb69201489eab1368867626fca65cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e704a885ae97fe8847e3542e050e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed781c7a5183052be738ba9bd40647e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6fc6384a03565be7bbcc93b0d35c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8f59151212de3f46aa2789186b279588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b1660207f8a17529badb722155c40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f380f81d31ea1e0e4a8d4afe5646ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e678e4ee6a5949e03a9d753d2007709591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f2383e3a170675de74b59d828352c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551d574bc79ac2d49d03a538a5de4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfed98f1c920b42d81e86891ef023594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302c19480eee578632272a91291b2ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1971b778be41440aabeaa282b4ce43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8962b3621ec569e2f7c67571b60619597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a24a20a2f26ae57311e6f8d3fd846e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b23724b7e27144f981f40718b5731c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde24f85d82d75f4d9905df7daaf6a25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f20f11f37bc2a4e6e2d153394e9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e76e30fa77cd8e5fec91eef63cdcdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df006ef67ad5f341bc10b476e7565a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f69cf314f1244dcf413fc5232d978604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4ec5a761fd116960d784ba6c01440605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863d142c004be43997bf3601b1cb079606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41230fb760f33120d39f8e6f1b3bb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163176143169a8f4b475529360ee027608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b17807f8adf96317023ec258908b3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a309911f5f904c4c9a9247652f89525610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a1c19c4bb35aedaf861a6e6a31829611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220dff56bde65f0f85cfac1da037ce0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac39bd4f67dc6137e1331e8b48ef78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22905a04bbbdfa759d58a1a3231bea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45105f94a770ec3450507a8f67e8d6f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221cc4b5eeb614b023b3934fe571783616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e683d5944427aa78a69f592001e76ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648801b95512f56bb88202274d039969618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf476a45130ee8b66ee382d81a693b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a94e983a03b595fbddce5a5895a1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3b6a9e69ed314aecb8d2c17690685621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569247c9ef50b383c77308ddd1fe3c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe229a31a9bf0fb4cb1941e1cbd9c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e185a94c5bd783bace372f0ad0378624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345343ab89f623d93fc5f82cdbb164c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58ce9e4ec81fcb2979a1388dda87c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d018d48a46592a750f710e357c5e079627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75c68347d4538ba1a39650489018e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fda8b22a57bca7ebad48921ed68b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41ecd32cd344c44606f8abd0e40ce8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8558ea3fd86130704c1b9fec2c4cd40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c43fd475b7bfa4f3eaddc04dbef9aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc04748208b9cc968fff2b30344ee0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1dd163468699f40bebe9c0b0144d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e82751ea44b8532deac44007f4f9bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7df9a519b21c998228ed952ce2083636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec7ce80f226a3e74ef2c36835ab9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f305ba89fe8d1be72d575df7a1ffa39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce20267367c7301ade536aaafcbffa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec7a760a58269ab963e1eef0f1fe7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8c90635dd2836400361ad0822bc75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a4ebf3d081efdc5e6f1dbd6c5e12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50387dbe23c7733e2f865b8f8d3b44e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd70acc2329dc05c70da344eaa7b97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc052b7264320b8386dca208c960fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df4933346e032b1ff4bf6c1d31dbb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c2a769e84566da0378974b0d23656647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97defc3e49c32aae52cc9736f4663486648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f516825333db14b6084ddd4b18493ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bcd64ca6e74f63e956c8c66c24d89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ec4972cce529a1cd8ffa1d77253b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567643b338f71d6a1d29e3a5a24e0e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d8166578b537c2e412cfecfc7de0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0b5055b2229c52c6a56f0b992cfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b162e037b540dd485d108aea433d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7b25c88cc1532692188dfac6ede3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8441187c1aa23424ab0eaec48f410b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb09c78542b3b0b6645aaea0f15ca2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f829b14b4c7f117d90fefdc8484c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e85108dbc68026e502bdd940d859660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f2cf1dd431567fdc4f90ac3f07b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f7c0972db87090f364ca72eaaac53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf900906eeb784aefa0a58a2a8b2ccc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfd3a21f40d5c68d1e717d3d8df7f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60fe6c3123568e8e6f784afb29b3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90cd571f08cdd003b833260b5d31ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62a54ee25225420c7a05ce87885f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d188e34ab2da89c363b9f7bc1fa673668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c27ba77261c469b14808492620d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40135f8e771890d2490220c54e4bb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff0ae576c6b822beb170d2c3e71ef5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8ebc7e5dcd661c0f730e506177d6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1da7cbc954217565ff5ba0cafc3734673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83750a76ac8b2d913aa1aba647a62a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d38fd07b8099237828abb5abdaf70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254c47552c501c19601950549c36e02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9c7e8ceab155fd1201196612806b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de851291f6d6176f8afb0713a8c1c313678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3dae9bf2157738ff8f1b1bfb49593679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0028522341ab454fc813f55fa0ae7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e090e647158d32be52b58ceb5b664681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f025596200ff016eda8ab3f5592cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de07619a5275ab8707b790aaaa3014683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77014b27938b55b6d2d93807eee13aca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428159d866521b4086f0a596e4474e07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2199f93ae42674a692be2d161133836686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28350eb20898da970e342b0e9954ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb211a73bf3572f85764ea5953ecde3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90efa903c133e25ec7d29aab5b7512689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5ec51184aca9fc119bdb6d548a938690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c7eecf343377bb9ccb2ab1efee3c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cd540e05c13eca5e3feca2581fdec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fb077ccd3364902b0d9764c84fb76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39139d7153abd14c15a1ac814f7870b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78d34990d9f15c330db22ccd8d951695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fc70d94e4729d1d75e65c1ee61e19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2c27f1690d710d9eacf41d333a1c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40bbbd488e4f5f18817bead8a99d10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a8d7a3d7633e44ab39aa340a7cb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160624e5cc572d98653d0cd80bc53a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebf2ad122f3b018efc860affee4029701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0243f9de58c11f2842042d6e05db1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae83a09c104d1f6054a489fe7e4597703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102d9552e8b5085d6a2db2d05880492704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25747eb85bc09bbca24053c7c667cba9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e033bfecb9656dfb0133b1f286b78af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c850bb02693fbb189705ccb95c73244707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7746a8035bb20b2a69757e6eaa9d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07da529433c983f6e3cf82df7bc6b28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b56204dd19274bbe1a4c39cbb7e2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5de3c3080ec604239b0e0494f816711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd069960dae35273e7c68361d47c2871712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b9d0e5bf858eb21af7985718c39d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368d76c8c8a9b68f68ea86951bb2632714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446aa0cbd57fa0202602cdc7adb8df1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1be30b072408d4d14981f73160fc71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdf6bb1cb3da346a18f1470de56fdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f1af5966c6f7806d569cebf597321718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec077f412189a54ccf032c12fb1c06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0957e57a8bf8eab6bbf4a536d6246720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121bfea41aaf86f45628f19be409199721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ca175f2d02cb2be9357aa8730f0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee91345af5ab35fa3a8dc583719e522723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da22ce158361ae707e09f824d843d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10b50cea16456ddf726b0c31db53ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ca2eaed69367a5b1465e13f56dbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff374307a2627ce94fbb4ded8ad0f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c6f8dd3c56e1b044ec0209d080d61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38860b0c888da073e7ce16809e9e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d5819b58816ec3755391855d0a5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc6c231232551e9e7f5e18398c8f48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf8744ebe24f94342f71e7d0cc7238732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1eb6952cc355bc3cdf9b8fc5beb95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bce79223ce6899a6f1b5a92e150cd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306614763c749ab31b5578dab1e916a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca41f3ec32c52c8d625254492c4997736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716dde3fe36bd2b6f981d458a5dedf9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d17b63b66103e9eafb1aa8c9f148738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346afe2958a6827153e6bed9298264fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09086e64d785dc97d2852a87af2b8a7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a734ace97476843bb8cf11779dddc44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc57f621f968482522ce4dcc694cfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6879e103e1ec66ec3f716ddfd52177743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01117a966808a0a55b461d3e7c0eb38e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a49a687785bfbf632285c952f88cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f20a7d8ae46ac7a1f4b41046ee301746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d814236d028abe6c87e8ae6c0ce1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea648b48b407bc6a7f333852ce99ee91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdff5faaaa994e7bc1a5ec83381f8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391033e70d4b0cbf087bb4d51f2dfef0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a4b4b63724bb94c88d8fe287cac99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27844d674c65717d5e0aedc009a27e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84722b307a349c2edc6d49f5ce3bea10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ea80ce5bcbba71b62346eeb4500a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662d536bef19e8be9cd7e8f0e674533755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365437c33dbf9fac8cf82f89e75bcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90179b532e447e911836a159594005f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae993ef81632ef98f32f26394ce30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6303a7046936510946fbc87b12c5b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>