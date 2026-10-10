--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9000ae57c3329d21a903923c49c1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866240ebbff70124c2c60ce74ebb5ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e1dc99b17d8bbe7c740fd723e283e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ffadffb86a0499f8c564aa700df64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba826d5081d9859fe2777df92ff5935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cbe0ed415c2cf754ead777986599e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00fcc8bd3a99324add7c79270386787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325529036d93ea697ce5456a092517988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60895ab5ebc03ab6cb1bfa6ffbcb4299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d81a071bccf02664b58b5087db4c1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce65126994cdde50a7cb953a9b06a6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24be441d8e609fb0a8e2519d36404dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740b2d5183fa7c3e3613789b8ec072113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b468553e26619acbfc4ed972c3cd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601b201fc015603b0f06d3d7ca7f8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006164d825327421226cb6337b58985b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7897d5f05258e1db8e091cda2704d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6046b4a3c8d97afc0e615b502eb8b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2653dc36ea1a7e15894a49ec34806e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399094954c65b4777508172b00bd623620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d8e7ecb5b03c8c8212f033fcf3c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f19de9da29d6cd651c86937ec0d77122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b663b4f4a563d74a75adca46a02aaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c25b7f48e852e2acc0ac6a1378c2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd829381d89822264147eb0719eb040925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd958e39159d4d33f19c07d70366126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7061c0af5d8efd3a4c2cbfb19ae127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc1fc017424b14643f119d4341f9b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3dbfe51f8740c2da85549cdd6f22429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb15d3511887340bcedb20b27170c6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddf4b92ee8158a29c4691d30dab88a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58024fad49eb20aea751acc6bdd218bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b44328e5489e7bf1a49876080ddbf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3166e34347e6df87a1a7bbcf3136034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169017d2a9c15e5de7303ff94e056d0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03083aa494f44147c4878aac310dc8f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0a1dc4a8c10f77e76c4e49936590737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580a2f897a52ce844d26cc71f6935c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c79c59cc85641e7baf94848ecf86439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcbeacfa7dbfd9cb793d25d532093540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84fc6577475804fbd08d96f4c911f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118789bdfb2eeb424e33edbc7fc45b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92df75102318182dd80346fc7c0f0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad0b2d3b15f595146ef3b40736225644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646dcbf0419bdbb54fa82d36e3b9c0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e5764fb733dc0048a24dbf43fc7a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28e5f19ca7f85248dff8b3aa6967f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490ddd0b01fed0a47cd0e5e16bfd55648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d953e7904cd991a5a623135378948bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca261cb6ebc1a1008191493dfc3033fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eab423c7daeef27b0add9636afc4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b380f7f8056df8fd204ac5af8ab71a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1306c6f6e26b159cb516ba21e8545b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0848c06f9201b5b6c77ba6cbd83b8fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544af2bf28d437dacfd016046dda3de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d4bac6cc3ac4690a5a695df0d49756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffe7fc11bd106b9bb6ec59f32f8dea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132c6c26209b4145be164ed36d7daac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb28b6d23e85e16611bf7a42085cf8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7345a9a043216dba4e7c002649e73860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17032d6d13350348e3d8307e459f3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a656a56807e0cf903e0e3e3b711b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1675a289303c4a7c0933691c565ed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec13443b9dba3edec2e7358d4d63764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6bd9887253f171062c75bfa90e5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414131266cb88f7ed437db62e676db5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836308f522919e4f6d533a11153779267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb7531574cd8cef0ae195fbe063edb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2c8fac951c4d93fa5c9c656a53f2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf794825828e1c22fb3204468f25233470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb519d9c80206c1e705fa33b698fbf5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e73c1ee1c33eb73b1e81c77e9123b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e948a50f201320089a9ae984c73e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880b23738280dc01dae01cc2dbbb3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e647a7fb405df566704ac2b7147d1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb2797ccd3e92340b44c57acd954e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa6a776f6adab982328006a465f3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d98898805c138f70aa99eb144885778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dba8cd59c320cdbf8cf62f585a96179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977080f397bac00a0d430e49f76f95e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee94a8992abad1c369fd24879f4e16e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f89c4add6a0a915f62d36abc0238db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3014bf9b9978d472c3641af785ec983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789e675a5251e8a9968dae53facb0dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53cbf54e17268cd4bc67a24a9e20b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c31768f0d6c865d2f2f8806784f9b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851acee3f9e1dbc1969c3d33c5296b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037916f10c100c6093eff788b6b0dda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd184803a2f87dda4727b9e391f0aabf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f40be233cdf8734661449bce32d0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226683f3b38d32ee75b653c3ad5bcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b14362ef09098f050af6b19d8f7f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeb193e005405002bbf99791b79b5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de459d9144d0255c23c7f4b121d26fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d55800f70e698f89b2f45eeb4b9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347670da347b6060ebfa1b87190f96f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f399e455e7dccc145cb86233ac4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3531bc42ea5a1cc6e01238f07f057798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242791892d815030002eb3e08bad6fda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71873a34d101f0b8731d311b588ceab2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac32ce76caa88f7b3790686f55ff39e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb43a695e1011cf57c578c12262f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c85ba09ac7609a4bc627f4b4ceaadb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151f4199aa511fb183faa44bcd4c7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260582478b4610a3920f2693b54239e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874168baaad74d71990b017f4f4640a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c876202056956f1ff626f49310d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e1e36aa1768666c02ee31beb39d1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5db02538a85e6deb65beb92cd1511109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f0cbdf9f30be1f0b4c0662a8a9ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de652cc3218f5819217e203959b3656b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dd67c9cfe92c4672ca2b97b2f73c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d8c6ecd3b761237c5a15f4e24acdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e19196da31659eef7717483a327eec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27c1c25835968d988113acbfa8d69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970a7be80e156db391a88bfeb6f5caf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbeb9da28627cc343722fabea44a64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d8d4769af62de65b295ee03c6f184118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2751f608f6de6984ad3c3e23d2717119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca55f940bc15944451a34f5cdc6210a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3de33bcc82f326f7fac8c244e9be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c5e5d9aa6e16308c56bdfdce69629122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d25c100957090c34e3ebe8e36cff81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59cbdb567f15443ffbe5f940eb495124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c5475ed57e439177de00ca326119f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a4075fd7e87b002f33c591c6e9d56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004290b433e1cabef2a8a6395475f64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6097cda52806308d600cbbb9544306128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1f0e379051e29a243a55f513dc00c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe90a93c53f9b7354745565f3b0ee0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed30f927f1e82f72b7a9adadfd344131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be05a7bd754dc640bc38bf489381af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a4565b263f2e556d607fb4893e6d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95658365b046a7115b740e0356b1ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef2616f66bf0a2ff39791e02091b31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bb9cf732896948d7852937e2c3d91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20672b2d74a479e6fd5316eeaad7931137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d91c277a4048d818571cc7e6c51c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a3f3c1400b2fcf85bf42be7c472d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbd3024a60466174ac0a4e99a22c23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9092de3acbb1b1278d3c50e2991e03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fe5a82505a47d0ff6fb3ab8a40455142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bbbd903b1dfd6907df4dc9956c8d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a42fdd97dc5cea28aa96510ef4027144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac6408fabaf5d40685402da6ba000145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fca82123d3992663527fa4ceb59e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870895bc666162ca4d64dedab70ea88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e4b7045709e0d08353094658ccaec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556decd832ee8ab7db04ce50518ba89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34e7b4c65b3b9a46f48395203586a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514de68ab8aad954dd579e6d98df524151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be1f02c505c089157e12bc8b7c6895152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ec01c6d0ae2c6b867751efbc1a0ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba01a3363200f2f2ea622ed10275d37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17f25ff7ec64dc585f81ad1eb27a41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f34580012e235304b91271a37bef3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd4092b4784a773d15062dd60e7a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d39e50dad080c12c54ea7df0452e17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eeda313ce8f47ed47ed5a945c1e3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e19ab4ff3b5c2a370188625d1af97e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a22446704fc4bbad65bbea8b7ce7e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d389d9e21f796b6b97d19d6b9a054e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c468369859c6c47befb3a2e54102e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bed780fad06f9c6c42a34d381bb7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e090aa2770abc0b8ae3ecc2be00f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3192d459ba1f637995a59aa74f2c0ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ab611f9f2f00cb919d5fe3f86ae0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30352be0bf5a4281bdfe3c4ce3ff45ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a77d3562928cc8511966e391922f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b74c79918d4ec92d069a073d35a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e262d624413d952c260afeb3691d037171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c9d0250c1f6a44191774ba3522b7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b2fac92d51b7b359b59be42b71896173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33570223ff56573b7e4c9ee6c42a134a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f1e60e776356fd5715d805004b948175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad5aa0b8d690dad2541cd771dc8167176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a04efd8a2fa5adcfd04ba71014a0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d803fa65663b6facd4c6717670c273178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebafebe177221d5590df49c22a1a55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d084ab795b6fc01bace96f68c067f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3bb0fcaad01f048653860f923ef3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29182f9946ea43c47cdad27661f6e47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e9e6482a262c71d023d02a852481183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da72795508beaee5da78329d5e9e61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dcebfa4670b4714669b11901402e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e047bfabefc3c8b097b1745a89500f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3cb1402ae2732f2028653e7314994187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751609eeb36faed313e43608bb5b6030188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aee4eb91291549b96b2009bd687e97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd677674c516c860af979676a138c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582674d7fe2127e015901b962290c4ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e248f95c7aabab1ea42193e0cec836192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161cd6269e61dea18765b310b2ba590193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e71440a1d27cfd3282679ec3041a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e003160b24db36d7321a695e0dff3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61da8891bc6064ee37cc9168f3a7bf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd3bc9a3fd8d26229084bd6784979e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc98541a8a3bebf59d5c35c068111e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400dd1de28062bf0712fa2b7c296ca7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d754f83358ad3c54640c256b67f05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73663c664d5e82a43cf4cf4c9ece36b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bafe6d211ff2082a303ab8bc114d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad4095df740ea21e1ea3479e137e27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59d60979869e730bc8b069c96a43e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75362c39e83fb007313d628e0861ba1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9d8074d1b9fe5a26ee94084a76c95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c5d2702a0ecb99c2c87847d9c4dd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f47829dbc1e36a318ba8e9b93e3050208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227116a3b20b915c4f5c1cbb8bfa7298209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae0aec4fa51d26267eec42b2097080210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4991c85b093580664870714f541ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f22fdb3ecce7319958b8a2e5b8ccb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589a1f071f76f3143d72eb475b3d8d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6c089e90191f614061885af06ada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62500287fa12039899f9f6505006da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc10afce542af118eead4354c47553216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c795612a90237d53e78735602c25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b670b9e4e9e91b9e18aaf710a3592218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3737cd906f14488590c3d248bf97a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffe56a6eaa64447218b8af285816b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c0b4e462e83eee42bf75290a31cad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701dfb9322004f9b185c7f1fd25ebb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47acd371d79bce6679c924b3742c64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56829ff214809ba898e5e1ae262b086224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130211c700112c01131df970a2e19f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b59e8de3f798339bdb1cfa965550226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a76536d7756048f6c265c1b98a62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba3762d73c814330a81e0eaebbc1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894c0162bb64f4debebec0d9b94f76a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30467267d260ba72da9af010ae87fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4312dcfc7562f1e46930ad4bc0e8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc5fb4537d949250b783977b103ef3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41f44808235b89c4ae41ff01b381f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073856660d10273bb1d57cf1c6f0e1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bfe2deb096ec4610c550e8a85d734235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bee5d5919b46332433a7ff8007c234236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557f51f2cabdaaf4685f3f4dd873bc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a525a0e017c14ba08fcf8cb03cf54d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd45b875bf177fad69e5239ee84191239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72db411a3a75ece64c9a00aa5448df5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34256d45c33c15958d556dd4b3beb3f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb11052519dc02213a92b27e0e7a17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74027e9f23ced3cb107e8e8c71c44b73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de3cc3b280a4c9a32fff17d2c043d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a13f3cd950ea9986e78f56317e916f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa501ea32d40caf9b34465b0da87a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164deec6d94f6ad320b8f852b450f229247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f8ac64578bbc1b6388d0c47c9ba21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcc140a1ccf98e54fadb2ceafff067249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b23f66cdfafb138cbf4165ea917ff1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369075dbc24058824c75be59595df83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a58ae8fcc90c8555c7ad974279d032252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85013ed488f31a162b18e3b6df6929c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae74bbcdbcee24aaf0f0f65ff4fff4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8e7117ecc5c9e20b320ab0f7fef89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f635e833fca123c790d1c95933019256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22601262ef6d3ab9ae3eaa3b7b189424257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75197e139c87fb0f9bd719f96bfbfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed63188618ca24824f38c8c2fca3bca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d37d7d959fbdc8bad916001ea9bf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bdb2df081855deec2bd993ac75103261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9104272fb1f5bcde30cbe7f920cc149262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1314512d0d6d54aeaf55c8f36eaac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120a755a5d7ac809fa47c0c08ed983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573ec1d1fe47db04e0dd6eaa2e89b0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ad9403d82f6439f2da8ec3e09248266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479b37f58e03e8b77c667be6316cf39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2b0e21dd2a93c2debc47fbd21c812268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2258b3065fb1616c9cf53304b81fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810211336d6ad37fe1b8ff6f041b447270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e4d581706309f504d312510d70e20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a316f034e3e4dc219b4c3db58f1f818272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525100d148bbbbff47ec2cf5dec1384273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5238a5387f16bc28416131b70cabe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69e8bfa3883904227ff0497e9374ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5ad1f9c516a3bd0a9330439d4cff6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ca3e1fa2dd8fd9bc335353bc1383c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2333177c423c8ea6ccdb4f1b4c3b309278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b272e19abb266e878c405a391cc9bac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143836310d4ba1173c768674b9655dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d8e826185f8ae5932fcf312a508a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078963eae7ac79d5cce9933dfbf8ef01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa80f6f0fc04a30838c7d4a3227f450283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04807fa1d5510d1febaf85f84996f090284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0593a09463088d3af776b505c2a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5483a38203fc034faf91389aa8653286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b7141d6d9f8f3bfa97b5a88ea36af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68117c1af947a322de01346942e2700b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85add38671d4db2ff91f01f756d06816289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e6a02d42b834c5abe38c4bae0ba56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8544eeb7678d63928700f040a38aa4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45ae7421b6384afda42a46aa7a8390292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd573ffc07195dea208455e438272c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5dc6551a239a47a790740c0ac0df6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2be4a2c66471af7a36d7a9066ebc8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ccd331b64c71329b4377835ac85cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217c5353bfa2bcca9b3dd17381f89a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca14975360d7556af3657368512ca97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4eba2918b9bf8b0ca6614be21292f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7b72575db174ae3c02dff832321e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83bb26542ff24201a234b594a845b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb0a19e2fec5cd8a8975e397bf6fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411fcb9a6bfc6809d1f55fc3cbbe6c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bf4b7333a6fb4346e68fd5cc8f0d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558adb63d2f9108dff58ac8fd461099305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61877f96b77267c53d60b7ce5cd4c60f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc417ade8db692f0648e6deb12f9a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee36b0c715bb53a87e77d197706fb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eeebdf567ce87cca83ca7d2c365f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec6fa04b7f3ef0d9f4b50238a2acaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd86615029c8535cddebb36d55eef2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154326116ce5899a43d77d425cc04154312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e202f63fa923d2e5fb5893c4ee28593313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dbb9a9771666fbb654c63778e44f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192cc2a64282b256a9d7de67223e93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04615a1ff109e92ab934982b8410544f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a132c4eedcae1fe384f0d0303e1dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5707a06c40c205c839fe3304ec59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7eea33d78d3137c712ecbfee1f91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e72b8f5593a83887e2be255b92168320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880749b460224dd9278353974646f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cf00e51cdac347f4135a57e3d066b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480841bd2fa4c3322aae6a0c85c2673c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3147dcacf7066921c785b94b45a0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c116843b44281db7181135518d2f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a4eeca4b718f16bb259de5f3bec28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92471c19857a2de93a2ea2fe74ce8a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaf813f8e31b0b76b95c7cd5059a48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd656ca2bae0813e08f654273583c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a44bb20942bf46e75615a22ed5df61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9126992190216d4b30d5475458b5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22120d793e0fe59e36ab1b5f7cc54fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89bfac69e341030098eec465bf2d91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1249d5164cf54d9728eaeefc22017334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e21d3b20f24f2bae1bdbe048e419b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbdd0f602cc8c88ad7fdfdebad361c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dba8c09177bd8756a530966415c296337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce579203fb2d282607ffbdde1e704ccf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82159e5a7199b3a76c1f6830a4439d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd23a68a7ca43d8cf86aa64b75090340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5d4ed3ea0780267ab0e3c58aeb3bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3924e4b31f08cb9acb31960b4ef6a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b71e3600123970530779f25c7514343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18d70b4fd5a24f58e931312ca40026344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e5f02093b69de0e35da8a4cab1af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f220bfa231692a6d3499504597b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a810f2653ec7bdc88d8df1067cc3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fc22adb9c99277c6e74e0d3539025348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7875615b9ccba706a8bc61df23db4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505706cd31733060f6d496b8ecf704350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690d901a32ddf0d5090b74c60aeafa8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c35b58a8d6542adcfbdecd56964f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1793e8da0ba05fc7d7b6b49b76199353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f94a87039511e323ab4842154f901354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0188be3a34aa2da0b308178f98089355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773151f83027b10720053db191ddca4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3ccf0fa021557d63f7c907d21683357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9d7de5bb700f67def684fe3aa1fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ad9edd4c85791f7b8b5e0f75ff63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737632b544f68db9711920917a564c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6600da9ceb6ae9c15e38992f902e4ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536a9aa565426e6b0a007c20885218d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0d8d0d8779ed574f9f40c05556a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb44f33aefaa99f3a5e462a655360364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a555c17471fa5f6efc79fe370b71f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fad8873b7548dc9ef4d83678d5327366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781520949691b38853a3d2f94d3cee9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a953b2bd6648ef10c47016741429368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f978735241a53c4ee5098b2bbf948d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aac9ed097c1fd4f0d9ac36dcee94c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9abde05da96fd60f513f9ebb0a634371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a02127746f0087bfb8eb5435799616372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d5c90bd105c9e9edd9fea0c88757373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54eccd0f94f18bf79d011b9e61c306374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb6b212a83f4cf15a6e97b02e50351375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e22292fed62ec1a458453b8b3c937f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb9efbc7d8950fe72753737e68b019377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3750def993f32cd413c0880af5c07b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59282f1c820d7a999a18b64ded2a5a27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bbfff89076e47ea3933ff91491a78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a37160ecf0ee0dcd33a0bf4f1b614381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baee79bcfe7f77b87123454b79b128e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9ef7d37e48d39ae6b15457d5a3f2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae424d5580e71a18551b142a33756d34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2237aa9f495f7732edfa0cfaa38acc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9994c30d329ffd0e9197bae70f209386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a4413bf63a421b94dca2bff6dbbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e586fb4e6298e57e849a84e67cb30d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a09159dc3bfb6468f5155464c9900389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990f551c9bf03b0b01380502b65a86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d14255b4a51a75a0f0aa9b1c6eeab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841f53d59b3917ebf4e9c173396ddfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed796302121aa39b8e73863ad6d315c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511868e7c5a55f56e9fb74eb67eb3a2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febcb7bf647a1479bfa10b35eb072ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082ec8c8b6d779bdacb937b4c0f1361396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e48ee37d1873ed1a944b924b2d14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f236f03bd0f0750c9cc8c45cc3bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3c9dfae0798b5a417e3a457bf7373399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca2d64a33d5bb9f1b3d6401e14377400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d59411a8caf2064dc8580e1bc899c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be63401ab9b49d493daaf02718c0500402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e3ca3970cf1996f9ebbe711f91cef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb100dd0a5cf021e377f896683a92c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fced96c6ca96172d9e4e6db2a773c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc5157242cdf594795868d06d06e31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6541cff77008dce9f3840e556e540c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22396a4270ed2c9c662878181a9f9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c48f1b41918e7ae805b4abb0873c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c2b5b309696de5c358cdd3ee929c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75f2a7515014a2eb0edff559a7a006411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953b0a6783a5074f2f9d2d76b8e858412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121afbf5ae9978946ab5f3a070c63e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b79a823fd7600fb69cef38e88ebe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bee9a8630661ad31485a1e4d43892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186929d4937d3acf71d879e6d63e82b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a30e39d88c9b1e15df2f896cc5941417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bf41f305c3d22627656da9eb22ce9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d7adfab2eae4c084a18ce0c6c076f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456dd5977622148e0509ff58d3b3571420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bebc9935678ec0aa29e9db6c6c9d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ead8224d8f841628f3026983479cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617302d65033dfb396e2e5cb7a5dd0b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997861dca757b74f99b89d8dc087a9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d81e169661e759752cdf4dc10d5bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f217773807dc96465bb68b323ba7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f98eb7123198af5f2f1c629929f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec363c7b6cd2e519a629ec441936fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35025cbf8a5cb6c9ee52fbc41a2974b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471f158ce99dc38dafef51065f9d9a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b20b38630ea513921660afa0c7f9f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bf8ad80e886c6ed525c2161cbb12f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920039b6cd649b6f2b9d6a4ba2d15c8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd826e6407160d3ad62e3f1fabdc0ede434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959849b74f6d768a91d2c955a08503d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5913e188f857ec389bb9f0ef0fe48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce08804b9ca5a068f1b7bc4d102a5f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef32284dccbae24f3c0882031586bf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd52325acd83dc180535f1808029a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad976d3abd0811a8061ea81c6d913415440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d1e5e0a16e80fbd5779eb5f3f2872441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a59f76142a68da26c692e483b90ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e92b39e6f52f07ceb5cdc24168b89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485dc2c27da7a1eb97e8c27db18f4e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354af153dd1e6c49a18a37ec8b6bb73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee830cab3033313818a67c7af5429446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb01a9f475d61eb5f1bcfa389ba1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191ef4c1062b2a28d5a6a42f6255050448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4901ede4e556a4615866cbb2480a15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5035eb292db0157babb4f4ac84261450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baccf85be262cc7280d051c3aa49daa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491700e49dde7742331df7a5bba3357452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8a85cd5f35627f3fc7e8f206bd52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f59e005567b5a1e8bb8f296f022a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1384cd5e3b4ec314dd6e249a40b9658455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723cd08cc68387a24722a3aca171892456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af58ff5b11cb7d6e291d45e045d398457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1c8647ccd43cf1deb27e39040097e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee2dd246239f7a547cf0a41796d3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a09919cda29bae64f93d42f1516b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899414dae9e88527436ac473ff83730461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47a85487bd953c45e22b5c4774d915462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20923cf9c9676697311648ae811e5bf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4279974070e2b7dc1c67f9f16947464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd881d3a057ba40dc19fd67e7fce07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa93c695f7a8c73bd3da67b8d294ed8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55522aeb98168d379d6ca572ecb9c4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a63f5ecc8b7f13396c4f6389d1c6e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8675eb7d4e8a42d6992accbad08955469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e6c0a29ceffb4cf940b244c9c9aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e108935aa5425b2f94aa3c1f22d8646471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365e6f6a81f5a4b1f743e0c3a07319472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e36404c95b5b9a31351f32955d1c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b414884510dd8613ec1af831c92b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b6ec55cccb63af587dd7fe944546f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd204321a73ff633527287c7bb6f450476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e02a6f7ebbb898516e0b9ca2c2f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb7ad5b9106c1d843d04b000ffffc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b057fcba37277751c262049d41030bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e2e9a9da590e7366cac2b8c26099f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537eb29fb48134b9849079ebd492730481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23fb88e4466d176f49c8380f9c864f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea478667715682e2c523fdf23496653483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db52ca5b2b628198aeaf973f86164484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca704b45fa7cdfadbc24f988d8ab8c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63dc4ac5844ce5e8889b522e830403486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d0e2e8e1a898a248967812f9bc9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc9a52b77a2df89bb8dc8e6b981486488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe173d1a16cb5097ef93ed95685768489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab510139f89eb9ff3e7e27c2493ecc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d881b060a07f43d4cbe1bb3bb8adaba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428eb1638e79af6b213307fa24a1b4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf72dec596888e2f9052887aa385cc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b3600fa4bbc791c19309c104d81ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295326c42032011ed482aba96dcb5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b32b7584b0253aad290e1cb59debeb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2585a93b00c6db7e0d4c5438f059ef1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34930563fd721e5d364f409d11be1ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac70523578114a778cfd2817d0ece8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee6473e8039840ced0e0afe1a8d82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74331e918f92d62aa1f172021c8758d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574ae811eeddee3596b3ab0ffaab8c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccae84619307cc0e58e2de3c13da33a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158e34edaa30035d60715c8f04b781d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ba4a0e51d417edc6bd1a0a313080505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abc109502efdd0f15798a2d7597cb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab784e1ef5ba0d5974d42d4442ff1d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24394d3386e18d53ec7c3f9ca72d32b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfafdcbf27b5444daedc64211f25369509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d06835581939fee9c7092021097991510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15998da08a4cb8fd77dab737c8482c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd448ed51a12cbab7135cb25e93f2278512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377adece3cd4945c8cef1036bf29409513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744794fb073d1f3f2e63c30c533d88a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8647e6390dce1f5e4939b5d103ef2ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e64d7f9dbaded1f38f2a98c2d8c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431b8ad5b23a43680da2133bbdd532c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ae03e53c688161af61f8e9a8f028518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfb992aa4f36a9a0c03f2afd70f86d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227a80aebe0f96cbe2f30dfd46ffe3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d99d7aafca98883f5773040ef81664521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469087fb4fe470952296c9b1a279cc78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d92f0a79b3e70e5bfe68e5783fbcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e0dd7ccd39c31ccde224d480151d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae8b3772495c2444b6c53cb7ea05e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d2214617367be7080ebc8624e651526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592440e7beaf63aac2ede6a02f854f3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14381ce47ca4fe76334ee094e276e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6787f1c0440a5e73ec8febbd7cef7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc8f38253f4f367ce261d5291c3c7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbfbb7cdb177cfe69aed14bfd8ced4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4796a9beda55a42af6ae2e22fccad5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d4612489559b507aca8623213cdc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01233283d1fd77fdd0c008e43465d22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e00efc234f49218229c43a4193dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420fdc69a684ea2e4aaffc4d58546ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5352a3943dda8d68694dadc8117cdf2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aded8c3c1ce5476556a5dcda05e5e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146c98b0b191cb942cf5019d99e2421539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb396d0739bfa9eaef905203d304a761540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef3dd61849d9a87c4f5c403d605359541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e596ee32d8e4bd267fa2f480cd67d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d09e3bef5c16d65dbe689c239b19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb24936f01f8f55ba9db9821ed21199544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f513a8c9b79c242a69b413093b2b46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48bc301667e47140899b3eda4b275f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49892d6d4984c2be7bbc992456a0be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d636c4632d229e495f691cd7dc208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b5976ace287345240d0592ab56402549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ba9bf4bee5d3d03e9a2c6b515980550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945de4b9a9cd099ad2d28ec1d0406091551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875e17fdccacf325b46d15643c6aeb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247149f79dda717836c9e8a438c7b9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b04f5ebaa09ddbbf10236e1ac096554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbd019f4645f719db06c18e2fe514d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0becf3d55c062433d15bea770795670556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06355e49f48a49b0c4a8a33e0efc52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75810fae5bd480e52d69abdbfd8eea33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40457bfac168e2248a27fcf45efbe9c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f656b11ddf6b61a9e863968d807369560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee91164b898cdbc57d3a1765c0e844561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a531360c877216eec9e3df58f9072562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9801d1160701c5b2bff4602f34db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf502bab615669d7efac97478f63280564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f346d8d87e4f510f4cf703346cb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967fbbf479a22de897936442497b93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f358a28f3a982db8a0e440edcf2944f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5458b0f6cf37f0e0cce7aa3f636071568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fff8a6c154d7454255f9459cba7afe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c45a3af2afe9d0b1c0a834a4338bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716b1dc3811713e6fbe72f143dd8e83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b611781b9e73e328b4ffa0f8c682581572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d40077df198cb05f60c2f93b73d306573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053f9bde0dd42e2432c4697e90e91aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb896254df196f7ddbc843ca7655db1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172c5139b44c3e09ca39c06528d13d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98380d3f482b9cd066ac87dce30066e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aeba6f45eafdba041b3f19ec6292c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766b0c8824e432a0d7394d33a0f0fe2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82519943ac0bcccfb7b58b2f6526f2f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a57de25dd5c4b4ce4ff29e63540a4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06465710fd42b46cb0a5b005e7014a78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b29795f2845e1ff5d2f143154077d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba2e0955476087d1c4d1bb1c33aa49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de6926ff50c1925a3c77f470152b6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de360e88ecaf94ae461bef62170a9ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33378f6792c384c9e138d6edc603c66a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad6871f692a3935d7ff55753c4ba45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e039de9000b59feafad71cc854dfdb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2f17b92efc700ad439e09cc141921590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20686f2ffdc16f3b847746605b3bf01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc454e32e2f264baca6632f2a02078592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f0dcd8ad376923549e9de07929fed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc32cac21bc740d489a294038e96402594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c426b776f81d503ebb77cfb15fb46c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a84dfa99926ff0331d830464ff95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e30b08420a30c72e7f786e8a0f6685597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74805c62db8c9d5988aa904fe61129e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523869ba1bbd82bd7edd7dfbda01965599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe1feb605a58b6a95166e6dbbecf7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a559ea780e63394dee01864e04e35f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defb8848c83a9c8e27d68ba4144d0e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d062f5cbd044e8435f124343c9d73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df2cd520f46a215a1c11c24c36ce82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d670c7b8be60f51526556dcc01adc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b791224ca1f64bf8f0887620540d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40c7249dcc0746124a6b071f08f3b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfeb675d2f3091fdb5d2018e8e956b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c688b2bdbab0bb9367ba8dedc4f5c2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0c0da876ef5569c7c4eb19b913bfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2429381958b39b1d6e50677098b6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dfa310d0d09f7085f07d339b59ce1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de66078b113e68cc4328e3890fa312613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722747ce892d985b89cc3a1f68e9694614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e8125df5b32c6ff8610a8d5362997615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde803a19828226dd3f2bb9ce88010b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf0ef516ef8a6938facd6978ba4265617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b952d41baa897ff4fd46cab855b90b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504a179fe632755f50c41e03688300c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368778095ab83affc8b979ed3996a29d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13978a4677c12753b25d2f7682e7d8fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134ce9d056a89cf4c2e0cff08c4655622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5d9c0827bfeb2b04145e8d92321ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f9bb6b56d622d8b183fd6f2fd0cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551163bac7ad8be9b1db60995521f9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a27ee1bbfd716d8881256f89502926626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348355aae577de17f4e4c8103ee30b1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a0a5b29948bde62d5da3ebb62023628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014734c81b5feb20ee1cd879cf178a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a4750ea75322eb73923059cb476f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54da47e4deeec38250b3fa4259b42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542529d28e97dc0877be7214981060b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29be0c5e1ff7c03c7557f1b209f16f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e865bb5adda910aa6add6954b1aee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d40118fe53e169f98bf769cb757fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f732bb2c01030544f3091f0c6c6a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d1855547b0df97ad3f4f94c708f81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f59040c9e25b93955a6974241e675638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb05e7940a1e0c30f297decfd93b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a491475bf3bbe97c58310d0f113fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e15559a73891984553d7b74a02f75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac46ee76516cf68707c80634ccf0a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef9bf03702a1f6ee0f0fa4a317421643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe46c8ee49532acfb6ec16e6d0b58d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63bf7b15c30135914e2d7502842b75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a68482137fe6b2ed10b240381be3a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ecbd867633d911036e70226f173a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3022a96aa4053a9510853362d07661648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3a2263c1fbed5e97d8f3ae9f35d72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5286d10a2b5ae56e7c9bcd569ee7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aada9e1dd93ca3827ed09b3a568ed83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049eccc5999ebd95d493c1960e67b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48754b8aae53bbb91acce7e6b27082653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe690356963b5d9e9e34a55a361a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd5908a9a4702fb46edc8096908037655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed7fd954fd602cef301670fc7a3f7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d63b534176bf2f6f10f5c03e01535657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7bfda7c74980833292e1cbabf5580658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef9445d259680353d7ee15f106cb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7ec3353b5fd3528e9e432a2bc7d34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511906054ec4cfade7ffe8e18f36014c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5279104b60e694ef9d3193264a30d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b401a46067d7359d25b63344e251a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be84e6cd188ecf9aa63266fa743b4c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c4770080866917632c39f0e793a59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69c818467a973b22f57dcb2b6b636666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c973921190984907055bde306c3dda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d1ca0b7db40db9cee6ceb3272cbc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad0267040639430bdae4eb848622be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e081d8b0d975a4ae1033673f90bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb2477f38f53a87d8eecad17f52cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69622aaffef1f88c9022fed72fc701e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167956171660d57b420ad0f4cac837673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd493e6202ebfc387013f6d0fc89c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c258737b17ff36d88575106776e968675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b29549a1f6f0791a7d63754076b82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f6d2b3be635d6d7f8a6f927ac95c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe9af68975e76e86c7ae26e149d8e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8823ae76c89bd8bf52649cb3f202d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e41e82075a864518dfae3bef7e74f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952323ab7db6301880f9446749ba555681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfde05106a6ca5947710d2a09b6fa1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70e3147f4b6acc03c5f5f417e2c58a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364dabd7cfbc4905f4e5a66ec8cd4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e7ab74ce7fd021604d26cc23f00df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab7215bb0b93063d1ef1eba9897d54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b3618ec06152c6f59d3e577536f01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df9222d726a2f4fa7c7c7f35b7b765688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63be744da7db7d912078ef178ece16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc6acdd2ad36c6615ead8502f651f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466cda0cf125e1982d13ce7b394f644691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7895c5279773b0b07a8d8f616601e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4df61f9d1fb4227c6559643f2d09f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d38a99831c06b7928da3654ed1781694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc48511931dee7f12004c8867ac3029695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35339ee74851fe89a93cabf5d5fc3b17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ddf8cc0d0c725cc2b866c4560f67d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6030e8050c854c8b06fdfd83b7ade7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab241420f9b0a77aa7ad3f313438eb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a3472dd3c193ea8d3544e378ac30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a757e949e312da28e8bf464f4d090701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8ab0170baef43d5cb54d22c2d59f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df92586b9376e313ad251cc7557ec75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae86413d52fac3c0245723a1156205704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e695eb3d4c4647be7e919208bee50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b114bb6de06ef5de12357edf9fc5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5a428cc17ed78677043c3a6166b6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772816425c4a13d722dbe3e67a65fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f590563f7266a7be31e9447f1e07f0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea98b80053dbb0159d5b975b5ebe1de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012661fd0a26107715861898cdf6cf31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd50b6e7ebbc01ddc20000ca2248b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc523e18c1318cf26d969e62f07d713c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fc4919b75fc6174161338b7b8bca3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec1744114da942c21ff00566b1aa59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461ff6dcc4d0dd2ca66d88f30f66cf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7c3efebd876957482f13459eee3f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719401e159af0048ec565cbb30204a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e919e00fcd9651d0e1bf9c726f19c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde55a081b97e4d5922270da7cac6ea9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c38e4d633e603f43004ccf615fabf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f585f4500d0d4f8a1196e660a46e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09175db677b8910dc4db27edaaf51d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f9b4925ecc919332a26fe703018c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eec2c4e620d2f2f39c273f207f1ff9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea351439be6f49b5fd45453dfa29ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2937a384276d14ab4b1bf79f1b0c30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6909df8fc88f0a60d644c94680eb8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504865255e3145cf20492c362be1c89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695d75811a06f2b00eab5990e1e8273730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76373e09a40c1de243f1090320076b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6207e188d27ce444d30b67868819732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8596c3fe943eba3f79552d5b7fafb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebce882d8452a19fb7c2483c85f3f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748bec4609eea364fe705014d1d70c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d478eae0d0470c7c81fa75f7e3baf03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365116e023e1ccbebbbc34cc1e7ac299737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6c08b2f97ea968965519992dacc0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10b9d4cd7a51a983d8147da29cc00e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfd5dd0d1601df6d86743339e8f9fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf959bf4fdc0b07af080863a7b59f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc00467343bbdd94ec724ae95cdca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd488db2b1e8e0c073cab7e02b27b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c68da097b8d4d34f32de91c6ac0df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e581cb057e71652984acf670d8801f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10be2389f1f07f1573f4e209daf52e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f27f68bb43ea3e9b887b3ff5be160747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fa06513fb347656a4499f6db7e15b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a1b9f513fe4795e588b6c9ad5f5a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ffc70b7b9c2c65da6c8c19acab4cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2ee2b38cf1b89099ec9734a4b125c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054bedbbd6513d8476bcac92711e20a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413172c53400780a71b7349424d6afe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f77578d496bdf0a2cb684813720faf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e00cef4a1d044f9d6293f3be8b69a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584006c1c435924cd2cc516819e3f4b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d351e2554487904fc04a4c090c814d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066e945f3dee131f5fadec0d0be587d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e19f8e07bab3234b3808881a1e419759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b421d75d75d87b9b66de5db5b73051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b217b3a327337007773a280a2b25482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035b634801ed0bed15d3bb685bd9a393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e3c8abc70f15de66aad7bbbd02f8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cae6904064048aca20a695755f8b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688596bb379334ef761f0f951534ffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822de4931f79c477ae685330c3af0d407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d3b7a09d4916501c5ce39a44684488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e18f2aa6a53642175fb881c777989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc803825a00c8cfc6cb43a2fb7a4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8897292091b1660957da4aecfe55f2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6fe07fd7b6b17a481705b8ef1ae2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54d89c63ca9ff8ebf23a8de498180c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad03d7ecbb78d17c980b18c4a7010114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d88224ba3b031c264b23616a1064115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18911cdc311564a93d7a99fb76e95ec516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaf070a6b70030f91cfd3d7b4c604d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da268d87ccdc48d154d77861ca3a9cf818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82029f849ce3b7027d241f4e92fd4d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35e5e9fb31204bb02a1521d8ac8fcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72ec3194d15ac1c440705c0c6091421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002baa7c96c230a35c5631057a52b1d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3aa78c356b689095b099dfc5095e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a194030f8162c00e703886dad2ecf0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e983d2fda6ce4a8ea6d9b1db0b106725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14c828d6f5c5e47df3a0d9128f678a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4cab7c82d05cb7294abc65cb1048127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdb20ae6eb2b8b420c6751a56c38a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258e7350bea2abec1127cfc9a8fa94229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2f53f56a38276717bee7022c0019730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0a2c5fea9f39939849969819a9a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816de02b2865fa4ba52da19787c8e5dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e54840325fa01c77194a178b2c1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a19f41c6d9bc538af39298f6a1ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde539628f4d79f37a53e0c085a8586035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63062dd8606fe445f3353e2d8dad336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28129b3d9e7a4342ae6fe59d2f09c8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb0f9ad8f54535887d403c4157128438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b12879cb36e90937c1f6ef36e83eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf067478f8a69679fb6b353c8435489040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cb949d4340f57b45d75dcd6d2514041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac521e55621b0beace3f9622d280397142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df925ef0b316675f08ba9c9e820a5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b77f492eb089805889e407d4772a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d27c5fc1b38b566ef0dd62f771d2a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0d1f13f806f6c6c934363c6e327d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61bf258f4db8b89f230f1191b36b3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e4d7d49f0abc034da50dea978586748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c8b574cac056e6f1f7d149134b7d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d0e0413d84a79d9b652d4fe5227550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f62ed33ae42a36ca95e930f9fd4f1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd74709725bbefb7025b5625c1cf6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813404dd0c1a92c69274470b674b19853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cdd14a51de26bf3ca9e52a816e18954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e76400de59152cc741e5529ab237ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025f8100b5901ab561da4a0cd6c213c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58198878953459af1ba3f5518387479e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd1ec79f65d78d944c27ef477fb7dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ce6070018869140d25eadf9aeb8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f13afd2ac447bc9f3dc336416a3a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a96d6d838f91671a150e2286b57961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f41d69b059b43b80e220de784e71462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793dc2cef8ffe5f38fa08182867750763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185dd99fb1e38ed8a71d1428b19716864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189fbdd84c08f4c9ce2ff59c23fb53b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab869c62a7b0dc3a8180fa99c847683e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec2c4727e17a5ef981d14415c1baf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a4437698208ea0a69a4aa2e10348868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040de165096315f24734497421d8b3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13181cd6710ca8d8193fe27b63fa46d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd01f7db3b7d9f4ec70b02e0f4658671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467cc62a99bc117d1127e9ba02ca0e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab9545d9c1c1c0d885866c4d6065a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15a00de8527d1323cafe369979d0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bb51d754c0b6d2a8a1aae1a18e64275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0bdb72364a650a83919a4f20874776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb52b93a967cef87e6cc0ad2ef6c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2db1021ea87346f05956d3f3c9a98778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f697774a85870c33f24e5d9f5170c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295977b955a12f2a4bbb8a41f44ed380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fcda0aa0a67e4a26cdede201c19a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678745d9766adfc5584b771f119a844c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3563833e519e083bc66d42a11e01883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873887eb866fec191b8deabba6a98484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03229cb1aebb3c46675d2ee9092ad49785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131194eca9024614767f68c7fa690b8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf2a6c6418cf51444719d09c30750c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cf5f6db19864a3429baa31bdaf33488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b8ce9e57ccb09365f06ab02140cb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf817f7ca8d425c3a2df2015835e16fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bcf841a533e8359bf8ff2bcaa590491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2afc78968bc60970fc195d224e73192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976d55c2cf9955193ea6fa8dafb85bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cd9fcf093af74205a544d0bad279694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c071d65418b72e8ecffd3da3871f0f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba7ed68c557a39c1487baecd495f0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90f59ec6cd1ecf127d3abf740b5b0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd443cb1e1836bf79daefd7a207ff2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ce94ae02e56b93cf458ff97ba0e2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bd83513f9516a894ebe4f738575b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db58eae0582948e56587101144b5f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b6dabf99620618786f11868dccfa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bee32667a9f4258ed529e7892129f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6ca1257fdfb7332af991a7034e0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a93bb3427117dc54e7231b5ac4bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacda2d2328a4c3e24e1ec8e0d842c4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799cc545823512b38353609a9c923a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c0ff0d7276276a2d0382f3b00154a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d01ec03a62ec081f74ded06fdba44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d32d753c3d75371714e2281d088806110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141addbddea7e66b6d83d00458e370d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6391db1c5fe963b5359f88c601f722112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d7c95ffb35869d08c267771a405a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7055fa51a068c90d210c33c72d512114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18f147ad3448b104bcc245badab954115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4e0bc3309e3be771df3e6a16d947116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a26e3093859194394f5c8cfa46e2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22495b3a8af9ad5e27a4fea83256da0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0d62d64e9eb7c40524cf0bd0637c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2de1907229b29827bbbad01cb914b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd9052b3c95e5aeb1d043ebe2ec768121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab764bc9d4e79665dbd587ae17ec604122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b7625db853055938fe3f2466de72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e1a9ffe8cf43e1010b8610db9649a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ef52d06da46d8ae7a0fac844660b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2f8c281a37020a95f30ebde4724e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5048878d6b6f438cd5a464ae6cb190127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d11fc61e2fe15e3154268a7160b1c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda0e203efd9c3f12ea284127768d54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315e0519d0ac31d1d65e8b4929d6276130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffb011d499f4b976c0d8a8271dcaa5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792453a209cd775d2e2131aeebd6fdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c30ce19462b9c371477bcd66d7e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476595b187176a7b62704b6e5311051134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb95a2827871a0f9908663fa7ff7fae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831657db9c191c85ec32f1823d19e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf92e050ae1add4eae0ce47c7e7bc27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922115bb7b585d4f1964cf4f4d388c88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2da2e0100280fa351545ef42a954139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989375ade601c25d3f5c936878143cd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa002f5ad311dc09c40497dd45e88f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2be328a170f1de2d96d6b786534dab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f66f04e7d0b5b0a66dd4202931da3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fdfbf4af2ee507f226d1ce330a4a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ee22e8c7755a64960cdd9a2a5a91e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6e416912c344d3e9eddf14a26d901146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef9ae9f826a7bd86294b2358185e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cab93d3fd3396a6e19cb6604b56d3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed332587f3101df9e35a219912c062149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd823477bca11e447998c4002c250cab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8affd1d100cd101f0b3e4c0da17e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d675d641997e55eae6ff56c5e56f36c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521f392e6f044da6881be8a47dc1b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8ba5a1b91cb3767b09408b1b0f811154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316a31a74754355872002d0100b08be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fbd23c3709e5f56bf20baa759a328156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce69150cd90ccdc5d9e0508a974a6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc907999fb784a04a09f0d573423f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848ff9d0cff2084e5efc53081e8d40f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5097ffefca6586ca4c117a353b532160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a364fc571a68a69c369ef52b0b85a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae53251d9d498640e68f6761228214162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958b42c86f82bbd2278038a441c5658163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa3f27407d397a6266e6aeb99ce6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19419b7ec37c7e42d6d302c43b5cd3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5884778124d54cdac865853250495166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd500a01165dfbdd6b6752aeb521a820167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78ec150a71ccb4f0e36638d0058e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e00244c601fadce9cd03e091cf71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a57668d7697a7114cc8544832029d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315116f2161e6f47ae784b2c8dece1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823937b8edfc91be3dfc8c4c827e4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cda468fb36bc783db55864664ae786173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea72e926148367acc950d3b7fc450174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8713fd57ee1f9a405a033cc230766f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a8281bc1b3d9add8016d1bcc1cdcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84208643b5c028657b0dd920627ce9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8e298224f7ef2b3c6a5c5f4677797178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d15f81d0eb8939653a97540cc13a48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b942304997fa58a242afae91a83852180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54363b2a2dabc54575e8c360dbf2cca7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deae80410674a86918657719c70cad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe2624654e8f57b918ecbaae72ca6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4aee48bcbdf9aff3b63bc42b901f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5c6cdcdbc573dc43d03d99867767185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c51179642f94d974f1ec754f8e7d12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbeaa4e0fed3cb7f7450fe5d2e72dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3965ab04cd29011b6aa66a9fee1df7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c219222c276a54dc41747cec8a1b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434fdc7f9e296db712b25050de98255190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e750bbb871e1ca052f2bf207ecee7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dbeee4f5b82174d8b2793b2505335192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561af2e65922c6ea4e1a37ffd5f6984193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57b5a6efb887c953adec3fa36ebab0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa97e9258c8821d8324a17818cf21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a079b7e8ce71da04b58deaecd93654196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7515050b3156e8748f8adeb4fa7368e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc305db91aa651be2b026d0d93bd03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091783a8c16c383c2abdc3f3b32dc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef85745c41556c81ad2e68d9462818200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d37ece9e8c36236ef4004a56fee6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800a22943ee7d23e520e8ffa30557bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788cbdad013811111f6bc2d5f96e189203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c7c9f1fe3fb56e61c5bebc9d6f50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee41c81ff287c705c0dcc90c87f8798205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc790d770ce7a67b67ab554c07005ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec6907a7c04ef1630893b35b1b8642207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132437ef014b023780f7b0f50b149d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef231c4930b982437d0af7751cf2ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114566048d23c45278724066fd9536210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180e949684ec4c27f62e6d07f8c7524211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde58bac8fa1a7a6b209eefff5b74ba1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2961931342bb1feb31126b7573138b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500008565ade3feb10c43a13ca9a526214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa3da1097e29ea3c995e22dc4cb653215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0d848536d3bb01aad5a94a1a00d2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effe2541ec4063596c8ff3214d805b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5362a4bc719baec2186975cd88b720e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd2c82d37c2d0cb7c6600e33fb8378219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa2372490821fe417e826e81ebf9ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d1f0e230fce0f997f9210dd8cf0f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce7f9db57645ea36a7f40c9c2fd3b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d316c860c6f03af6e6c9da52731d82f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0a54a2acaa85e561a6f6a0ce2f6cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c6e0ec9542c435eec558cf1b9953225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3e4fcf12b92cc683049b40df3aea3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ac300b62bfd79496301bc9903b06a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf3062ada26c3d079f7e9325c61f7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236db3bd78191af0565af7323e27772229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f9793be3588c1281bb41a81a70e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19496b7814c2620e19133af40f774f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c35d2fad4f4752d44ebdcb81c6c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed3432bcd6c7153b50214af9592280233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab8adee79db84a8ec77a8a4cfe8dcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c3e96ae5e5933738fb1042ac72abb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b67bc23b9a4fbfa9a190225e15d243236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ff5114977cbbca76672c991c33c74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b4b906cd5d39cc25c043bffa514f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa98561cae4e8ce391aa4f386962c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c6b84945c5ce41bfa0404d1adae72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a931dc34826c978d04b2de3a8c6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948fe9b466e965d6b116a7bbd042181242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161b721fa491cb04ba9e0924d078d3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243ef8c11f07c509a6dea4c223674db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c74b73bbc5eb0fef3ca4650a4b7ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a55dfaaf5add882521119487ef04ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130844774846baf0cce02c1a73ad1340247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd816cf18fe220304a8da32f0ad98b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3dcd590c541745e5f4a9184f5ea8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109135febad2b3aff501d37e3907ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc23d2216229acafc66f7591cf06e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1c01de92280a2b01b030116a732ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232f6043dc341d73466eb2274675d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00683e373ef37e012b0a4a054a3f6e7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b82943ad2528d9c43c4eb807227d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cebd6a77c80e2a591be05048c3633256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07890d06af0edf199bc5cb5b8a0b2ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baafe16facb8d5f4ee1c44b8bfe2bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f20cacdc6c003ff07f84d76b96adca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8970e2b3b873c00a105f6058d463b87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd962f153e36df00770e22740db38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5d3d7d7d9364919b3b9556bbf6b38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee881cdf189ac060f004630a6cc0aad4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0530e8d84859e3bac203454dc878117264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79afafc2410565f63a05d8bd76395c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd5bbdd5448af0f278b6aa005f1a98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a86a8956ad4273bca9c771c235fe91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64ae89bbfd3b3ba5b7bd9577c8dea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a55f7c18c03b07c03261d760df3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a3c557e612acff837821cacd84078270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b136bae07596e26c2a3b2d679c6d899271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f923fb01efbd9be84b8c5e1e365cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7540bf897154cef5907717c9347bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d807a2e2cc55bae9842780bc86645274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569877737ef30489f1e72fd6d48e0f0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b76467b40f2eaff1ae83896694353276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0f6b32025f235d745c5621a13d8c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027c7c243eb2c220451c2d757f8684278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3789d1dc5384dc6a14c6c900ad1e256279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ee9e75b46be29ec4d44394be988bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ef1912bfa15a42565eb0dded258fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4573a51eba422fe9008e7305a7ff992282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308798209545034ffb076716b1dade283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b34ed3723f94381c33f928e696a49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5626f1160db91cad693b4636e9034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d3abd7db7aed856c1dcc21cf0ec0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2b72c30cad4785f592fef9ff05d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c0a7d6369a102e92bb73fb93dfa6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ecddf0027057a7062243410da9b95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3918b15b83ebc56f385f855fb457c2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b906578d7b8d43269690919faf639291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e530ab545a1b984e4c5dbccd2c5795292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489a0edb180f8ff26dd8715fa591744293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39dee4aeb27caf24986a3c8f772af1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9c2d74940e2b3e58996fdd2d857fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44633d50ca6601757b2f717cf414a543296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c75a09a5bf91220fe7e4f53ce9eee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d863c15b701af2b7509b45b5a735298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead64e8f11fe4ded170953281d913483299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb621821bb149f435855e0adf48dde99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587045621b8b4aea9b72a10c1f278e8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3390c25956a1d51ea4677e0a092d70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e14bf333659a841e92100b28a0b480303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad7261ee52a6ce280f009526063341304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4eda0899e7258f42801e2e5370fee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae3cf99dda36c5a1a4cbdfe374d39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d067f43e5d27d97c77126c79064a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825020bccbe39d6925d8f24c10c64d36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d24b638ee3a1433a9c3d3d30829206309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df46c2dc01de314898bac57a26de81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaef731bdc79e8459fa257214af269311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e4b9e59c102d274ea2b4a7ba47ab0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5acb91996d0bde6e4c365039fffe71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b345cbd495048dae52b7f850b3eb5a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8effbe72a8dc1b74bdf4a41d7c424315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931179ef132a02c1d3054ed7edcf342316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49ec49fb2057004e8c2e2cef85c588317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f051b317b77aad50c66da0eb0060c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddbd87fed3560f4bfeaddd4fc910b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c81224e922e23c595fcc6b775711320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa211271b0b7428db98855f9b95d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6529762f57c47413f2dc0c0523a9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e70e90b758988feb1a84d5b4f7b32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b6b8058b09accecc5647b952e9090324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417c1f2124fce2e2ff43e94266b153325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e841da9cbf5eb5f751e2120415bda1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af8656ed51f1e99468a607695023ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32f0da54959f7433cea21b0fe6abfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60044f2f532cc1f3f2dc5f69bb1292bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b30c8349c587393cdf0c789af6562330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048eba3ffd8337ac1e7e79730d5429d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c620108de9747989b3834aa6269a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7f97d1c5d40e164ecfcdc7e1b419e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1cf7872e319f71ce770d04dd45d4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c7ad42631eb27bccf4d78789b622335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875b39dda39ce16d498340bc594c6c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f1f17c745a61b5081d70100532942337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67d3ec38ce4d7964a4ad8df41a2c7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08c4d4bc01bb5d9623a61d8c019bf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc720711b7f30082b43d78271e213340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd65431ea1de6238f8e9dd29c06c89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c722b6001c07ded97ed2a5e0afe51fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeddd6ba609ffb02e4b63069345e15c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabc2b15ae185f1184a3945d405d822344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593fd3256cb65419aaddfbef1c076c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722e0578ad408e34507e96b9bd51d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04f8efdbce3f64e27c3fce7f4beef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b1aabd12769bb20f0d2689b920e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9554c8f72ab16a0fbe31246ab961e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c836d6973526a8373267b76e39d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf4d17540165fb4345d375ff243082351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557573c6aecce2ea57b203fefd8fc91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db46735c5ab66324404f75df050c0ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc31e2a2d46aac19c50111a3db4dbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1599d8b12a230f04c55e159c1184355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b3076b027fd6ac37a18e93e912873356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734ae5971016510abf1a2daec3108e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff20e8853adbed3f33d9c3b30221af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46568483a2f50a6201ca951641ac5a57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb816c935d6e48b7c59804cd37e1cbae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dec4962996073d8b48b5c39d392f4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d310f022f683341818939263dcbd49a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696efa02ffebb4f7497d59489b542a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999886fdb36363dff80167e9ed2ac702364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c24a88b99970399d58ce3becb8b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b52b6ed5d7c3104125215a7abe1df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44313f950058029fb346c2eb7c5358a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88a36604b6b68aa08ae3f0ee9352ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786a6fe8f5a018fbe10b36af2195db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44cf0064397b0db0260e2868719442370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b7aba4a27f06aa615963450f2186f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a91fdd2d42c1deefa51e32b4925a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8f43c2ba46017cac592085764f077373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb3b125203afcfc9daddb95e068b77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621bfe2194574a48049c992e952cbea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e78c1a6c01bd8324793f6f9937ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89b0e590d115dae580eebed60659e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4730ffdeb0c2eb93ba4e19b7674b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7a84c48a5ff3f409df5f8d17f4c48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccdf30a873257dac6b772f96f76eb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a57e077c35643810beafdbe1f5241381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf43b970d854132d7dd8924053327a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41540da73c48fdef92fc8e441257224383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd5c971307577b307e845660a38d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a471a31deeef3cdd2dcb26e4437f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e31ae592633bc3139468217a6bcb09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ee62cdfbdb662ec4bcd603da489b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0d9483a655de13883c1b6794db7e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2645ae0f4abb7597ca7f386ebcdfaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875730d8c9ab993629b5025c8094fa9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeaa20749dee64b953d214532d46a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8faae11c2b7719c7a6fbef4d657d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2b7e5b1cbe10db6f9b946ad87046393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de200025b7bcc3cc3d5faa4ec60eaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81db5a6bb205227e604d5d4037fea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea08eeb0aaa4bbc58832443328e2d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630e363cfb5fe131ffd878caca6863397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d23b2069433e4a1538c81a3808fd1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdd8266a775a5c1f4bcf5d31629534399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308605aa09d142105d97948d61b4fd4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b0f9eb6d383fb9de80a372c272eea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20da5f6e398cc72897f6e4c205f5a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e5e5c76e438c405aa6daff741d836403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103abfb2070585c1c9ec979b3090470404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8cebbc0b65335528749cb52900c4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe07b8499d563813e35fdba99dd260406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58be9e27a0c754902662cd4dcc7904407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a9429f8e729c83bf63011d40d7b83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2620f3d083831caadf9c758226f7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1145ee7087837da249d66a4a5001fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c7e7b2951b2e59b8cadc204cd7c48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b172fcca97ac674f349e5422780d3fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8a8d62dde861f7529190cb9f13849413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb6ef999886fa70ea90711c5163ef6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd93a1d511fff370ba507fd2e40e0fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66e850ea174f1fd9dc5503df38ca5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d410213fda1a1af8c95cbdb0dd6da07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d803e840fb0d00947f1996b668995d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a7a7e03a499abc737fb2fe26fd2cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44542092887f7466e9a830d9ca74a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987aa49267f8be8d047b6eb852bb702421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a4b0520ce6cddcc5efad35731e52a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bc4fc8f18ca18168b9f1e4b48258423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da0d80b7ac758c9a3b2bebb3cfa1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498086477d4a5c1e35b5c37fae1d933425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad41477d1dd80b7363833a5b9b2123426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40a142c17fa59812de9e4333bbf4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd4d5033637512adc4270d840afec8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3041e1559cb6b6d803bfb9f8aff433429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221377e0cf690bbcbb216f9998a22b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4e86bf356ece48590788af66aecab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeaeb842eb15e66a808fc2461f1b1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbb2e026312ba0173e878a9541be47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990332b462616671edb337223066231434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0adc30a3449037254a0e9f01cc2558435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4234a27e2d00db85eb03f76547089c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4b9f05497a26f15d523359188da14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d453a86d28d8345bcbc3f2adc7611c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defda7660126856920038dd643f85d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92380594b635f8bbcb2560501054be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d774a7ff7e52081e42d43d31073d91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9833b5975a4b024e62561c3cfc84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935901d4acf3c2965e5175b536c51693443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c3888c3b3c737ed4ff41e33e8e7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b509c76b89c91ad9dd83381529b635445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b9de1a5ece08326323f9cdc1db308446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e404bb56ebbdc68370a18eeb74afa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c00dad54262bd471572aa2e695f289448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4959eafc470dab0ab23a77024ce8811449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffcfb1dd14a899a32899925ce260fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110938e5ec9cbb517f7d293726f5ffa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e7de262f3f0e6ad0f54a94d8f8d88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef45081b26afd68aa3d5cb65fa1c4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80657aa7f1a78a74fae0b6ae7d3d4992454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced5e9b2162bc0aae815dd13d6a91b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ccd07a6f3640f92cb462062f0ed24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad9e5261661b1f58ce113992ff287e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf8f247c19eed959a3f0c83163196e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8800a6ae489f85f85be598c9158e25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee18c27ff9c7a60a6079aa7b9c6ad8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94e3a59b89de5f2843eca816ab4c71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e05e991f6f7dd42ba7e17b1ee018e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3731c60eca72add42c9faef0c392463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8114d44e0a51c6ab4405f005b25afa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581011ac5c11b46d9620ecdbeff71a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a80e80373e78c156bbe62ef9420e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc55b974366a254c81047747283b9b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f748a7c75815ac57cd42f9a49751ec2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c86a3529814a6c0ae521aaa828a0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ac0c968fb5d7f8d755e12ad0bdc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb44fce0d36ae9b8b8ab9ea24108113471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a6ad333c2ae46173d476d4e12e0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712488704466e8bbde4f9c35ac4e4d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd965f943bd3a0677ed32fc1a8d37a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d6d9e0721a7cd514f205a98996af5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023da1054b15f58ed11cd5635e8053476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e7c3a2619d414cd51b35c11ca089477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5c31bc188885b3fc080d8655f5899478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6221778976ff4a72d1ea02e8f9e9bd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3fb26e696d2789802f7854dd8801480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5d84e908d2145161de9b1b301258e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f2fcb07afe2c6e7e16f682ab08d76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc50e3c379c5017b2215b1f3f7aa44b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b59151d048365ad1d86e29ad1ec763484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922f74fb5eb00a2649c1ab665586df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470b374d662b5bc1c8997d498582055486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e51394d7e8df99f7fac32fd1acee78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbccc85bb2cc6845151698d86a8a61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c20b26e663a942b42a6f7db98cad98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324051f0d7ec54eae8b61c3947ec92f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014f657ac5ef95ca18a8cd49d536b81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4c793fe50c7f03333448a98bb40d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c91df24d098da346a9f9b53875e44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e6e25c0bec9cd646ec6778a25319e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e028c305ca4ec5b40c8dd4fda425a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e367152b0f7a29069fc210b9f3f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a059c8e219088374a666cbd5e648fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef69f2c6840b3851166da66d9f08cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d2b5e3fe472a2daa59cb5627a9aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ec0ad8b8ca587ab77c23930f81ade500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9fe4e4aafb6f450c0f96c01a837da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9889a77377ccb2124f5fbcdb07dab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fda42f8cc9468b3927983ead432b2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b065829bb6cca92fcf3aae8c36726504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196c4f39e76c295656180ab66d19806505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08c24445c962c16fb8cb36860d1c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802458e0984b92d262a47a0f232a568c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12801feb6b5c03700938741a9a4197508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508f1d5ca2894d595bbbff1a8546851509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750610fc84028f3587d007f35f3d90b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0af5e860ed23ef0bb966588a038f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb37820303f5a973b63fa3fc55b72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad57f54c2e66d58bab0c4b0349b348513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900bad535c0f19b43c1dc3233b857b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b56c0a69b83c4e633c48e1f9ad018515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f3f1296f2d86c8251e893588897b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6d429e1dca958587c3727cadb8a52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9747cc55ff509ec3bb77882b6a63f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce2e683a352eb39f5e475fed4180a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030e76ed7d25a8f3d456445397a87f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370bfb8bb1f10509bb1a20eb7308aa5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3beaee1213528ef2f247226f9db856522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbbf4dd8e297cec8fe3c35d8e49769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ac7084911f30acf71a7e87a741af5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8e6d2815d58c4574f99bbe867ec6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec575a949248830e4b0793305ea0d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b5235cb701df0500282bafa05719527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba887c3f2e96ad49b55309558a8127528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b712281697ec682784d66f179e5d2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded978c766b7b03c984923465f6eba9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd661d5406f2f85f941acd7c66278c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78602102631d2de5152f69034e534e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04618cd414602dd5779e82e01058c66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b053270ad9352410083769662eedfdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a78e8b689f144e3ac140f2ef1f9a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622946e10b838c136c28b04c78925fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede5daa6a5bb45540ef1bcf304ccf9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c909e77a7bfdbb1946c9d3e657982df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aae19574c77e44243a53795c58fe0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaa06c4bb08c3e389bc4ff10af1110540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4b8791ef1baa431d74e7248910a62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe101bce09daea7cc3479b1ea36153542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b63d751f8e53705c4cdfa70cbb80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b66150458a549f69433dc694854547544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62b98caaa369452f6fc20ce6da9fb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d533111e1a3d4d251560f6912e62857546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ffea7e4fd134f57ee8d5a97f00af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9691b6c2bed9af8eccb1074f27a14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c00658e90fe44d5fd7bdb3f119b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04461c9b982fff0390525a241bb5f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33da4e0951bb24dc122010fe388bd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b911f01746ee043d94806ce6563898552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75db6e86eab298eb2cf066bbe250ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d383f25fc2d89b85b76070ede494bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f024ce1c362b13141bacce310056351555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c82f353b7e6599b5e0e51801285c43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db5e7874f9368a0d9850268e1c0bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b71bbb85d08595cbda1908b44fca12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b84901ef81430667d72c824dd314b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613d9606606ebead3e4c60ba1ea629560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf230e2c645499acd9151218fa2a1c72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4444efc8dc73f8e52d4bbe409f9cd3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dab4aa3be0f338cf5f57a369fb6476563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426e34f90a860d092d949ed421e05c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500be7fb2fd4428032f673206070f16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03564476dd133bd232d28a68ea9393566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f72d7b72f798a72ecaefd9a61ffcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c595451dd79c8e32a5d5f753c319b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af245fa5932621271ba75ce12e586272569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09107f838b26ca824ef4c83091e0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f247fc345e3d952192ba01d35de46c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1401ca2c2d805fafc3421151634f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8246c9086dc6eb7b158ffe38e00ef2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81248a77245de2adf833cbb4e14903a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68f27db30bf138b3d37a8c982b4b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4351e7379604742017520722ea340b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13223551367bcd7fd31e941456e72d23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429236bb978540f723d9985ba2f7ecb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12cb5754d136c7ae3732b258fc4df1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af118122bb1a30d12618590cad85f23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb61ff3faa14258814aa7c1931766581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c9ba9997788610ef1c67d3a4e0da0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990439c09765a0afa16585764dfce53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc96e34360817926057c2b2fe66ae5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec468c36b43747b0535f70ac26376d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895a9f13a3813c392da959fa6542b72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6bcbd617b5346b4b5377fe9e5cf3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa58b8c9a28fac0742ff46f8e366ee9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa64ad6bd3e5288a28f04febf8ee01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de860af0319072294cf9d8b7d3354d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb8fca9d4f3bd1aa67abb1f9387bd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5dcbad17af2840df1de46991197ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107af94aec9c0eb23ff3407b0d015afb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb7d4efbb83318a0d6e77c1259dbdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d4bd2d8d0f8309bbf08f6c8e2a285595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4cd36165ddb33eb01256eca2354e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea2baa09c382cacc6f6f56c2714992597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4c996c3482128582ad13880e1ff42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e421e9217274f8d33c12d1e946ed17d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef91db5a5360655247f696a5374de7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056d64f25a63dfb1f94e3b0db4f5405601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddcac5749b26c971ed231172d2ebcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b4512e97afcedfdc3e6e29a3e298603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b73d3bcca7e5cc1c2efe19d945144d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085f64aa23a58559bbd3c8f9fc4fac2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d9343f3647462c5a13c8c68bbaa2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a162288979233ff8f16ddeaf91d33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44330c34fcc50cb9b7ab418cc0f2690e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f116381fc37b7bafbae9e0ee7c593c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad60be647319ee103dd7454a527b34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38852468955417bd041144d01309bc7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0904d009d291696c109aa4bef9e42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d999962d29e9d0d42eb63bbff1e1e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fb90b5d55ae5d8d228edec6be5430614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20189cc5af4a818faced0b1cec9065615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26facca3ac3425504823cdfeff78bc32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d32cc02733de26ec152e0a7531a2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36272986f4d0bd30a84941b1f68a0d7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078554e221777e4f95d157f8018726a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8876069e9a1e12e7081846b8f542fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d48539759b3c5c17638d47e88399d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cda0226184a5e0a33f56a6eb9cabf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762f641272b152eb0ca6d3f5b70a13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e277f8c24fcbc198dc3b3578aa13b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3ebaba0e41c05ed65dbaa4150d44f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faeed8fad028f7e427f5f6e4ba6a09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0fa0f46f3f63e2324101f30cce735627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ef05dd6036e74edd1b603b9c59eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf570eedf58ffc9a3a6a880e39fcb88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfba9010046785ec10a06b96a9db75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f99521cfb8ab7e6ca84279efdd1426631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb23efdb9855f5f105c17deac22120632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107981245878007c2d8bb0a50b82e8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b637d8d6c399b4703eb90128f524634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a41d51c0d729ec3b48f02ccf00f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a944af98ac18cc0e096e1ad196fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2d797b809675f4999b2cdb03e74d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ce654ce0bce20b78457aa3c6718d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee1c78c0c76ef22b869e7797ad8bb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20e2ca6b64d2f83dc61196cc651b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60b0baad0921de77137ffdc36150e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098eb79b3cf3c1c0d54f44e8d1dff4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e5d8ad3bac8422104f892a9d7f6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffbfae7e0f88cf8b809d9c862c5d6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998357b16c7b8d0c4811307214c79fb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336854618cfe02df25d017d70e46117646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cbafee64ac9bba35dd4eaf6e886ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8591ef8637be7403d4d540b41b75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add17288b76d3ac7e729a2c93b638d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bfdb1a47c2bfec8b5a80119b581f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf98141d933ad34cadda5c8039c436651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce98f60aa5bfd66510d56fd07d7ca78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a21287f0218c013de0270bf4cd866653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd005c5ad09dc4ab4a789d6f8f2769e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c92fb0ba7c59ac42ba08a0baff05b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e02519dc7eed17a7f999158f6441656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbd11918e31d06066c5a48cbe9e856657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d216fb1026db8488ebe0efc2842840658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e17be9c7096e89b873b19aaab7db5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26789c78d0d44b8a7eb8e713ee3bdc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c026000f4b8eec123b85cf2962b3c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f587fbf3145812e94d6b9acb807815662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffb7045905ed6e4f7571aea03d72e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d97757ecad4d8c1cd34ba7e068b140664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed67504b392be1862acf00116cab68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24123b425c16a51c9f07bb4f534879666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669cee95bb8c198260a0ecfa39a2c56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caed0713e046fadbbbe6723b3954d4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4a35cd4f577298741bc94d0fdd8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced27ce1051214761313daf73d37da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe18392f2c224c11b0180ed20efcad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05688532bad9c99246b32d6f432091672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49601c2ebcea7af16ff8e4ff9dcc02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873ae09a1f1b8a8152af30d14e75cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee593ab1969c429d4fb134b7d6e3d76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24504dbc79259e0421cb8cf952a44149676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30425586f639124b2a99050ca764d527677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d279976dd9df2f4c890424439cd926678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb29ed096f72425840be069776b194679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a17814bf755216b21634350321da1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be6f66768b2d51ab6df2200dab544681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700d5d33a33e6276ec79c6bccd826d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096a4bdfd89b32c209165914d43a136683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674eeec7d2172f8b66fa61194935be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca8e27d93a59c370c02c32f97806a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0675a146a4be1255af686244b9575686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d94979c33b85f92c1772357a2a24e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cb87f7fb5b022fbc81e78ba878ade688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4783a6da36fac971668971c8171ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c0f788fa08924a056740ab58fc75a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20840d21ffc10c5ae90c9105125fc6e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318233aaa788b3c01c7dddeb42a462cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d74865ea50ce323b740105c6e25082693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58028ccf379bd4684a53a571f51efc3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dcd6963fa04f68940ab2dbc0bc5f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529271b1a20faf0036dcf2d813505cfe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e124da6789b5b50ff973e0d2cbaa9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc1575e922ee87c3112a21163077be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd963b78e3a566b1193cc51c703d5e89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2f2c2db9f76b3a0af16205656f142700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519f0fedbb2b14c5712c487b97fa478701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c84dfb9be9e85b7fb7fafc6752eb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead4386861c604073c23303ed92bf53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75887e0a6a9b6a06935255c6856d56cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2325c5d873b3dc6b65114ec3e41d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cfed858f1698508fa5fcef08f2745706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9cd9be0f35964a7a6c8aad0b2b517707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748093da831c8d5fe2b6e158d6ee340f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19143b68b729173380fe98963688db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f87f05b667095bdc588fd65acaa1fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc78f509b3a25a35698cd82c0cd362711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d733441fd14c39796b13b7a180c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca4ea9923c2c958b45728a468214c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ca8483d43b85f505ad2589372382714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f6868e2b4197bf3df7c6f216c93af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c349bcd2d94f4ef70478b84875c30a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf50234fd231c143eec1ee73cc3d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312600e6698d4d6ad7ec2b0fc274c6de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309f8401f2a3370daae56b89172ad64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33330ad1b31e6d77639e2ac1f76540720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba202e0e3384d7b4aa0b4b128535c70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da501460f089cfe85cf913202f1eb9f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf3d983875d8661908089ead75f487723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5553eb95f41e958da5946d194fcb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682857d6c756f244f283d885013bf1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494a4b968a01a50ed82fcf88272f25a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef053f402080f0887bfb335676466727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede7ed8a9e1795cfcfe2e23d5ef3700728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d8197f36e6ff6a9faf592a41c2a07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b3ccf48346a1ec042d8735eaaf2ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab88697e3eb484008b4d99620d27347731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c49460b4089e371b891256b882bff1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc282e1d2649736263507db3589050d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c4c20989f195380e47f760d4492cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbae75c4c63bf162e7e4bed33f6a17c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5ac8d817dafdbc03663f85c74ba7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e49e4713b22ed413b811afc996ffb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607b46624f408275a623f8602ff11f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbad11ff3c9d8b24cbac83e054f106739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c6277d0deebc7c296e6505ba90d1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f364b517ed600ab309eb5a86c9fb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0e6a8d20629828cdb16a6179c6b74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04cfde98f7fc07286b723dc0b9c8a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d4f647bdc1c5c444b39ae851c411c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b38f50bc4b39ed0d7c97f07ad1e30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540a0129eed4a423ab9fbe427888531746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d67fc992c915e4ed69532ba034758e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcac7a8f99d692018d84df1f5411a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f82b1edfc858847b577954ce9696749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641e1e3680b1d3b793130969d38e78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23091dfaaa0f65c1de5aca03bc62f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc94692b71dc6709fc30c73b3a3ae7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92f845705012df6b039b7f4d5d8d13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60039b8ed39226cae604a25e13f51d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e085179d42850436ebb059b91ddeb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d217cd1eb3519b96693133029e585756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be8fdae1d9abdc3bbaa12da8c5aa3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d769305f9537b7f175d6aca54b7d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1d0dd4710d85ca44f85511a350b97759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>