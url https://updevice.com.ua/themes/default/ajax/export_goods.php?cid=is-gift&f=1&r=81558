--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d829bcb0f1309847911b65fcd752b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ee1b3a0c5e74cf40598920c015a2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e503bb2b4b0aa8af34ae6119e53a4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e2e066dcc4b9a95d6a9640a442d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c38578e7292e297b33d36197e878e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9109df0dccf153bb634226f82736636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa77474c8da571b9a996c5dbf2aae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26401e0b56da507d3ce9a3fed4487f248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f3638dd79b34b4f0732b3d02d3e2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136463eb78ed9520f20e648ed34c2b3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476d528adf976ffdba1ff3f97002c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fd0d233512ea9306732f17fe39ff812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8df55cc295d1e229380614b322f0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dada5b7fa799ce5bb30bc98f3645f1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24e86586c16672b9b0659c433061b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e6d770ef4a5dff45752746815167f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448245f3020e13827b946ca9ac10160717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c67e70da02587f36244ec885ed4ba718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567df55a0a48198dc90abb69efc380d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fd31214bb289aafaf2ee589b2fb4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527c246ffca8e46c025e2d9b95e440521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514454d53ef89ceb0f59e57cd7932ef222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f460199980847f93af4f3db7eb87623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45515ab8d5457841b3ae89e936c275fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ded45e0f5eec21c18c61ae70b0b6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134a62f7094023073a157fb68f0918626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abb5b0210e0b85324ce99a665f1b0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e58225f96731bac667bb998b13ec6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a73f2af5399b7602e17986c58c7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beb3af62f906d84584c516929f740830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb27c23e352fe8eec2970f3130df20731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4ed9559b07fc978afcd0069e74fbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080510d3531740646378cc0e14558c6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d423c67a3a7f3cd473c2a589a57f2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6fa14c8db32cc52bf560cff8dd8f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a776d0bcad86606ad7a75589ba7a84636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216be5dc8bcee74c0e250ad110c3c0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ef73567c05327fbe64e0e8dbaf0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab305f807e9f630338fdebf5dd29a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f92302ee31726497501820fcda4e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40451efa7c92b05647630a02dcdaae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135db9b5302eaa8255f85e35bcbcd6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad5a3251bb3496806c676378951ebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97972a144f42ce0b84cf616e01022fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546e899a51722941712555b6209c3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ba34c0bca341f9acf27f581a7bfed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa8045dc586558429afefe14d41e9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0c50fd58dcedbb7568e558b6ad16848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804c12ce64db175e4edcfc9517e2b8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb2c9cbd7af2893581cd3d4cdd8c9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de957bd024e54559a07224a8abef24a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3256f40f9a21ffd52250f1a1d9f2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40900f4e70bdd0e4379e08c5e1bc35cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359ada4ecffc5ad47ddc6f0510714bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173d64ddf96e554a368702de6e9f38355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6368bb10ec8010aad23a9f9c1f59bae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1d6fb432851f05adb976e4b0e1ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635046c0a3d25ab532e8e83788dddfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf00961cc9f3528661e8698a19b3de559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4b11891224d331ed80f988fa13a4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc540ec1f852193b870374108a98e8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a555c625149b046d833e0a01e73862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e48cc558f712e561c022a81df7e0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700650504ef547dee79f95867997bc0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111d4aced733fee9d66c81b426f16f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0826e0a523aea5242c4ec312c6b7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ad753ca383fbcc09a444bc645d21d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf124788f695eb14294d287a68161d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162315a12a4ad77237659735efb5dd1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ac5db5722800edfe7e9e2a2641a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c88b593737034a4dcd98c3d7258a5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41870e88151fcae91ee3cfede1fdaf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc37064502c08ffa414124d000dff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de99fde089a935c2eacfca25847a9ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c6915abb7da03edc5b0430679d9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d224ab9f2005fe8696cd113fc280176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f0ea673fe8cf98a7a77de2c4064077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fad8a8919ba61787ba5db7276ea9ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef383a256e239fdb3181833dbfece3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2882b906c6df28eb8f9e1768c98dfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a77d7cfa5bcbae081228fd7d58ee2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb73ca701af060622471816aa39fdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d5dbda044728e4864cf9e7103ecdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5594e3b330a637f83c4f55eb93927084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a3682f96027d39d231b7b39dd542685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9a01bbab1696a017efc4ff2b3e4fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce604ecdf367b487dccf7fdada53f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922e44b31ee5ee69419ebef1c2438f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43d3d71e1d2d138fa7c909b6b69a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b7a229f9ff662498e81e26daaa5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e41442f534692b1b0c4ca63f2773f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89a4dafd3139e3a750bfbe712cf07892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6470452859f5a0e3b692c2bfedb168c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7a0acdd19aad35cf48fa2c401086994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c792db6fb0235dec2c831be0e1e3bd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83f2a204464cb34cf9e2c7ba56782496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312b3cff46948055d01fae8904765497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ab49ea7f4617a1faeddc95bdf5dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4848e29f2d396680a321e04373b7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faf89df46ff770d38fe0ca9820de4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3349e85ce8d8c92e1cf05a794a5876101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93da5edb510d51d1787c9386e83c96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c68df96b930ea2e305a2309c862be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b670f0b10ac500447ec110d428b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c05bca712a27711fad466ac19cac2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284a47474b3cccb2802230e63971aec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da4768eb655e07c8c0bae861e80281107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ccf6d41939d16fb252f6dede5134a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcfa92f0897ff6a35be6fd43b8350c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9e876798c60bf7bfbf986ae0cdddd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff648d2d0ffb0516f2902ac5011f9ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531fcb4ab1f14c9647f48224bdbe816112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32698420f8a445678c1b8cbdec545113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d760c56d5cae87a08e986bbe2b50e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf46c45841f8d3005a32292ec27088115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59e3b48ffadb39d105157a4c71422116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f83ac28e100dcb1205942b4c1c1b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0ac48db75e4a4a9319478d6a8393118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbf1bdc957ce3f65a12771d9b53e9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b9eb2f9897d20e850d558c43f5b3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d238195e4db495c0a9e1ea0b3110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f67a964a63d3be27d2d01ace8651122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fabd743023457d33d3a2945e76d40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2b9e785c58b3196f786e47d23a2fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3eb23f939abdce44ff8387ca63f66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f996230f69ab0356589da3ed48b14b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917109545d85843a2e00336a03ed2fe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c266e77b5a92859aa919b15221e1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594f92991639a46dbec3d1aec604eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e2cc097e7763dc8d5ee1c6ba73ff5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830082552b90e20082b263624201c1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba4a18ad15798bd0bcd0af066f1a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb97bb50c3ca6adc9a8f40a07cfd8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a331b0fc4d7f70b2749b49b3ae821134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9107723e3b49365082efc3f5e6a8744135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f0e4ec3a942a77126d0491433cc51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d429664f5330e32ec844eaf6a6baee2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372a204a529d4f08a0f34e07746eb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee7d8cb26ad65b499c89b92eef0baa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab02325d3bce2bdd21488484ba6b552140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb025b9d499415d506255788b385162141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d52f594e5b3734615d4212d65e77f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f3ba03dceae86bfe2fafd5708e37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2508a91780cc1df6e4a5736cd5830b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0981fd2663e01a0dcb75c422c18ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13407d85388f340c145e22b84ab8e71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39648e519e99f30385d546a1f5fe4fa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b895191d7f435ab1720c3c5892d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981df470829484dd5a004366e8ddae2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e93d61f5c3f3cd2a4aeb5ad038f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a7c125c48cf84098d12f33df7c13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3270edd1cda5fbf53cc3d0b62b21a1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab03b6c1565ae70e32b70a00edd79a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237f4ab5d88ddff34148870e225b94e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc09487a3c62d4494467b761ce4d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a778301d65e8b6804ae82482ca28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6ff135dfcddc59a0a24ee2699f67d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad79cb79359920574d069d2c00dea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b110ff2b37c7f150634bef49c3702159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d83eb0b7f739dd4df2d817c430e7d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6940b7da1cbc5a28db344b3dd2a07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e0e2a23fa141b93aab765be76f9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeaf51787766cf2977434b4d6c9f50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345044a7691949637a882b37ab8871c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744418cccbecc3ea1f72c238fef386d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7950dc071a3b9915d6e222bf656460166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067028f68be3eaf4c6ab1f91d8584e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289022f08a8e1f82bae3b94cf84e0006168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77904de669f14fe8e4a9716a3c056c57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179245bb2d563a5e8c8051ffd16c9ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76397699abe46631921a3ec1007de843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134da65caa6e36ffab18c6ae1f0c42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97dc07361641d23c3bf22de1b7552173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954b0e199bc5e12bb3c4211b137a354174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ad4551d7693ae1493ca7f05ac3de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc82b41a8d69a32a1513c5e223ea13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a42ff2c812b26452f2b85bf74617d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b15da0553c31ac8be3bb8e010f891178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac4cae9a7ce95e9829a5a9f365cb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7692d3bc03c8d7f1c53529f74538f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c730aee753ea5eb1355b7d7d305f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee0f9fdffcc2d47dee8814cb68ec6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc333a98ed2a7f42423b04c4b7512a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac629edd1ca4ff0f92af63d313b39f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f0bb04f2f717dc1e4b0de64a1b68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63012096e940139388e943979efdf14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a16df53d2088506510b3f68a0afb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9462e4c500918c1fbde0d35276e59e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d853dad0760b961fa59c991cae9cef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33388ab00119d585aaaa706501928bd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f1c1d6e8d8e1fed4ada3f98492ae9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7818c1bab1dfbb55f887235cbd8373192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27aec616a0c599b3db89d3a703f33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa72219c184c496175e67085b777f82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc01bae2c9392fc925b1887f7e9630195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b97b13d85a3b28bc978656b42e1556196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa791526856af8777677fbafb5a7b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac4cda2accaa35aa09b392dd4e9a14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215388b25cda9141dcfb5cf043c013e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52552fbc582be2ce249ab8d6f4126ff7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5f1cbb6d388c07b4f4ba59c642079201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e9c1cca7b560c66bcc0f30308aff4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445fcc760515b282769ca4bdf35b6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad836efa799ea123f8207fbe556a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffc4d4d7ea849789339eebd744dd51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef069ffc2a5ffe217887415cebf157206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545b109dae2125ed94e089f58945b35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a5dfb78ca9b89688506c7c46ee72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98508a4a83032d32a7fd0d88deb68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e3cc86fbb49406940591016f44773210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abd73079911dae543c37bb09d9a17c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a7a5a20f9ba786b52b9cb24ef1e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5224d050c38c5afee33c12b5f20c677213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57c96c510adfca8416b41f18f88dda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d406dccaf0e57f70ba8ddd909a3635215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282f3af5a8d00d1be6602ff2fd5a08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa7d7110e8626e193ffa3fff729d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55e4cba98b25213c2e254f7c2cc93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e888aa06323970dd257b90f2a0a49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e618d9dd1d4259f4054d929c6dcf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8363a08c86dba84935dcb018e6f22ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bea5f3b7dae6f9bf3f03bb1726a64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327733ad6530b1042fbabfb8815c5ca7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a22428bae8ae53f7097b7752406f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e6d8acf11aa8d25e790cef89e5395225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e64432232551792ef3f5ccd6b665e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d007f0d52dbc328277451afe0eb166227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3781a90fbe9cbd60bbe84f9834b8ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f2e90d5ce0c1f341a8a6b475cf89b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116179c056c8421ac1b20a69f001f2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28a0b2e4873f3b73f47648757ecae9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00411b2dc5ea911d819f7e5d9242ea0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7d332038504193c59ae98823c994233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d6daf8003907736248d0eb1443f20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a4a1a609ccfbe2591b24e785d28a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf3b0fb6f85bf8b869e8109c90381236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3edcbbeea648f5b6fea9dcaf56850237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b28a6ef05a5a8466b07d12f55c2644238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec89bdde99890838fec3fb091440de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b63fe9fa4d67782584811c9711b33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3687e322c956641f5def87b6644acc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf948aab6fac3ecf3497161133d9593242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb8bc8b455445a60051b9f8d83c74f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537212735817bad6b030d73a7228bd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3cb7d22672b308599abef23ef077245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4ed6e603942700b714eb829860778246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1f919eddb208a0a02c6d98124ea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5687a6402e4c3a580bab8a007702d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de06482e22bfa7ab165c463edf3ae0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3289513a70b5107f368efa442fe480c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e8e69a3ca02469dd1b5efb6b1e151251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce824f14eb55be084e06795fed1c2bdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a84d72c8ec1792f216cd0d7e9b025253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1c31219d06cb8d8dbb8c79bc1729b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08614e5f021ccc5487cd38665c94614255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f4ffe5b275aea2a03a2e379fdfa98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cca222560752b22d6d0a4ad1f5343257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a813ac045904010549e3b9fd550cc2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f95dcfc597e93472b0be5bc5d1dda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39156ffa77ff2f47ff2d63084895ca79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3a65eb0ee0e4c631a0e43b564e390261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49acc623568596c26190cf11cf0e38d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4fe1cf2f1c06da0f9ab00d98e7917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaab11c1cb0ea256b27395aa88f1ca5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00eb517ea924d72e3f980f6d7fcfaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0da640f8132deceaddb33390e827e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a9cfa31b256dcdb7a1df943e93f47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae875c840c8788c4b35bbc661a3474268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec5610a21a1392bcf8ceeac84d5d1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a065a4e9468e8d48fad34936500a048270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeae2479a21e042a9460fc534009af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63793ad9804fcf6e2adb4077440f27cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7424813436307b568a295d4ff5ec2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2262973a811ba2d504c9058e5519b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eccf4c82ee35d0d83e22fdcfa3c823275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cdf84ffe56662d88acb85b72f10aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc431ae7442b13b135e798de9300924277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a2631cc25be478a163571aa80636c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006563106cd5ac77bd014c7c0025cbd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82310bfc399a527b0de3e51330966460280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20836b2078aabef651496b86061c003281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427e0fb13481642919a08b5c29ba546282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a515887080468dc39c8398fa463e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83559ee93d04a81713b918d8fba1a63c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5025c96fac9ffa0fa14f7373776ac9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956812cdb9f4ceac6dcbdc9094d178b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a34be32d7ed0fd07e1196e3859fba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03865dc6308aa02f2f88e24df516fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47917fc576ff7f1baa0d964a4337c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d1486f207044ea7b5a043a1a9fca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2033c5835e8013860097018f5646291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832b366581c6c0bc2aecbff56a1ba53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3599647efccbaa67fbcaa02f50bd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24312070a48e45c3c6e3ef06a253b5d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3636caeb32209428575e1f791c455295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760576d636241ddb295626450d14b6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980da380b0ba14032a7df9e38e2a64a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa809613cb5afbb9173ee7bc371e142298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6dbdd3e41e7badbaa4c6dc91dca9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b06a55ea44d7e84cfe55f2bf07e07b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e800938e9429a971d32c65e44af8479301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ea776fe484e2a2c85d1b4d6af9b9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25145b4e5381b6b36c4ed5727a53d5fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a671c348b18a6eb077d1c6beffb399304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77825208d4f360f04d5ca68be8d70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a48c4b0f12b3ff69874307f45344306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255addcace2149bb897aea1fa47c278307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bdb9f43afe1f2425a667d97bce81c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163b6ebd8885921848d94fc266101eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5403f178789e147d26982b8118cea4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee35a2869f8baf024c404d224b6ca8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878501b4eff5418c3aee492baf3f5e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ebdcb77d0ed776330318361ed432d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242403bcd449533187927de716333b04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e6ffa157438499ae1686f90c835c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef4e5fe9401a8c21d13c70d27b000c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c3a2b2b6065d07825a9eb0490033317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cde6ba4a9574bbee6a2c71d76ee0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d54328c3bd724cd5c8f4a32a7523319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0631944df7a76bc9a6d32403fdb446b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d698d897eee2551dd7dfe6072c1f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141286e4d43348285d26de02800b9d38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0e8ed52b999111a791c195c118e11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee09bc923b40b585f4e03c56417482324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071913606cda222ca1441eae5cf79b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b72b71c5581f415b0428f3d6f4748b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc996f705afc034970fc87cd6eebad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099188b15e70bc2456cd2a47c01520c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03e2214d5880402605da2223a7c7ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589fb67a75b967c0067acad2ac289e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6c2d7ae79676d5dc676123b0382c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ed951356bb9fc41baeb60b221755332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5713e40aa33050ba51c1ed1f2c814333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b462ccf708ce3b54bcaa7fc6c825334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e2f321f82f3fb9211f78b4d08cb97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ed0916157744ac661dcacffbe3fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411fe5ee3aaaf41267b892279754bc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67011ddf8902fc2acb8bca85a555e86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbeab7bc4d3816458a14c81b375aa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5151fae546f7aaa6b8daf41967242340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b7f879c4e969a6024680f5d7d596e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4504f6dfb69ef64f173ae4e9fbc33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22212073d7efcdabaa25f93fb58d8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0c243ffe86aa156a3f6d9693e25a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b312abf84a063e2e812b52508feab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325950ce09337e1a37ee08c7c5bd157346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c25c6fd76c397ca1f6b5479cb9e66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092d9b42a9574395b98e831bbbf79d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f055e814a281a9c8bbc27a7371dc39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15552d29c6b654d0ab7b73d64e2dea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6466b378afa0241b3d2e2006e2907e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22280ab2742a185185f8ec728bbfa102352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff2f129186228253ce3831c2e0c454353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1d34b4182fed45a523a2e32677069354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4611caec0204a934f7b604652fdd6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8642e591516a345ac3aeabd4f3fd90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87bcf93273848d4e6ba5f90eef346b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5e8be1731cb32062b529e0760979358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34fe79bf9281d629514e7934f49175359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08dace7b69115b34bb995c69ab721f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450a5e251009a6954bedf1b8226749361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be8038afd38b419539df2710929a65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6ef1e745459c829d6531c200a3f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2833c1e1165a3eeeee5923a3ac0637364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512fe5ef3b3b8f6495c47c6dceb066b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acbe13955c2fe01fe975f0204235a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeb50dd297a926de44fef821269fb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b21acbd3e1abf603cbab04c95d1ae4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3215ff9a7a121c4f01ad011c1ec154369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22854501a9fd32947832732a2dde422b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabf9f9e29a60db2be4c7deabb8c207371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fed7ee716b0bd3c4fef4556ae5249372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51b026a228563c4e4d427cec5e27cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9247d788fb5c79b7124385837ebb87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43465f3f310c5acdbca171fc1b48f6d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b07c6a3da773643b216ff7d7e36a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333288d8bfba64b1689aec5fac45f14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162469e26e000323b739ea92072c287c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26786d2a61ef4c1de9b50f36223fa0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130548d69dec72dc2ea84615238ddfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ece5aeed1e74cec89a991aedbec2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8d25617d4bb74ccc9ec6fd501a2a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59491942374393838d0540cf20c83fc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfee519ddcdd98146568adcd6b3eb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e148ec153a50e2fbd6dfd7eb62c29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d0cfaf38ade29d2c1323b98eae8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b45017558c1fbead68ad349c2e4ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cafa459e2f1aff3915b2697b1c7c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2fef72b0d8e93e35c0d2a1cee39f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef08f1a0aebf7a59eab1a169129af8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8849ed8fb7917c4b2c99314f9498e57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0aa708076d53b871cf9c1135860cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042cd940e4b57f0c996807d12e6261393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071facc0ef3e041edd4e9e5719b533a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162596792510bb8690eb9ef36ee6e17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032adec89a590a67244aad5b533413c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651ff154a40d71e7150a816246d0840397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533abfafeba26f46b617faadbd073bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45286b5a55f7d760b087b6e921da6c62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace2aabb74962cff5f21df3575bf605400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb41fad1dcd568377d2657f5557c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394eb65ef710102204d7efea70ab5c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d22ec3120c4510249a36e7c7b033403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59e63079815c33a4338889bf9dc5f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe352c1b573f77e82ea384dcc51722405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a17236a150e1d3a8f85baaa89a573f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1e0c21fdde7ccd4df143e53241612407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a39271f4ceac42414f75df28f8269408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f4ead95a53c3ffaf839fd073b849409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac4410772a3883bef73221988bf9a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b20bcb78f2a98c375848a54ad68d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aba9e52c7f13aaabd21e7ada4046e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc1f91da79699affe5bfe0eec78a73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e52ad1c16d7143c9d510edcb9811414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef693985984ec5cb0537e5bc2146ccce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0de58adfda094f9e8bedcbd2ff381416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe582a9669f7596962c1092957d536417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425c2d600b94c073e2ebbb558976659418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6560b308f5de8ee289e8670e3321ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b8e91b74659cdcae60eb6a30504a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53440a6df502ff0207256a3efa7f00c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd8b694a3c6c339294a3bfec654db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37872b2dd3e86237c538e4ac4b5bd7fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accdfbdded9b774913708588363db87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128951b0046ff34ea4611b25fbe9d2b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504723c6c65117ec0ad04469dae4a8c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0e6674a3e26b2f37b2e313c7fe682427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650152002b1b2b0aac2c2f655ee7ce2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf179a1ce14b11277ebd7f18431409429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ad322e5ed62ba2bee7c41f0a0e518430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a34feeb50af90fb5403f7302711f60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85043b937c2c3edc36928acf76bffdd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e167ae32e65e70d3483c2aa61db992433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959228c1946d882f498b06a4e74f208434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab3a958d39d58e95464b614ea6a3cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52788d9b37b5b3ccb739084719adf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91e498c7c854b0db2dfb6f5323e82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd40bd27dbf7eb368ed548bfed6d506438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe48b4c24b76b6435fb2b9522917ac4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b5bf474f672195aafb406c9c0ec6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375d597136330c7be16fe302759ee3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cd32a66b89b80295a8d39254ddba7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882571900c3a0c4be5bbdb1aff392dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f878a985aa318bf1fe8df5c2909216444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6a58dcb4deee472d3bead0936fe21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b1f4789d1960d5b67b10c50a6f05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6f074e990784075316116a649b1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc35f50b675c44674d3c4042067285448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d114341e5e02d2ec5aa8deeebc0257449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df383ae6fe1b6eadc301c191127d806a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b69b3c0cf3e4e8cb49ebd17c25e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b9e0cbedbe97611e40d941f162e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1660241104e5c03c136a222463c514453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae9c91a7af5c86f2c2dd55d10a5477454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dce23aa2789ad17f19c44b9221316455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97311f84e5e606eeda5e11a0a2901084456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ded9d06cb4e0cf5e96c7f5cc4b0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3574f16b8c11de972d4c3270abaaf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06e55efa18615bb09361d94fa2e05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b540098011dfbe3f1608452a03647460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627994f6cc2354b699dc08ab4ef93eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d592b744f59b805a42d15f69af17c95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae5f4e2c96845887a89abbb7739bc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f09e6c312768fc35a16b95115c74d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ca36e0fe3e8b4bccefe9d0e38d5eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf93e1b2438ff23f2edc9ae4a8896b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e637374a48bfdff318579bb3c399731467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e6033c31a545792c2b7b40715349e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed105bcdecf9bfc6a55b8b3a57c6e61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e55d39e065635720ec2a1ef5c16ed6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf800e4c3c97bf9c567fbeebac6f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df803ff293a73f1ebce6f25de5eb287c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af017d6c53cfd9fe15f9a3ede9fca6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e682fb4cf79b628798660edbfe6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e8bbdd1d67db70320dfa3d0b30c46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f53e6400a1d88d4d53ced0f2c41b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7b6e6cfeeaf9a1fcd578b708f56d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1050be33475fdf37139f0e762fdd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850012f4636e1df7a2e911b5e34a32c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87833b11ba536fe23c2e274aa86348da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2f66c9282bf781a5d7eb8bbfff972481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128b52ab4380e72b28c7d1cfb596fb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaee0a9b97b47029938d3952dad7d59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae98ef57e935af3d9169d7a8191a58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a366c9844993ab39ec5edd7ef91d004485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeafeb89aee639772640d2ae56c8663486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f9a647acd2306677e266ab50a3a67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9c6a09411768401bc699091102644488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778776753dbd0c97cb67e330f0f77af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ccbbe43bc2c9e25041ec48b3feb58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dbea925410adc8d1f5ff80795cd71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2c884a3495cc6d95ab3829cc564ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7071974c236fa5c53aea03b22aaee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680daec7e29bae5b77da081767bf7ad1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0f79ab11a92dbce38d4054f19dd3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff20fe70629f64aba91db30573771a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ece8900d84c55bd45ba274579624497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369c21f57afc23d72c00a96ed757bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199c3a2791a9f42f73b52986120e793499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dc7af7fe0b9ceda031e2edb7733c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6730573e1b20ec9ccba555dbede4bb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ef23984d761e7ba0de807d740be33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b507891806857eeab4b0068f5d668ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2f6701647a9d80aee1952eeeb2ccd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9d5c4ed9fc514cedd7cd9ff6e8812505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5ddebced5463f9afef94bec09c357506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa3a4f12c3cde6c6faa9a1d87808f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b01444ddf17253a96fa89b2d4150e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559ac9ce4b298f13bf061445d3fc7ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b4806ad673426cbd046186804f4f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73102ea8c1bd48d11c24473e7af9b5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1be94f0894de8cde0767a70593fae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c838e65f2d886016781257cc3c264513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1731f40fe96184c8b4cbeccfad02c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe65384bd9f5992735b8a19fed2b51e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f0184d4c1a9a8605727c908a73d1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45e0b3f9dc8a7ef8fcca1271e5e524517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bc3b1bcdca671e6e936e111a4d57a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5de461afdcec53ccf17fdf97b8c0c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8931999966bd0dec20cebaa77e5bb71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8430c909ce18ea7bc323cdc39279b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efff95884ef8f9573af8db072c3506522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8565523b17069d69fe55c1f441a7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a1202129147b21d8dd94bc9c0919524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd46401f4842b5372bd9727e77b8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fd2323df4540650873f6d05c2d8ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a5ca9526d37fd8048447ebb6ddc97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bd20ffe35e398afbae5c514a96eec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13eec8c45414ba830af1af015c8f63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01955287f18f3ac3b451bbc6226298f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae2db0d5b9d8ad0520fbbce0d88fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870acb42786fe68cafdac336429a970532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c122c8da226caa73120c82741858fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce84c33d86e67f5a7729649ebd96a81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5983586329ea80a09361662f338b810535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6a7a52bbb8cca3ccd2d194c48afc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2837701d1592fdde240f47dbd6ff5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a236274c8eaa6aa5c8983ce6ec305d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bef1059ce9dbfc97ff88f3b43d424e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed87b040f66ead2ec42614f2c07dd64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d7b52266b0d0d946b17a4e1714044541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5de36bf23b1c7a9577418ab615d06c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebc1ddb993cecc611d3c7b7f7fda0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e875a7f200fa9ad4b45b1731db7e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f8f162439b1517533862049921970545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e153ab77c78d018dd190c1a39ca2371546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588413dbc57327ee51663cfaef9e088a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3845ed50628bac28a5d68affd7614548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfd87acff359a245c5ed66358debb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3efee60b92b8f7ccbde826b0bb159550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439055e34e2493b070fb5ef4a9b5ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd91ab69062c080c9b9c4543cd2ce7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750f6a38c03702bdfa13a67f488e0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea43410564f75b7f00b16c0ac7aa5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986310916f764ddbbb00d8983309fda0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2fb2b315145e603f9f1c3e3b10bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd21c886e55ab8a634e4eed1d259237557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e1a820cd7c3c338b8794a108c6435558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82ddfb5bc545a8c6e2800b2aa9ae9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52d5fabb175b4f6894d53494980854560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376834a53e0136dad1508b3efecb3295561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95243733656ae83f2d3e7ed196aeb1e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81cbe6bb23d973bddc49741757769563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4902db8b6f0b76ad659f49381aaa5c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eaec81b06e56ee83a7bff638b21f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511693a488931299bb806c8394a84a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3a252c7196394249a980931d5dc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fcc2942985662989786079e1e2bb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0501385c6f687f0c91de5ec77554569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a041424044166cac3287d1f087b1d11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4175a97b7925d26766992d5f19f20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1142310d3cc81a54ff4e7c096c311572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86575b139aa0f6bc5c6e275e359e152d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd319b5f968264e484901e5ce2d37f2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954985b2c7be90467517f8f06cd3542e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831e40b704472968af41832453d6787576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46598e2b6a631c66e2adc135275a219577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f315a5882713dae12fe6ab6e924b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4dc05bdf7a1aec6c39e2e2333a72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8621561b5edcc555a5b4e6357753580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c2e19c66dcbdfed7230509c3e8e9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf2694b7b34442b665d64394ebe2dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680cb5fc9a76e85ebc37e048e854ff0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ce0b452d64d7f0bbbca655bfcc929584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50394f26ba3785aaf0344107a600c462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047158a728ee5426e2e5cb5ed3760e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b144dc7db8f1bc64b36feb51402f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a456165a06b7cb2463309a2fde0f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1522a6deb8537a69815d2f8e1078343589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49dc54735e2474bf81397322fc14b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc0a4968a887494ff9a7c44d5d27e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c49f6696144dc86896ce4ce10c4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeb30bb2ef73ad1f279e1fff12b893593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ba5f79bdef29f348c0a812294490e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdff2bf6e79b90c2745b23da1b54ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e388dc0cac2ead7743042674cc646596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ceaeee792ac13b39bf2d3ec0ed5c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15723e4e8bd486dc625369f74ae2ee1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6437f3751dce614328e95df0c62c0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866423f3db139d5837aef425a1b4a3ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0305cc7923f8a571b6e87343ad8cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337951a35c1e60901af17ae680038ef5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8311756f3ba2fb8e93339523dd129603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3289b2dcfd1913afcaaa9eddcdd43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aeed1fcb76d8649a8a257b781a77e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2181f3f3c79d3430eb03a46cd052456606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82cb2d41ec7b75fe35cca45bed6305607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ea72ff38b9ccacc3f51e73d1e41c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b3f1cebf640c6338c3d2b5100b29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062a8ca37f75b23c52a6e7fce4f7f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be048032287817085b7c54794d526e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9564cbaa3c2027154ec2585fb9c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037c23cee02c2287412f61257de2846613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98abda20beab208359511c51023743614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bf88edd7241e56de017dc9f5bdf91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c9166be95c8c4cc646b6cdb954dbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dbade1a5dfc8ec4aaf367d473ee1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1face60ff71052b939cb5f1270c4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ac8c9f012826d1edd9d011a2be45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237913e75e532995b5ca96627678c23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798a99a00af8ff78c133eda6eca2ee5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c921db123a3ef1cee87ff598d1ac78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b58211dd854f1f6c18df76b4c1946623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3d6a3061abb0d0962c666e68336da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55baee66e4ae88bf85b76c990996944625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feca56243d45971a656522e5f495d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2febd06d542c4d9fe0a8793f648fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4e1614f7ce2cf21191933307777f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591ec91e933fa59313130235c08aaaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c16e43b0515e4448cfc049e79570f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ace3be133014a2716ee5b6b157dc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d042c881190a6f588c1e2c87de9da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e13a6462f86f7cb754250c4bf146633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631229d78b157463ebcfb480e51dddd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde344abedba71e43485eae88fac18c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac7a2c16b1d085e9d7f784fda00ec2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e422f724b631e206fe7246732a94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ed932b51079bfe4473df141a32812638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a2a8b7dd5aaf532684f1db182fe0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f5ffd76fec7cffa5c88790faef205640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c4d08580e3f6a88f1c3fd2cb8798e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56e49097f609acb6adad95c7a69e61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9189c9c22718d210466ccf01ab015643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c7f4dbbd9c28824a115ce872729ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc39e9445cbdce956cf91d97453d126645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a0f1bfc2d133f212f3e121d994bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe7ab3553147e2641c66a359df5188647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1cf730512a98ea8f4d10f3d4f89b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437a101366068007a7d26889a5fc1db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612cb97b25997d7f6bbeae48de1502c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf303e3a48b8b90e594c6852d6262ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607079d20be08b29d2e6fc0a65d323652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895f5b36f3679677617c1fdb8922e6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fe7712e6025e2c75c1e75cdd11686654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f3a27ed332215ce9531a24aa611c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b2e2be40e0484b38d023667aef999656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c7850b0f4126344b18b7950e46d3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617855f7db28f945bfeb784f64a8381658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d728614bbe13a052d2216d8cb3289e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b6c576c623c2e39e14ecca5151801660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162faf463f94d66d8bca2a4ef5aea657661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306ceabd69fd2ff2adda7a066b7be4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb31f3f659000420b7bfb888871010663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd552c48e02fdff637c9f6792f5450c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c4efeabe9cd658510ba317cdb8ea6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58f5e64d02607ea90aab71d07fa5b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd8ca2cb2b8f5a6ba2be2095a7c60f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b085bb34f9ee7f3ffb141f029bde87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf676bac1415d4fa80f578fd7844eac9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c121b999b3c502995f51c1b562b22e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39b92ccf25c4d5da5f4fc59ead2b19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29bae1cf9ffc22b51f72fe16bc78f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ac99f18a6f72c533a08e03536c8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed702a754a54803d7e0480a0d0c87d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7229a3f3e3b39e49e9bcbcafc59e128675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f38ac27dd3dbd33e0cdfe5dc7dead676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5232855e0639adf271a26763627f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672aec499c43d536887a10bdf3d8f8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614265e063482b83060a299bb37656679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370df411e19294ac06861359b4f5f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f368c903cf09c44da2906d6e52dd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b43a54a6b27fbf90ea7fb8102307682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822955f88a3ad6bf042e7dde43c33ae9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d8f2aef10b3aa8e02d412ffd9d91a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e71edff8c6c1ebbe88e253c10b68f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263af5acfb7f0d9491941e67d662ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1163cea41daa7c199df38869517f6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3ade781d38ede744d8d48acccd9e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762e3f47f875d0c17ed42965170c034689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eadfc53f0c44b9c78630fa5c761069690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed18801a9a2257d337060b4229061e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeadb425dbc3e469131a207d8318e08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203550fccf41d7736b61910f6ed8cfc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86c077f448b1a8f714a761d03d0ec1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d962711a9f83440dd1ca9fc1b31e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9b9232c121713ea81037127a1135696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6931ef677df482620ba6e8a2bf6eb5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df243671b23ad5bc81bc45d8cb65b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a6e7d6bc2f79e7d430b0a5f63bd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b309f0f543edce50aa67d98cee59a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb17cd9420899d86be7a87e8f2ccc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9fb484ab36f70e41953292a068fcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c73b2ef7ccf6b5924ee3bc674f8914703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40769ae7821c31f6191b0e2e4647c1b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e5c88a18ce82d4539c6e4203662f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d3f2183a3d9e384ecac3fd2b167cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc3973740a5e3041dcd92d650ab8ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa814e9cd22c914a8b566e6a6b1afdea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba57e0a4f2c57ee1ea5da5310cc3e93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bce550799cd836c90ceccdb081d7cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82663e461f2fcd9ed80467d3beedbd99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4e1dedb5d6e20dd721c330cd8d07e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c09b9d2f6b430fabe01f07042e1634713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d3687769138d7e2039452598f8705714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9ae98e3b555582ce0ca0ef8fbf292715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231687405f3bea23913b1f53aac80155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ecd13de50a25aa3622ce23987db42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596c3a0529375b0beb1bbd5c657dab5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0a02700503c117208772220e7a2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e84cbd86ae645c3d6ab3ee2d9b9f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776328799b8b49f983f6aff23ae41b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bfb76ee38e8cb1170357e1145f64a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16786b368cc011ac49298d5791925e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdde0947c272ce66d6fcbdc63a2385724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1bc2e8531b6331d044878baeca99c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22b06da6021c4f4ab5746c2850f26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591cebf6bda5831b44596049396258727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90201cd641bacd799c6f88ede4b2cf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a1037ac6281a99cfc2aec82df8409729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b369a5c0d12a961fe0162b5c7cc3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fcff00c1ce8a70c0507a71187e220731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953df8cfea9af23d297aafda503353732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c622361cb19f0de24fd6557f82daa36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ee7cd3b95b431f51682a198dc5baa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cefd896c609117551a038154e2bc7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f3208be2b8dc9e9336f47cbd0b336736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92540f81ec550b681fdfa9679adf2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306da811d7fcbff6de6a5b384ea957ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4630e7e4dc5818d895e4a368073c2be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af65f9173071eb4480bd3aae44e5232740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6168349f5241a6e83c1cdc1734b41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda48486f8466f32ab19bc019e3ce88a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d410800572bdb24acc70cdc35d7f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d6d5444f651b01bfc0717e94ac0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aaac8ab0fab355b028f4b01128f2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47297fc705c83ee210dc83a17a2a52a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f48f8ac7b430c2d60d9091ddf2bf3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab5a43655e9360d49c1cb203ce8d0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cbf6e98e0714b0bea76ed6913bd4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec48875b083a3ea2efdc74033e0090750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e671edab40f3ab376637759687e0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fdc35cea1225279d370c0a18aec52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c42c9111fe041b1c9a83ab9c28414e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e033d5d7113c7b71fd9ae8c302f9620754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddfd89b58b4137f79878322bd4bc96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29806a0172c0f16314cf8e8f65e003756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aa1e6728373e40c7bcc94ea95e38b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aa471308d3d4bcab747977aefbd2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b0e827bb948f882e0e61a87d81203759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756392f862ee03c0d439e03c7352da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95cf439053dcc45921159be5e21d5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d255202168005aa8f2e977ab2ec083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9ced08bb4a248529c924250903ebf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0131b2b932953a4925d5b441741b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002daaaa2ca8a9ba3325970ae93d92c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031b2882648c46a57b6660d47006797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65de7ec63c4dc593f7662b649598a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0b5e5d4edcf986578ca27a4f79c279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a83238a1f3eb629387242b1477e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1618cbed5f22ac44a690f99dad69d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b522f333f7b82ee2b2517d0875314812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3cbfe35743a237f083fcab32bf26413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06b3743dd3f95b020e9b2c386f4c1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d61b04b9f4bb71c5b7530f5cf1b8a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c47cb547ce2e9ece149b1dbbe2b0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f94a3ec847723f7ca9e62029fce01817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22632a9bb271e956868a0e7b695b33518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685979fb876af4b356aad3a1c72476eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2060f314d7f0cd55efeb8b263bc97a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c44a9f815c9e1ec29613a4383bfdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9be9549dab5c00d2354d6db90a69e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d810776c6aa43566ecfbaf89369e8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb771bd4769c500dee8edb89d5c055c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe3a60fbe28cf1e5ca507b7e49ed2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a489e05d3e932f86a2292467a432f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1799c03f528be56ff65717ac97345ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4a5b09590429534ddb082815159b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7caa013455d585fbe9e9534e99c4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2c14d614eee1dd92e7e751f46d6ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de069f1d2186871ca84b8d912c9b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293df167ac0bf671bb0762154b97e5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd4da2e862433c8f267ced8d8a150433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416f48fcd310ad1c52cd59983079c2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fe3db924025fcd05f1729624bc2fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eef06d49043a1d16766805c8f4a1fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccac20571520c44d894dc27a84e54037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b081368b6a26739e77abc022babd9b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc064006653a32cea8503134dad7dd6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0ba66eb098436ad3a72598569eb1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133544a26919498300e8477faabd9e8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9155092e4df24f405777cf2d6d32642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23837516d5c87e4691220778927d4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f117fca5c211f171730fc084517b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530ab8d708da6387c2a9caab879388845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea92615d0aa20c925e3b1dd6d58d3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeab79cc565050350dd90df9d80ed2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b733459b442047049970fdcc3e7d2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc721173435a614b2c872eb6e5e11cf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db4a876cd7f0895479f18704b8fadc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c6ea7ac2ed54aad13de1e5b03bc3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc79ba53fed1e4ee620a775de906b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1158e487778febf6d647bba4b97eb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16240e7f9f053e31e30984b4b4cf2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cb204f4c340629ca75888c1490f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f13f149dc39ba737a5b458a31364356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f215dc69c872bb940464fd3e057b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c0281766c6e23548771f789525f0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea522919aa5ce49ae956ae4fd3fbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c41275c58c5c45e37f64ef266cb8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31784685fe6666f98cd897fe1e52494461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb166924ce82237df62444a84c96e3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd972a825e482bb88e6ed32f117cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eea58670fcd515fa332a8e2c16de7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d06f0b70fcfd5c9264f1d712fd088d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567a9fc903570f3aaef5b5c4621e7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005cc423fb95dffddb36975def97bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a343e1950d247c0f80c47f0764df29768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f53ee5806184a380c3b072f7bd8db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac967bb5e5e962b5d9849f7caee1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee4563ddb09e64e1d86828baa7d6a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47198ffa32e901034027477c52d7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b9030bffe8bd481a058e63b215c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329a191921dc802d253421bf7fe13dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8a22fc143268659eaa54bf5b71e2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678c01013ce6b4430b6b46d934a0eea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3a272c5cde16243c37ad09bb4e39977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ded38b32324575499053a18ee23778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b8e904885786bd310ff88c3baf74579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bf88b259739d2bec6ad15b8cfacaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff0e64fd39279b6e3c9e2868b122d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2305bc908468f4dcfb1d01d1ddd64182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3ab360efd8b0d2c2976476a5b07783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad634b44d7da70dbb6702aae141f33a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb874e20ec54f6993822287ed81be4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e70a48053503539ef6cd3d02f7280b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba417a4d82abf60ed07471c04168e8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf061b630b1b161b516463e0a6de188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b76138c97138d7a2c6125f85df058a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04103e6a7b397c6aa922dde5132cbe8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca7abd50827c9c72288c32a677adf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b13485bd1db9caaf8294eca30900cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc2fbce1f4091ba4f15756418b44493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938a05a5cfe9fbab1a0c13855f9b8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08446ee308d59419cd8743b4486d45795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c317baa01db249253df59b9eddae396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e387a0bb13a3bc3968ddc6965effe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed1367bfa05f6a2a0ea78c083b21f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6163cc4a33574f0e690d2e4ce99c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681348ab4bfef2fc6243719b9275995d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebe1d11a10990e7243af56f952a8e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15979e9516f4f784daa5e3997bdecc33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd10ea9b1cab4c2c16f7209261a469103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7334c83e0737a2029c89858bbfcce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02769a980d45b62a4afa5345da7dca4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15bc19204ad7fe546f19a8f625568b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e53558a32a18afb6c40b5b22d56401107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198683ee6564499fea066a672b3b9bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d721b512e3372bd5a56fef2dc60d80e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c820ca85710277a3ef2432c03b783d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9bb2d37a150c5a780e547b4bf740111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98679617aeff7b4d3b44cc54585e231a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8275ffed3f28a06cf91c434f1424a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a98118f4f2090f709a68e550ba535114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825dc4630adda19a2309695d0963b60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178772a57949b6153d573fd771e7962116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fc4282faf438e1477f07fe464a0ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eedbffc992855ca3f4d0e568bd507b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8938add2f5d15d892e6ff9c781cb7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d6b1f0ae04ebe589dfc4573fa621b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb269407ee328e829da39f2fddbdfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee45cb97b5b7e4ca334fdd725b5c69c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d8a3993cfffdaf93614e028bd523d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a4b1a417bb62ec876b9a1194c80f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558d5eeeb0990201919e050a031135125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054491dd9ac5e10144304b42376d676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a8fe1e8abb2a1a6cd520bae6408b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b444e0b8b32a6731c779c1a3e48c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4ee03e416a02ac4c98639ec82f1ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832dd53d62352596d39f97271a41829130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7e69e0048b53689f8e74c648ec744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27a33be59dbaf2484cd9ce5bc45abc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903af07223209bcc4017cf0ecc129011133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7781c361655b57db5d4a49965df2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1e76833db663f1d1e218b4f20dd27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e61c8c4eb2c821fb7aecd48bd225136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e09f2c0adb7f84e8ea16c0e07f6cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4811f19cb1209477d29f79c1bd21f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ed58f64865faf6925c06b481899e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae873a62b3e9526a3e3858cb0d56c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631cb887d343d83dbf56327259abccd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710fc9b2e133618f3397164348b0700142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac3aac246783e21971574ac30318e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036e72f1ebf35f9d7116f05c0b9ca15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31370a344b401c68963ebf79b9edc28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e222841380bd3702afcba0838089b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570d727f33e1c84b007bb02866b17c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c7deb47c5575bebeb2426dd80de2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe29ef1cbb7f75872fcbf3abf2db37c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94241db54b9193bc46262dbfd8e13b31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e46484b1cbb3c7b4c3daed6f79bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c0c33a813a60b692907de04d6500f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7bf170295241f9795c1b132b014c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af513ca47f2cb780a0055da2a95ea2e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883d8bc764517637526863151145770155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec464600d990e6e7e5f956c2fefdd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b6577ce2e7df7f5862acad604bf90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e8ba83079bb2a78bb130174a76e0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8845b8fb538ddd1a3284c365c4a1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2d4ca3d6c1997f4209271a16e35d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4147a25a3ed251205296bd542fa31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5031f184355a332b210f49cd1262a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2785d5e9fa6a623867eb1925f30da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae311a8c6c37b59eddacee5609c9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72b6a3aa0d3e5499e07abf9af34f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21589e394c4fb095ee50588f58b3f5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec78d5084247225b9b5f78e8ca2eeab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a2183cdb8f1480eb60874242daa47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84465215c5a6a30dd4bf9010514e5d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beadfc575be0e5fa823bcbc1dcf759170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38527023ad1b6f704a604161fc80187d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e7971d5b645a26bce1283c4b8757172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f435612a90734059eb56880f172b49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e4489b5705feed5eb45dfadcfd1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c183a1fec6e7da076889fcb9f2e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811fbe043a704753a269a46b323b2aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2f4564da9633b5e8aac63380c57f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec2c102d12cc569931850c6890119178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e4cb84102e3b42cefdaebb99bb29d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd67392f38ec99e87e8dcbb6d28ab9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2dfa08348e101a7ecdec48ab2c467181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd414cf2c82a182c0dc938a9b69527a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d6d220507ac9b63110d5b5c85b485183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ee401b22860d5e32ed703a6618616184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c632e02e15c9916a1b55d1eb48a9cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256d1c961751bb804a8ff58829f6f80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452aecd516245d8f40486800670b6b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20861c0e7202c1702689f93a8af2a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6905f05ac386cfeed9ff9e3a57407bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b88186165db7d7ec792c5555c9763b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98413ebdd9cac09753393901acbd6bca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac19302e870b76bb7b15b2a771350192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e306d9c38d2a881a2bd74d019096193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badae88a3eb0503fe483e50e2f12ba84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b274b886e766f0bac9a3d4b8574e500195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360c692959d15b51270a2cf14b6b93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe33a887041d5a2a2731a7785fe58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07694685b7b46e01463d9de3e9dc0090198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118b319479f001b05cbdd5261d6d689199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb56108793c6feb183b802e054f26f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2073439700ed717d8ca8ff4bf9f358d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9565885422faf7e18d626cf27bc73bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8dfb4cfeb33271ead2c8f92a9d8d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c8cfebeb325568dfebc0ec9aafae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cdd16ac1c4bdf38db4dee8badcb09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313db72ddfbc0c093c501d3e86f1a90b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4001f384bfd96218047a1ff48183a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d14f12cd75f4bcffbcded5f90c08af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49870750a03dcc1f634d9e45b07178ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebdc7af8412131b06434d9158b5ae1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba347916639b59677f1f124482ea13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0725d5e8704f5c7e3b06b6a4df50d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94386679314cbea632b4540e2907ef75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543d5b5fa0a43c7154dc444a7154404214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab3533cb9c46942c904f62f776c52e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77467c429245c783fb45903f680de02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8c744ea84b6b4e995ed256d384021217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e499ed2073062b836c6ceafaca56f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edebc670c4f810094c2b6c3d6d0c72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b19259a3743e4bbc4b07de3db388b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7534b8c177363bd5c286ade177e571221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478914f19f774a4858a96b787eaafb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006e61af2fca90630733d5249a5702f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ece22255f3eae5df64ef8a8692133d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef4a9d1abc6e219f6cc18e97ebedb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb81e5d3e786a6e8e91c7394f10842226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d577910c4c493b224cebffeb35e5a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c4dfcdcc1b01db93b7eaedf91d30e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d616f0aae76a150d5fd534839017b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1b636a03300221e1a94a6ef258b79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec51ef9c6b3b83ff198ac961adcb91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873ba5b9723d55b0f9b812b1669dc89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d246918984764dab6f46ea7ef74f23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a552b8a0bee410fca2a3bcd764e51c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efadd4f0bc845c4e269a2c1e6948e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0fe73e1b57f836f8ef2344d1e5603236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d35a9e8a6a176ecdc33475932066be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba83279210612f3702112abdf6d60e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67d9a2141e785198fac53c268099d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b60f2f769c4fb6a7441c952a114b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae514ecf068b08f96c5f209f98707d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745215cd038c5a2f44e7c0a0bb1644cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109bbc3ed9225e42c2452a042ea06ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde094cdbfee88e870fdea0ebbb7be5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c454157529750856858fcd1c2a091d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9011bed2c6d9bd55ec0af80ccd03f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde345d759d29590df0539c178b652e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122cf1e0ef96f4d816bf4cb6577768a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b249b92e79e9fb421ad635e4b1bb9bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a124dab4aec4dd0063616e0bb83c6f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809a29cb8cd72fa11ebb0a74238e19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e8fc62ed87780cd6df90db09fa63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf2e395073218055e29bb6ab8e799c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbeefe6f31c5e71eb1ceae8eae3e86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd961d64d1f569f70b1cb486028a48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b7f2f177667443c1074e990c78fa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d9a7cda250d8f750d5faf752740fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f9c418bfa84f1eb509e5ac2189b77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0dad536e38e679b4ba35560ea0fac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0854f575e71ab1cb27b269ec835981260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927ac778caf0d2e9591b792f79d4f30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de5cb63d195b0db657fce25fcdf03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e966b7b7e6201a844145c8c086cba54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a890353abc684d6dc103801f223e0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016b2c211a5d5abfa7f664105871ff4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2675ba66658cda946d35c4d735bfac5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab297cd6813ee31be6f5285053e90fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e0dacd737133d7458641292b97e97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640f261910686a470a86d5cefdc8de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20eab3ff9fa98448b70e98a7cb645c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d11d026efc1b6d6a4af46ead41c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912db7e1983d77ec67c407d25ac51bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a427ac0623910e9568b7e50bd1664e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364018922339dc6e2114bb2a4ccb6cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc13d7795a9f45c3ba50ae9c54b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92cdeda1239717b857dc875af30a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08bbf351d7ac12e41de5b4da75df15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d88ae6ccf90a66046b7a2ad2adda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfd40edf74618c40692a997bcfbeb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86c7ff838db33d1512e49ecbe25ffa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61d7558be07969540f39ec84a1d6f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080e2beb6df57f6dbed28c8c31f086a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c72fa250e559d0534d09744d1ae93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c347f8d9198458451276a7229488284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df0d886e9b77f80287f854cd71e065285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f55f60b5adb04cb108e5a084a426a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f15897c4a02b29587882d46b1fc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246dd2a1d8f054a18155283d4ebfe2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90790252c646945af05a22cbe63b53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0223ab3e623a9d693c5effa14904b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574918e4970e503650431489466b836f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866270a98d2288521cbb579c8a6ec609292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82763b1a144f86f84aec838be304d0b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0344e480d81d071c1c014bc982413d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd649591ad69dd0554856238c43ebce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea813333423c1197bbcc03f964b8d103296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38be7c33ad9acd6a85ef655260877f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f335d981ea045b85094864f3b56c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7aa98cbd9b759105c3574c7fb0765299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec056e6139692723205be1120ade7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b77482967b392f8814ac69d0ee86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29d88a9707ed993a470ca52a4e6304302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6581e34381ec32b0d4740bd6f1316c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59c00d868bd23154c58a5c167892bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f3202a000a5ab061b6ab885bf33eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6b9bf8dd12782e746c708e8c24f39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557d5d51449a2b82e56f2d3137bbb8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29baeab5515d703de59391d8e80d2da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf582eb85cacb42f9355f33dd19c2be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58a5891648c1e8988259a37a7f67aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476210b7752feeab5af1119922fb069311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e1defeaad899b40547b58fac19b03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66278470dc77b2c7aef00dd51f3a5509313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f853cbe830e06af32daab41b04aae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558628b705b47f1cd442ace05c46c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6527231850bd38a401b34feb39c03a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd46d892ee1a8fb8043e164c2f0f8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5414e3a002c6180c21e0c9865ef854318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cadf79021ad0b3839d478861031e71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26313928ac4e50574682ecb1e694e4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aabe1c8f9f785e5df47efa7398056b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dda57f643f7587fcf40a884cb6b54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90023fd2c0e3ce579b043794f4a2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75c269fa7e2cec71c89b769354b24f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96170cece26a9696c31e488d4754d940325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050bd4e8cefb43f1719c43dae0b671c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89ba29f8c62bb832a587e53712fdf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9074d89baf3b3b15fe2e46ab35c9e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bf9b6019e7b2a6a785e4d7858722b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aae67e8b3bca3616dd47f2dc3f711a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e969f6ab62c09f3a80880bd6263ef85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bcd0abd9a1aaca6b6cc1bac6096b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41154d83a4b38def05bf0567c939c996333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae547f6331eda2ca231d6688725ff00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953fd0280230ceb5960384b2735c0fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e016dc1243f77e3da9bc94f6567c1cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a7f755e20b93503b0a991f39aa945337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916469eae436874d7a866736026104338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6dbcad97aa25e172cf167d1cb8969339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba49846c045e7697c289157539ee7ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7f4d3d0c83ad0e57c2f19e3c19f69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b049629d842581f0620c900c01db5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbab8bae0b0c3ec98c7c6c260b98ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8677c2bac0a944ca9639132e513d08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327c5c6b4dc486f3b33071b99bca259345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d52fac1fe32a8d923c1ce495fbbb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf210c32089210e5893d26a88e258a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c4d69a5aae8b30d2d5a2a2f8afd6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e2f42895c4e63111108e1038650b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa9c2644a27dcae602d9ee840c022a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc15a890dcca4d339fc56eb431dae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce488c9ceec50fc6bba69ab96d310352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff50c6f735619ab24f44ddd4ff654b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e76af3a94e963e7d66969ac282adc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15407278977abff04777f52b42ee5b26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee1924e16b8b0732ded34704f561d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c291b89c2e94368d9fb0293da39d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d7c1088f457ef6f1ee31efeebff08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f77aed2dc3fdbad6bff3893bf00e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c9ba7e8bccb5ed2e135211435b6d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185860093a8063efbdc46e57debf21cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b865442dced95374663808ff6e1859362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e8283e65b0e477b58f265f1f362e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b3124f76ef6c91106cfacbb4b2eec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9123173a196a68cd225943798cbb87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706cf037756b94d8f73d12300187462366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3020d71ccd0f9cf98bb9871d4ce42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632ca67124e710861e67da07dcaa772368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d6be27bcd1ea00be95a321092c133369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431a199b87ec83a5a5cf63d6ca6aa33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef88c50c0955277c202289c721f7da4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d687b8a49f752d5064311f5c60ef34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191b6d3a76beebaa005357f71c4390373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bd9f8d3a56696e223a9c15eaae9eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059d0fbd80b6d901240840dc7ae6b48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d826f896e954ea9e91d17e9c9ade86d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdd9f758e490d119b4bf4d738d762d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1342b2a08c3dc547afd1db467dc0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fcaba978a0ca895bd833ace9c40bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34318be2a3d4ab01c4677b237cf1767e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3e556634c1069b4b20ca0132fadf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d043533a60954ccf41b5d79d3433181382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad22294f5428b491eb857360cce46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcc46e41b5be3f6cee276322a0c5e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035c963a19633e9cd83be681bf391b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97151d279e18c1d9d6a4778670e1159386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18dd798bc28f2574f33fe91aa72231387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca580811528ab68db1455483713fbca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12f1c331051fd5a2d0aecfa192109389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe95d615e5c73d695378630209ef8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac47585ff4453f06c53e0cd784f05a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ebcb7ab42981506777d47c826fe8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796ab3626d91a357265bf1c525b26d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb068a179b91c80a01719a28b317893394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ae65b8a3240a950fb711195778f39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbd074c82e61fea4d2adb0dd3adf87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11221655161d7af87cf889306a57fa18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b3cc108ea127e35a5b80610df88e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f218a95a9d959c96ddb5195a349d749399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ae88f70bfd83c30129b12d86ac62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb7e391c9515a6063e61af1cbd3a46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc499b7ea3382d6e05b5bb34417cc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a83dad6f20ab9049c357185a09852403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146458bf34b8368dbd510edcbc2e92b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d70aa2641fa059dac483297dfed102405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac3bafebb3e15e6dc4e5ef5bdec27c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bdf160c08a6e06aeb6892f6670ca1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8873d7956dffbe70d64e67818151d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5bade8e707a1037e70e69bb186bdb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b0fe4f4a945d2b22f0d697c001406410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4379f03bb6a0ef4df6d6a4670e76e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1cdc4375509a71909d8cf4f85c532412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cbbd30fc84d80433d4380c487365e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098ab367779b3d2d9dc2545bbdbe13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921e0e166e08cf92c0f992da8847e93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d57700cf4ecef23ee8e13a5b5326f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2717fce1615f699d3fefdd12794f246417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d0ea3db4ae804b93350433212c97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098afe5cc77b71f60dbe3999c3d1194c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdd2ab9fa15ab725a71afdcb1b18b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad90bbc1b3180c1b5a3e55796a15656421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba259b17c97ed7014b0a75608fd6f4f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebaf16ff1a796995cd8c301a9f7b8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75adff5dbe1459b82c5084a353431e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322ab5b9f7b9f4c259310d87305dd08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3595d9bd75d7d2ffe270ad002d5c629426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc8e73919062bb01f6ea1593ac3e27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be91696bb611bf21560f80c5d3b8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad5a6077e3e6563073bcb95fd3e22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e17270f5a0dd9f9f07cfdf029736430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5dee4f58c48b7c41df1ae10fd701a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068766d94f5e20ff631ceb0b4da48726432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e96a889abf26d8c8e9a0af1bbf12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cf21f23e2323ec03d7cfd55745ac9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89c0bd3b8dde1985a186c573c9ba58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a8e3a883911440e01efb3b53fb2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc810d8082375e5a4c41aa48596eb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae445e03e10f6e4197d468b63194f057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eebfef9550a3b9c0724dcd61e7b084439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad9ae454d0f6f874f697d8468b139440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6083ed40f0c374225bef6c6a77ba5a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c3146fcd7b625b83057c10a3eafb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418b020d0942c1c473e7d8217b92af6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ffc2afc4c062ee631528b72a37a87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d88b9802d74f723f36a9e48306415445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e31d677eb8de9dc0d0fd748322762f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3badf338ccfb8a8fccb40ef6d479c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79693894350ad68b789f447178cea2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c4c316783bdb988a49af6c8146648449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb0371eb891b4c04a5e63281274d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865cb091dc04052a160bf92f8dbe156451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88847277273982fc92f6a0d65cb027e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05747166144bba4290e0b68da77435dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4b8b13c5ec3cc4ed7aea65936528454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada77efde5668c1a21a0f6f48741575455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a098c36e9b8a2d0a0acc8e0ae952fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a3742615f7445f43cafbe19d30cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf938717e5408390a4c7680c55422b11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b45c4259f6d35fe32f1ccf0190343a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2205979ce1ea5e419de88d7c85663c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606bd7e2298c391d56c8a300b7ba742461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eaa4cf936a83ce3da9be044144345462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d2a2c0e75ab051442bf6fedd0f6aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3eb1d37d2dc5f73e2bcda066aaf94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0210b03bcb45b8f460ea1411f64b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac1f002290162f6c744970814ea52d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6c104e327c6b06488aad0824d97c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897f76600eab740cc13dbc3399a7f96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2bcab284ec336f37ab1e5a51e3f48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209cddf7af1881a1032d57c49b4f43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a7613cad9e84b27631a24a2f2bb1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7720b517b99f05f8b7e333e4c70d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c2cf2b45e2d76e246f9151112cdae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc91d50c52a34d4a10f5c8e4b30ade474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115a7a7fcef5bead13e78480fce19f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72100d624c5b69d98d02cafec2332c3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64849aa680c488e806810eb22acc8b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fd2ce538f05dc04fa59cb69cd412d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d87a683b57bfb2ecec4e2a5ec39c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5444a94a9048ee7e7b13949c87fe6b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6db80d3d0dff208d1a8bc06d74b59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398fe19263c87aba250db4784277160482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8217b467a0f96935d0167fbfebc0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf673033a60aaa79b504ba161687e59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b674465ae099e255576ca2d3024016485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a89d59fd6c4507c67d760113a471486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791db2a7dfd0a1fb0609d261c1d7fb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b931b7a721d5612799eb9e5f0668488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f699159012175bff886207d416d5c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700496527e1fa45177d2005a29584d7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c834d683fa044deac43921dbabc0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21183264d8a81d9e5b5379b90194e2de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083aed5fb629a1a4cdb5440c05cc154493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf0b6135fab797f861ca0737beb461494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcbab5c41c31e4523dc4f0b35078e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a34aab8f4a376869826152811df71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c68dce596203e5a1e8ee6b498571c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca483d7b9538fbccb28e208b9b6fed1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d0cf82fb8a06a019d95a9e7844460499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff700e7027af02db1c85a4a688cacc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1d1485ec66ffe948d54c06b7502e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc163a60911d05a34c06d11a4d1342b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc877a42573314c8deaa16a1dc6eedd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf807e600edb029d115f066209ab2c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d6fc865b4000ba8d16042efe1ca7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df676eabe664a37ae32e7391c56583bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16778cba73d69546133963d7312cb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef31a5756502a5f0fa2305d42f0e21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff64b3992a3d084189f3dcc41d6e63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385dee5164158bd25e034b222401edb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc24b62c783387c85a1a6cbdcc8923511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb27ff8462ddf2fd8de54598e4af07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dab8912146336b98324e58629c2ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0cba98677f3e2cea16b2129176f31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66756025ef6160d3311a818aefb12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe6dc40366b88c65e2670ad7b17f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bec9f7feb4364877cb0cbdf627afb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5e370442806ba2eaa2c4943a4cd99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d3937aa6d657c5167558241de420519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809075727bdd82877d6bad065cdeb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42bdcb9e1ad0b6b4500eb17f47c42f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88826ad92dde68677a890fcfb17125c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0e04cb816b6160db95e02c640be8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e3e7866b581f5dc58572cde9f6a89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de57c99044c4adae464a74300f5ec9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5350fa02b17ce50e9a0ff9bb81531c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf4f9ca3003e9b6f38c00181ca94b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbc5491f1b91e8284afd1e85a8252a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a6e808ac1470c780ea2e5c8aa015529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8d41be97601c42dbd294f24bc793530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd291f9d91c55282b8754e32666c577531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c773cc308e28447a6fd59457c226532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fe73b07446f33b02fedbfdd658f67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51e5809b6eecc44c1aa853cb7897cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c0cc993e5585334fbcd2aa862c04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea11c3b485cfe980eea594b8414967536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff622aef9341b0cb8a55a7e51073eb28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca17521bccae075aca11a000ca9c76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c6f90c4a3aebfb0240406b56a4ad4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a4513d99d2b7bd62175f9803a9536540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a44c928b36881aaac5c9e8053bfe8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433553e9ca9bc4ab1bcb9092b81e44b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cea25c0024faa733732a9014f6510543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9422f507f62ce55ce54cdf72385b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775abb23da54575116ff49f2fe33f33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd39c7db35749062b7f9390676c1d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97653c180aede70c499847dd387f694547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe5a0099a14b73c9966099bfe20c40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb49b6320b72dd7508395f3d9fc30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a2645ed81dca044babdbd56fa525b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c186ddc012e745176fc5da9d7ee95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436149c1110b4a40e2c89682f022c4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12f1579957a9b25572554fc4562b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bb051067cd43e24811d85c62edd8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa49456a16bf51396225a70589d21a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0e53d28b68e9f6c6501cfbaf9ea44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe58379d6a44eb8e4e627c8d09b673557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1c99e6029b6d062ee248cced45af0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b137f6b5972a8034abc6f2a8d20ecb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eced77739ac83338637483068b1d5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba9fc75048ff5bcff8c60c9a04c752561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c18bab6f5c284e412de990415da5b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7a8a098001a6d767c55103f27633d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaac25c431bafb37b684f89fabdd8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30539326eea3f6d604b3c0c8ff07a057565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3272e819a14475086772b6329b819566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6806a354f42d9d2eec143aad1adad7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2cfeea28407fec497005649e49282568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b7a9c8c671f8d4d1cbafcb7b709c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf14c857d37780c54fa0b4b45a03d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494037dc1b83a097839dc6bf63b6987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f6e5003217f6166abfa503d4a0ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6993e45311fe48f8dab23e89a729573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427191530082598f50b89c3144a12e14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7a12097eac1786bcea40e85c4ebae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e858e37ba1597d731923af3034133576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe0983989a87cb3149e6f2baf1a75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92244a4cdc0cfac4ea21c456bf5f97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8baeb3743cb9b542177189abfb7e6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a46093224db943fa273db230dba15c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec04155df5aeccd19994fc576d58e09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f7fa034dd26f22e42bae0446eef8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e91f13185cbdb660eb7799b7d1df1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486955667b3810ef98e47fdf90c718584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ed98e6650099739f666392a86dc17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f935a3b70cb66efb1ec8d8d01d43a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cc43b4cc5d1ffd965663bc60f47ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0153b899bf163504d0cd009694ace0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143391dcb488f33445ed868b5caa549589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1966d46a2fbd4367340a04cb00877f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189d7d04feca57b5cd32454414b151f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97352de4c5ac027e82e7571412bd3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01547ce9a0b29687cff4cae6da8c3fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df4b873631ad496cff40378f08de70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838833a0e9e696da067c45b69962144595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac7e82b495a6a4aa744e1706f18cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6262c9508dcb42a066855f03443f4ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68214e10c4bb4a71cde25cad825ea644598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb9c3508ea71e74a7d41be0164548599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49ee0cdafcc2be05201ad7fc1c6efd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c73b144997de9c2490e34912be27e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6705e5713fae56cc2bf214ab82e50d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47096a3567ad346780a2b8f479f568f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b1a4b191b0e1e3fcc7ad57998002f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a2f912c64bff48b69cfa6a35074e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df5190df68381b06cca0a315a2a82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89f6576fd6d00a0ec692453fb9ce7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dcae497754cde375c9fe29cc04641608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e93ecd418b7841aaea980ad8dfdb5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd82c7c5517badab53e2172641921610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c8a931c89e618e658a8fa4a13804a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de39a42edcacf11c6ebc6c492f759612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a657765e46a945983c6f81244581613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88f5fcf642ec44a175992931d497f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d45176fc2c9ffc2266724e4475b9ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f76dc65f594d821926607dd1a238d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d9a79c2944d20ec2c2e3359c0593617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb80695c87de5a15c4c38091a07e718618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c7ea022ab84fb2bd2704e1798c54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11518250b1c65172cc96da9f28b1e528620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d96c82339df9458f9d5badd7fc13a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5272d094cb096ad16209f3410ae44f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d91f7b223a0004df70daf6433aa3bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9a51be2aa1553f7c0b01b1fc4eec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00473409255d60202d2e5d4accf2de6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78501ac86bbcb78b3385aaccb74c85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee003e61de0596085e0d862bbfeab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140873352c34984629d4b6f244baf88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c57635b1c9ea1c42efdf217239d36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bbe686f22de9855a83d60f2c6855d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954571b476fb4ea4316d7efddbc4b1e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43de5481bd10f3837afd149240590c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f586c286c3c075194653716d2cbb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d8c8dcbaa34395f2687b2979dd4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1325f8065dca6673a8b1b7d6f48abeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb77098458e6f0856894bc270ef82e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f797686d9b72751f0ee7d8e13ceec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9224aa39f6989af04bda822807b141638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b971b153594e4bddc2062822248f84d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2159632120920b55a0026d32ad95c54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d43bda8c6fc329128c097abad54cd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1df35ab84cfeb2238e08f0fe3e33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56897a744a74566a9366abab41b254643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6c1991d4e6286e4353136bb44d5f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7177836b8260a33d5a148dafd7be29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1bd76a5281d9527c1d7f0959589a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee86826060b26779267122d2eb3073647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086077473f9bc5789ae40baa7ad5fba4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393262de719e3707d22cf82a2545b91d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec31a1a4548efe751c30e330d4ca7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9707a9e832ed093651010bd44ceea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b766c0d94991f261b80abe4d48299652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9192b3c3b541b8bc21a8463bf0720c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec415fab49653f22a738bd6f26562c7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661f8e4706c8a2a33b3202b7c2369c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6e430cb219475c4da73683a19c77e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf4d330614062aba7d190e7f555dec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9ef68a72b5a2c072e32499c759be7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e58b789c1cbf78214bfa76dd0ddc8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd16b276953da073813caa04b2b2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3160e76df72f664485d54a781fc922661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62122572f7e780e3632b3ef893a0ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea5555d8fcec4b070a581602e15daf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb78c4a5eec747a9922d6003aee64c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0096dbec2d8903b91b2c5a440594a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df8c443e80d3554c78c3ef0a46c9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372c307eb429de166100f09682a314667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9318e757db84beb4c8e5f598b8baf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1412e6701cec7d0efc013af98aa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a8f670af09519c887c5eccfebf95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0798a7b426251620d4f686b6a7510bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4abcc50879a71da55d7c009204f5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adf92b2fcee3fd043ffca26e23c133673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009df70ba4a9b5fc731ad1534bf7463674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63ea151103721d3cb1dc5c92c84a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bd4c8b2040038975a33571a70e354676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480c4a0c5acd4ed017c4b77960d653f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f2365032a86033a7b20117c42a7b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6640833d5186a48df2ad6e5c4d5016679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b8a63aa9b758cb5e40bea8a57aafc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4ab5ee30f762ffd950b2abee26cfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533332abfdd70d29de051f5c3727f1d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6b5fa046960f484be93471aa1f503683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63dbbbc8134f5446a896b9b5b17fa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240362ad22db0ca2c4f76cdacb7d165d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbeb42931d09d6046c853115220e20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2463c75c85047f75824e7fa3693d8d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d7617f7a344a987f02a1409d3306688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b1a774592b2ca1de20804af62454689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58e0452457beaab880bbfc47768f7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8092ecb3db232a58f1838ff3a182e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c67000a0861dcb5cfedb5a9c7d99b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e612f94a667de7c28683add63cab8c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7db54f397edf5bb31ffddcf7f8458694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e95d56bb9c115697b6d3d701b35dcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4f62f1acd5ae15357f910e31e4f29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007bea8f5408ad85c7e3a0114ed48bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9280b93cc462257873715550e864da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518476c4443071785838f337059e424699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb0b5ea7bba351f626d3216b50d97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e4b57a094d6890b029becad39b5c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe794b237d7b7b880b4eb082d3c0353702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b6f685d53aab7e1af489ebf887a87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a6b512c2603d66723eb749b57924704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692ae6af535a3028c7bbf964d526ca5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc1001007ee43bfae2b3caabaa6df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458c4904a9a8aaa75493c03bf689ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1541a1b49efac97229d2f10b2e9bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b155a45bfc91a7a4e6a9856b296eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502827f97c7b044ea7a3e3e96e3b179710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2801fe99e4e73077d37de4dba2ccc7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1915badd93ddf7bcf1c13eefd5154712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807bd15b9ea4ae24eb85f4d7183990713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a881680aaae3fe80412b963ce032dc7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b87966ece024b2678571cb390e885e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79ff3ec8cb052ae59bf68a942af4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae340ad336645e5f0324000b01ec4cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb169749880eaa602adfd36854f36ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0125bf30fff5c4a6411142b5419d41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41924115ffe10330846e4cd01e32cd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa050844b7aed942f3d4b0b220de92e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040acbf41ff5e74f2b60198c754e9d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edcb72e9b5c1f56519cb6755f48774723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d82f35ec078df7d2b3b0744cc3faf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611467270f0df84f8f4af8aeabb7956725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf3d3ee9048256b44f5f182a2b3786726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045454726325d3d09107734974b360e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e512b093c75429a68238bd8e9519040728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfa29aeea9d5bc51e922f71117c811729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200a1ac364194632c2c84af0420e9c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaca90bfcceb8530880fce4c696b42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbcc2c8428480d0f7eb2195f11ff04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218df507d4a5b8b8ac997a1e82b4f24c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdbb5e95cd4f60672db0e7c11bfac1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807b0dbc75e9fa6b5ad1b610636e73c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e1b7caefdbb2b65e6cc4fbc1c5c7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c10ff47768519ae57fcce712e0e26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa8635ed0fd4dfc029765b0d9773d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceb98fdb06cefcf84a65e094b03514739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc0ea80d3c0a7fd695b2c32385ada740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6dc003883d5e6981e9da913270bca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35def8472c2ba1513cb2af424c160e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a814347eecaf6ca33ab528f3b88045743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cd6761a5eedb6968dd1ed9b573f4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda344328cce335f3fd65059c8c2331745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bf809a3613147860aaee7ed2e0863746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f8cd61df3bce35703818ee8d7600747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a382cf92f6087ae7cf7712c864ddb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cac013e8da2b34665201203f9f619749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00486a878ec844bd2dd749879595eda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef46d19c1c0cf8e8127980da41fff5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d430c2f91fe63e70aca41fbe416d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c795140ffd88722c218faa6ca77e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c36683876bb9d98cc7a3cd0c6fa3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3dbb0af026237bcb59870bbd04aaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810489cfb5c21837421dffc679b8782756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e931b3adad763eb2a8f535df01f4ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100612a936c1c4c5903e67f3a566aad9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b058639c66b089ebe7f197549c9d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>