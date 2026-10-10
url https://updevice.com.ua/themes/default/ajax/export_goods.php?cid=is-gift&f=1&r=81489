--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77eaff936fd334c77506b225bc9dff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c730f25450861189079e39e64d212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0141d9676277e2a33d966547255c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34825c2698b1854611aba2c557e1192a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244717188c67959ae6e640f07cc583a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172c39ea3c9e7c851f2c1ed0063e596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a54c4a102ca9a575086ffdb074e0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070001ed0755f53a330df10f827c94c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a0aa1ece63dd6846b5725961885129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ee1f8ed4bb00843a2913915e5379910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778cdf76218e653c9f586330b236fe811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6360bbd16d08688342cf222897bf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12d255d6412757522349600728266513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57964ba364d2ed41e2fcc57ff6b9568d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9d6b9ff9dae226250cf883398097a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e5c4cc3d0b911a298d147ebcea1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bd589c84d5d851e470ac62ff076f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d38dfd6209f7c5a9cc3948c2f22b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1897271e2eedf7e61c5406ffb459adb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c19343dceafa110647c8f59f3021120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e91b21b00fcc58403fd2bf4867c7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ddec547f73acc6b7eaa56de9c239622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd19dc137297d4ddc9f0761536149223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a04030a1dc633e76b980e7b36655c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17638a6a61d16913ff0f19b44b5233cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14a0513fcaef1ca0bf401afbf260d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc75c1337ab72b396e26e8f667add4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c75767fbd5af755a8174ff2417075a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e3a37019172a741fe9db8d44a6b3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf175ce360d0d5853363b221cd2af4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c09cecde22cf8eb184a800fe8ef08131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c05340710c58a4dfdf301a824d15232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae395b2c6a39ddf9cff06d2b9cab2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff27c8017298f044ce56ca3b51e0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfa23ee7d8440ad55877a9a1b6e3ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820628e12e69d0ce31bf2f2e8290782136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4c257cfe3ec800cf4c2df12221ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9510ed5b2a6d496a602b0ee86ce4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334a7ce03aa62c28a82b2476faba8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced8f9c13be4aa73189a3e05872f8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc2d90ef1689f24e29d7a96f18532041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c388927f7fdf7183df74624f619442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b12794e6b4d73ac72f19c674a185043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70456c6012682126fd3837737d25544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd567a388c543497fed5a8070b5f1aec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ce5a84fd93655fe39c040fdf2052546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865468626ff509058faecbbf4f86e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e83215e253145771a310866acf51f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d297e9ebf3a7b2062d3bd386c18cab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a653ac1b8785c4958785b0ef5f27d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f336b6de16feada5fc17ad1028ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a1670ca230a77b768f75bb118124e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299fe8f48858d0f6bf949a275311c5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af82186626d4392c29bdf17468406a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256deaf97c1fd603ada330de1845d5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f32936acca7a5b4baaa55f51128ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641d41507da92433deaf8f1e437f9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b424739db53b3f169ffe9eb7e528158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97103533a23d04d8ea1eb546f667d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65cd7f8e85c9a32d75fa778fc739ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac41ccc2f85ea467d45137a45878061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e2be33a7fa255c00d92fe5629aff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1cd511abf3b49c8028f83bec2f71e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c434cf4593ff3c6662cbb10ead7ab164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2dc62bbe1cd36de29c6b87e9c527565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b32e48f1d018d7efbad34181f532a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387892423ed24afdccb9bc2fec45e27367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a87edcf988dfb753a105b895846868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8845dc0432c2b246b6d660d5bc3c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537d5f3387216fb00a6136f5e007d9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306e0319ac6596c912d1b6f22fb48f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d55d543f879a109a5dee23d52db472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91915f779152e8e27d211c2f75c0769273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49619322287bb9abe654762a22aec8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b14531e98f9e96cd725b2091efc21975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59a90de23ff6ca3fbc1b46728572676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aee50b2cd70838c2cab98f3970020877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9212fac79def5c3ce6e289197848c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d931f90276a7167d74c744f1bfb14e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291ced5e319bcf0e8a66f4abfe5910e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0819fb0fd80ea35fe1181c29f6aea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfbbec2adcb1056afa8fd89b28f71782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdeb74d1d7e0a71fdfda46b4e7d48b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3202b148564683ca1e1e1e38e8e1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921e4b1d12fd04b689a323835314f2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f291d10283cf600207436f7b56adce886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b37256645d9ccb8afe1ae12800fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5de3222323a11af8017f2d541e77688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0afd31e6db626b28c7075ec2ac20589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d00178750617a1b5285422586176b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adae0d1279dd72a8cde48817a7997791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c5f920a1e0183a090359760942acf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ce6100edfe2a1c2bac22fe3e03b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e4b74068d9a417e405ca5756a276e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f1196e894a78996754a53028cd34895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11051ff3d6879eae40741a5a935a82d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe78571d874e9c81ba5c879c28b0b5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6e60803234de61ccfbb90db51aaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb221c51e9d869e57a997ac860cd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adab3d7e6a64353cf4fa7cca74cf2e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edb8d4a44babba675469c086ba9b21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bac337aa00cde84d20e70cd1a57f9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13965c4c50527391b716dd88b3bdce33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f8e04f347e3166b5d9d6605b6099d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2bb97a3fc120c619ba03aa0d64d8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce98469b0d27a671c6b93a83f91dcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0296d46c359bca07fe818bb46bd79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e940034961b1ad0214c259c629cbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446ff56c12c6acbcb32075a675d5e4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9278548572e9ebf073d37f90e9161f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c66cf3b80a5e1fd3029dd40ea5961a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549d6640d427a3d0bb8b9dadfc7ec7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225cfa88257b2f6ae2673606ed7b44e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f32883795d8275b4108df8e22d145114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0737fca3e58db81401f44123dda587115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e472cf5216f2a312ff1abbf08d86f68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438f754a71b5df925e0f32fefa9f1f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f02e711a8422088bc0e03114ad6474118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb13ed9d2d9dd19d23af73d0637a33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbdda7982edafe3387f30488f64a55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282071cfdeb980376c2162138fc9551f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf2725216d693a36f4c134668b3ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43c14796c316175555b04a83d0d10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff40588730ef49656e79eb180e147c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e534746d275c92129b7afdf0d86c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd924bb14dcead763f2a573b341bc028126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffff4f6ec3e308e67b24511ae36881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eb4d822b0a4ddec0acfeadb6be370128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb694f5f81338fef6be8d4bb9cc50c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae35d181b5f188846927e888eada466130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28020448df56a561951d2fae6ef287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2520299374a352530f5b5a6bc7e2eca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e95a32d02358ebb5871d074ad7426e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93b189ea6643802cba65e63091462134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586914c360493321d52bd679e19e4297135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691287f027935b4f1aa7b662cb121877136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d2760acc96cdb34d4dfaf707ff169137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3a54fa0efef32c0ec7f1845881ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28298352853602068bbb67116057b38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081689fa1a1accfb6023181056300c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b58cbff1b2f87159947c9d21be39e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6890e2eee3cb3def79bfe015538348142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69503714b2aab27e449e1fba7804d9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab5ab5e50c0a8df3b10b96fc83aaea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54865b6a480f39439560bd0eb823b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed716344c2c42f8866a376bd7b8ff6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb01db85de7b9a061c02f29b838170147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689cde05dfe37fbb8cbf57037cec17f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e6ec41eca1dc34888be868526d29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b3561a46d0ae8ca39b7a1bed4782150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42a763406b11dce6121067600b8104151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77f7c7631dfd9cd7cb098b1282f256152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd52421b2678ac71dd9ce26a306a24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f5750962efe69d369e782c691a376154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f414d7bb65192ef21ac75f94238bf07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c436fea2e711c95d1c2b530da77c2fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20725a59576d9d3bb6cb0282d95de2ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcc81a6694375e20999c068ef62862158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf393bce1569dd0296b20e1e8179e4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcf1e3927cfcceb15239a96002ef2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8ecfadbdc23b8bb05fec862058c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558f640c34eb98eee16fdf377aa8a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c41779d70215a5144510c356dd47e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5365b51897d7f20d946b5de5a62426164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f1210680a41a28781cc2afd6d919165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9e644a53e085e5db657d3dd865dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24491c8e399b76b1f2ec6238f173add167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7ae9fa1566a8325539a2ea07f72fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93b664ddcbd88fe1b3499bce6d58ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ae05f2b7255232c384cbb1aa227cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce52c38d1c16d68bb95328cd16f74a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e3af31c9e1299735640548a96fcb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13e3c0a1b118dc8af3d52e1fb9b31e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a2973b91b4eee6cd10021f61fd09d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d5da76a318fc657c6bcded92d17d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfec050ece1a50ac59269629a2c403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4c9d4467750ebb13fac630459af19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3e1dbdf0429f699779fa14e6ad7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143dc8d2e2f9d8a9904ea9672457fdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcdbb994c99e534c7a3757a94ae145180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb80b98a4de2577adedbf082a92de37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba05fa30a053ec073306bbc24d84ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a549a364acb6b97ba552b89fac71800183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abc81d1fc550abbf7fba32ebc13bd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4090dd1aacaea4ac1e3db706c8271185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899827f6f53113c75b1c97c46eb1690186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd344089a2403e2072a0553c81a039187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977bb0c908917ac42926710e3cd451188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08768aaf32a06f8223bdaf9fb70afc52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72da9dce295852fcadfc237f1dc1f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ebfb6fb41d9ef64d187e1f9033be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c5c272a5a467dd6b1515f8db6992192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d805fff029e738c237eea0fc76665193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0164d186658fb5f5e57ad983fcf2e15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d476c9e2686ecba6b06d7bbab4df6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329868d78583c82689e3c8f8b122e0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7addc67e2bb44447f0601bae38b20c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb8a791eb1477c1f325f25454ff2c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eedcb8773f611b2d5951d69beeefe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3641533b380e79462085acf64bdd0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e4aa82f62901351f808f57b84ebc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7256ca8aadbcf170f3a857acbfe61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43474c127604585b2a1271ded777b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c597ecf46ef0243778a416b4aa91c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c0d65b4896b67c9ebb3663da6884205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0285a36e9f0b86acacba9f41b9f02fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5d312e87eb427b6b3d2f7f41c83a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e668e6ffa6815923f48fbddc17abe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b69a195799222573bbd3f841093e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04789788e438ffa6810aff7b89c14135210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b54d79e156e76d2e5ffb226971b88a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507302cce5217de62ae09b73cc70111212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee11c109f59b122ce10aa605f92a07d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0de16d0220633fb369fb5e44cec81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f472ca9bff4311efd7aba2fb9371215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5bd6f9e1d5c33e37dc0f72473cfeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85523c8e734da8eafd167362eba86d12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c97f087a75b966b404c65653a69ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45027c2a8daf4e5fd4379154fa5874219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24d26bb96c929a22390c0a0b5b2905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa3a8ac1c7159c15b4233f4ceb7999221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd14b2ad815620d306103ecb0ae6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8133b541f14a28de32e2016b869bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e193bca3befbc951ad790203308315f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca680818d1eaa0fde45ebbe1745e3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99297a645bfe1d6a343a77d9cbf3617b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d114c89197c0b0e5eb94bc93f0dcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025901bc95edf9bbd763746f9dd890e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa548c7cbf0f13dc47b852b3a559bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75618957bafb2af07d71757a73558313230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eda8cbc4d89f667277d0777883be8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61ed36523fed146e121a1b27ff86b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48063448288a68d5b37ed8fb06390bab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57202a89c1759a6e2442619db688a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa466f57015b57c396df5634c5904ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e469b80857a9dcd739fc82470591236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb36c3df104e41f185da8834d4e2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10737498e3242faa134c9a0df83889238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ed495474e258627b7d36b993b0f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbbdd7b67e8112ccf13ee4151aa78f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf7887b9e61d26912c1a27c49fc6a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256c83328f3179b4d9142f8bad3b404242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4fddba8960a947e3dbea7c69e1bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450a78de7b644ccdc1688b2eed7ed0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc562651d97e24b8cd75ace55db88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215420413f0f9926ab125fddcc1894f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bbf4b1a58fd83e29b8f85c39959b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938ae77e2ce4280ca99e1c51476aca6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b179527630945c9c7ca8e9bccc37fdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cb0566d191b918f21a8b49de89913250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef27a6e203b18dacbbfe9e1330bf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7742f4d19617ed54174754f567f41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210b9c71c27467edbe3211d323d02c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4ac6e90537579bf5a8a648e8e39b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01cec441b393746a0ee824835da22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724c33ac398c97d4a5a5f7eeb651a46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e961f45e52dee27e66a1108f9aa7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a1a87f99a7a63e5a0f1267b27d21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b087b3ca31ac7f9a4b41b3dd8670fe5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00522027a7b5cb3e478854bb0cff28e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e5d7aa48070022639c2fdca19a36a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9db2eb97db2922af1f9be319191e6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0bec9ff603f0cf9e07f68f04d9993263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d5b95c25b35d3c1bd6a7947edf8c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2f78f67a64f61e3040cbe8376b9b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76fc5dbf92c65f62048f4fbe4e683266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e6465f5487902734ed8bbbdc21159267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df73d3df6da6498edd2e38a301433268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e47c08978d0c7819610a9c533da62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978da59850b8f4ed720d71e213dc57f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2ba9e05d4208a5f78f03fcaf04154271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb30a1e545d76077d140932e0b65a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a51af58e0fe44f8ff62742b677d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8294079b3fdcefacc79edc0f28bac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d41aedb32440665865941fda1c6ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f3a22659092eb165e21ee895e977276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb1f03fba0f9e59e8f07cd7fd2e215277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde313d5b65814744a48178f306ba98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1553a17db9daf569c67fe019ef546b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178d66b3cff8f38d930906fc3cee34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d138687dd93a899c0ff4f1815a97c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75aa4b37e748fdb78da66fc40983ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde8bb4d8eb1eef2e90071c25a6393283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4734a9f32558b67d2cc623e8ef0afab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c879c850c78343b533759ad41bccec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe3c5b3492375d980617ae398e6fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441add34915759c4876a0353b863c44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34561055ddcee59d2d59d9886cd798e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3962584258ae9e1eb1a427448c25a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911928126aaa6daf1158b6c63a97a04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09924f76b438e0215366b21af17eac2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f7c12f3149920def018034f862919292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5948a73f0e3dc5622ffb61cb01d736293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869677c6850e0fcea8b8ef7168fd0b87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db842236397f6ce87195afbd7e7b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a80ca3441b3b109ff0d54a28dbc63b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527beaea86c592dc0b927a954012c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169f374fc5afb04c768bdd727107625298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9dc042b1932bc301f049b7d65f2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e3e8e36fe9f86acdb9519adc23e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d29e814fb6a7254ac730b9944b82b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9bdc97d4ca1960f06bf1376298cde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b059f621cff62aa562339298375852f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29eea85f4e3d38aaa43579315a17b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd433a3d3dc2caee64cbc2744b80be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb028626164de354f74e25d25e93c30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342558bad2925835ce2554e0c6173aaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6b7b4391c3e96bc2160a376ebf4ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df53caa439d5bed8ffd87f155aa00c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225e55ea382fcf40b0ba75df2ebbfcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726da0815e7138c0d235bd7bf3297288311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2460244d5ef74199e97e528502735c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69ca8ec3f3e29b88b3c905e681905313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b0608dbcf9e5b9afe921c429da029314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805d0d4c7019ef4c0d7630d3a4fdf50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ba7f2eaca15888878dbc9443e9285316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781f1fd831b2e800b80ef9a9ef940d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61bd56d24d6faaf14bbb9c59e7e283318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b456f01968b89cca0e535d363202281319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee55e02eee4085ef2adfb9ddb3b1d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ecd09e3fc1b99f1a16f91dd6ccf08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8d471213ca797d37feaf39b614cfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9912be393ee9248bd6e2a5139c81a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f499d53dc13980eb5ec1c45390505324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955d2b5014d0af38e20d88dc8a5dea2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf1eff51c415b3732ab1c9d97dda89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759155824ee66fe63215f9df9eb4872327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375db91e3c72b3b557083dc231d7f42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a97113142035e9c96185f949ce9fbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0efb09b885e620b82aff1578748b0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9aaf96e0a589d5078e63f17b13fad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff79b3e943d09b07002c83e931b17a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a23c308a1337bb5cddeb44b216eae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7548241bae5484fe98a6786b85ffcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554d206d9da2f52d6d39bf1e580eaca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063be2c19a3fd67faecb66490181389a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa632319a8dc4af2ca7b788f5989f3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171ba536fe5131d13c4c0b3f17d18d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbe529778a5ed35611fec3f51ca1d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25107082f39c85405072d639945f4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced9c5ddbec098a7b258d932b17acb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a45762d44cfcca8d7366c14b50ba4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025719672b0075017e2eb204a2ad6f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093796331deb141f6cbaca442aee74a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98324feaba361fa70e268759455310f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bc172049ca8b5e2fbbaf746c169f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74581f818efc9c74979fe808c441881347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e69028cf64f2411599f67c4518f228348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfb94e7dcf3b27a6a056d9c4a9553c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afa4631082afe8fdd7d7641df76026350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb102819bbbe288da82432365ae08cc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f8443e8328a5bb64d7cd0420d87a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb57ab26e7acefebf4755f8163c609353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a558ac95bb4e2fa5496b6f52a84aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cce67845366f3e799e22ad7ce48a7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b6cfba9c631c306f8fb92e6c9fbfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d2e1181b41f5757eb3bf4064ca3e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d8e3e4e80ae45ab2f05ec8c7c0db6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66892fdbd7eff97651da764d41e09f55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e94c4180688e3ea98e033f941a4a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d48efb551393ec25eb625f64b4402361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c923a129527ecc6f74d38517a3d96fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba2f9d06caf472d4b472ae1f8a903363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e691f23b4d22c032598ea7274c12732364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d4afcdbf0f976e28b6bef75b29c49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a46968fdb4dd88a5eac0a91cc347e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9749f2c9ad87adeda405ac48e35352c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73666572c2e824da646623bd2705eafe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6128ebabe961985847c0c9618b749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17cd91541885956253ecf747d57b05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7163afd46d0d136f11d74ed07c161f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e3195b7924554fc7daef4e386d293372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5807fc8bf7484c2d4b4c09d2684ece2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610d4c3e4a140f7282fd1716eff5d9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe367cd519752c1a9d71b5e43292602375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37920e53dc7fa43a30a5f3d277af2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da97882a7e19f5b819c3b5ee7996e74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd75e62a90c158171ce4db2cf61d81378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf95c82bdda839b38d2defa3f2c4e3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da377dd5f2755eb7301cebb16ed6336380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ff91ff4434656e5411c3066e2b972381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decddec3cbf46f8c37d8e2bea101741f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce27539c43931c7a4937ae1f9d1241383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc20485140a93c8db99597453d64c02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4b33e0972c70cb699796d0779ad9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df2d4b4351af394af43eb9317c8b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dece910a781426157af1230198a86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc83fb8f22d90fe26c5a39f771ec2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f1b6763776efc5fde763a31c3a46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207ea7dbb6239e9f39e65b6d331144b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323164ff96fb81320022b52601a55b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa77a49f42d65ffc07d170962023a51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0009ad231a07b860174977e89f556393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a698c4cd0014d1e3e0ec35e0b3d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8dca6136a26372b2523a302810e4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc8865983bf0c923b393a13f57ea0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7efa06e44f6d72467e1d237193504397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71a15b1b8913ee9bd0dca1846e84f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fc9e1749c8138979ae51ad712ce5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274379da9bf92f3aebd27b643619bc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df256989d7a5bd79d725c6bee7e2f8bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe4745e4377973d6e883d28ea073c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491dd8cae7bb60a56ac44b5a532d9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15723cf0ce60f0a1dc07fc62300f3c30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bea215dd8119093956836c1b6f9577405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558f072ac2abc43ac4b6eeedce929f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c88b421916414e03668790708cbbb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c995b7105a1f7795940a2618df73b38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df49e1c972ca6fe5b614c8a2a95217409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de9046405cc175f8c745b3657cf89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9809a5e421d0644670411e26c0fe4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0912720735c7e81f7e582d81b4586f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76165a13950e9b89db50f6d9f9c55ff1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b48855f96f183b1aba92b2b3f5ab08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b27dcc036508d5f7b2a727edaaa57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3713fecaa268147466c8d68ca54c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84822788c366aeaf0fca66dce69013b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204ca505889a46589ce771d8b382365418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c0aa9128240d7241a4b64df10ba3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ced0699c19cdfc6c90740cc4170c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d491e867b8a5be6cd8ad7d7c387a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06d95d8bc8915ae93b031b06546b7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7886827c57186a0b6bf19024d5826423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed601a164e2141cdac29054eda16ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a6c8d107c1ece3c2049586ae4b16e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755f749343061a0f1b4435d5b178169426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416b28ac7684f50ce12779f383d2b42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d4d10d4f746ad0df54b4a180cf7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1dcfa55296c7a0b7487b0c7468ece429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed60e04eae986ca5ece6ab8720b73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a1196ba7e0b453df12a26d3b9735431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a552216f93214176b2a665404b809432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d58aff7a9bfd070f8f36b9b77cdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88196cd49d8eacf237d1bfd106aeb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c956edd4d901ad7470f365558bfece435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534cca611903dcb94adc398b696c0ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6896ab00a0fc7662f3079fc45e1004437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a6e4023292cd2e51cedce525faad5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba0f85c6b8f94ad7fe32e03af207d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1feceacf42ff18a2b593349f84269440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55613b0ecd9ec810b04d17e5a7bb65d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732c423c83dead3a1758963d697fa63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2912284d0bd6c76f17529c876811c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bbf688e70c4290c2b0f4d733b1a00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8a7dc6c07f3e6bcf7f6a8fc09da38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa665806dcd61468a512732ef4de01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c4c180f3d7cae8493c753a99555d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff703ea0ddb200c73ce7663bce657c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9621db95421e207d22afdec71f034449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf8c98bd3e8407fa09c7a3f9617761450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3709c6c7cdb0ba2ba1004ccc7ca04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb1417387c6f5eee2d12de22e97676452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3f1f05aaec4f2a9ba5712ee37dccc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b8d4a4bde00e87e44d0ff3faeb09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129fcf7f46ab63b657dedef1b06d340455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a39d0088c0bd804696f55c33514f04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a8db1fe4c355080bcc88fb2e6c15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d18af96ace5d4a5f3ea461b72a6a98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20751c59c52ef753638b558ca8d7c357459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f15433cb74ee49cc77ef407bdda03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363617a9e968ca6395f4c3a17800cfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919504360ff4fbde6c9cda520649ecb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e62229d4632072a55be3d7a9dc64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e2f3503b68eeebcbccc8bf4aac20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da08775dd018747d6a86fa66eb8e4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc97f31529841c1fa91b9500d53d65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce503050bf935f2fc84ab50c487e52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff30c5a040ee27588f61b5489f267f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26d2214ef5d648865a2cf1863e3a72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e80395a4f977add8afdd5b807f452470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd19a4ffaf8813b159030cc72aaa60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ff1d1dd1dba8e7ab08dd5eb1f5a61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654ac0b86179319d11a8966ae6eb084473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedc83be1638c2309be1f912885e94d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e8902a501dc5aca53177eba8da8ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dcd7e34304ca1f085b05bb50d333d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88bcfc16f9933e2966febbcfe1f9ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78ad402d02767276024db0a0dd8dfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51880d9853aa943959189251d25c8fa3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7279316daf2255a7881a0075da59f49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0d3e9c483f86be72b17d1255be5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fc975c9ad38dcac0b798604315219482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdee40eb5886fec35954bb8ae540b33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a247ca2bf292474723cc8a296c783d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01b76aabf102d5a820ab47eda8169485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6a51c3e514244a5c90de8ca40aab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa909b4ac7708061c080091699ec68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9c2a80d3af45535fe38a2f863e717488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0a70310611d907b2255b17eff0a90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77165c48d1e745b966ac4249e1edbcca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de56978d6dc9199d777db1886071ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac8c4982836adafcbef150c015c66c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992e5503cf0b46d1636a66a4d8915f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da723e2a11b157bd902547ecc74f70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68382741e4b775315f036a69a2618b08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afc2700200979aa752df14e3a786bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef31dcd09e1872177f92a5e7f924e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e150c09b84b7a3db0d86cd6b5bf84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fe560086e888489e37bc6c94690e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f64bc005552daef8310590a1866b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc8690037728332836f427cffd0dbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a28e8e65033f78f89d6748b3e0858b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9169a471b5178319a240f0bd73ce9c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01a77bea5d4cd0c5dfdbf17f4ac28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3b6b08f60321eafe32bedcbf86f27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bb96b12060e6bf581ab57ec2c04ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a4c18a49f12010ef4356ed5ffd100507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154bf8a32312368cc4558563ae63994508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df236e63a5621f125066d985aa54a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa31af74503d2908d1f36042b6c64d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dd608e595293e9ca090e28f3762c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c21583e2681db44a6588a09175360512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ee2508f51de2d76c88d51b92ba75c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701a0aaf0ee7c2d20dcde322ae00ecd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76376019a3736b67d9081362ebe747ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5173fa4ade1fe12fe3aec9b55ae8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3a53426a5f9fd039a8c6e8ed6f396517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33f61884cbe4b131d81182a06160b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40cd77778950fa0091f02ca66c5f0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0bce9bd2ee1b2c26b4e6e1237913a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b346db2eed7d13251716e37355207521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d30f0eb87af471968849eb8ac00188522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f4e6b133ab6fbc4f9f609d7cf6ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3be15be844a0653fc34e84d546534b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b428b7b1477d7901dd7382606fadf63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2c9c09d5ff01c95c657680b16dd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe04922258d9489a2453eab367b3f38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227be772bc12babcddcd73dd374dfe7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6433bb049b7f64965a8d2d9c26ac7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d77c4285d1c9d3d6e5de383b7fd1a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e28a4f2911dc83e452a7f26f02019531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d2ebed8691c01257f6c2da1e6395c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167e7722b4260549d0283425ea0438533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d0e5572c7103f94f15e926524ad4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a9d4500fcd092716e51ffa2d10b06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae36e87a422a4c1a9e7fdf861a5de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad44083a62669e0f31220e042fbce3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d0fd9ec8025ef981ad64c43694442538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c40d576bcb82b60cc0ac672f1085d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e9e685eb92ee5c9af1265927280e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd7904f18378234c08ca46ac3e8dda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300d350f31f1d53b21cdcad1948a3e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e0eaff999cdab3b5c186a01f7902543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fde09d85c136fdd47cab8f14a4eccc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adf6c99cdc6cdffc7317eedcd3f65f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14555fdad46e0af4a8d795819d6d52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130af244b3bf0392a747f2c5d41fec3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c92b32871c95f35bc2eae33a3025fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4be4639b28d9075eb24e0fc4c8aff9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a188cb9a551619dc4a4fbfd2b33745550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e875523c300ae201db6def8994d4028551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40556304ac22655adc1c5daffa3b1a36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85674b07584de44921fb7bc2dd7290d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e30b40f3fa69d01bcf33b7da5dd9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc2b217432dadbdc7ad4bdf042a51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac6d446c1ca1b17dd7ccb1c5937e94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b00d54a72cbf094c0d938face35554557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2434570b82104bb810a328e9d859558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef4c99a56b6f809f8b802396058e5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c700396408c0389e4514d93bc9e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24305be39dd2fbdd876b08812b7c1829561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfbef2940a40a1e54d756bc9f37b20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4241a739ae8e05400619d81e6d234563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356674ddd693c72d4e46c024f7c82f69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a441af9695335e10eeae790c0c45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad5f984c6806a9657b4fbeffe2e02c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565a67743107f7e7595b50a6106d3f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b6e62b4ecc16c31a067905d31db03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cd06c6f057dffe6d3a375e4d4e828569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd148223749727dbbef863206d12b059570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69bdf879febcddbc7a0a03cd75bdf0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b41b6a96c21612702584ade23c9332572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd95b1a341c7c623d4164ae488dc52d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14d9f1d132c6ffc34e97cbd85b01f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d36466e6cc6764d75e40566255f58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b98024842ae4a9df7a79ae9215c984576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ac21ac910e16d271ed0e696e282ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94836db65ae95f596c4336e0930832ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe53b99441a22ff7564d43bb241cb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa1c681ee02580bb951d838a9b76f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5605bb5366b5d9eb3403ab04dd03a70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de5eb74ff8793101fb7f180be34498582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc25c65b86d188f3891aa2f2442a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2468449f108a7473c70b0ef7e8c20b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8059269f9059b94f5e34cd8fd5e9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794ea91d6d5eac9877ff87257ad03cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f5f6e367c34890372afaab44230ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a113250a5b6bb027188e9be78b2baf7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d970b4eeccdbe6bc60ac9db4644f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19df06202926dd434ad35d1dac5bc17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50300b9b11a9ac11afb99d4cac0450591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d1f7f26bf6fb794940d0471167684592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896417698ef4126c838374e3080a0571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20527155ba27e50438a96e7b2b3976e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c20681e9454f964c37a97d32da75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c3948112288a5c1ae90cabf21985596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e7682fc5e5380307e13acc04b7d63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edd5999e6ed76a488b89efa6f4d5a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766485a3a3ca17ebd9556897796bc64c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af6946b4ea32d6e4c68ec6cfd81696600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3a3d4deb00edeb64e38ce2c056f60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79aaaa370f6e2162266d43521947ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275686c614cb49e0a584877717a55daf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc9f0b4cae1b6119754a5a738a8697604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d823b0b886c213b95936af63e95d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c767375cd8e041bcb67111c7af03d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b8fbe23253badfac95b85dab81796607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9322a82928ad4d2cfdd4a1353bec4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe0ba19da8d447bdfdf03485d8bcef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c64724b703cd48bfaabcf7eca010a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f91b72f2845e40cd33849b0157b692611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c26fa97a9dd080e37b3eef8dec6d10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf3b9e00824743207fe66e2e6b265613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f72beb0b3a72ffb519ff1745a5ad8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f44d5b92bd459f44c2ca4739d6ed2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b33c3bc32c6043d0d4334ec6041b5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b4c9bbd48e9a3b16f4626b7223ae8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326803330b60808aaf9f879b0a94a8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe31feea9904e294f045ca5ef39a69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d1d490b1be4bf18d2edf977dd170620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6d0f752ab6f3ab08d9c85521bfbb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9200994b0b3c8f9dc18026c6873d86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6985673e4a2c6a68b2a0b85a34b375623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004f3693815b46893373b05ff0eed61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e7992c00773352527d3740e5e700c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896faff27881f6fd02c49f747286f49a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3f74f453dd2e898aaacf23effefac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff027a7616a7cf0484cabbd6bbb383628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967960ff2df5dc28aef6d7c6dc80a71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185e6028bfc5f44077785db9e55b79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb31809bb1b34657396216ac6e251631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e1d3f49d35a6fa6d90e975c8ea12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ba74b9b640ff3647f2f5dfccde5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed7fa7e9a8f45eea58e59afc0e5a62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c016f6b759dc7ad2bac521d210b8d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10c63792fb3bca8038a3d2ae557095636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d311d78ea26aae595a1cccbad34f8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b623d83e8f16eb985823fe8763da6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cd1020df98ad37ddb32eec9a03ab0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e725a8f407f551ff2a7c4bbeabb49b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71dc3cd7c83d46ceb1a14ba393c467641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8cd57afc0ab35c7c8aea6484e1e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c378c05ba7b3ac7a7c29099010ef07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24d3c9cbf77aca8aa3439290d06879644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e704c58eae423b5bcf310d76700654e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ab9648621a4615f6e96ba187400b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea276e96f3474931cbd0bd06a4a34b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a98502995bf1f7d765fea76e1f513648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d82c65af7d9d57ff3751b2b6fec7c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4fa021b407ee14a56225bcf220722650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9d4dd13ee3c9b73e6ef591b01909651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00589dc8c0e2b6c451eb52ec1c7d0841652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87136f161ffb89afc65bdc465a0322653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302752ffcd4cd3256bc096081b31c9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4f322e6593a501ccbd9930bce0f59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef9a6e7df9370895f6032ad225229e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a01ba862766e4dd5ff6d222bed8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222e165532d5f0e0df58b976dfdc8f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49821d8443f3a0084bfeaed451d02dce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e696271a922484f29d6dce85a627b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc791073e8c383c0a93bc1d3a07a30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b517d67eeb2f1299f6ac4fc9b05f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c825d737e704e14dfd70a6d59601085663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf75c176f00d6f2d6f30e982a55478d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b257ee33af997e66f2cc6dedebfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c2c23685c00a8a91a7537350ef745666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50768751764312737d40c324caee55b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567d9c6b53b7ac9c523b3d839389d03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858617a92a64ecbec74e9a7709820abf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c3a7e046490e64ca20328dcb0c9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772ad610228ed36131e5e73e252e56a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea35eb2bd0f068422ad2ec4adb91f55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4d14613aef48d252fc0b89749ceea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75996ff4d3c413ac65ea2559a38e3b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea1551ddab5eea5733617f052a5d08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5024aa5427239de23c1da36666b5ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a66b6279c78285f8629650492907677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ca6be52276e1881b8ca4405339a85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9789d8c49034e702ff5542586f6c86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e9e93a9c6a15a0ed4cefabd45d61c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c9a46151d79a1816ca5b555e06736681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307e6aa03f7b076e421db69998bfbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1e5913a0c304a36f629cdf4bdfa13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c317da147b6d720dd036ac75f40e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26d7709c2d72bcf83ed1fc9986838a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753552fa46f5a49e4dcad6f3c358150d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5fa00f899a9fa5c21dd89fcf05e33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758ffeeba123d732f4a16ea01865113688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2866109debb1aac2800e9ff2ec7f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c6b496060f8dcec51c0552fd2cf49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a622df064b626d9820041625b878625691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba2caaf1fce87d678328917b7222b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7205ed47b0156f39beed1109bb6a50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f08ec7961f6c49b41527b8a501ca9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d446500d76e42450aa71b57069294e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dcdd43da51d6a3510713b1deadaea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba7b90341abb6855ff3338124fbce4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f0bd6a80e9924fb14bb2f55e14580698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414516ea7500733c6b2f71400786143699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22d6dc062ee3678e8518cd8fdcbfcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627f8b033fdd4ee399505c1d9c03485701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bc1a2be018c5e489385abfe0e5660702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5fd0c074639cf7325fa987061ad34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e48fa86fb7cefaedc9d1dfd0a51ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bb788a4d02d1bbbf2aad737c99a24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8576074cc2975ab4f5ca37f8943eab4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973b63d4c1cb7a6c1eec70c48634a27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b293f637678441a0a80b35348f708a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a71c2cc2f8d9b33a412bf62b3f6f70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d3f2a4a25e1f1fd578866737f2659710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71486966baa172f95b3eb59b7220b452711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5df5bf7d0f06220f1ac0b674cd967712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589afb386fe2360092d87f26aace4da8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f1736a06149e40a37372e68b05ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2212164f1652da3c0fff8c56f5614b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d531f37f0a6a6c988fd44988e103ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480ae362483491fcfe6e9ec73b1e3f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be86795de22f57cb381e55b0d4d52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a13033ae36a387b358cf3893f9020719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef1c2623830d2c87f451d47e0b25bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3881eef182aaee11467c2fba50234721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cd3264593cebf0f0a9e3e25343528722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ccbfb9bf76aa79ae1de153a8e59b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795b47307db1cda7abb9261f5372024724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fd47a5c00fef94f7ad0e78e5fceeb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e8a65e5fa0214439ec0e3741914d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4a6ba5c7f902371ee0f2074510da9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ae5294fd79a3ccdf1c95ed642e2cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b43dce69a21f263065b648d69d2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e206b248b7e3fd2d5947efc14816d72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a13a13238d2d87b125d037f1c41280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e8e6e134b13906d9945489390b56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9a85253e31303389cd4ddfd963cec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef898fdfb5ab173bf92ee651d1f487d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dbca1c71e283e88b2b1291888ee8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297ea3abbabfd04b2bef9e6de62e9e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e94dbffae31acede2717c29edb6f58737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb94490f35aa6d51e5a3f38d5a8b1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab058cf94eaff47bbb5b0665a9126bed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f245be076cfc4a2ceedadb6bd2307740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c364651527bfc5da4b324533ba0353b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07395ccccccab1491a18ee738dc40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd265b124b3137742911e25b2d415580743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b582f82dbce88927cd45c6ddeeb09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad103434f157f1574f7f1ff4e7e634745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea678f62e30de73dd0428ebbdffc0e38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd28b7c0eb1363b778c122ae7c6313747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db30b06d3ad6bbeaad10aedecfb377748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e83868e85c1e77af77a6038d40ea4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a48cf7daa346ecfc78c66d9c10bdd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a5d40a28e449391b1ace796fbe370751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b3bf873405245f652b569958c47b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fa9d2208947aa9f046be36462b799753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf3a22e0b50bb632ff4c1f610d49b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e08f70ade97438855ae607ff8ee3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0e1d2cd0deba987292220a95219a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb0db9f5f7cf3da78667427cfcd90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ed5c920e74bd92636f5e979bb858c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a695b786b1f156d13d58c331cba4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7d5d557d31881548171d2ff1b81951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d9df216d86fe563ebb1e5582b64592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98f21badb804d17645f7d5244dc5873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc254e55d1517e19b669dc3a4ba2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851afd3365264b468847eaa1ff7a1c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74d045468075d1680fccdf01de739c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb6e68fc2dcbed6f5cc422467dd967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fac593eb3d46a3f86169298629b21b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f24236ff06b8c0dff20413aacb169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a0a6bfbfe7c597484afe8b4a67f4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479672fbde2f1cc15708775c81a344e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212bd59dad6a088b92357b4b2058d5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf782976e24ab6eb931743fd1c74d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155564af15a403328906496008d21b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be543dc91bc76e50e930224304798d9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38f0af47bcc26311dffb1b90b71dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635caccc2db97545084a291f6cea7cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700162da46b517504731a309be4d52be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1666af3469ba6b8ca6d579e64f35119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6535f171d5d69f230e1b75b2fe3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faac3d6483c8a33d1fa4006bc39bf821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b23348ced69858ce33f926c724e19822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343390ca07c9054291b64efb0a02020623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d9b964272414228bf441c3977f85124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5ea75b0951023676ff5eca9b9a75c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9abcc9e06dc648163bab4c5e4e62026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d08873abfc546a86da1fe51cc6f0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837d6626edd113e589b3c1bac9ed3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ff61f2d13f227e98c8475f6cb5a1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2688943f455cbba90d6597ebd6944dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67bc7d9758022f5cf840c8a37d229031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8ae09ccf9b601d58112eff83b0fea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db352804f220543c76b989229d6d713f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a349786723b23326fc41f0db3732b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99947e2900f1e1f949f45daccbfe5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce5707e306de3f1b04142d7ae628836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d53c3fbb04ece858dfe9e92ab498aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da436cfecfb3738efcb3fbf38d6e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6fcd564178da1a5d4b38ef308d17139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91326e9ff1f82f633a635157245f0c5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6d06bf970800393cb15a4f0b84ee141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c595f3f0685aadd06f30184c8c0d8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af3e70ace45aa3e6e0b112b0482cf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607496e1549c77fa0cbad4ef2cf95e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f623573a858aaa9a3f031c3d36a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af688abc9236379a9b496b9e8788c3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66d575dc4b55e89ab9170e9d1f29a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210627bd5179b72d19bc926dd615fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9968619efb56dc07ef5302d2bc79c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e9c768b71c89d829b696cab6d177c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003abc5aecc34f5ef581d1b839b21c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2254827778fe49613db79b1c83c90952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420735474997c8b18cdc3a655d1cecd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d07c5239c7188df4718809c5c89ce654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53727809590229685269805c8ff2ca6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ab0ca43a5d2db002add14c0c25d1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec78538346ebb7b3662c94a586aa0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b525f9fc1eae9df4a83a8aee667a5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fabd684dabb41558be3624419d33559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e397bff43fc858f594a26f3132b9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63574750884817d78f252ab3d5ee0e4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7530f44e62fd672b5d847d4285a63a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dbb778696cd2533851708979eaafd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd4bcf7cefb7b8fd7b993fc7c1981964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf24ff042833754f6428f3a9a6b0d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908d383cae564f566862f7d028eb84366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0fc6449e9c2e161f3ca2c14e03a7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c6632dd0ed1cafc345a1bfa344ba068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b9c1ade06b904414676220717c1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb03f982a5479be981567a62020a6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82dbfb3635c79ceec563aaef6342c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c03ec62264f26fcb2f24d69e61283672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e3d23b74f4c732518eae915e09f6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e436f2fe56f2dd7c4eae6418fb36b3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c8dd47cf02b14c0b80f77f94fb6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce0ed69775ac8fc136254a439d11e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299346e089b447c8a1cea4b79320b8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd27063a0f1304cc1e89a888f3acb3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2de42394387a7bc38801dce26c78479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332125b2b9cc03b1303c9e15b15f7f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810fda4f58a914a2a7c370737533b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85acbf47d115632dcdedcc706c0b4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5df05b992d69c4d8570079e93c4fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be525c68bb1aadc6b256315f4a00c5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b759c9f77aa69deb2e70e026c22b7bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811fdeb41a293a39401cccc88773baf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99590afd7976f7deb6b2ca63a3fb95487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da6f037aac56743aeb7c84a1fd2bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a73da95e078c109e6d537090edda1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653be42afc16b7efb57fc820bfffaa8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87a49f855ec2c36ab6a886c7851b4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baae12613a3f4c98a2da9eb7e9afff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cfc5faef23793750570865bdef0b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce80bdd24f84613e23e77d6d39d3be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7457674b42ac8ca9ab6c2adbc988c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753552aae2de4c9eab8605fab7a8edd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e875d6ebc8ee46da74d644482cec2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604023f9b4d33d540a04003e6cef75e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b6e979c3fa88138523e957f6f40e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092f4e6795f645198b97eb0db6c95d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408c6c48defcdae5d5e315cfad07542101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04cc0170cefaa9582ab8358e5e2e3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c630ab84c917713ad40501d4004449103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a85a12da971380ef303e66f12b978104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf18f04f18ef54b68f5c38cac1ddd3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84579a7898e09e3db1885345495d3b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ee6a30e17cd44c3a371ed1c5ff411107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca3ea3036aff7324cdf0395c10bd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faffecc22633eaaef0e2978894cd44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d11937e7910b0e2c9b9db370d3e8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfcca45a5be8f0f8aceeac39c006f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92abc5451c6e324941c4a5a50ec72f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40763312ee725ec7c87755e7fe1bb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dae7a2e4646aa97aaeee57ea46b50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c4d2cbb6be89099d2ed2eb563e67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198b2333ed6e8920d2c86d8c809b7f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d1712503d109237d75c713be3ed0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb9de9ecf25378a0101df85571866c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512ed5c7fa3c3a7c1f46c333fed5342119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74090d6b422fc2ba494012a7374fedc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4c8c1a21f24b8efc0dcff3091cf34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d8028e883e67efd644d0246f0c40d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903585717b09a5613795068e6977a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f533959bb2f68fbdaa6a37f2d3d532124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bde576ec1917770fe0dc8f1aaf6b9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688805a2c8a50888b7f43175bcc4c080126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb687e383c07868450cb38f204b9a21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a669956203431287bfe0da6708fe3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94c26decd95964be82e605e9f80690129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5feafa508897399718e7f12fe319d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f70bbb011ce42c0c4aabff70bf981131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe725e17637cdb187f9138adda2c740132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5942616ef1fc24d9cc4c7d2b1910059133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057d8f2270dd8a115d40226b2f7fb99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521c2816aff094be2b9f5fcf27f704c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f02f1ce49e0c8a8bbc91cba80047f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8b1cf5d1d87627808ecc8f9489114137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a450a44a3c87b3a00ec216eb970f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb800a2d7a64262d0e0f21f80988152139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561802e74206c3fd3b78df63055bac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae82a95755511982cb9d9eb19c86f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74651662d2ea4a7754b74b286e121f01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6310fdebddd3b9ae5416b44830fffae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c3f97a11b784dd4b4543c96f1a970144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da277fb7ba2c0f345d758cb396fef04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec3d28c81bfcbe5ffa833d2b3af3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e8a0a73d6bbe283ae817e84b65c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a25131eb8ee6ee735acdfb505129de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25d7572acfba5e191fcdddef50150a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0dde4811a58915108b50aa11dd6db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c231c978675d59a090555f70c8b768151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c882741d1dbcdd34d38222423a323a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f3d9600775c9a91ae420577401572153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af814dca4a63cac1d019be042fac8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe3deeec851d2d1fc989b5f142bc03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec26a706a57e00da091c3af8793801b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0345545ac0133988b91f76ab079c2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c6b3159561ce2c0376e511faf3e99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b227fd8ea1c080d954ed11eee2d7030159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a576608d7be72155f21e3debeeae6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff79546962d2c33ba3be4f28113619f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfebd9290d098e02d1fcc37d131667162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750c9688c23f51048ab48679bf6b8db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c42c23e5dd6022fb3ee9b96db2e30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134c77c65a98b0fdb1f14d60d816497165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56345bf3797b49503c01bc59f9f0f591166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7f27d25e5aa31773fb66781d76206167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aef80995bd930b91bb79407c9b648168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a658c1d8bb5ff954cc1096186ee49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e785732920eaea173ad9024271ba24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef516910bc8c498f9a3c57f65530a6f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c81cd07308fd88bcd9c246073d086172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a606a690627348c40f650781b8170a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8458705ed33f98f1dea96bfa4d6fc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee731a3a1e714e1f7ace68056efe9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ebdff94a81ab925de0a2dbd26ac3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d766163e894a87f5f53178586dc6f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a6ebbb6db13cf8130acea6fa47609178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937ace4dbf47e4d9720ffd57980a3a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa094dad1de7215435a0df7dd72c29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31c01b1dbe4772c0554f46ff1572e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db359084e44207c2bd6a59870f1ca9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67554b0d2c27cc3f3c030aadcee1170183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b7b716329954d7b5ed237173e21b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1793f2c7f05492b6687d939a2f3928185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9119afbdfdbcf1240dc16bf0ae6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e13fdf8f5334de11d7695e667631b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695fc1d412fb41857b16ae648dd9233188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad9929ce6b8176d138ed3746bf10d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f4c1ba95a92e919ff5bd64cee3398190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6826b435ac66edda1969db37641aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80357422816ceb3a69d13c9b5d9ccb22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018c666b20b64c475ef30d7533a056b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c958fbffa67bbb8b46a8354187e43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93abb0f641dff1ef85bc117fbca55a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e5f5e558cd18f2134dfb7ba3928a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb58c94c5bc8af252288a92de45fed9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4632156ea2474d89dc67e319d3cd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890794e99305c6a51821e076865a2a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf671744c1506b6be5cd8a66fa718200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665edc49255078dd3b70f3e252d314b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af309e315498f9bb5ff4f5817aaece7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41dc525926cf1162c5ea38d402eb66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18783cf9993f5f47555f30c8cd03c354204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113442679c2538f6f5b75cb23821b514205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3342c463c17514a23416819d9e0a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a0e629932c1b750dd996a2fb617c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8926392b2fe586f406fa28d3db8e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f00d606ef5b85a984be549ddd2ec9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a79dda567a6af642a5af16a71a633f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe250a2e0aef9a4eeb650fe829664f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80e2a2b478352037217f6cdc3fa703212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251305f0529733730382b67ceef8134213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939c433fe8a88a15dc996a0dda079a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf371d06f2593f093dc55dbcc4722215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3205a90f76712a4f2b95fab550e33d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158340581ecc5873520d329c40bcc83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa21251f9fa41dc545ef6b40663df11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8b8d3fc269cede72512e34e6d32a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456a31c0dd9173b281cdefa704d1498220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c43b418b2149d9beec22e87ae4008221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a5cec4dc1d41cc1c074f7aba27ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e6540433bb3ff17ffeaffb6722ca5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f05c7d0e76ca9275545e462d14a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f95bb646f959d2115e56eb7a163373225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c264368bdfe0937279ccd27bfbb1c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b65547dedfbb015ee9e16f8adb40c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323d921af60090dd5103d5957fb3b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737101432a7a64465f56adea17a065c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10c26f2569e78e2c334e3d4c1c796230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661dafe782b2760dbb612b6e5ab7534231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaa6ab80da8a6be2536a4bb0308a23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff565a86230ff4aa44eaef317adf40c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2140c370e8fd8faa4128b097c9726234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db8d76d34d2379d2b218ee4b74ef59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85e780f135d3f650cd72140519fcd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e2697a684aa26600118aa6e15df8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06ad14fc515f8c4ccefb72e777a2c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9720dcef3b25214ad57f97ec1337d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f653a2c13a878819844a16e7c8436240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede281d307d675edeb2d43ea0882aebd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84dd4341307d8d4450178ae545ac1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7019ef95eb048fba40cff27cd7e6508243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb3c06dd2555eea88cb58ef4130cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089288d4c91a133e58418907e8e5f19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567cd75939ca2ccecbde32cf4ead8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d0547678fa55880c795a71eb1199247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7615f59d64646e28929cdc8df8d614248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c95ad989f278f6304c0d8da8bb111249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dc0411611a486085c04db0a4ad953250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479944f6a7d0df1b2b8d1d699e10292251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e496d5eb86744df06c5d0eac002d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01665631400fd5b5184e4eca5a1dca71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc51c6dd439350416b0ec3b1da8ca6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d9ba6c11d635c2c4f4d534e2a7dbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636b4f30669817476e9e213d0c51c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67bd483f19be65717369c409caa31d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ee0a7bd295e9ec994cfaa0dca46db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6e2aafa1704d65e5c2d0139f0582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282d9bd0eef5899b4655ce719d98e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f5430bbeebf53b89364ca7eb916c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb4c8c5c49d73b7571670c7dd287bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422df49cec9658d933145f0d36bdbeb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533e62def5f62fdc9a286bc6f7c16b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166519207264131ee3ad7f8419ecd51f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d603e3f88fccc6d7472cb04f084606266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7405a2704e83e4428375957c68f3a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b209c11b186c0302784c7aca3fdd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7491569c2dfd624e43adf09ac936e4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb7022f4fcbbcc2f6f819396a7ad35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa448098a34d141c5e616343768ca5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40affe84f357c6dd7572c7eb457b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec624bcad0701cafead702816868d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0f9b509e89652d367149e514243ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc37dd994d6a2d45847d575b703a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb053eb01431b7607096fc64c36e5ef6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d18f12e081d643e96c4bce55a7fb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d29d00f9c0ab5ddebd00608371a34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ad5c60c2b96dd0e7c704233bc047279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd832abffd511620da0d47384bdb834a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655754f902c4939283dc9a627adc26d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbfa9f7c854a0e78a3c9c8438591ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9ca9f2191f85f05b230e0ff583aef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218604917087bfc3aad991dbd0113f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834a349de4a7fe86549d9e6a06f1cf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c473839eab307b47676b300eeb28520286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231ac97f75f6aedb88b3a8a57edaac7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87bfed52f4cff8d422cefca6dd64b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f6f93a29a58c6ef439eb3901b761d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d41f547b0eb20927fd49de0abf54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7892aa256439476de024ce8344eaade291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac4ca532de3f1f9e176ea1b18eb229292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1c52884d59986423b7285983c6e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2412a2d4cf44b2a5eae296d822ac2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb25de93336762e7b6c504e56da4f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e81ba826aad11481ad8661be6a575e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acc742af8f64735c0261ec0622bf88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d0f7834c5f237e5ca444f3c9f8047298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d5c38fe5bbe37126f1d42388dc2b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7201de7f884f304d97a9b42cc65ed2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8291019f00f77771dc15c5f018008301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9328a9fef9ab05e178c8b4d501929302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a3a55886fd8a73e41ae0a296cc3b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887efdea7457fafc40764e3d71e7f50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b7732cb5fda337b692101ad62bd79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd7384f0afcab61d6895e371ea9835306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb44945027731768025ca1d77390cf0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd7ebc158f8da5d06d82227ae0cc09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d9c5ae7b23a210d60c0cc01fefb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92abc9c39b6feab9f1b111be89c68b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eae7b2a3fa6fce55f77bfcb42de4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb93ed0fea07b2c30f3f0bb144aef1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18deba25b81d1c2aaa5fbe91b7f3e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fde43e87f89a2b332e9e657ca5d0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50258cd2a6a1f34b0b9c66cbdf2b2b46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c98ee08c98fb97e97a52983a8635316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a450f559e805b0b86dc31b3b4f0f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a2f43861506845922bfb99183550a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887919941ca95468373e6fd8cfbaa097319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9899f6a8c1fc2537383e51a735eae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86071cc6a5cf114c8e5187c41976feb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18288942a7fb810352c818e388e06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c38470a0ddbcb43d5f07512e326893323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1cc6c1ef6f7ce3c197caef1a8bce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f673a7afa0d5f5a0aa77bbc6b5a09e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d35b0d2978640749bd200a3d28b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec781cb6dbb5114eafca78d048dd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e2615f84b0aa146bb58ecd0f258d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a31a301f259a8ee77183f02fd696f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9db52cc4354e8762a38a685f674af8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889c308a076ff265c89c8333286ff1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b544ff377e2f4265d24d535c713671e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24c106d5de3c723597ba017241812e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861444cc598cbf4915013042767c2090334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6472cf6493183ab71c8985f5ce2425335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5a206657c7c9fc7e6c75a4ebcc75f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18a707802f3772b5bb6ee4342b1bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a4172305ade9efe1ece8372cd96f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40da040d5a73c5ce0573f0f52d6626339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f668bb3a64fdffadd14921314cc72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406bd865aa0f562e5a76e1a09b15e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377327156024efda4d948c8b1d0d9f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a204029fb8b2c3914912169f66112a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f3c47d41618ad4e1f7364980f0a2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429af65bfc12bc384c5239d75e84b510345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e85a3dcac3c41c7c664ed27202e6c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d3d925ee2e42692bd892ece1a1cdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559080325a485a90410775521cb484a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dfe331e206eafd60237e47fbe5162349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0715566fc1fb3bec28f6a3b781ff02f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f7b65395f0f0840a2d53dd036b1d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aabe53ab99806e55b2a819a135ed95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f04b0d1ee1af55fb20cb020f93056353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5d60650fe98eea857f0bf60bafc26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf13c44fc4e145a1346c6accb6132d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e3add47f0d7c5b5d794ac9d2257b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52879323f0bfa2a196d8bb6090ab32b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b2dd701b87a1d0d3959d02883975358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80161bc04144f9f6c51568f1b65f5841359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21c3e2e7af770d4a783e8fa596302e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c690a67d54d9e9294fb8c731bd1d19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c71c1d8b49f15cd9d384ae0dcd260362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd27ac45c37e6a5ec6451ca5b62550363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad214fd7ece4ff78a9de55280538cf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72264318310ceace147e2ff9e9484ffc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e524afdc22698e500e0af7ef23d10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e9223ff65eed738a2f906146b35a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7de200f73a8efa16fd2ea4d9fdb4bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719db65e290c1c0e0978ebe79e44a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f929ff85f1d600e21f97ad30fcdc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3898ac9f9c7553bec4ce2efb98e589371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08957ff541490e08a6653f7101d9551372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c78bd171f91534787c0971cac5d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e54b0c9e4e3966d71cc269098a34b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b81d6dcc98b9696627617ed6fafa71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ee20461ea13c30a355b8014a3cb26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15914a45a1ed38fee819c5241875f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b99a0b89cb9385bf819f0e3c4b00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465264449a35b9cf603efa612d28899c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a58bda686f433581a490f41408d752380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8268c2dbd3b2fa572ae981d70aa44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96f2a54f9b51958bfa90c4b48845b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f68dc729f82fc01d7cc57396d6e2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf347cfeae00933502156def1f11c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126efd4319dbd36b43f9a60e0afa23a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a9c024d50e0e4e1684862fa8f542386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aee4c8f40f40be05ceb280ce8b896387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6686e59f584cde323b13707952ad5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a7ecdc793c0b3af1bdff9cb393f87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c630cb8bf1c41176304dc1e4e68d0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff871c25343c8d46c4370f40910e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc6be883335ed93f247e03e81a410392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e10c10c787c3c5c9d51d3c8fe39731393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89806a423a55b77fde6d1542aef3518394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc97eae60be8ccb37592b0680d8865b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4b6fdc6d891622e14a851d314c9f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc565f8295424cbbe017c4c3812cec1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e6e77ed1e3a7b95114d9de3351ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1d5d65b9f16e5219ec99b614a3bcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62b00869f718ecd5a3418b6c436f5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776099ec4c80eb6b7f786660bd66d2c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef4523c193b2ce5cc87e87503a1581402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f6988022430684e401f4842b0f6df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b020b10b0fcf6ad3e8c91ebb09d3ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081007f41b1a4458b82d50edd06a920405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a2c3435baecdd203c34b6c0d8027406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fec9d92f191d2d097d75d775460af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088ee11a765e66d8e00a01b75a2945408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf129b181f0e6be2db3849f26ab86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c30e4eb7f763aa8b1813e227924ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7098b7908a3ec3bf8c2eae225467d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770cd14f58fcf60a69d66e8a0e7661a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7697aede0a94f9a37791fb7571ecde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585cbd76376487b3951dfabb6002bd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e732d328590e651b0bb3fa848e044415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f07d7bbe9510ccc9d90dfd76c9c53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb42462cd6655ca2ceef5b3853ad3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365ec7a0bf2fc3ca6354dd21223aee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b32d7af036f1175d6eabdf22d5c7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779f2e9d2dba4357be855e0b452f484420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b59ab4a0c346430cfa3ef33a27f753421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b5563b462f1d495004047860e0852422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05365221d78c32780a7871b277fc5ae7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7744adb4aa2d80d155ad0efa82077ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb405285d2edc63e803e2b51b78c579425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323746d8c6d9c7f49f5d4df51954216426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c4871814bfbb5993fc858c1db583e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8983bb648f1879bbac22e28f91ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f5b076dc98fd8bcfbfd5d624648f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cb0c726e340dc00d982404766e481430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9fa747d792754a98e2f9b3da41545431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc016804c75414b646d92076f351da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ef465f89d737ac262c95ce67bb439433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450063a86479c0fb8e1543e6ad4ed77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c43a2a756bf7a682c90541f8ad7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee89271e8ea1fa2a3b8e686433aae3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5506baddbeff7e385a2d1ac7e64f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78563e2861ae2062990a503d309d66aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b297e681727201219b1ad3ba9b00a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2aca10a71a961bdb20a08546a146e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd3d664f6adbe6fa5dd8aae3bbf8bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05742efb6350fd3c0180261afe505442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f003c0281f23ed147d6f29b644143b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c97edef3348ff866bd7eb7448f6a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c989174b520474afdeaaf6f785734445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a54c0101bb48507f25b7ec978e469446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eab003a5699a7ff69e33858dc07a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c8d22f42927827dfffb7b24f3348448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebf5658dfbc743d302d3cc2f97f9ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac6a3ae6142b3a1253a8c3d1f9275450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac816920bd6811c29841e56fce355451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e19f835e1bd9666ffcc7837de702a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd745d2d2c9d337e9807ccf358c0837453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2029b31bd6107fdac2fb5fae5c2d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932b9b89dc87bc0a6085d71d3e65e63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab31817abff0266fffb46c7e42500456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228dda545e8bb6a30b9a8361d43d44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b85a936e66c387c1833ca22a3df638458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41307c19fe7049bc39e74f97405d49c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285159432823b57a8724e21e4ad74ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96d0203a87332f8bdbbc967a2b4717461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2967ba873b18c323e4bffa9d582c9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d901ba46b64e9af1bb6a9e7472dcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76cd6a9531d65e9d86bf0f49b74e17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c56cb6d5da3cb30cabe6b597c1da5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63e268c0e6534c77e92a078a267f17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a47968bf6c2ff4d115314461c5c36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ceae2843c8504c2107d58fdec084a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58688315f9c61846d7eaf9cbd7d044469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792b156b9f7be6b363345922865590a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba630eb281e63fd5d777970b4ca11d73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb57de00385926af76892ba58331b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231f2f550d55bc47928bd3bfd26f316473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a6a1387522046372ef27f7af4b4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2b1a647a0c36a597a5da7a8acf0a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe669433fc42b90a69c82f6870284d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d2b8bdbe3e732bcd0764b00f3244477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ebf7fc6bf93a06c6dbbf5b508b92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385dd7aa6ec189150a09dec2eb28f12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc62addb1450520ea3faec229c5002480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e77d1b3aeb8b3565ee31ada802975481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68f2cc031cd41d483808d28250269482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01483ce70152e49b190972dc0fac7bd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58fc8b6cdca1e0fee596583ce49a4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aeb08a6a7ee196e07339744c5776a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf7d2f6aed3ecbb6f8aa04b1f8b8df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc8aeb161de4c42d6190a4c57ded5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d3e74d9d3616521473fdcccca5580488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a01c5dd63d27d235debae1856f78c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d3c2e6a107be17482ca78ee3beae1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1eac321bfb0d172ada0ba5420fe35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca68d56a5c50cb1d4a0e7fdf2d84de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249efbab9749d3ecb4dc0b21bd3d16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95e7df1525ff07f8a09bd5cb569f43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f16b15a484af0090d0f763b262bc8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca237cf5f38c1786684d07ad3c0021e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cd142f57f8f6429547aa85565f695497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028608cdade84f06b46f2c2eab4f72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdca63b53fd4793a4265a84bf0d22e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb3c294b363dac8f2e6d84ca125af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85f7990015ca419bdd5ef336fe22f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba7481d3cae1209a7063fb234dc60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a5cf7cc58f4c3a665354c2d80955503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee04221a044f90bb6f44af919384cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc6a3924e01ba745a183d17967c4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b013cd56e1f71dfaa2800c82fad7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f532e8c9c6e22fcdfa4ed75fdf107c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d7c9805e1b2848c4fe3658cfaaa73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ae3372f54575b34d686b3fd871720509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efe689be08ab698d955af523d3d30d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b77e736037ddf94f74d27e12c5c41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189727988e17849fe032b832dbdfeb41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98a61bfd9272c11e3770d68e9d2b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef458ebb255f9e94212f4bea2f70ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a091c4a2d931c6ca9704267347730d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b5c2cb071690d7e18c8be14c7cab5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85e0716ba20e750af72ce2c05cfef8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eea456bfd42109d33b7677d3e7b459518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b53884073c24e7f3167ee1eb98500f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb11cedb0eb069f42c1b1e9b0407fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b48cd121cefed900b278438027be5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658546456fe15bbf7e2ea2e8b43dd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7b776c5c0d93b255c1dac188facd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eb82c405a854ce07633528c23ef48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411268dea8bba585e6cd60e29c2ea742525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347cddeb725e50727b290fef0c8854f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa166b3beaf06e3eb85bdeed9e5da6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f6ae06f7fcd3b00f68efd1fb8c596528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b199fce9ec55c56c2be7f3aa63e865c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77f695ab6a7e6ecfcd462a4560ab5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b8cb462b5ebfe2590b6ee98d52b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d1308bb398e55ae2105925fee384c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20253a68be95a6a90970e57defe2fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc8cdb99909e63f86c42f170e25d0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9658543be10c2c3e846ea0a9d195535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb01c2ec71d5a3f59295717f6c0c2a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72592cf12aed88cbefcf9eb76f0d88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc8eb4c88a40b1c1d6a4859fc69c82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2febf06c4add62015f4966a25566dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c61d1a24af6539bb83cee7d1ccca8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6e1a3920c2c156cc6e881723ce830541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6756533a2babedf95a2ec472a881542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ddcf2a643dc206e3b031bcbe0c873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b9c1b212f103652add1ca6912c55b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116060a2d99b77e89db1e7fc6f1335b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685e43d26a6c8607d243397c3045502546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fd63ec469645b05d56d40ad161ac9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b936eadd15f60a28dc830d03dc6a8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84bff64768bcd0147da1fd80577fc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9600c07827b41b25e7388a68da8de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac272145b0c593998c4e2256a90f79f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32685e5a8b55a5bf88466f6ec5e950a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3006b2018f9c7fb6f34d17202a44a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382384a0d6a6fb1be64ef260e5c3c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a0db5bfb4f71b330b2f6bd19a4398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ea53fc7bd3526310a4fe655699b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcdba8ad2c1c09831faccd390f39c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c9bbb30f231fd401d08620613d59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fc84918954a56122116badd154eef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b6daed12328be6a21b4315d68e56d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab9d44e7349fcf8006b77a715c24d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c00ecaeb78f9d1939457ae07feb93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d74a20525e7ac0dfb4e7d0c392137c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaec0b3af2c3f799afe754ea15af07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e89c5c169086bf10f4977072fff897565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ebf7dc70ace3240c2047f45e7a96c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91144a0756d404a2c653fa79fa3bab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d7becead8c035752f455b3fabc71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28b5a958221b85fa9b3db3a5ea91e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb245aff72284682f9a947f82380615c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898a05d3f26b117bde20bf16e8cceea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a8dcab3c0154426fa80a9e0ea5d0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96341537354961abfc3702912c0a047c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce4d6d510f66a4ae0c12efc79ec56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64611bf7441b2c04f643b4e092b6d0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d85fadd93f4c52457f51742aa594b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0fbfec2d4129a95361de51588d0c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e237b16e32a2e6ae45140c68491bb57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25211108e4c93bd3ec7f880193c96aa2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551689e1c44195a45246dad2cd9eaa4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f29549f1160d00dc0041101a6e4c7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4374a05f4e938b81e4bda78213b43f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e57c51599fd51ff79a6e864ffe5d42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dae141dcc765c23ac8a18f9a253885584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d6fdd4668928380cc773c1d1ab4f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff439f8946e25b0b3211040e7712426e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797895f9a780d05001c3d63aa55872b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23ed601d6bdd7231ca39c7dd13fb62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860dffa22715cb15f1367e3bc8b7946589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905642de987c79564884776eb4c08af6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a508ffcc2e060c95b0dbd2d4ac770c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb294943da3ea5737e998d7cb19ffe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514a9c4652b11569dc4b27aa7ac7091593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d53155bade8e7ee5f69d5317e81d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283f2b3aab8914d3def52c77d0dfa4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9c658421ab82cc1ad1ad59b49981596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91ff71a79c7661b641cbc2b31355a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb33f77b2c3af7becef7bcb0948df8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb38d7d2020ffaf693d5c91e2398e4a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e52cfb2d8c772df64e4bd9a25d4d99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2071dcf75a72208cc26a7ed7c882e1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a477ea3a5e01cfadcc70c1b4224a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c851bd43620ef4253e0706f5bca6ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58fdeb4c3188b915b9a1a8c73913cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797106bb3cf39629b15e3ba523a6685605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b23b150d5d1ec6a7143b8127cb96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d907e66ef4ccbe300dc1bc9f9092d3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d51a8e10f532c53a7372e66d2397f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495539e5e6ccd031bc5893e5c081d09b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c18b62e0292a2ee01f5ec9eaa0eb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85781da0d9a12a0244ec7ede4fb4173611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a0f88636c7deca3df23af92170b2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34bd75305de4fbeabfd7cbf25c0d91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fd4bb9404a315352c1e9339740fa9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c3755ba5d59abed58305f38adf5fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155553597cd0ffa9246df8154d1ba6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1c3e19b998030cfff864e59d5695b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004082bdd62cb4dc0dc38985b46854d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa53038d5f4f5a09f0a966a50d49c04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336273c31d2d918b645e41c04249520a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a26a1a32d00fd3839f4cf2df75e4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f397992767f3a3f04dca52c2899bc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50315dafd9181861406f8d1a0ab7ec77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb581219525227d64490c316a3cde624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7c70318c316bde537e8609b0dd33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da5d0e77772ac9afe5b237d0b54aad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f93c46d61a4ca1a22c484c57cc161b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ac7ed315cd930fed60832039d954628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25402c61136b8e0ce0e531895509fc63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239fb15d1f4becb0e11b090c243cd9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947acfcee013de3d1427ef2b022f5e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22a7cd741ecacf625c1dadf71437f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa46f4d0bb7cf8e8432c4290a6d75bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d324264bcd953d07d971d598f135b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8284ae6fd51ce74fa34459558ac2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b5e384ffdec10db76de24d6bd9b6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846502905d1dc8a3651b47c7ba686758637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e1e26c8c6d92d69bb17894477c9bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d6942ce8ae448cc38c256367cd828639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a483fd50c586ac36cd048770f0bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeac290ab25da241947adeca0f903e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d60dd3e5ec933e1d1ab39ee0e8282d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e896f2e2b51da0d357e816a8663dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098bf282e375a841c0e2187dd396108644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05061533723503e3b948fb55cf79248645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50093b71a78d06ba1f2179e9fabc98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221aee000892ae9ecc7d65977e5abce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e2f545fc3e74addd72a796ef504e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b569eda8987fd5d87f6e8815f29f431649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14da6153ab479a23b128ad802a1f4d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd34bfca6299ae3ae3a65f48e5a58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce88e35e8792845646626bf653ef44e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd81038e0333b0694741e69c36986db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba17d86b30a7b2dd107d155535b42ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cdc33bed0e464b811a5995894bb08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef13e121998e05042cf32fa468f9236656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d24186541c17099c55a7b838da2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff94ddcce203a64365408dde4299289658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc891c50529c308448eaa18f8d1418659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f076f4a9b97e8b89b51395546f9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d971a5d6fb4b57396af305f89f4e761661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc76ca76eccfdc4a039c22b1006a93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceca67fe3061513f202b7cea82d472663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98b4d6d9820ae1d74571ed2c25d575664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410ab5390e3dc0074d5ac5a5ae0868665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a16a2f3231e1f4b8ff0bf5444661e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382158dc9b335e451b00f75f1eba1ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9b2a27954ceebb1c777753d1af24b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf2dc6d26a1716430727c59cac7e2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a9e1e3d1ef679ff4acc4bdc1ae89b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd6e95b374fb19c300c3fb654554a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac2bc1afaee4643daf45151771595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb8562b31ae9f360850e492c9b115673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7049332f6f815f11c18d5babd070afe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ea9251df0f0e86ce0700e573b73fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340273a7c4e8be3d7cf3e9496997e2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b3327626351e55597ba681528b45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5dc5861e1b15f4896ae0cfed45336678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9bcdc4ee24a85ef8825ca33f668cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04b18b9903bcf65537f5d5eaede47a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0d98bc1234eca3f9782386b401bcc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8a43ce8ce229a8f7695873c9e87c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474feac7f18218ec562c6201412d4f32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f2e19c47bf52fe7cdbbaa51b266a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d71d531696888fabc71dd85961ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dab3a51db31f227052a485e31f32a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372d77843d3bafa79e97732c88edb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d125c55301002c00a3beb73733114688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f9dcc8c7b7562aead7dc39860d58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a543595e858298128f89a2d6a5e1d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5cae236149d648fcb2a2cdb268cf4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c6a083938ed23be2ab3c21a14f72d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c217e7d81ef8d5f369b5266719b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160fb53c70a108cb8f6755440c3cdbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ac13bf7a5f5289bf6e6cd6498a60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d484d48b32e67e0b5ae21fd972bd14e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaf9ca71573b89c6c1980fcb1e5444697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c30fa5ece0066260d9382243fdbed8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb9288f58805cd342bac4218de9530699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5990ddcd75c75172e6573021d4118d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa0fea44d7a3a22114e7c8726014f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393b554e1111dc6a35aac12659e777f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac0556c52190d74d686533af4efdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11228135d6bb9459030725e4e9a0d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f1dfd87b68d8e916390472a1185c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4921e7f221916b1aee9e6f687fae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425404e0d65ccfd1ed2bfe83b9383ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396908412901b73c32b807633ef50542708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe9021d9131b2a2df6e923def77ae1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b7fb8ce66c119ef00ea6d7a81157710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3dbd1e669ba325b1ba70621c25a0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804121ced78d6677f3eafbb727094c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db0712846357c8583041d20c672c15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3924e3e495bba6ec4404f02b9410a77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b935a1b36c9b0a9bef98d3818a1804715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac63ffd75fbfbb13a3d3cdcc9875b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9853a42f49d0a78457aed53774df9a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9de0b3247428ac65daabfba5722a9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619d394ebf223255b83f113c788f2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016503a2bcf86f63d0e106d5102134d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a9eaafc0b7babedb8555a2b1f5e95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb41563bf2b7a0d52e09d946e5b0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080b0c0cfd9a2023bbdaeb720385cc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd7cefb3151a2f1b64c80ff00b7643724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b65e321ebd1444a3ab039c932287725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882aef7f8055ed6d635f688ceb5c962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a20018e28edb22636b3591a892fe8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a63acb2a54de9e01d062a8c236d54d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a31b4566c7b29105c23a024e9d358729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7107e4f9f3c010c5325e78af54380a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cad9f0caa17643cb998b9a508b7b1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cf7a6d38471fd133505c3c38c64aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430acc9331239b774dbe5a5dc874229733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7200d1d620b25e693eb4f55163dbd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872965016ca024466a8c847e28cb66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954da81e6d34088c7e2181d49be58b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ba09f63b4443154c9eb0574b6e6e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909f8ba51e3e5d543374df3520a4340738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306572a2ab8c7fc8de053b73c2f6a40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cb6bf7c7d2c0d50afdd43b3bfd054740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72cbdcd9dd8865a72b1d43ed516eb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040789069bf960a5bcb6ab324848d52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f846bd1d37280be396d854c667b3cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344be060273651a6e1899855a81ab2ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44cf4ec180774c5f5ab1d237dd0917745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b404ce74820930af227634a94aa511746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a562403625d222b884504a2c0ea7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb2e67ff4fd373071588cbe0ab4c24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e43de783f611565ac42260a628a0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406ae14500e8ec7b5255410aa460f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054395dcb7ebd77f31cdbccdf6a19ba3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111c46df040ae483657207357a419a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4f08eb4a61e8cc982d56ed8f9740753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567803dc1e4c5660f6d45ae153a18d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef91af3af0a810b48a8473c8c654a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de569d61abe768c3e4f7aa51e6d46a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55a3f40dbb575fad62619bb4ee392757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e102e9eef2324122052dad25b657f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095a4f2efb640295643883936aa698759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>