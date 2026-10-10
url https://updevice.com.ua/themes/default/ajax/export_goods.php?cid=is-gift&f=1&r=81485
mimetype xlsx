--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155e10a44ab31af70f053961931ce6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef7c0e6db839ee9ba3db6ac0f4e4852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1a94c8c45785ebeac580efcb1adef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7de84329783e56aec2024bd8b5ada4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedad6b505a590dbdea0fca825a78cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31964178bfd279c119512a57b177702f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8282aa2bf6115f6de34ba6c51dc8e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243a99840f122ebdeb1fa85aed6b9b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d18a184cf014506b3c06246cf4d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f1620c6f8f97610b013372b1e7a1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cbd7db260f67ad7a2f15a5b1f918d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe39d47c303b748309cbf5b6c0876a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7881f01f79c7377ff2feb2647992c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa4a4cde7fbb3c90ca6cab2e83971614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d3fc645c1922041214ccf5dfd39ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837baf46c57848464aeca0f098b375a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ad9bd84dad075acbefed17b72a6c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa4e2d27da1df181ef128f2364e9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed3e8c66ae3e3ccb2e8f9ebea2facb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa99612be235287a37b14ea642b76520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a690fc3598518b85c58f9eaff2bb4fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de60bc758cc3a24da9decb0de4f0da422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca297c3608629b0c2a32ef093affe023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd485035c8231a2e68256811f0bb7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d7e6732fadedf466f0a64b3d7249725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009bbc7a3dc3934c7c56e22e933fce326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120527e95a6b4fa57bc96beccb5b36f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc354e360f3b5dcb12129fdf7b7d3bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81b71b3fa0a928e137096e0c6b5b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdfea5ec6fec17312e5add9a70fb7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50914817a9249f2e0187559858c18c1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80547164addf8e769459986d8225a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a961b9db72b49a61a3974ad57a239133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149c3ea1ced04db14b5e62a598152fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eebe73cda26c9008174b4d409ae7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea3ea7868da9c9c55b93bd85cc1f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd1ca602c60955e22b6cd1bdefbc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d46fad05cd0b30a566871edbd2410538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d8664dd2402edfe3e1101f8a31d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5650df9ba0790b466b933a17d774b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db597194607f90018f18e3237b8e415f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872b35c9ead4325b3837d61de8f6b3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d69b90efd572041887b226c053ecda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075138c624dbad23353c197c28daa8a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb69a22053a03f2753a4128c1bb041245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39225e57fb0a31ee5c3002349ac5cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425630423f29380f1bb567bbb9d593047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a22ad852734d7cfa77b6b5650a96748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f8a756afb97584725dd551b4c02749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f7831eaac4159bfca8e1bdf7b6e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f49fb338d37a430c1ee5e16e7129bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f2056ce458f98edaeacaa3db945d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f26ec988f8a844e7745b4f318bd6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94166c024f253a3cf8ecb0bf5cd6fd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e34c36889f1063fdea4550017fa5e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea12e26b96b74837fbc64072bc3ee7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503adc067664a452636cb0ecb5db2fcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48deb276d0019785764aa1acf71dee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503f11c0bf053869656cc260d9ae8d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dca3959caad99174adce89024b6ca760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b031b6139ef07e85049811094a9eec861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a81004099c42a36af475fa6022798b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d37362496a82bb886d1ddbed4bfecf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5ab1676985db436bba7e86d0406564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a2f981da16263a52be363a628cfe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbc77d24ebea1d09fbeabd821993f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e570824b77e74cb98036ca8bab01bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e3548946cdde08aea64dac17e11668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d41275eb8d76a3cafaf1d8a6b7dbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331ee37bc2acbfde7c9b3f4f120a55b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77d03d1c0c44f21d324063e55c271e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cfed514e9d270f27dfcb9e57e79d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e40498e5f0e1508345a26b4f37ae873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28032f50dc57ace832a8393badc51e5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b3cd9c05f2865e469653d06b9e1f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc0e1f623142a5a7cff89b808c332a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441dab74dba135cec5657fbf846c77177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15ed69697d63537c54d20a9c63717278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d68b19d78a71d776d12dc3a626e4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d5946d6afbbd50c0662a5a86c73c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09144bee7080b969c4ca00819548b5ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d8d26933d54115efb0587150c32782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8963af3ff7508e2e587c211453707e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4866f4605218a592c2280568603f99884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a845beb729deb3518a638d4f49442a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31b2a2001d13f16dc01efacbc85e4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ef00ee223ba930720e59d10ea2cc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f26f478257bd982c2b200732580ec188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca4cc734153d9d35d26128bc4042589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db5a9ab20008e818978bed376c23390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dc2df5c48dcd18ca5019adc3b006191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02c586d899fbad96abbef2e19a7d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dafc217ec33c57fb1d5330563966593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c022c9ac0451e65456706ae94fab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d38958a41b250908621e8880b93c5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71303d41c592776f621abcf31e8bf70c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b24f56a0eb2052374d658cd8447c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdee73fb2d623da30dd6d695875e8ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa10a44ec2ad30c6dc52298761ae799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1febeff2252b7b9858ec57bb7862c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c04388cd16b8f87313e90038dc1d25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df710c0543c630514495cb08a18e620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa65a3a95cbcec2df59d89fec27e1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94adfc16332821cfeacd78a6c13e573104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a177883e170ae653b60e63c9c19312105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cd14517e495a5dcfdc89d7eccbd63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240921bf5198ec6303e56e7afff74b3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e33a11945ec57551bf53de0e2a0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05cbcafa8a1ef532041680c98e926e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d3de15a23e72cc44a63a7d69275e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1d70782aa8d177fad51e3cf503f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b25ee45a9d24a6d2ffe1ec5574002112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b24aeb8607d736d00bb808b1a0995113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d11df2fd58ac424d32222d5f6082114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dff4926f9d33642577c7444d45ed29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55fdb97dfcaa417885c733272c649a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeca200754c0f876fcd02f30992c5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a12be4e0375ab895964ebd665be5cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9fb6be4a58ce00a93b84374ec8b99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20cf56786e93090c7d165bb1067565120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413a9b4ba19d155b3abe6afe4598516121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0a439db179a9d484eb41f256c2dc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455775a3c6b64b1fb7a1100420ffa5f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061d6527c61c497364a6527c2afc37b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd54fe2c6daae86776017c9d59b39d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95a3cfd9cd3a01d84a23547074198126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584da649aa607637eaa3dd9517814ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab67d368f098ad6edcf339e7d858041128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e679e539f5d5c6792c5f33ae57c670129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050175a11b7c085a4126ff483c243ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6491d16abfc181760883181aeb4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62701782a434d8a343c575e5b407273c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698f6bc5d97462bbbff3ee00da10af0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bab31a6dccd110d176474584b6047134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b22d0a4e19cabbf689ed5deb54ad7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40112cd9139fb5ec3b284922c68335fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beeba9be81db0a8295bd377aac788c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345ca9c35bf8dd2763739fcb1a4a957138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08bb0bcc409a9911ff44659c623977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998543db9bd3257b7a0febe2e38c895d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d49787262a956019902eea6b38f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e4cee41fbf3b9d5b4edda5d7862c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296417601ccb4647b266d7390b1cd65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afca4277d6696a41e87559d6176b53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c203de7467e01d864ba7700ae90e513145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7528268cb3fc3b112c8572671c6458146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35473bea21211d9ec8df43516b652493147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68ff15f0d0a44bff944bf9d18792dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fbb456c71e5bb77740ff9bee98993149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597422152dd4c97650e0e36701a3cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572199171088fb43ce0234aee6e11b5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ecd2bfec7648f1aa4b9ea4eeca37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44773d7131ce35ed299c8f1f531edf08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3387a620e20eee2d5293bd81b9df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe53394803b2dae9485962f61dcb07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1c38544ce2cc5a15f7444b62f98fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171fc9b913d197692c8f1a3a033f3e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3aa6032542ca63bba64b945a82ab0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8680613a17e26b038ac39d4d5d0a323159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb32c9e94bc630313c5d354a1ed1ea4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4381bd5cce5535ebb4b90b07399af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bd1a2793f597a1ebb7782dd67e435162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57ca31b25312c54b2cdf7edc50d4ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a46de6628dd02c6b6098c3f044fbd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347b0485a9248029d8a7e8382e00689165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42481e165f9175e530bce82684c03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bb7976e30a86a1dacaf45c5b17ce0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd757fa7be46070c48eaad20b3af2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8158792ed9004f883ffc8744e1b3792169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81bc33d3f05ec94ba12315559b2d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2e598d463d5604f0be3f905cf612c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d9bae337e3faafa1424464b1cc530172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c770c70564ef2db0ce80f5f3d91196173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a348536ace96f0d462829ede490b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84e7ea59d0863a0bd5892d8a77a8ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea3fda938cc704aef308f84f6b75cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada636611464a89c4e50e63c217f2d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac4081bf7fca6f45aad361e4a5ae5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fe44c37cbe6645fd1d0c1856789e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9691687526e550fe34511ed279cd88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c214555bbaeebfb294540dd938456f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972fa7e2208607cc41fce49fa75b276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659048afcb6027f417f8dd7eff2fb1a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a58b93f2157043f2fc81f85db1e1b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0652bdbf04f8d5957371022c610865185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3634e539e70bd098b3836b8766ba6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3562a7ebe5502cb6fd58e29ef48329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365a6ccde51afe6449f782517e5d4f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449fe1e8fa6a4b687406f1407d6ac09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2f3be5d30c3542153baefec51473a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4f55d73fd906c3cfab63883710ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1af294b213dd4937ae6d71847b482192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbba36139a901cab8bcd722f476daab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd618eba35bf62e4c831ea3f854bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763c900c4082ab1551743aab8d9510195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a073f071b0fc358832be0b57cd24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef8c3ea91200507043867b07884e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f027e6c234b86375e1baf65a12f35a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc6e58c335f59ac4ae8a97e6daaed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e254836fb1655a9b0bf166b81a697200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370e5fa5707cc74a0fd9d1fdff83883201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf31e4108a8cd08e15cf79615a7802202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679678223d47d1a5321191ec295c3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1827c3ecd27a835e8a803b4c51fe6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f4f839d8882e86c015c4e6c15bcd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6074c3b10f2e83c55874965de027d98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871026e6363efb5503f796c466ff280207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2331ce59a2c95ee68bb8f1237d69f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac125d52454d60614793c9e22ad3604209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9a54d4babd5544f21cb01e9c7a276210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199c8a1e2ec4a4492180fe4f9884794211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3272b35e7004362187db6ad9cb7594212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb00d718e6013ab248654d35ef9075213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bc141451ffddeea34b7bcb1c4cf3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00706af786bd6cb1449c711de4c7914215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd3be297db1220a466456677a244b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e164b60011c9e36d13f2275f61373217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e057521beb985aed96c6f34588611218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34505b51139ba337af686b0ce7670459219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187111e7817018b49f8cc993ef3c4117220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd19820551dc28d538dfd728a4142b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4865f876a0c0da396557d49488aa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a8abc0c409540006e7401466903f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88228bab3356290804a4e7445b8ca8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f23ec000c007a0b705bcb99360370225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18039c3d627481ed027a8aeb96a5c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17d60da52c8b89e9abbdb004cca08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45e796fc5434f265a2a2e44141cff9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec11ae29320e2f4348aff3d3c323347229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7c6af67dab2f5a2fa655cadea6020230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31074b7fe1cd1c2632d08f10f5d6d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60eb7fe688d62cfb5bd22c5c2c12e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c202469870a323211fd6c443b7bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59cf3b4b05e2c7f24796bbc1bb5c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0ff4a8148ef789dc068d8a4fa781235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72373e42eae9f52249e787291577b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3896e88be285e8604f20423e09937237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c471676d09decf8e6f504cbb13984e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8be152a4e61872f11d273078551ace239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac818419fcc98658944bcdb1852c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08079e4543fe54b494f8d283947572f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812b5b392c69764cbdfb4d9d2a168b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8767cf4a3bbc2bc294d7e7f2934691243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9e30e2dd2c529117f89c347656f37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6f20cb69b495b1713dc57978bf7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373e8e8582e7df722f78a9a777f3230246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab455a97d9b60eabe3bbdfae10446247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79914c68c31335bdcaea61ebed63d2c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c57309cea227c4a288163ed3af7684249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc809469f94f4d4054dfe99c8fa769a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9aa65dac96dd3d21389bcebb318f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd10dfbc42bcaa39eb7022ba0eb07c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8f2d4c7703788c0d3e75e86a8dd6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218580469ebe4e4bcf39bdf3e5cdef41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace53dcd04656bcd5f8782d154ea43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590e88e6641515f0c3fba9492c2670256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923a77558739a0d7bb66583aa38cb76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36adf1a312d539ad212e20b88b1a92e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdc7d25ae028b762dd493168ecffc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414a85e00214a2ef06b2c0afba95948260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce90a0d1cce677eb720f777fe829a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd72253428d7a0bedf716759c15445b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625a10785ec3da5e303e711a02abf46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bf742af57c2115724ce255760e788264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e03c9834611454247c08e1e0bafda8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9183d50c3d9e9391b4f9d648d9178266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009ebfac00537dbfd167e54cff90fde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f2bb02ea22e2bd25bf62749927f0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754fbe87a4d5749f55105f0c6c459f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e518d54ec8a99afb759492c08245d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb760b44a7cfd1015155fb30cc8a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a711f6c957d4ecf21c3b7bfd4443bb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf184499157fa92e5384291d0283170273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f770b454b058f0254dab395c0e1167274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b29f634ccfd303b525f4d8e8be6f0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec3b4d8cf0533c91051b1117c0da2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c2b238819331b042253486ddf49e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6176aa74aabff90a12e5ce8ab03be05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f5cdb2f4a98effd75d504a46ff7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643f49e2815976df2af912f257c0b4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c0ada0c459a6f74814320b4507a39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add7476f992aeb39fb347576c00416f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c8a40c53354f91c07fb9e59ed380283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ede90274016f019e8d7fb6f295207c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11388f353860118e246862e8e645cb0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b1eb3fd531c0a8ddb51ad80e98854286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eaa00e96eef91f44b89480ee3202b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4fdeed1c91b4058ef717f4dc31aa5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47327b4c7926f7e8738a5503890901c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fa415873208514f6aedaf13b77b99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ba0f517e5ca2e03d8086d4acc6511291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d32868d28f4b73e9732d79f984571292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f33494848fe36c9708b78e8111960293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18685457308819f6f64f516ccba4c69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def387bc3a8028e9e21eeb0ae8946c6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea28412e74b6866a5b605f27e91812296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda47f4e6e8453d8f742060828dcf6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec9de62b2048e0f6d64d70419a88f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546682d6d0c8e3cdc4e2bcbafe16e01e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75424e9c31892fce6eeffd90c5e00fee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e359ccd060d68054007b1604d4348e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286649b69e3e6cf3be3501eb8b3b7fd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737810996cd8e333ae63c3904d49709303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d6a2500fba442c26679744eb87475304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc4e7d975b4f329bdd0a93a73e7393305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f96376980af71eff407dc69570d857306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650391cdaa265a51e52a6f6168f3f5cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2f9dd6b1fec5ec5cf0cb098b39a03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339990cd329cc955c353527773f2eb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40558b1aadbb74fea8e788f30167e403310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523c6a728529852c1b5687f863b02db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf958e8ebd6a447b35c9789154772a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9e882488da6970ba1d7948dda2352313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eed41b97fa27c62c7450ca526ffc1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa438ceb29efda4ed699c6f2671c5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5525330583df888585985b5105279316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e718af65cd1f15141a43dafe9deb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7fd759399d6a8f6850c77a548bbe6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039be38d430a630680e08cfa65cbf02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb55b510fc9b95f5b5f24af3a54681320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453265a1f427d784ef5c7bdb3e02166321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e08a24310f06516fe71073f8ca5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87c8642ef2e12d78c659e6850f3951323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77031224ae6295791658921aed00a549324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8ac62273270dc01a0960c527ffc26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e0d3703f7366fca9532b896d1ab9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be4279b6d2983f186bdad388db276327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c0af356ffddcb5e609209e67580d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4719e507b9f50a066f4f004251d7ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7edbabb02f584836fc2bec3297ef81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc35a647915b6fb118aab3cfc355361331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9727544f8249b5fdaf31cde0b064c68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7763121b186c54fe796628228d97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f9117f506aa03025deb8a7031682c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c75aab0142543c6f2fce25aec7c23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2daf469578d42364cd748d81ccacc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f76c2a09e09b502857ce45342f268337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03834e906e4fd720a79c1ac6a3d158338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae08462d9e713bfc456e923192dd6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c4d35201e6bfeb8516d7753d6e4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15eb919578aa624e29e19d82aa7845341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906698467c0e40579ceef9064dec127342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc11a39dabe15eabaa389a3778db336343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea48ab7d7aec7cd86c57536f1c30cae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c64aff89c8a11f438e3b20df936baa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0371d410aba1a26a8ac9018dddccc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22707643ad096aaa93274f28df103b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e27a89f4669f5138271f9152313c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b44d82647c9665e3aee12c514b3c0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadefe76627c0e80380bb377853e7e51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40a60059751da97f27a7ff7ba170d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e8299d27c77f7d5c858719751b83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd351afe51c8f57aac1e14c69cdf8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422aa5dee049f89bfa0a4226839fadd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c18058375a5bdad6544810d3402c7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f0e13e122095600461635291db904356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4108e1e59f1619432a99747adad1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cca28c1c91484173bd69c25275dc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0b95a64369317b3a9036f3c0dd0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec7284178395f473dbe7f2b9a11b63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347bc259ec84c3d4d656e4dd3d9531f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c317a7617bc03db9db866c8159a5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ab0153e594b4199b2090e490fdf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0711c2b8ead2ba24d75997dbffbad0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae51a9310d25ec000bcbb38f132c761365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0888af9849a921dffd2b4c32e5aa29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b67c08d18e10b27bca9c312305103d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221efefa4bb5b2e6ba603f3f90b07d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732143cde955ab614df50af61ab31c07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91a4a2992cc9fd388c2488018716a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa31967d13c35250a0c2a417170064371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b0b1aac39d16aa3bd4b6926d4249c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965c0dd40d023047f6a1c15d58accf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcb42fed13f7105b051c068e783ca9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a40f0b9b683209a43385960b5156375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe8132a0c6b502c0336ed781c7ced376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8669795fc9f4d7b593c6ca5e123388377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a415fa0668f59fd4c1762657e457d5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22133e35813451bdb74101c5e9526379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415d60b610a5743550972d9fb340a86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2539bac14c794fa2bbaf4c7d7c9f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7221f8d7bbbefc8ae5ed65a34461c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a49cb51e6bc38e3202ca9814f16e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f96fbc592b6d50c75f427cbce5a485384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba35d40ec2bfcb1ce5ef2fbff8c1cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4645b1e47c27aae659949ac5b58ad80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7063fc137b645c117de10e839e19a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58ad52692f231a7e85fb6175f456b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b537187c97ce136957f4de954fade7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf8698f4232d86a8f9aee6f0857bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b363c34f94ae36b664d949828274fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ed5433efd5b2c1a9928f9fcd68eb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e95d87a9180ee81e6a3977a2320b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b067a086a8cd795ffa553d71fc8a43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9df906670b2ff4a76acaf96bc951e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9b69ef00b45f30c66803c4a03126e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd1908529142b0d604aa8bbd552c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58659c6bc0da9085fb15182620f1d279398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb561c0ccf9cd9b0f92ca31760efe4ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294bb94138f18c4b1e7bb0e43885ef6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a7d09a44da67bc7554101b537f38d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bf8b97a71a9bc19e8fbea382178c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c966aff98ae578282653084bc87191403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f11ed2480712b1574b60c7db74676c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56636cc83e253f9f601cb39614bb23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fa43cb8b97924df3406578ac8fbc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750f36dd50f28163d7f42cc5a6adea7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c88d9d4b3099164261e7aa793ff469408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c431961a092be7cfcd0385eeace4d6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8761c3615ffc7469e573eefec15624410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716d728b7c9573a5c72b85ab5fe77d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5365da645784a9159ae84412090a64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf8df28ce82c6f0e5ca29080c14cf4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7091d8a486e1182c5bda698b605ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041f6260977431aaef6b238cc8a87d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e818868f9eaa44be997716b5a572416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751e10f0941ab0972125ae85eb3b04b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d40933e198ff5482c574a353d23b22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816be56513dce4304e97b6f4cfbe2c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813a79a87c5c6c184050fa02c64fcdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b374139e2e7d098254ec875ff64d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e573bd0c81ad17f8e9a296466a1d895422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae14c9d20a54fd9a00d4b8e34cbca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378a8c3f86e569e3601ae0c164a92db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696499eb3550396629606ed41843c404425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b7c854946dd5e8fba2c3e3c48e556426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf876fc7b7d73ca2ea57c6739a45f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8a9333d92aa719895508df9c9ebb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f80ce8b0c0899babb6fb7875a96a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869f7cc388a8d6734633024455c52b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf9a0ee36db3bb0f99adecbef6594431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23540df8148d2c2182031656e94de64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed90e38ad15ac0340ac7cc6cf5da455433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4fb3037e8cc29ffec876a200887ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bb40257038fac0a7d42ea624196c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dece0c79e204b944e6c244ca415b71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a9a3689993132f0d3ab040d459d11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b9ae7233519d946e1da97a8ce6f71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782d75d323906dc8c56967da8bb76b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a6b2d9c22b9b5e0d91791226d3e07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3522908fcbe6e763561c606abfa1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992c2b3f6ae13378882adc25570e5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c49180701f78ee28d5c4e8054351443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d69614f31f63773151420fc3ff8197444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e596edff7b9d05fa636a7288efc8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aa95713d7d9755050942e5f498984446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bbfc57b84544b94ab377990638b96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becae59d4780aed65c186a9314513051448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aa5cca6d145cb30e9113021547ee7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ab014e9345050ff397e3f8c98688450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a68a6545b061557a120eee27f4a5a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d732ecfc8ef2f86a0b4f2d280fcadb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b23e3d816e75a5e0f5a69f646dfeb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10cabd6c30e5f163155b55e2a62d35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b452f1906826e0d23d1fac28cff5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634f204a4d6efe12cb1d21ffa96d44c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a523607c37b995d29cbaa4f93c85f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b238820fe6514ae2cbd5bfdabeccff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d56709356545a1a5d31638583c3c51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471152b3e9a25c50eea603affa74a8db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df455c9f43f49b24492b592f5c2c4ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c968652f7b780169ead596a9e036941462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16da42506170bf1d1cf252ad0fd51f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf27f87ec350dff9abdc66e920c547464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0ceabd5999f74abad1fc761ff7590465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbaccd4b25363fdcf52f2c44ce0850466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396864a46ff77acc747fc243d43ad2f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7736c3b969993560ea601a6bdde7bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32997fadf0e505731320b1688f38e08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954967360d323ecc0f0b3e71dc6891470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b4e8acda1c75c9256712b1808561471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130f020d56b6414dbd3895cd1ac515e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffa78a573c0951d9e1f6ee3d457483473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3433703ebb03da3a7d5a95071dfee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2843f2fe4d31789313b9604574feb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa1b6d1f9e0f3d7c92a62f2d2d41ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1287d8be4f5aa738e57c60876a029477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a14afb04962da7b820789d06486784478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f4b7743fbcab9fc138a25ae37825a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f28f811256f23ef76a35c17239b21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50221c9797aaa832c06ea5da159e66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761576ad24b320c26eec15f328e631482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739777441f005a848e1c6feacb8f774b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c01b1b144f7a4dffde8b47d97e0ae6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437df0db976d5254125fb7a0a1ac702485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd56b61e888a71cd6664e09043345486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab64cc05f74bbe740b269db21ea4171487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a316f518bb5a908283a12765b3bf0bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a350f0b739e0922cfe744ff42950489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98413ad53e2ea7505b7009c5cf4cc30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed30c69c6c0bfd7db3557d511527d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6526fc4e47163908fd19653462e706492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896db5b79d75da3bd5b59baf31a2ae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530e0097d63d7025019c33177cb3118494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1c4235f06f91ec7b1cc20cc26216d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57ff0627af7a1be6b71acb6e89b252496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b12eb3e7a5d4fa4a3141df369e8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4734f5b4e48ee9f087067f213c2d817498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a317a5d5d9196d228b8ca5513c5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a5eaca433670a775878f81ab3c3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53bc1dc5b301232f7f44ac8ca6996501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0800e7c803529ad6fe1c703775b6624502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece9f2b9ee8600a1ac90c062b8d21a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647dbaa7adc48c61218ea757214d856504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec937a4865a2c3e3c2c7b826f7b97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d08100e9a741434965cf22d55d80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ef9fc7c8c896869c348bdc6e54e83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8cb7b3d2e4a02646c3dcac3d3330508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbf9d58093c768e67fefe9128334c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535366d1ac9095dc7957135257ae6689510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8535629a3be29eb064fcaf77c3573511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06ef25f486077d78d78e671bea48c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485c678046b9bb52f046529c59851e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461e48a1f3a49dff6838b23c8dd2000514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75963ebed0260c10098062398f19ba3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77d79e81087a6b5976bd577384bd94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212730a3b9a33076dd52a4c887f1306517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e92dac2b9c25d32fa6596b600c76f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8550aff4a400f7345d4e236e0638ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e002c2d5247e9699de132a1437eb5ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcbdd9d3e71c89de3a90f949b0ffdb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877aafbba1333a97efc5061efa0f465522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24008c9e336068f4a0ac7637f5528b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d760c66c5bd5fc93e39d5ef10687a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4721ef29782df675e296022f0a688c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db100cf6ffedb214734962ad95bb91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264928ae109bed92bbad5694684f90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b90eda3e148c9345d97a2f27c9882a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b214a7d1b5766b06bbd86664f3f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29184819a5778552a5006622dcacbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f423adfd87402f7b1d1e45fcd9a406e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c0ee106f4b4044b96497e33a9353532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4af429841592df3cb5ddec31c37d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184cba0ddc1ead81799b18d7cc239c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17c1dd673931ec5140179378bc6ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aec5fe38d6ddf12b704ae018d0d12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f310cfde08e4c33bd9ec8f266ac146e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb8117cead9b2b59f0afe044850c46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411903931892470fd3df42220c85c57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f12380d09c7e26499368c09a054eee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d020f6b753236fe077b87ef142a3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c2569db0bba216ee99b72e4912ddc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0272ff29eceb5114d7ec93b96ab90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7e416ce60397e3bf0d08bdba5d335544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e866b5befff9bbd9a751f07cf3af6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036738bc856d7d2ee521c5c95ea841546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314a218836385fd4da0dba62f311ca8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026d0be97bae7f0c920894043a776e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9e82039bbafe24f51a59a444aa313549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c75474ed1b5b0c04e24aa2ab146dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a339edc6744d191a73d1663d95e157551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ad61e46b74be7953db32af5176f5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5d6b6f82cce779ef6846d1db991e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c18c3939714edfde5e972e9e8a047554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af9de615756f8f7397d82f82780eea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9596ab19a972a0b7e812c3d9b8a994556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dcd82936b3c21534871a078ee04a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237326785d8ed7c8a786a5acc1d1fa3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87603779fdc459464ddb32067234cf08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9019d938aa56108afa8aad9f0b383fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68982b1c120efaf9b8eb11728604a926561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ec7fad0f77cc49c22564dbcf8316f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05830f258bc3e28251f0ddcd643e776e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2a3fd7fed70fd5c11eddf6400d88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74a4fb23e935d574055e8f2f9efd42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd47267c0657b0ddc559228832f891566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1457f4d2ebe235fc8e30bcbeaaa95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e6383adc5e5920ceab08f1e252037568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f47dc63afdc161fb572a434092eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6c13f24263bf4da6229a576eebe9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212692279f42e1f4e9806d7928082f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16d4d5314ad38810fc167c18030336572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbded38778ad65476d6f276362408790573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580991d3d6f91660f0a2a6e679a1d458574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d858e11e7578f37362533b3f226a703575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d294ad278d44049b3336b652d83bf7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275209a3ba08be0f41c8743f4170c17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d366de832cd3addc7418d1ec16581578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdc9a89e43271d94eda333486e9fd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba91aeaabf12c7ee270d0eb695b7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699256aca15e011cb3194c3da920a15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840421c4da4dafeea58794fdbc326c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed5525bbf747f21edf50715518b25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d151bb882dbb4ebcbdb4b58a5074584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb5bed493aeb899c822f7cc3ba8656585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0722643513bcc53187f53d6a0c88ea4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa930e0370f37e33bff3c282d59784587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1acd8b07b45a094df7e5bccbc7deb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230821d96124382f8eafd6e3f557a75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180afc6d0b55e6c8a3c356698f03a3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d928748db2525bb9e65bac092e54c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6600d8f85a506c35863d9170a011b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef2197b0833f713852af3707afda0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c161671dcfc467df5f947061d2de1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176973bde3ee98f4c79b67a0067b1bce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01343ba181ce88d266833ced2bf7fdcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5383ddaf184e98ef5c1081b1123b88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303de2297caf7156b4ffb4560b87573598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488a0923b0f5ad6cec2af79cc755234599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6453e8e7f8db83f709a286ee6fe0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982f1e7f719d883f90c9ed7b1006d02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05372cfbb2a7ed3a7a7e724cfbc31b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9ab352c11628d7556a84ec4a44da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d8e52271d4ac9279cb85288b76001604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053c39634f2332b70d50fc69e908246605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36013788b042f00c603ad0d9a7263a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0604311c7cca23f9e2b6f737dfff9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3441849728c2f6f25141e6e7e992c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d9849b83ac2fd77aee611703d9df2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e5a0d551f44c48abf9b6945d9145c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56725940eeab5c08d5c30fd13264a574611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc4c612e9ee16108a11c732bea66b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddc076e09ec3643acef750c3c093f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba4ab9aab52ee5f1f20249117a50a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56865ffecc0de93e026683bcf0457615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206188af3c1f3cc01a1f97d85b03d840616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5700fa742340879a971e786abfc1e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566b16eee40da3826831f3b6e42be29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db475148c5205d919caea0488fa5ee00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440c33290446a99a6d4c4e2eb69c7e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bfa48d020329c662753def2bd4931621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61274c3284a03a3335bfe5465d6078d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb3a2675bfbf2059fba12a0643b4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720a8afb188a0f2c733079c470121b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee0e43a4afb99d2847365b95762085625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459c665f37e7cc48371c26e3a1338b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac3b17d79d32bd507f474c0ee28e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05074dc87761ba45a510144b3d00ec6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ee7e128115461974b7b2beb79ce1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db28e28d4962c206ac2fc5f6ab954ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e76f2c8aa6c8db07abbbf5f55f79c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7e98352f5935c16ca8f50986209a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ec6c7c1aa4e5fb4d70e5e0077da82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8a3922952972315e98399a935674c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c98cd369942e3fa45bcac1c834491635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4cfeabbb84709d1ac332b35b42521636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99445bbf9ef043e688c180835a8ca578637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc60c5d4bf2a033c9697803e2bb8963638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbd65ee84ec681fbd70b17ea4d20fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b56e3fff8b89a55bd0ee046cfb3ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e0dd0e85eb0366f240c8b245f8b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a30fcb14b1bc2e1020934f457bf5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47b4597363f58a395ad36e8914b54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7ae439e112dfe6055d25927dacfee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b1b8fdd3b68a111189522fccc8c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a2e418053c37cfb930c75fa46631646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b5c28037f0f619ab9d76d70ff31b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c6d8f6793bc6412fcd6f069d2909648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da23624be0c6dd477b8ecb52c0a150649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36c21b6eb34a7242013dd8a5a1dc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e833723471358613350d4cdcaa715d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02196cd9c1faa1179c740cb231c328652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dce352b0da0d417dc7a043857938e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5a7815146f6601f8d997ef7368ea9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a756d2e9ad69863652bf33f844288655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b4c40d721dee22b3f0e2fdd2295f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed27562067b29a2ebc791aabaaa769657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a9405aecaaa654d23965fe537ea3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d183edc16c1c6b06d13748e89ce16ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfd569522d54cf1c86eb0d7ef4096e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80f90a566f5cf6f6543d5280bc6fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38266683e2ed04cd86c9c38c51fd1b02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c90373ede5fc7e3a1be122ebc8e67e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42caff66ffcdba5d57bb15315b14c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7908340d33b35696b16503c88660d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8487c10ba694e0d88fb93932449ebd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfad7b9d4a2de889ba740b13c0987c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c66c866a64936454ebffc16f4441c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61457cea8a2f2c205181329ddee94d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eabe095d80a95a1542b682e9346d24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a629751b6d6b0306d480735d219f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e071c89e8ae57684a1afd442cd6d648672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed5e54c4dab511164eb5b7128fef48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608a5f07005e18a80835cf16bf95ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce61a3304fe55af6c4510a1bb48e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a7c90c8081e2462d86a959e61031c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e00affe194405345c1368fc958e53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f88cd9b1aa4155dde5111aa3606e8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914843e0f8f047f162de0c27034c55a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa8816b4f2c50af307413ff584055c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d885b5ea008e91252e8e5ebcee84e7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79994fb84b36f1050fa2abef85de0fbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3f70e7651e74a40abee5c9adbafe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64015987b4075d1873bed21a5a6c08f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967adaefd9e7547e9743440505d9f77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e3bf86faa3a6af8cae74a7d88cb3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1034454eb42070c22e8805a12a37c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b9d24b8250c648e858bd2f62dfc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c430c09204083d6afacee972d5857689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8f8a956d72c413c05b15d50b2de3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8914dcce48c170574e5285ea98282f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b79eda507067a09a8ad31acb05d64a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b49f98f73dd2ddc13c782ee048a9ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248263104722c1a1974472a253d6bd31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dae03f9d5e1a30dab7be6d6c424dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b4c0cf6e19b3309588a4d472d70e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9006b6fff2e8495f8271567cf359697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05db0364c6b7193851be8608eb895698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a01d50aa400623f491d247671c2b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78f67cf1ce093ea2915f1fecf404a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c6a7000c474265c76f6a894b9ddf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed919a501e37cd0e7edb81ec0c90e8ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0ec5f2dbee870df13d8daea1cbba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5eb6a6f2a79075dc6391d0c63e3a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a58c9c9924811172c21994575e90bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b447e5a8d6aea26aec79990c311491706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b77cbec90f34796601450754875b38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa1ed127b4365a2ad72512e9574790708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff10a538cec53e2247e89c5cd89ec0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782918c89949b450fa05303d3d0d599710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fdda82589f647c58a46777065f423711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf85dae665f2a98c6a78ea197da833712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf8360ecdfbe061fe6fc37a9c55058713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97abe714eed7894b674bf8cb2194f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b199d33e99492aaa3d672a94c4f355715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa97d42639b7fb1f084fae98c0a1c72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ca1da21a034123b4c0c1d8d54be7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace3003c7a7421e1be02cb9ef134a0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff19ada5cafc2ffbb8c43d6a38e2460719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e032407d75c2bbe6a29b284cc6f5c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85303f20533d8a2835deca5a6bbc5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9969d708a7971de32a76be3a2f16e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066d7491e593d9dc5f1a3ef4923a26d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975440863f7a41ca867f1fc4ec61967724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62142903c423a50d1918a6fa834d99d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4975a2ed1df416741fa91d47e7e14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee527810ec33b40feea825b7a3ced521727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2bc2dd1b6ff0caff6231d894ec21e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e73986ba8430ee11781bcc5d79733729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dc76b92083b2c61eb9708af5c465d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b7959b17548b6ee7e83accd2c4a85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7de1755f874b398dca64c2cc6b5478732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7b80e97d76a4fa1e8dde99794622c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49426d115d9762820693caf91c90f9c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d335f9a98b500423522f9ec85c3e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db19c61182055d4154f2dea26e5a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc54b21be1f7ca43dd560841ff759d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba7847e24e02865c5d97792becc62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0300f16c453c2de8922574f00c3ff5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c088f4ae5f6b288dff55fd1363487f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6518d4e6fc419a33e43e973bb3a42b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd777fc7f5cf9b49aeb7e132619cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9023e7a6da7bef4341b950f8bf6df1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adedf439ad2c27dcefdee4fa2fe521744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41320cac66ddc9a858965641414985745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f5399a064b722ba9f0fcf949e62e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f142341eff24d8c4a8e438f258f6126747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78133a6121409bca5cd3a3d09b41664e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a415836b8816da95f3492d0d9729ab9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae3280c7f048cad8b8b8a7985f77cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9758f7a5696ad1e26adf9c4c98b298751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1378ed0c41238310b6dd950a1e00dc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602216d8e8479edb54715736c6712f34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c4cd447b430cd56b8525541d94807754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921653fad87986196a26ff2d5dccf70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60028c7565218e9b95fc887992bb12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1432bf2eacc2af5b3affaf6a05eed6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f8ae92ce1b4fda367d02464cc3ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04bbbca907418dd6d91037f0d9efdb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e87a5a36329836f2a025ddf382be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585edb93f7bb01372a640c5828606d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cb856ee8aaa2696963f924bbf52203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb28bda1182a3070a201f411e53e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840acc9985aea92ee55b0c3fe792910f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1318ea4cfc49d6d6e8eec722d86906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e22f3b0715604776f3f45b1f2aad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67809c679236d54376f2ac25f774f70e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9287286faf73ae52402032e492e7809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1200d2c1d6b21213db353bb3f9fff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195facf059c3a43ed3cd361955ec204411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd17e8ee21067853a968d246c3bdee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec45cac1ebd009bcd94d03fdb0e14e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015f3a211c2f7c8c72f4acd4e8307714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca4058f3d7b4b643602acbf49b53915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1edf3616dd95f61d4852440b7dae216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b0e1d7acd4dfdc40aa17c2d6aa6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ec000e5e3e6ee59e78e99d590d8e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e81262eaf7894b322643e96a35c1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb07bad97a1a9e7fd75d5683c0ebb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84807e616640f42a50ed8b75536b068d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96977b5ad50333e25fcbd5b17b27486c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8e6e95762bcfc951f56388a137a5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf5b58a0dbee0d6deb0c5bc9619ba524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d17c8cdd784a271dfc11e709ea7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddfb20d9e5af9059e9e11983bad99626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9443ee4f09fd510ffca290a8a5320727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c48b2c5bbfb2b9f49bd4f82cd64b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7342486f6866be35b9f250189c83b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d8db139ce8907f99ef18d69e7a24430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c620790d2a9ef5930305709899bbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab780824fbb80f40ebe324d4d6ee79af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4b8f8d37f47a2b0ce166e1508b8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9af2206ddfd0d380bad1a41a987b4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f53e63a0d86a8f91b9f46fc95c1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c2d49c11e972a4461bab754db086b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519b93827f41bee151fa6788bc56e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5145d8577837a33b9920e37b34fc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d32a6147b5e5ba470acbbfe12b05639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b83df8a0472c203d203636cb3c8ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2efe68c07b0d5b845f3edffce47cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a71a66a9f9a83bef0d31291032bd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb884fa4e336cf1b99010372645c436e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d13646f4825013501b002765d572644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9a4e364077dccac223a565e1c19445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1f0480d1b1bbd7248bd7dfa70c06d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533c68434a1722f40894aa0dc0f66c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44989f9c98c912416867631e2a762e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0334cc162217cd581fafd65f5bc88349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0115918a35143ced3e3cd4d5553ab0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefff2300bc796718c8ea8b71fe158051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbd886f481194abfc6cf0c30617a5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fd249e3f4193f85b6d4fb31556cfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417a080a99f61e54b535b08d61dbe8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460cc1d2c5a4cb9768234fc2d8e23355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a19ec6b83dd5b3849ce9e13dd0bf4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d0ea2712266c938b8e6442d503ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006111f93c42080ba7d968b404646cc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7de8d5363abd58760192f90efce4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c282ccdb35805b34ec7c120f1af7d8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d793b1e4076c7dd1bf1ed4ee774261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b33e59aa3f5c9e9ffab0e79b61e4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae44a72fce3cc902ee4902b73d0592563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415c1d447a5c6afdc52df3c4e66b6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16934693670eeb43ce86b53935984a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d40b7487c8c7db1f92c0f91d279b9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bcb52bd31b8054379574d54c84c2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf48d3a22a5417b980a93948ed6bb3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a425ae1ccaacf2476f4dd9bbea4387069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed46794f52f59a6e7b8bab662f315e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efa12b66810101e89b0b13ff81d9cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f45619fe0f077a8e9b1964878e02dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920ca2e67f0ca912648d1348ce99aa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94cb29e008ae33ac93be7c40eb0b9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb525f4530f29800a78a43694577f0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e8e4cc0f36a02322ac432053dfa3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b720f1308be8940f8a105c36f675577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79882fa8a9a45d382a542be3a012a5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e70f8fe831dcbabd0a8223f46810c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2f32efedd2cfc70d26f487cfe65ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde9dc3c62fa1b092fa736fe13cbd6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e52eba95f02b40a4a90facde47b81c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc638a10f665298f01afda908779a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded27910cda264cb50db8ed038e049584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f494e8634bb66a9fff5297613e079d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9820bf24f470b744c9324950e90872686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1ecc95331b46fd7d342d168fd9b5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca06654a5d022e41b5f8e8c4abf18db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d49f09bd9580d98f186e99cdee146689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e358619468e3dd82b67e1068be297f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b59a94e8686ab62cff754fc4747fe091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812e2e6b3951c961932a93b6b51ff2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666ae2f3e84e18dd2dbc005d13f44193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0faec82f07cc3cd57f423c3513b2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8001a08e50a4de8aa69207bfce85f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6470834d5bbb78a0087c1d321ff996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d8e9bd1e473052f192a34d79df03a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f0a56b90883ea6999ca8ace35c41598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82b853b530bc766439d2cb86e508d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc0efea9ba1e0492b0492ae3f42a39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ea80e2e444e899dec4bb3f7facd84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc5f88ba773ea5188410f7c92f151c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc342be56bbcedf5af6ff3c58dfc94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28454a60da238f539fad1b3a3f608c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d67597b236d057c1866e5c22d766f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434514f0865ef4e49add73bdbb78a444106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1fec79dddbb99afc568fd13b27b1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4607d6b5114189f06e5088a4c8c82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5623e9084c8f93ad5da109caa5ba059109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82b3fc4cb4f2b5cfef36803be92a05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9ed4d4c9140436fc6f30314f383b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074b0f3c143f69efafea22360041290112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891163697a9be8fe1736c93c8c703b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567ebf898f0c01bc6122b5e471fb4fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d120e9113f9f9c4b111d6e7c83c871115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64b4613e65eb9509160c5fde8fa73b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0658a7f7fcbba39c79c79a61f3826b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dcc4d7aec655a930f10d8e28eefa6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe0a5af7200767b83807c9bd1d4dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27d1e6a2226218cdc827bcd3e39d61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c62c6f584bf7c4e565a473a4be563e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023196fa9369899885bfdffd44a3e86b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de93e8a32cf647a2757b4d36379710123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde728163a66997e8f8e4259e4d64bb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848c005c5484afe83337dbf7df2385125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba25db60afc871ce113c2956763e9fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c401ffb81227f9099ef6c271102b2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d191034016e86fd9480f4a5378168e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f234cd5a8216965a64dba61fea779129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6687d1c5583c0ebdb93ca6ae02f46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c3cb93f9e148abfd20bb8b3f79492131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530274ddc3849dd80fb3628c6f4f899132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef807f860b6d3b22211c466bd9faae1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792437f8942a02753832f2d932fd8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21447be393a12d62c873fcbd4dcf7fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a2bf8d40d3064a64be0f203d5d61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1526eb03ff4358fbe1251a72198fda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23543ff47334c675e6d8755e3900a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf784911a5ca683e629ba0ad53431139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db611d8991c9ebd8c01277f62c81c03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839dd1b05ce137ed05cf7a67268622e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675dd6ccc4bfcb446bfa88bf8ac8ea9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c3d9d95defac358ad80f4cc9c8620143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68529b21aa1f36db58fe18783a01ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25bb10420630a8a57aadb50ca830ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6081cb9479a77a37b20a239f1a0b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016e622e3bf41613b85ee5621ad0a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898c8d1d4b7bf912de02eed66e035e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ec3b2799fc8e8384c50b3a3c16d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d7322dead962fd7838960c7f15cc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9010fd7494bbea43dd8367cb9057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf2e1e7567a3185e55413c5a394f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d335e34a7ac5c8e9946821a0a6c37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889c4dd6a056f8cebf1b9d46f8a70be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c113140153708939c98929c80f47bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafb977650056538b0dc36e273ee67a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d05fe76f4be16792b6904b5052e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0b6dcc91b5c3a2b6da7be59d3c6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ca96ab9a276396340c6d3ff714f73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5a1e6ed425c90186dc9b61c6a0a62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6fd2657687896d3977b33d088da9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a183ee5ecf1967cd3c277e73d28427162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d580d92015ec4d16ad87a79656e2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12982d905b31aa6efd991cdd1e019b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78504b4a2c7a7fedc03b8846c466a11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eed79bdb5667fdc0fc89f706f004ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5654644cdf44a5498a8c50be754e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34042e8963e88e922347ce92c58b601168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e94173ff978f3b69ebee7a5dea371169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdbc96dc997eb94a985e71bc9682dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377ed779261c3699eaafaf34361a64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733652297b626deca0ea296754680a9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8caa717cff90f5c37f920e47f6d39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c4d73826dc5ac38a9d01ce9a7b6d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acfc22e5fe91ef2feb4f411939e15b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61962ac5cc778279dbb811a042ef421f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a6790de398852428a9a66cce5ba51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cf9d4492b3d6b7842b48bc8cfabed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef696e33d0dd0f0083d4f9490aa88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deac7ae34beb3d5fe06d97c004bd00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81886bd9fb41490a63186e67a852a529181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265213adf1e3a63dd3b8344233ff97c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0ea1a89fc5482f1f267eceefcb737183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780daaef284d1c0b23c55e9c1910cee3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c62a53dcf9495ff41d0eedc7a4f7af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce92922f479db992aa1c455397c96b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f19940a76058a21b1441b353cdc5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26dfbf4dfbdbc96e2d9495074b976d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7d19960978f2ca2d5d25837e1ae61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c558d9e908c2e9c55cb7b2a2d05da1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9670ede1668e828bad05380b597db11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f8287e290b3ba653deceb76df97a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6162c22ddef1a04a69effe14c34105193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fecf2da76ed780ccdc7c84ccffb5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ce5f509e7ba31dba2b55f0fb0a5f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b672d63205b72d9c4684ae6916eec0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34e906f219e4f3451010928f2a2f2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186fd0e5b745979809aa8516deeb83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c8bb6e0e24545e6811fd6dadee31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820507223dd11c143d86c39514862b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32b19ee83a3582653ba792181575cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae81aa25adb92ea66488c8bbdc299f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1b6e06eaaabcf4dfdf4ac0545666d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ade7f85f755c916eae24947cd50c9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9a98b5d1519bac445b35993c6ba3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec49940c7f73dad7d937893bb3425206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f508a0c0c61d4cd004875708dccad5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5483d39499f41eb8d4176893d813208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4dcd967780139b38486d2d9a8b558209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf0cab51381730e0636a59a95fe510210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741720457e8a8ce82434739ed7793f6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae0b8f6aa10ae0a73e8ebd4491da8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368806b49fffb62c1f6c987d573789a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020bc9c82fb25b18f4000d35d340bbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d5c44a20cc8a2a73c54946dcd9d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f2995b74dea805f679945c3b3df34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2bd0f5612b594e097e797242f25cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4515a66a756fcef1e07695d3bcac5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d8c3efdff13ef01793c1d4387d199219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa264217928fac9b2e6a42293428cff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c272eb704afeb93941614f03c3517e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc97d0f8e46ed22dbdfee3a75ac72e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c22ae12ef1f199090e8151d617d36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2702a256c436082f79de1b66b61e2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e858f407d3b3fa1f9c056fe9309db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c7b911f1c19c02cc94aa50eb30554226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1001b5409d013002ef17306cda28d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a114bea0dbf9e67127ec6dda8a5e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb593ec821a6b759c127d8d0f9e47996229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa158992e069fb8959242af2302a042230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1845e468a6bbf0ce4b129759e5b73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0acab4c8d76b201a99298dcc48267232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e465668874ac58ec47fe9dac6d2d76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe730c6db6542e03ff800bdc1d7c4ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780fb530c63c3f8bf2ef58f1cf7706e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7427190e8b3fc2f23fe69d40eb326c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980a55bf8651cfdc951bf01590839ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192fffa00955253b650e1a4539186aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181648cbc24bea983115f3f04d1279239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9191382d1c8dc2b05014a1978b07d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeea74955d23e866b503524e3a1acd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c93c13ee144f1e1e3d5cb60556b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71d0873ec426bf7d3bba963709895243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad4a1e36f99f94e66f19231f5e85b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50687532642347671c15580ac1aad17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18a1716881efda95ffe534073290cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5519cd08ab226d6739bd4a4535add247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b7176ced706cf2d95374bc297725a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e779f77ab0538ee35d1d7796d2f5235249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3234397d05a33e3ac85c9133ac6b93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847104c0f2185378582ce8e50bb1cb55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59748a5ca96b853724e70b225e38d0c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899559e4e11082d2f54d604b9a1ee5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509725597e668503b8e46d194c3a65e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d451d0756b7459097c5968751000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2f7ca64718a72b3aaf32b9ed8b8be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30deb62bfc9df9ba44ff401cfab6cd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f80bf1f5c60ce06169866ec69f348258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae9aebe1cc35f5f2e3d7911cfa8bc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1efa9b3c6c9ca9d31ead6d67dc40b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265ad471efab6fd74e6ffb70abcd8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea43eec9055a9f54fb9f09fa7fe25a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f3874e7acb025ee8f61164d40c9d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ffeff9e7c3a3bc0b351199cfc46b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3140dce34f6354c17804cce4e8ddc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a91faa33272ca6ba09066c106983a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a213e91d52e447a3572661181c0c847267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c84ceafaf9635c976feb08a08529fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022531fe5a42323e623f22cb29806ea7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a94f38fdfd05b7f1ad652452086f5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ce18615c09c99896ca3bbe80ab29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aa497cc669c10abb08f2f92063071272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b342497b82b7637099b7795067d6fdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06bbfb288f15c21af02274d8b98d37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2566b2d0ab0fa29b59b2250e413c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616794e9c5a92a07b69fe7a65ca7c95c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ede992bed3dd70c01d27e42cfe2093277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ee25154991084a1930af5d3cd8ee4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417baf268fbe071866c3f91d886a426b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e96a8bff7d23175a5b52cfe2ebd225280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55204290e9657c0116c33b3d68774b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac18cb1f8161bea4e2d397f52c13fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc17355fdaafae25fa16340af8bd53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ea4027782157edb530c070f2c4dcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1958ab56371230b9ae877ecaeabfd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bea4d72d04fd167ebedab0d28ffcbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3c2baf105b06c32383934ce347380287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9929dd0b65cf584c9882c2e207f033288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32968387803a5efac2ffc634ad829b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e1d61fc2c002a314c18799e82302290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6628cdd93df2c38621d6d4518c89271291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc154e4b8bb955d0d1fe38b795253292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cd70ca56438e8674d132f4c432860293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e195972e451e4c11b68766fc4eacc00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a53ed49aaa93eef1095ddf232998b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fadc44db07bc81ff12a943c5d8e9d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fd33afa850a99b7a7e7b7995a0dc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9a879f40011457446c441716d07ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634a4e8edf1036832212913fe30a39c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ecf432582f1edb853fdb78da6522300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdf22001d2b5da3d4ce840f95a7f92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cae9ac100e21741a546d12fd40e02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d880fa8fd2a3fd5dd385f137f71359e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57373337c6c294dafa7343a59068a0a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3fa72c31f5bfdf0e04530d7767bc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd5f189f5e70118e728b984d870161306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c26a52de69a5df2970edcf7224c6a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bee10352309af226cdd616a1dca1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a360d747e181a4f50018111dd7b8e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93936424d66ce2c2645b882ebdb041310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36214aca3c477ca63e1f866c8b1558e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aae8c5cd85947c0487e6d8cdd9f78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a1e375442b7e2e9aaa8e2d6a8696a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176bd31dd5becd891f9e3e8f01a5098314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d4295a774a30778f50d4f27aedc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f218b13af5823935d8621f8b198e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d759dc5c076bdca5c14e32367efa37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf481495a95730a02babda3ac9c3776318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e1c0d8de4de415026a939bf4fb58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eaee3f03cfa1720263c41f26b272b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432d62077af66a32b9f08935d6f3a3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c974a1035f4fe9fd59a72132e0b57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e7ea8aba7bb600177c807ee92e04e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd96d2b6007f31be956fdba462d1b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c9bd6f39f947ce52c7fff619e2b2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f387060ae0effcf37c4b5fbb88a30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd3989f06eef2532a56b35766b9628327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2d37a652f911195d071795876fac5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf9a6f121c045d4f394c57fd955439329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07964852652668c924e204795ab77474330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725cb3229733db9b92bae4067d7d509331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f518b241e6cb13acdc7461de5d6a9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aabb7a73ff4fdc0afda1375c9b5a72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6e60b1ed7af1d1cc38d26efff6f2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89db844e50031eba7de21e67503b078335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf216d69c084bdbe2f034ddc1677a94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd9bd684faacb2eb945290ed062ed0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30ac8098c3bcff55820d0b830d29fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086f5bfa6d2f64ef6227124d2a7b139339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451854c694e9bfd5d3220dfd9df607b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8320bed15ecefcb444f3ec0ec8a6c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44dc460a2087d230d731c7c917f20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba2a4c864d65c2efcaa6115dd21961343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810bc9106a99a0ee0dd9d8b226ac472344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b66f3183b401e1d144e65048c2b859345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051ceb850dac6cda91c67c5cb9f18b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7d885d096e730e0b664eb5948880347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28742fe2cfa313765da361c0a7c9830c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe9f2ee8502a616f7a74a3b626755e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d9e608b1e486485aab419c18e362350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f60f375b735b0cdf6697783183833351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26544d18032e39d20b3929d4d2b9f27f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68f4ad311b0d3f2b464882abffd5ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0965b81779b6928497d3cebda13e6e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7f379f1699744e3d6cd26f5dab449355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29110a3e3cedbe182d597518d1135a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c3e337fd693f9b5d372ce4d52f422357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed56e1fb176fd351f548f9013ab985b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690f58db31bfeabb45fff5a0c3ea83d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a61a333664ef9eccba7cc55bcbe574360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86238df16d1ed205f6b3fa8159a062c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a843cae0a2b9aa5cf47af073cdd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6f5232342f66b59ef42282402d1b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6af54e6ff6cce7e6371d8f7cc8c5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3ec6eb160a107d970be8d846c94df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10a9913173ac7400057e3e68e52c77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7cabccf13e091188dbed50413af72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa5fbd29220578edbee5801723dde8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127038836a732d4241613f2937fab2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed367c3f2beced2c1778ccf9660b08f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a24fce4bbdc19e599836629d8ff062371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10019e0e1ba707cdc8f81054a4493b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32f7f6daeaf18b886cbf4e4815c6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034492dd0dbbd5994c2c8da1af563584374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ced4e9966a470cf6432adf3484b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec43bcf709e946143b9860bf67a071376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d528b0bc7e014a1547d5c3dcdb38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3f0da54d9750d6ac8913e8d64a493378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca6a2880618f38f8e4019c57159a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6e7643b4f560d24b21c62a38e821380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d47488ce8bfee35e922129d263940381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36a36e8b25b99158afcc0f30037405382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a3d6cf90521319188fc91ccecfc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b32901d91966a9fe07db053f68713384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db1244d6f79efedbcbfffc209b5f90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee276b1ba920a18dc6b17c83d1b01762386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d8fe231a88dd1ff5d6bf2f5b3074d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859a84dd261c215173451b8813c637d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c384eac3316fc050c930ee879350c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982d31b01e7fec70f78ba988f486bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4d35055e4f16e1904747145e31608391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307101458e755dc4e35b8d68058302a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adbcc575f74bbc0b197d4ea47fba06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5056ef7f27267d1d59c5ac48abb57f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105101370392dd0d87f2a9b17b29b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28ec47db0d7e5d73724d249e1cbd65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa73efe4faabd04e135340f0b879eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ace41a32229c576ef38fffe6d00cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f811037bb022f7df66a33c3c38a66d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e492630dc852d99a6b1971ea21173400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2024d6aca070adf0a07204273395401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e37217ad4db667163056351c7221b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e0739ac5bd21c317898687abc1cd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981c6da81a498d62c514520bc9ec0e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e182cd798d5c13d2925cde1481a560405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea93acaf52946238f05965e810b61d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee422d75566e9909325f3f0610151c58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfbf46404f67b900324e2bf0374398408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca912fa94d60b9b803b9dede8b793f9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb290eada8f513e3fbe5aa8a8d131e93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f2c8ff22b718df6d65e3059535aec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea62a9c4dce629df4e88eebd8311b6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a9f89673929128cb1f35228e882f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0dc5a04d21cc4ad5089be236423f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695009cbcf0e1380136e7005f279e57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3cd611a05750b1f0a8eab4e293e0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e5d6af29f162a0822db85ffe89a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869ee7c20a94218687401898d0ee44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b861307ff4243111cc1c47884d78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45867a55dfeb0156462aa33f3e2d1e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a8ed9f4934bb23b5aed8a09e892a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843825abb46a8585612658f9b5e54ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f733a40e3c708a2dc4ee40e746715c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12deaa69f81c811232d0edec2d3ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a7c91e6a4b22b23511ccb2b37c5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef14afa5f8712ee673cd9b16f4e1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583f065da1efcbdc24caf221ee819a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a94532d77202a10b6d26e5db794195428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ac3fbb7f82c70241a3bfc49fc604429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbc7b51297b96ad8b6b336a9b24587430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc963186d6aff4880be08d1d879105431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19020f1c4f3edc98c0f8204e558c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2490582b174fc0a896a54fc5cbe4bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf875abd3012c08c5def799df359e06b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13e570ded26a00ea3b303d3331f8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0badb036d373530311f45aab435bfb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25690a83b3079ce95f3234f1109cb2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90ef0aac5eda7aef31e4e9d147916f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67e505fbba1504fdbbd66ec8cba233439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed249df5ad4be21fbbd0af540590afc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb2a93e4071d3270fee0695f9c218c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eae258ed80b6e181fa2f254e30727a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29c803ee99575343fb696b033bb09e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8f2204029bc9928be28b4d41c18bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc241f109d7d7588a2c4ed1ec42f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153d5bb25dc117b3e505ba6346fee2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc756505cc9846ffe75ee34b942c924a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f635698525d01f2001a65cc56565f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bcd13a0e1eedef2237e03609c1401449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6eb4f2f1d51c513775068a43f7fa1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f146c943321a062c3dfca51d54d24a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969db82202f774076283419ef01ea24f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9fc18be94e9f1c2cce8d8e3db6b5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc555d2198141785937c8fa2c5193631454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beae55c0381a6e9b6bd03cdaa18e99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13fb627d669a0570c9f23b19f8118e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6a147ecbdb81e19fa2f6206bd17a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec11b6fa5b0807e1975c8bf97b171bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad68f60ea7b4bbd382b64f6dc2db08f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2274035c733564703ec29dbcb2be56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c78398809051ab2c14353ece383889461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c87459e882ef53f285dac139b9249462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bca32ed1f8a341b010451d7733fc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18be90a26f10f389c34bdc9157f05b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985b7e0a9e9716a26829e67b23c558465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db744cffeca0a30cfef1622bee375f72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729c1d9dc209893a1aebd5fe9992a9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d387b29c57f2b884456ca1c79bcda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbe37fce4c08f097b6af99584b1f3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c45c9993dce01f004a5b52b57627470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e029cea2dbc9de7240f0b93081e819471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602267a64f717157b397ee82370de291472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2951b392dcf26b2783fb52b39803d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7be5e273593951975ce2a68a039f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bcc191c1e230ebf5177d2dbde1a13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5a6585062174039fee4ebb1b4844e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9536f2308abec6898b0fe3b1c71d11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f9b24821c0e10676bb1d3c874408478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f725228291ac46173e3e829562062be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b7d223f3acb9aa775c7eced537fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1dd46541d77783066417edc4adfc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a05ced0cef1b9f603b680b11f7c59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2547dcc20581bf27852d4bffa9aaa52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7c3851b83b6995d35bfd1081c63f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada95b725fe8b5afda1f459cddea440485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0902f4c3e3e3079a467b3b494aa1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eefe6a20536e946484504f1f0b6af0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eea965284c213c35c8ade9f157caff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97056dab1e9f51bf5bf9df8fdd31dd20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbec0edc3864654aea2daf7bfa5caf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe80d8ebbab017b25f87a5da2887bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ce1a7dc99ee023ac9e6385cb83e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e29c788d577a885832ecc3506d7d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61baf01384a0f443c945da1f0732ccb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a6540ef928adae117e5f5e34489dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140b83d41f7aebf419fd02be232b287496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b635e783b9e690c5a9da2fe02efc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e9ed71eb8b9e04750eb152412e84d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a2197914d8bcf05b9ef2a6c2be65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a1270eb1135890846419b1b92eb0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089d47b83a665ece8859a7f6d4dcee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ee13af49757c4c7b79d0a70dcc6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73103060ce1c03a293beede69a25baea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ba7ec91df0605ed19db7e37140ee3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7a6b481ef88ca153a82beef458c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f087213db3a2e817e2fc75ce5b47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5942d23b98af36a44ea9703df291d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d356154e4cf82f5e72167577ec3d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383e36748d1058ec60f940b8b7e5bd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad26fcc3c633f9a8012d6c0559e7be9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a52c7d963abe5b0a7bbe8660c19934511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edd192e14a3e3e4c3aa180cc1b06bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee2184ae3d7de26bf9cacbaec4498b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f2fdac68353e392716c2b337db082514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dff3f7f92a930e8de7894fe6a30c12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76fb5c496fc64b4e1e0ef0673a04c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a482b2c14971e6d1998ec0636c5e89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc29e5326c743c42fa81b259efe5849518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce5a1f836ccca539fa933068c6c37f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ba25c983c26b1968656c1879638b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa23e26b31fab118c2935f988fc2dd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac9d2cdecef9f96caf3842ea704d43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031217b4060e94755726dcd3d1a7752523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121d3943c7b461a091206da94fc56a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c580a1e26a46ec906238a2954f8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fb5d33c53afe1ec87505b1ce2305f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183b06c8419cd5ed6d11504c3c3041527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c663ef164db79a191279f12306b1c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512321309eb4a0754ff9da31a928971529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ba33c1d94e86ca756eb3575c563b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029d798fb776f1834a177c95f2c5cb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c41e78f32dd3c493f04a04f17d391532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d868cb5debd377993d0d04fd6583489533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9196c55787472011e2806f0ca8439d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0336041f13a1f6c539465d6f028b54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5afb5ee9020404b5f5009b92b78e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016c5344ee08164ec8263f6ffe73064537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80349e891c127ce1f71ca6d541360d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e386c29137f1a61183c505202d5d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec648b756e062c6102ee0ee2c18c07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528e1f5bbbbd26f93d59e70681c40a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48f0179fb81ba9c07155e1e3c762f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e56c23fab0292c0cde56f74fcb6d44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c231fd47863ddad7e97a09699edfeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541f4d3d3a064b4e9ddb47ffc28a500545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb34626babfa6d134791754235d39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f59a473a721e55f22900840b951d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01714cc23f0a1989efe1c3363c138539548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c5d7c2bfcd1960fdc3e50c33e2cb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f971b9212a19d5fa5f36f7befd3b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c32e34459ad53816638198b63af889551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251fc57ffe8795fa7a0636f49cf5ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c856a7b7cc8c5334a5f05c24858d100553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c7176f5d9b3e5dd3efaf8b6e2905554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fca0cd686ebf3d1b27c4db957b701555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19157493c634581f9c66aa39d9d53c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947efe2e7e4709dbf62b3473f494532557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb8d99881022bce6aa5f2c46f8396558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9beb0633db0e80f646e24d465e882559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf449efdf8e054849fe6d669ba15c43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2463e68100b5e3e4f4eaecd51b965561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f97997f9f0fdfe4b0b4671b81d6bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd4ddf50ce51b8aaf7c129b77b776e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a284f371cd8ad474dea5697b7c8019564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325323e99a8ce5a9fca92ead591d6b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a4e2a045b89da64dcb3c2233e7516566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddf30ac31ad86c5df05aed807bab20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8349901e943fc16d3eac3e4c199685568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdff6a98937b4f0c023182f3b43a27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6654b95fc29f39cd8c0cab2a5998570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a61a9ffb7b0d470e363288121570f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d32dd09d36b739a91324bb780773c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fc8b7a495e8c3b5417c62948269cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6288b84031877f1d9779e4c325adfd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d958a35bd0e285d56b4e1c8009a4da9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381acd1d0aa0fd1dceee9a038db7492576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dc66e3ced05c5aa07514202dd1778577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffdb5f69bcc3f45dd301fa8537d599578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084dacecd6031d084b2ca729e5dafee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b566bc6e7a61c7de1036112e6aad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f664608e3b21fafcd1f5379780bff4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c21dba067896fd037353cd0b84ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc40de8906de15e0f0035fb369aca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24530770edf57fcee79cbe52544be1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e3dbd590adfaa809efbf65292c49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f17950bdd42c9aff3264fa81284a2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c276e982ecf984dbd66827cc657c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05204351bbeae7f02f16ab4bdfa0bef0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6bdc54da052bc30d427f82d0f6b7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e45e32e0b02be9175fc2f741eec43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc05afd6ab7ef192933f8737a7b94e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d0bee54c237e6488d334ccc6e10ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f90a6795f13410455c7aebc582dfaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ee365c70b76b1f9223070bfbd7451594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d1015c1fc207f0b8d8c7350b37231595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492e84e2ad93078df4729c43acec39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f0f411a8a0f17e9862a55c911e00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3916f41242bd77a5a14989168bafa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f98ade3c6e80cf08c3babf99a737599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ddd81c415e324f5649b4409a6fe29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481032e31beb7b0b962d710d1b237342601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a942b0c0c0319473b9f1a032ff74c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dd80a58cd7f6b6ba8714857bd827d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fbd2c83e8a0e28490a38811eabcfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98812ad44d80186b0a64bf93e1d223605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650baf87eb17e3b956e52279ca67e0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64214b1ebdc4dcdd24284a054982a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c29b9387febaf61e0560675b80896608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c54d1d0a9d25b3cecb0fe6288933609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908b4772a490acc871bf043c825c97e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52abae0292242279e07c60f1762a8b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bdd3584d2575caa58b526b9dadaaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e011a7e474d9d7d6a11eefde71a17b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1afb3ef1ce378e5db95819890fbcea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a84bcf79c5ef2fa39ba11c015676a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a003d1d3adba5b5126f8f1aab80aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1bc922fb4a5dc49e85d6ccc7a6127617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b31b817a9aba1fb8debb4a33bedc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1fa079e4fcd21802ff298fa75a3a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726ebdeb617d98655693f36debf236620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37608f2ab303465326b8acaf7e708aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a692bd8f6a13abbee280117bba120622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf812041fb421856e527e932f4fd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ee8d132096911cf2d4d9e9ac08cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76d72c4a94487590319dfd67120ccd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d54281280169ed56eada589dc03561626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fba9b5aca99f707871cc65a0a6391627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b0142371958e59335569c79b34b0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500439fc187760287eb48256f2d37929629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6de39c65862bfc06cea02f36dd5bc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b94482d6a85973d64fe031042ca95f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcd78b8f6c9c45d6d8aff0e510bd8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95fd6a2df611f78fd02d359d5a979633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ddd11ab37156cb67675d09bf07d9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e3556d2412fbbacbe089dbd099c39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6584c03fcd3fa993d58046289df361636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c9f33ebdf3d7ba980c06b67f024a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6983edabf1b81ad9240b411b440ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547bd7eaee20e69bdcd9fa004bdbaeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136cf10148937d41b8c78acf6fb6256640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562eef488f4d7f5c57b8ac2c28784be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329236956f86e3bb323b9c8af79fc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8b3946de9658db366f12992ecd0a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ffe09f83b0377bf3cb45bf72681dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d637b6a69cfc01d8bfbedfa3bcec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be2c619ae76ac94ead32fb0811871f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af097a746e1626668cea121b0eea4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88ae133a3feb3e17339ad341a6742a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb8aa3a31f48ecc1f856c34fba1c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322758e13cdd3969554470cc1ef495e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d30479a3426033e5370ffdaab766651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac8aa038f0810771256467925fe701652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869b2ced8206e6d37d8798d84dc29f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f10449c7089bfb8f1a1b8e62f4df3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805118c2dfad297e29f4d7d51f8bb8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fc0a80ab0ebb7327a3250dcba0f46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77205ddd85ed81d88ef05298ba53be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc63d18ad6227cf506fbc7b37da237e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf4abbc01b446410a8b2934bcb49f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad8a932488e4008f8677a9af4a8172660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f03815ed6121f9b1de232e5ce9271e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c7a73fca63d0c6ad7c7b052189306662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c70c05b919b8c9e3ea7dd7756ce1aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f7e7f4136b836f5a04f349111db17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803b850f79c8d335a24954708926776665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafcbd31e2bcc746ba8fa2b6e2b16b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6af7b065290129b1d5212499ce844667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c6ff8f35f115b560ff78556864d5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a27b21b0dab600c037befa7e6b0d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259cdd0ddba0f399fbbad9432b1437670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5581294df45bb255df2b59aba4f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ffc26754d324e2e2129c19b3d7939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07e77918b28a217616c1436cb989c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0cc7336f4e762cc7c47636267a598674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe70bc8c54cf7f679d4c75236920f1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c6d8cac1d9bd21b853f7cdf912a61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969ff72f06f56eae5dd788e8d08b1e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cec5ad2285851c0db3ee602451e4a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2579b94313d37266c12827c3ef4b1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5b0896988803de49d0b3b2d68306680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9bdb03699aa8f064915e8c0be82b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2dc75b58c3c6b499a67102a5dea80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded09d8e79bc1a6b4e0a2097894569bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984afdbcc386c08057adbb0b8ff6a3b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e38abbdf08a7c29942b15a4897c8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33f625acb59481d99b54f9cd2c0893686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d19616fcbb33c15f68b09f4de6578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41beb619a0f73c07d13a161e453b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6be619a685c6129fd5d674faac77b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a786bf6346b85b8680a01e39ea3d9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a10d302ed0c3a8c62b432735b822691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120cb51a662970706325534c7852a9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2f65fe24dc5a45c967f1c2d1a5a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f307d62f37d37beed69400d35958694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a14ed243c8cfd5deed94095510545695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9afc95d30ded479a26da45316bc172696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f5037a40a5266216c83a5370302a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326e3fd8b6d948a1e23049904fccb52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249f57bb4c067f1590392ca1a8ca51c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93c6d958f2b80c2fd51a35d25f688c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38346a4bd28750c0fa3808393f725bc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f73824b053405e5808141440329200702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103a0327e0fdb18a9a0ac8debfd478d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca52de7f8a710f12e26208cc262a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b41d33236f9615e1e0ec29bdbd10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9e930abc7f75e11d245d9007c7f4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c057448f0df4918088e2711ca4744a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d723866fbba754bfada91c8a0f93888708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cee0186755f86380f6fbdaf517162709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d10f1469801121e071989a0517b518710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0a102404eb1942520e0f3a42ed4ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b684c687816e92e843c4509dfe7052712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d92df9fab62cecaed023a5ec66570713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239331a002a4b2c6784a3188b38a75c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c7cf5205a9e128e44e18d2ab0efd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4cf481b8f7ccf1c1ee8fadb01b4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66baa865ec0dd4f9bce7fc856828350717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236f79b8532943d23c299d7100dd0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb0ecb581367594442baeabe7baba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd8fbe1657c4411f22ffdbd2a8cc92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72dedcd4b8c2ae4c26d5598d75a434721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18fefc1d391db19f456adf03e0fcf7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594056d8555048bc5f4035a992a07ccc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f76fb1fc636b842783fab9fc5027a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9489feec39e36e7d2c5260dc3ca90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4483ab58f2ecd40a996ca54feea533726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae304964b6ed690671b33969adca0ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d626dcd01b85553076235317eefb6c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f41637b7a5331a5e294e3dd3a82fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb36f4969154222407fef6326e1da7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d88786f4f3c4ef3ea6b745919af71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954c7d302cf62280562e626b6dbdb51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affce20028e9c70f4046fb516668a4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f45b4740e0ccc4a88791358f6a7939734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56ec3219beac3d9a37def14b16d957735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd568ebbce82b0501b7201c07ae8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebce4c6b5c5d60120075e8f0ae94d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34654c17834063416908ee18ee8a98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d3220611b988903f527035a117ed7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282191478aa64d158c4a6cb6e87dd9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f39a8ecec7f8454276a5fe9eb43f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649d2dc808c2f7b70d29e5d95ba741742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f2229f9cc8b9c07f07de0edf94812743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400868ec1e3e81aa35d0f3b24315806a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860c2fc6d213930b3fbde5e82c8921745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0dcfc522445ef9813dc1809160c8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944a5722003fb263bc966f479cd77b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97cfb970e8996b0ccb32e6bddaede8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b2bc7fb9ba770be3e0523a4aa4e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64d10f7797d51037d78a04334d259750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce708eecacd84f990e283b4ca3c0925751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ef51f04e82ef13d2b36c0df4c21d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77808a815ccd3f6cb72ce0dea5c9720e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>