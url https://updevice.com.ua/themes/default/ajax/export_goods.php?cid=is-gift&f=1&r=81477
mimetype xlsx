--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd839eeb5a295fc1cfada4a40e4dfdf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0415678bfb73940d7f4666de5c5ca0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212026fa8565db5b331ba4af5c768f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494938aa3a6558f76e2a7328bc901b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e076c318240ccee7771188fb071294b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b82fe5b5f862153689fd3007f6d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6067ed40cac7a22685212284fee0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816057e15c8f5e28d0b8a9b857e71cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16a43a58b50e6dee80dde428705a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9eedf16c93e664e59ac6fa78157e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c57adb088a1ef13aead14373803c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80456a0e0533fcc31d48d86bbccffa1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b38f7f338626adbda80b6b61e2e7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab70e6046db4c72c3e58efb59c4e49a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b562156bd3cbfa3fe8f7eaf87fbf7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31313272ebf5221d5cf7056f92671ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c053b3967f1fab2141288c06c82a5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca3140360bd5c3b697cc2a681236c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395572897b5d98dc62acbc522aafbf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad01daf66adb7fefe8caa1ca1ae7f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925377248e20d344ab243fe87e695cf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da978ae483b2d055426f51814d8dd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd194851dbbf0cc34eb8e79fd22a4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb916c5a98ee838ca0d0b8db39e2d4bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e398f3a9129cc4df512adeae52f3d7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a56f75d0b6aa3447e0688be59230926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37a5b482a511c20f55fe8ba33e278227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257521a814744a663c9775a37358a79b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047ccce26367a38699230c00b66366029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7e5aa95e8f7f79fe25b6ea4beed6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f6f3f2cdb90d867709afaaf5f1f4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b432950dfc57a18dcfa4a1ead1ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf14a4b2feb37ea2c0863772e5d4ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859114d2b33a78ffe4c58b5f17f6425434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3c43693b6ecb74ca2bff067f3e54235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ae8241459462efe93aca68b018d3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b65c701fb3b887bbb38eb05aca2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50dbea704d9549161b004869165bfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e282da602a6a80c6ddf63d392fe714939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ce77ad8da605af007c326b04068f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877c6f31a29836cf5e4975e609324b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277481a9015c9ece193d84764dda35442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6de34a7490363e4c978d36d92ee8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8756b56157e04adee7d5627ea7db6c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbf42473991c4c9eed49ca711346ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404e5f4dd49aa6974ad1dad59e6a3ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08589f1025aa3cc4c3497f45d5b0a75c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bf4ac2dbadfd274811e40bc7899ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954e2f05173ff45a19c108bb9e0f44249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cd3ceb2206e07cd52c2fa14533c2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b84c409cb5c812a7a21bd033d37f4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea5932ea030890963bb8f1b0b74e4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639d0b9bd2188c9ca356208f07a123b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e328def074880586289e005274c960954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46369d9f138103faacf6af99c31cb54755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffe31bbb604b589a7e39fd426488eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290ed0f4b607c1c0ab08eb8a42c140657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e483d34ad61906fb209152325c85c5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d2638fce140cd25422b456b53bb5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f35e7651eeb595544c8282a157cfd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f534f5e5b57133235436496cdfc802f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b52cd834bd1b31b89073edaa13f7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad067f3d17794015c67a193eba86a4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef9979bd6faf8c2cba6262ebad60564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f4d05d1061b0c447eb1385ce990765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01a11a08aabf44c190dba73a096d6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b84c7bced6471194da3700f43337d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b739743775c57bb8dbff7aceefe1aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565cd5ed8223790cf9a872c940a0b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9ee5a7880dadce1a8fcc05282980b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd85dfe4cd39ccd35a26e595a8b69cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0f396642e7ecceed9ac1402270e9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a57855cb05b067008004ed41953a4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a3d6f01ae8d20aeb11ec73db29ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11dbbd30ff71faf0a28a2b63ca40f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb60d141e24dfb6749c2331a458b9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eaf6bb52296a1ffb4c6357f8eb8a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b508772b5eca25c466f94259ceb1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69ef8703dad4dc86e0a950efda520879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0e469b77c7030ffc0a950fd08445c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf32774f6c93c9774c6dd1aa88f4e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f38c76711538e2c6a6045c737b7ea182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537349eff1bcd1978c96bc06eee7d1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a76c83557395b1aa406b1507765f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf10b80dc1a9515946d62356dcee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a3b2802f2b8f2e1a78ce16c4e517286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356bcdca47aa6cc42ee17c9033f98087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c89855e76dd3d6e23acc53244363088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94043c443e011f6ef3c557c0ecf420d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac6854a2dd6e68d7b32eb195f0aac490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f548e0e7f2f1d7126d083b28625991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9719411612fd61e33d84d05297da0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f8988a568707987a571275af38ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a919314868edcbffbe4ab4b5ba7a5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dae609ebd5545be4b9e4122821e81895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b716bcdf753fbd6350043a59e69d8e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2b65e752c04a6e6d2c6657c44713a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba26286b2ae79d4b633b44687be89ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cc112dc30d9733f1123c85ec409c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f0022f2b88f553a84aed7b1b8928100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069cddf5739b22eb08735f0047f86a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b04523d7112dbe63e2db566766dae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b10b6b1754411ea3ac49d6f125ac4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c268cc1f7566c8f95ee8e38c7aeba3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e9619cdc1c07def7994f3b495c48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4971a4fd3f788166c10b899a8bb5df8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535d8c244f6212bf5f822a9a39eeb70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f5a6f17f8212f9c037fb4eae36bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed985340f3bc217f3f79418c488fb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb73b24e19dc4700162dab59ae339f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2165510f89168d3725123ebfb02063c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7cdf91ca6acdeeec18887281170a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc043e39f962a63170675f9e68847113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588acc255cb40771a25c1254c654cae1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f829214e348b361fb03d19869d9809e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dc2a9273a17ea2eeae9aed11a777b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49672d2188d87408b586d977fa256cd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0601f057d16cbc5d13d4cf6fe7e84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a348490262fc2777845e837a736ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b340848b8f0275dea94fc92ed3c3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47439281e4b9a909ffa2fa95f757bb36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fdb7a3140f1e8711bb0e9f4f5502c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccda326f3398aa202286246e68f715123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7d7fabcaba90f29f5ca7980b144be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b4d99b4f24664f82e6a83ca32aeda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ee9cff2e47b9b37974a346e655d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad3e6125fb6204978596b18cc314d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c629e97b9e0a4bc7bb9ed535fa683128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3ea3e7fd939f6401ec9b47d6947b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f3ba3c0ed22a9266e023009023add130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80849e958c3006ab852b2971b8626ded131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3cde5e2e3ab43b9dc2a35373d8e1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c811991e8bbe2fa4a0e394068cc7d10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2e1be0a3ec77cdab31a065b02d32a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203dbdec31415f0f23e584bedf31b70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e1afba2308801d077317a6508eca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab7400fd59d81aea4cac4b9d8bf0e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607c5622cdc111ef29fb52981c0878e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf3f3d95bd05e5f9d8e3939e3e4da9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c4951acbeed3165a2d564c55cc10f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f71e50380fe14cae59213465c8ea96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c61767e839310e1050488bdb735b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9d32d4c16f580634cb5cb2c3716b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe331c97c358cfb189279a3c387d290f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5ceb06716e11902b85125f2f724cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f03c45316104f57a50daaf37fc6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a5b0af2e2b9d0c3d9968f12b34d7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ef84246f8f099329d406d64b03b58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a33a1aa16e42eb76d4db62bdd04b3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3fd2ce07d9661631f31cee7e0f5fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de1ad8fd7aff570bb7abfdbd376378151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c235f912fc603ccb7207361966002152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3060777d13aa2f2e358035f3ab64dcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965809c949390fcaab544889266f90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7323927443f45f9baaeafe81bbdb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd3a860dcd44f20bd901d8e071644156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19d5529cf9aa365cb65d4a6243c16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa420269728e0f7839e4c7d6f3a4e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38c07bdc51a02bdf6caf4b4e7c6232159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb32f3a9eb0c89688d17e1dacef561160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc4458b4a675c1559453ec5beaf43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698172e9e15a266b55690308150c31db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba2214baa6115780f8e9c5ce0af6d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9345c9277919f716f49ca439640bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb615435e81e18116fe4d97c8a31b535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64197806f46abef5756cb29c930eb1d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26b9803135102ac12f2155ab39255f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36972d4dff791eb3b162d8db08f2c4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f3b127f7fb1607a17dd158242131169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da0671cc39a9d3243a0b91cb6e6c14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e869cff68db4d90b4fc219ad33b7f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a10b579c730a9e68a7a114c584743c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74629911480b47b1a92ef2b09a282bb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7fc7ac90eb34784f4cc8af76f7252174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4127499f36ff211d7b7913bc8c465175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45099a45f8ec0454e7182cf20f171a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2fe01ded773209d532a3b7edb1452177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517642a988b42037ec055a3e98c3f59e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16ce0931475f17ecc701fdaef7595179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b651ae394d2bb21b1b65fb694f44cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed2f4ebada0456152bd4b95853721181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb15e5b768fe5c0e6f796875db687182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae03a1d7843cc8c2dab224e28c7d5b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737d9b58cb09e6312af0b4ff9988acf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d02a34bbb3ce5f4b95ca0fe4c93d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318ddf461851acac290ea14b53f0323186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf40afe3c4e059b78863aa4218cc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299cf64d28c30686fdb4c2f5c4b6196188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd432ac823b2b886861575a5b07b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658efa7a01af0978dbf316bad7ef0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c2a333b1900bc91d51f02c0d07e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8240b4d1e88b2ccf156940a914e83ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc10bf62ba5842d3b163384c94c0de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e171672d295a7a97d7420732d7a964d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb157f993c8ee404d8b9573a407876f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63eb073c91cddd8aa3b31b8dd83ae0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643000b1c3093de52f8eb5d204ea69d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54f9775b88ed5565be90c6f6c2bdc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0620fc65fbd232e3f79b5bc9a94a62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ff71a38441d1abd1db98a3286ad0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d175b2a60cdfd3e28304e5f1eafe71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f9e829217e0a92939df31fe5abbc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6a0091bf53bdfd67c52a8816b69b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009c66e5f58fe8723d538308404462c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ac2f79a472d3a3968f47d4fb80e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c81cff1887a9b6d2eed3ce58d6b8d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950dbe5261c6d4f77bfe149105f14b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8de9eeefbd13111324a569df8cf09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d2557c028136c1ca7ce3b208b8b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae47b2f89c20c7967ebc5dbcea016b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d7e3626f15489737c12da1092b244211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129c3f37aea534b4fb61970f61eec1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f8d204204eac9ae93393f2a8aca6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee169a514e4a1789a18af7d404f0cf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c26282b139d0c55228ca5515e946215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c727000d8e830e278a680993ab0523216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff368ddc4d1f0c4311029fe22763bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfad0874a3cf64d1214abf43166691b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016106da3765fd6e7aff5edfc77f250219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c63c767503505c0675ae9fa86340220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d7e1fb60ec6ab46e999b302b7976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be0d5b14db445bed42da0e0076d1a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038b7ce0fb454c75c3c10c6571c2a3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1eaab34a334dce28a732add04da60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc0ee29f45d8a26ca5a57c9dac1bd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22954920116873859b4954abf4b8d6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09702e7a3935f91d6b909c9879d0f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707f5099bc4e3b34b7a6510d25c9f38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e546b685e0c74d2887a01d216b485229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28623d03176ce64d70fb78aacdb0e8ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd1c2fad9b11fe8da16eeb7f602cfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1a44e2674a3809f4e9fffcfc71905232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8d92fcd5372cb6a02a6fe55d0474233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482b703efe9f880fe8e7f1f8b8f2a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f52459a5e76f8c70ec45cfe5f0ea3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f8456e161fff037ed7b10322abe6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f696078499424bfaa830e989cd49910237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ace5d47ef2a7d37e94c8e7e9b4f392238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656122e8ff115e4294f4421e284ece7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b9daf2f033bee0ea0a448aaa23bc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057df719f965326749e9fd9df57e5c15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ff9e894cb62765c1351d64837fec1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d07f90b8049dd0d5c8aa138c4c9af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07dbb50ef1ec56927d120b63471a9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46fcd488b4cf4b71c602ed0dfe02cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a66e2ff47ede211ea9180ad31074f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9ac738111ad1b905c994587ccbc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8eae57483e136bc1654507d7f6a5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cec8dd7c1d03e421c995d28c251d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547901548c703522a630a98055ea7b59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da12b7ad0db93c6ab2ec4c17344cd1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bdc4a221e936984b681cc8746c555252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32be026113a758d84c7ae4b303a558253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248876febbbd4d20fa8b5c689b24fb12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9c527b77a11c9481efc94740155b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d3d7bd44f2088ba10a2e019f0ae7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af19de44ec1f87bf451c67fb9ca2073257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51132e9c5945aa58fa13ebb2694bfa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d1b780a078d2f0b00b21b670a4789259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d86334108642dd2414176952e7c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de2fdc571fc5d252a0e0ff091e428261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6cf65aa74b9d422861b4525b0769262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81515488c504147547ff5e0dbabdd622263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c313806552ccd81bfc1f66b9ddb3816264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b507c6f623c2c568fc06ea0414d3b3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d98019fc4b6540f3a2a5a76bc46983266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2954ba2604a5889df622abe2e4cb17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3af2eb0eb1dbab98c703b3a405ba6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249925e46be6f61bac0d937e8ded309269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c7b09d30071215bc0e329b3f5f0e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c552eb8eead082a20ea639c5c3fe84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b7d38c96cf1262e54d35a73d5ed91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dbba02ced2435936ef1b015901375273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad708892cf247b8c70e9454edf598319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f339427cccf3b714ede82e6811c271275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db967cf34bdf8eb335b176524b95ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69727db5cccd9c7a7bae339434efe40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158e7888ecbc8ad4fce0e128b25efa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8b4f0386a1b64c2b5c50f56ab7437279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794077c9ace956f00e662b0c82ef202280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0614648b153a191fdf768bcf96d35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bdc675f6197bfa8e62ddd623fb633282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df97d92bf007fe5ed6b38cc50720021283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87337aebaac7cea9c9976f45bd338d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021793ff98657d37901f2979c3c5c08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284843474750434133f8ac3b359065df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dba9861ca1799ea3694a26f1df3d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b336182b7decffe6d249409d97c18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4232b4d2f0339abf5de9aaf0703b1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c24516f76b805c122a3a8a7332ca7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964448629e0d7ba0a598b3ffc17fe9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce192be27a089cb49ff406e8fc6e34b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e07d4ef203484cf6278ec4818ed606293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765bd1cb30f994d001de9c4f6399b1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303cd566cd992a300e2d41acb15374a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce991e5df23faf9032458a9f37a966296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6eb30e343653b2b2622c56ca5a5b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac25f90e645cfd07a3fea1afcbd960298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb4a92924bbce96a621dd1cedf9c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4472109cf1c00e87cc40fd94b5372300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee0fe2dee9af0df66d171c87c14a59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07cf6bd91c8fecdc833dbaf5045a8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3280f76246c85cdbfeb29354822f94b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffd9d1ebdb6b566a2b4c20ad395be1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94965f9d323782b1a797956abb96c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b257df53f8f903732a8527b071d49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490f38ce2e365ed5358864d4de09532307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65dbd4d89eaafcf0ba5a2428c32311308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040791ddf0e8a74045a4e95b9955420309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4888d724d92739b812514ed7b79e9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9826e40d0a8497cae90f3683cd9d635311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02f7de6a713ee5dce230c05f5d612d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac22519c20b2826a76e63cfeb2ef692313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817778f65fed73d293a4ed8845f1063314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bfa344cbd9ae93aa1daaa20eba618315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc63d9b4723a52e26635b95900dd75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac997bf56de858e56532ea56c108fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ade81396c4d018db38717a5e9956c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a2f57443ae6caa8e2d806b675d0b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954141cb5cc89b212403816608f241b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c798d1bb9c806950c8a513da484d153321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5291fff5bf5b59e3ad1927a1b9cc7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f93461fc38f9d67172aaa4386bbf68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dbd955392358fe7fe6a3fd16e0722324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431096b797505e56b0cc29be6f2c940325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189eadbfcd0619b9035ee041bceb3ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb05af230221980ef3457ee2d101d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fe16f9ce92d844bcc6ed43cf21ff1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfac3017e9a17e4c5468b69393b8b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133da257f4ab0fcf40c58225109365e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf38b222a571c8908880f26398619b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbda857287e386accd8d0dd5942d913332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090e5379e3db9896553c809d3c2850333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62381dbe97c0d1a27f9df098f6fb04c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795db085fb90fe5310b5e88c003844f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0785b07cc4926697ed334884fe070336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff671c4c5af47a71f65f1f0cb4ae7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b103ea97c3b279917c1c213b3fba332338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb1b1b251d895d88ccf8656a4d93a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9754fa1fdff670d60955e7f22f04de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc43335ba3789175e0be063e64691341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b88d3c3c7a35325f33bba66d3e8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee98524c75b02b139e9cbc78c0c5d1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d9ab9f898d86dd9a620d88b09129344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb8066a36f0731fd7b3ffd19689ab3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b9b4e44f10fc52aa62042cc8a9b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bce51cb92a74ab3583b9e5117f3dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f2d26b2b78470b737a102b6da8d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb2f60a91391c98adddb7fcad1fab1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d3c9d511bac952509b363775e27e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2d55230e3ac3c4c4af2a5ae96960351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fd5a40ece32a410d93fe09f44c226352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5aa36262376f58a5fc898978674bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba23c2e2ec445b817f902c55a0fd5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e960995597baf48e29fb944b41f4288355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11742de4e4e81bdb7c45fd3d1ccb98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d902b4f574a3b04551c0740f08a0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0673030ce1ddaf982f3ad1af6bc83c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7466825ea0c77006a04fb5b1211eace359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7b26ccdbb998c580ecc3781ce1198360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f1b2b7d685545ab423051594cc167361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38701525827cf0d907de44f6f8304f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6516f217a91ac647eafb48a8f2989d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1fd94d6595134165ac9c088f2dc63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b652f08186582df0a29a008857e724365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121976aede838b983b35a6998270cfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d72744d86d7d40ce27c39629267e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571174bf942b6d74e0d12d1b9fd2e91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6528d15ca123a42486c817fb909dd8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b93f3451de28da2fdc5546ddff1c14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3185bad77a352410cde6d4f26a6ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54105e42d3882c40e63723a13785c2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb211b2ed0eee8728179b366630d6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c82415f82a0aa91ce8e1fa13443fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3b2ff64735137c4c5f4db1dbb25af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2043a9449b71009cfaa6558d2e3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b36291a1661ed796cbd299da8df8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998b962caa97b4334e1bcbee744ac59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b36fe6087c22ee1d2da62ed1e8d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122499b397ae88a37328d07c7c6470c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e8a56d8b3c65ab5877cfa0a46dd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7352cda3eb460d17a217e367d72833382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bfaf71cc64c535a1261821288ec72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16244b15544add7590de76be4051d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105d60c5d7ef3b8c95f77690f7edfd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36b3711f12fe11561928364ac3d5f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c989709366ca698821a7a351c07b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da1c65ce486423340f5a9bd136ab8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3d84dd31aef8871ad5f19766f401a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f0783bc60fbc5cd9bd80a462e9d3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe21b05b368c08a62d08b7a404c698a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d145c73dd31816c4dcc1ac8f5840e55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774e4db4ee6b5b8299a86dad720114a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf4539d5973875e8557ad81256c5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddd0a00c8736dc2d7b04f441dc7b59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774c6468c7109f5ac28896863a2b12a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a534c5caa6c022a69a94bff7f24d5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fb9e2320054815901c30e30d7a43f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c90ab49449c2117e09a694f2776495399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce7a1b1335d6e04a33cb875b3b46cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e933cbb545ef0908b10ea9673d2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb007413fe663dbda891645709bf03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bdfda7ccd7e9c4a6e9b6edaf2f15a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8e7a95313771ffb7f0932c743489404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ff89df8afc1c378778f78a5261b07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22299f20ecffbd1c8ba06c0bc67003ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65d6c6002966ad1290c72e4753d50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6a6e231a45df3d008088543a73dd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de955c9464ed3d33addfe1ff62eee1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdab598fed16a363418e3e8d59b758e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae21d1d3000e35340cb228aad9e190411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93235d055ada3d99a3045c03318ad86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece39f7c7d0fb99518c69e5956cf98ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346536e3fb852c23f5e6c549aa732c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb628f0c78d22a9e57b1a73181ee17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d2bf47ce3612e4457684f07b32449416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a2e954ab8879e7f9c2647c5d20f26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50100a44ff567f9d7a8a70db2fc49e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae2274d6b1903b56ce8e2b282a88f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec944ca3acfb709782e4bb2b324035420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bceccedd04f29966934221bc31c7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6917e771a627358b79cc9c0f44559422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa117202014ac89f77974e31e698dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf67fe1d994c624207efc82d1f551a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abd6a1118e7397c37b21401af99904425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d41511f2d303ce4fe9a29f6a188e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad078d35f7d5a1ca6f5b23a8fadb8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6076fd8aeaec2b126c75dbe821c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aadccf9dfaa4314f61f2d3a8f9651429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc1775f7acf772359b918924ab5283430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc2b72bef534ad8365fe2d8bd13b15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e233ef59818f43c2c766b6c5d3580432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b400d2cc52ba2111adca1277aa05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe2900025f1d1908c4ed37b1509ff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bd209058f7f5dc578cb800f76ecb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728fd7a6bb75794c36ccfa9102a967436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e04ea1eb706eb1bcabe6d1af800f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e3c33fca98ca167cbf66180a1937438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8faebb4cb54aa70ee760a7d484197439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876b5b6e083abbfbd93234e7c419a67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8a9bc7534e82be2b0aae0a4e85da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08278b65f35df800f3a93da414192e44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec05981bcb17afec7c32f4099d729f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0de4be5de460c8c41afb032a0bb02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9debe94194fdf50f69ce05fd5198e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb31d3e9fdabc00bb72076db3dc5df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f122f456584d662989ea4a7107574447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4275f1a6908f83c18915862cd727d19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584909a8648e710424af6a3a8ac09c9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1265a90f32f54e08a0901878ab6002450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60efd884aaafe1a80dc0f07ff72784451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aa65ff5c8f1a2d0d6b436e03bf3e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436bd99c4fd8fe0870f9c9b84d65238453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b4438f5ab9a4a37c33f512d1d9592454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b45b00ad96f4496c2c5299c6afbf0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812175b44669b580a207b2e7723268c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf0607750ca82e421d19cb55daa58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01421efb611fb413b2fb36df3e2eb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976668147a81334ae9614a975b4ad0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57806c4018122eba62aafed98a3e7a31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cba0a4b46f8a3075012002329f4c94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba99282fadc81fe659c42498b7365e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6f2546c0e12be44ac025af254e386463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c057147abca586e1d8259773bc3c84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d3dde9057fe1f5698eef96a983e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5507023634c8075e75e7fb47cf1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1448438812d4040a8c4e1e72f6fa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745dd111cb9507b6f2d68a595720279468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74313b0027438ebed21450d604401868469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b5712d05259548e95b1f484f86589470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85031fc9700c35e1bfba6a0bb4d1c271471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f2cd1c8cb55a7e7c8b0e2b516b25b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd0dd9f7aac5864b91b6ae9d4ff8d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1cebeaf3cf95e518e382f5499f1b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c212acf91d202db018615b2ebb7e17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe26b696aa9048af3a3a25c0907bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564af009eb479fac9f799bd8d764921477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2042dd72884c036c53b56576adbdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe69abd92a265a885e6222eb5db5a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333b194d26a58afe2edf913c082c1ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d40246956338daf59bcc5236d6b2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f1e2e7ffbb6e5fa7aa8e73f02d15c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ff744f84da9e917861e7faa06f16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb8c52b49632c99e53971b17171127484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4159f916548184c4fb02b96a9a1db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb22fef6b0e8702ebe6908460895fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3030b0cc044fb9ae434d294c6983eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8a21fe4b12e257c98b3582972670f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27ae294dad875d93f83db23376b720489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9dab85bdedc630cb6fd8ed1670db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354bdcab42deeec8392f92ba4adc96e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98f68d4fcde08037edf2ab37ff086d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebb6c81d05ccf4d6c467bf32ca7491493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a502d3894bcfef71566bdd7f7feb8e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3af746a40b526483eaa89526a20378495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4e7870f366d770a5e902a535eff2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7f1800ace5eff5e683695a29e9ff9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2a24b78734c3edf69619e4879f12c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9795a1b794ae952f12f2b318b8e6da6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f379b571b186220da93e163592e265d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac000171c1f764f84e946cb18ce9bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabdf9a065841e6d7042c3589fa63cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b03ae065fc3c7cb5e53ad25ef4dd9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a7f5feb2178e0ef4dfd93d1baab35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43c046d626af9c85868cfffba03e81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98b26091e1e27bc66b83b680f75e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eacad23f6a6c23b343141462e1e06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf66a89b86e76def68a5aa3955d944508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532680aca1dc8a82440e47b7d9fe712509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf56aae03114337d9d50432bdbf6354510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a654f8804ab94ca41ff02c2413add8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eada837d9d795e74be8bda6805c8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461ba31b76bd052cdc4924bc8480948513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecf5aa057e428dcb61ea1187e1bfee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f880231f50bc96501bc7d41549f807515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee8c07d2fac071593162b385039f41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a6030ae019e2cf4c9919dc4173501517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fde744202769c94d1987e3dc35c9c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebedbde4b3a34c99124b17c43492e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de16c2a513c3ba8d4a1533c970f72f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e108707f9b4323e9d1dbfdd8ea3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025458afee4ac77eb3bf4823c09417c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807013ef6c54ca3293fc3cd908941d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2dcd0413a57433cba72578d567de1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c705aadc85d939cdee4192329df7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348222efb0a9ec0bb7ac794df8ab355a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b634a3c8187a878534b5eb76728a545527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d567c4579b2a00729c6f158b0a74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc0be0cad754fca9e1d5da5ad0e99b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00929b1f6d698c3645eaa5eeefbae0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4327d9001898a7fbaa9253e0003fcf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c9dabc7e422d8bb00da825167d6f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf7cb4888373f135555062df1c4885533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd80de20ab8d8d7408a51d693eb84eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266e9a7f3f564ac758c0c1320e1db90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc5d2c6c5e57eb5478cb36f0e8107536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922905096e2d49a304e1d217b2c1e19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb89aa302aa2702e1db453891cc0850538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3717b98135694cbd5ad1251c97934539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1278836a60d45d45df6758d3bfcd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5806649040962e827685ea9dbfee2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa726c1145c8db9e6a335807d9d723fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d3a0cb9015c66d38c260f7d7d524543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f490a356e2bf5e63604258fb7d117b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61650648b4e8787f87179c674df4e50b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52bd9b765a4ebb5d65c65cef2d287c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870bbdef931152a994732e20bd64a70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3e1f26263ae2e87f2a13969c786cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87243903bf946fde5d1d8c7dc3fe321d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf2a8068e12b2e9091767f02e3e547550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cca4700fd7303af1b0564ebd41241d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf55bdd47231ee1bed82eee6288af84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963286ae438881a206d716f7dbcae60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7717338476058bcf8674d40ed508cf7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d720f3c934d5e86eab033857bd398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114e4697f62fd28d1f95df045f329a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485f283934848d0a7d1dd9a90945a8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69b2c7391f0ba6f506c065cf53d9af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c6101ccec66490905b015b39e5a7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969202ed548373d53c2917e709944561560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0ea8dc8e5f1756ffe99b0e22a836561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba2979f3e03fda62e6c36fc745b078562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc67f7e0d8fd50db3718ba15bf236a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f70ec9a3c550a82fbeee827915643564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadcea0a68d1de76ab9f3006be278d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b54a26c03e976681f176c700b526f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313447006ff8609e961cd6834432ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98859976db1f4e03e761a8bbf573e8e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157779f09a7088fa6a90a7323985d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90505ab6ae44daf50e0abb543830170f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f13c77e824a652662bbd1d4f077d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965d0ee4f654e604144aa2173c57d42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8505e34d3edb424a398b2102087429a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90724efb83c8f2c8e39b4e16cefed950574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30d4c20d55ed87ef69b39dc47eb23d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f805cbbf6450d8b57c56f8faf352a3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1364735a73e30d116144881305af2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22faacb5f64d6df8ffcc7a6d045b2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63c1a8217ec6a5f2205e21ea0068e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029339066cec9f90984431cb0b4c9e9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63888471be5a18b8d121cac48312026b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94304eff0c8dc550ffb4846923f25613582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58c5b4b65819a50ff28d8381e4afc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2622f9f29320a27be728c41570258584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbc21cf604e4196558974a6f1e8860585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55103e16b30ee05d524e64b8a7f4210c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777e1b851770210c65f09af5bc2b9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf5fa8b58a7a0ddb6262c8c00e94dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac79e5979a1cc0bf3c23fd459171b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d612ebf57fb2b24fd3538e3310acd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7b7f989bd60511285b0371906679591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e769fac456b6e1cbddff68410bff1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc3e669c7c499875b7c3f83aba1000593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1768c34c9ee593615b7caaa29817210594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7838e568a61210db755c97d3d7b4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98f2771e01aa83027224bcd57440ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464b988c5c189730c433c7568745651597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549a39dfd31df4d2e4dd5a238cbd55c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f95e031e196f11b715e8169eb911b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f0df1cea86de5affa94a4bdc56d18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c5ca919534a57144e80934779f1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c07404f467229b5315b0a6f877109f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5711bc5ce91a58669f1c12ae533cf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20e622f25fb9f267db9203904b7286604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd4dd1eec986fe75a71452390d06b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924996a693b74de92063ae97c8b8f5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e488ab1c11aa0a4e4102af1798870d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c534d055ae350db23482b3f069f23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3335784c3e9b6ee002028046daa69f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3ab7ce73d9c54dc8e8a4f579c3a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735869cbe8cd7ee55a5d38cc91041259611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778010eef3807674c914c18af4578d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc43f1f2728b3386592f42947e6b2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ed02dbf2ad7e3f369cd0e03fa6a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acab0937daa61c6446daafb36ef807615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf79f3339d61d55d1def8ff1142fb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9311c72a56c8e47d5880f59fe372617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f05f753bc22a55f9f2036d025686a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603f3787e3260cabe8d6780bff061f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea7b86d04de7fd8a24da3d92be8a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85af647204e43f156c920f81451404621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2e689515af9a5fbed740e2ee60e80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1849e335912fb3b6fbcdd306663975623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e7f7c7a7d2c3b3c5aff1bbe09491624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d35a7365b48872b41de1b11d3bd16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f6a586732810cc65d00c8361d740c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c81a2ef995a95864ccb3afc6c829e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ca5a2d383be249861902b29f4603628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fecd6cea0ef368a28bd2690dd4e848629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5c25430785147cb786f26505ca285630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78badce7ab62cdaabd7f885871b400fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37da42fb5275d917280a1a44678b39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac99e8be0389cb0fc1987cfa0541f51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a904089bec76ee09c3d732edadda6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e94ca0e918b183b9e6f41deb4611d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254885980f4953b138cfe3a375d3de9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb9287251287da6ee5de9453dbc869637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f9d09be8900169c87a8b6507ed6fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b714b5260819695edb46b5a3690c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f342846bb26cf4047c18438b8f47eb1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e6d82a03d73df4549e477c2ad171f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10313bab5a9093b96427c25e816c1148642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab75d6f2b6bd0fa6ebfa7da8ea117d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcad154ac53f5a2a2e8e5756e0d843644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e5faacd40ea2c5c5b99437933f464645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e9d430dd6fb529ee773fac602ef3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa6a2024abee783ea1940898281b91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e4197c8df586f7bc2d27217b78ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2498ee1a5f34f3626e6476080daa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee50c917052e79d12f055db8d6cca0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5178149ad2ba4413531887c0310b4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd530f2bb6befb37cc1d65f03a085e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb90444d949e0dd201d1e9bb0ea99d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258611fd81b6349f3850cd180fb896654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c1ec341d67ab78e4faf0640be98d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56229ecea4dc23c1aadd480e826b3862656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0785a7c55cbf3c1569a49714a5789657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7767bb43a8cdd59067482f7179bf49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279ceea5b604912ab17f9bcdc98a62e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913fd89229c4b6c7979d24c7398cfb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aa616a821c393dfd516f526271027661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90018d6c9f7266089621ea2fc94f2de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445a97bdec665273d78087b61090d0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321b564256ff8c10091a2845ac14d73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd2f3f67461f8b22f64128171cd5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cc759a23766259a35c15e9e1eb24b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80e9ef367963e595b85a6c1d830613667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb94c3cbe4ef823b8a9dfa32bacd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9740d005e7bcfd079bafd393c872d46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01055e9e336458872bcdde250bd0a035670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac82fb3b6ad3c7a671327206b41447671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb8b71235d846aa40c9c1e3c73dcba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503b0ad8700f124399a2002eebda4bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38802d9eff0f2c49cae8c951e60a359d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebf436946e8f850deda208d676cab2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd548543e38aec0b11361771459a8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286e798d99c0aa43f8f3223783559b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad610aba4f6a8f65fafece51aec5b0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc6c8faaccb82ece688992cc79b986679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e22a79043ac35444682ee24f6af22c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeda965dba9c665f06a019b0f6a965681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c084a6c29061d331b56498c8e6905cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dcecd79e34c84d14bc91f7c935bc8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8e9e6e75298c7c243b325409b2af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d38867f901a32abc90672298f66b07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08d501dd01b7198b03e7caa5bd4b3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb7157817ca270ed2dd947bb2c6cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb3d1da5b1656daac2700b0e941c18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1f494825bf75132f9f99a53ee79a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc27e1a75665bdced2cdd61bd0412690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0edb6b3051c0487b5b5caf66b1136a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3a097c082aa6bc9ba49bfef8fa43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61fee2a9076a74e2d8d229c08ff0b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174e92ce712b0ce06079a2282ed1244694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f385f38cb28ad4a299242421d23c2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820155c1cbca226e9aefc59301f909bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a15e449d953e8eec0ca5bf3eb577697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae41cd6faf4d7c332de300d58d11984698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19731c127b00a0dc04cf77fbd3aba2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e68da260cb79adb18f31af9af3dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf258f415e9f02eac0c479d69380c76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681c594de4a7d900debba99233fc7e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0640a2af8c6cc2b3b08f44d4f8870703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d89c52dd354b885c8d7b7a06f99d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37ce4a8f82590200c6f69e787e1bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e49fa075bba03507e4a2cb50ad4b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b314310758993c832600a2e0f701707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa935020e719bcfab2596ae8d1a45b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467de4ad8df465717cacd304a396a9b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df614378dec44c901ee5dc35408c626a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dffc12e8e6897f69d354a395360a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6075a3a0d5bdfd3052d92301ac3e162712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fad299d84f26d37a8d27108d1b96c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ba9957c7176f38ab6a65b37e7094714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e3c0866f44adb09e4be65ce67a124715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f680aba6b58e09015ee8099d09adf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fe55b9c1ac33612272a47018aa5d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b357d593400cc06f5ab9ff11dfff5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530d37e837d96870ce8de1d51939636719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160b2a38c688571ff9ab3598e4e582b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1588a540993913588dfb52816b4be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231df71e5897793b8c40b5bcd9ba9d4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2e317e04d68dec4d984b03377fa4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e78d894829fd9547f2411d5190776724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c0300be0c3bc120b35d8f936b4410725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203325b8cd2eb7db60904074e9a50f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a166f9ee32c62d88701a50f0cdd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16e100683f54405723a66c7d1c95b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d07d0148ed0607ddccfd9722568b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c24ed79b55bdd3b10f7009e752457730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf83d6fc64107ef0f5e43dcfc1b1032731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4c81a739fd3dc8ca9e345d0c2a4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909326df7afb9e653a06432b34dedf2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b0f2790cd450e9a05d66806399d71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a29ced17d3361623fa22d5b3b07da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251dd1112b7fe1edd3d6b667534acf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd1d8d6991a63c9629559c02c532c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe44088b6854cf0f7b50e3b3d4a09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca8618393db38e9fdc6dcfc20bd527739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e139a7f7d0e3f94110a22a76ac2a05a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e3bdbb59a1153933bc7fa3e5f82b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc502d9f91a0ab5495020f0a2518f6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059770ea99774849cd4d886040e50aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb7a789ee60ee032b93a53d0d39d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c250ef124d5fef120838c20f8c547b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5adcab3f559ed0e0a562ed212c343746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140997f5342f470044f2e77344cd47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a1e99b8b1fd260d7bbe26cacfdc02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7cc63bf6f557298f7ae598feff1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f997e34da4c12278a9e707d5664fab3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30957f48aab14775aef42ac693ef4e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc171bf80fc0d899f454cd91ea97978752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935135abd68dcb2f49413ccfdb7d04d9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb40021d6932a1f0f278122b6d2bf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a27fbe45932d880574a8e5f5e321de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003270836bc5752e63a6a7901e6e65a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a188cec3334867553f782c6f84b6b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a67bc2175b1c1545329637f11b4aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68dbbb1437ac49968c2a60e578f546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65270f5ba28e0df287eab826cf1c947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2ed9832901d87fb5491d788bdda668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e96164f1006d2afa516f6ba0e85989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c759d5287a5a35cfeb14d35be2623d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb76ed5a46f408b8de26863e20554d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806747be2780a4e0bad936ef764a9a9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc54b1b5441f1404f805f959aab7ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348711aadbcea8f619e8b04282e94bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade833a7a212bbd2b9473ef36a92a2fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d4a480d83f55a38bb98af3bb0208a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584cd11e0f2d1f0333412df77d7eb9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aed96f7dac25e85941478435e4b80518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af6c249570d93e9a3ef80ee62b5a2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae582543b6af24efa2e26ba7750d85d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf29607386cabe57bb2d624ce826e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821fe74075903487b0528bd73ecaa5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e3449d5a65297860f231681d36cc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f707c2c2473c086d34afe3c0f902824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e645b55b8cdc1f3afdefd550e188b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db012446afaee5d0566a23e9a494a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff774b739d131a3dcf5bd803297deb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168d1bdc7d1a40ba66f690d56a2f92e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74568deccadfb6ec55bdcf48ebc7a6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72e3184386c14dd2151181e4b899930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c294fbd3b1cd0bb0393dbdb86d0533031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac545a72a036c1d1aa76b30432a40f4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe4f7cb7a6edfa3128cbe13a64baf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e3b667a7ebbe63fc4b6141e55c6fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09575e77905cbb4d3fa60e31bcd26d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d591a40e653dfe2647179ce82e23536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfa125471f45a14f8296a97d1c427c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0d78855f5eb3df2a703b0a593fd3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75aac575628c2f1f91086e6990df3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff3d899c21be27d071a4578ff516b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5e74cc311b3da5ea39286d9297e5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec28355519f9db1314ba2329b0c3a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7fc1ff4cb432c1a8a4b9246d1a20d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a39332424abef22c3b3b481ac7f9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c378818e0df174d2fcfdede75d05c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682a1c03eb7b85a6af83cdab30eeccd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc41b59176d3f0e4acf45e144ab21147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97403342c66a80d3dd5c309995f65e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9dd5b3665da5cbc5b7aa6f382b62249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dbb0f2870586f4ca9db53b582bc5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ec2947ae8b4d433ece1cc3db1ac7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788aa03260508db2cef2ed713b8c39952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0a86d27e962dfac15fc416a1a4dcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734829b52da7ccdd514f3bb18464fa3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2bd163fb46d41326a92197b04668055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48098c5cb9c63452dabb1ca9415897356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd844cb902328adfc26cca6095469e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5330ed7af2d98dd3995391c5913c1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc8b79110eb2a07aa3a97dff29264a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecd0ceef02ecd968601467257c70ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5884181594931479c5a84202c600e9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb432426eabcb054ae1c9f3d4d9341862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75babad2824fa83c4c41f11cbc901e4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f04b7eb755d20ece183578e16a74f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd9c5a5b677815d6f45cd01ec149ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81ac9760b98b3c0b95b93be8ddc83e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a88f67c38b71ad9160312c8fac74ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443c9d2af4c904dbcfe02206a53ea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e503d5a3b824409e269d1f5b1860c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4335837db469460a418c2698158f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1de16718726921da6bf1d6182fa3be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e79f8a60fd30b4e93b39de21d3c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8459f6bbaaa84f7c52a7e22ede7374b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404b17963ba7c21451914b065e6967f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecf2a346d54724b61a7324cf10647e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be57280d9abb924e7067d6051134ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a8835f8ba0353cc424948b3f47a9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60401ffd17cef3539d94a1d00b0b49bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e8dc47abeacf3bb1c54a4d9b464dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba6cdbc3f0c9fa9307adc38b30b38680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aadcaba504b8ae03fc394eb508f90a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd53701552b5dd0e3ce31ca198a03982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc208131a8e6a9c275cc74c8b5a5d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819ebbda06bc3c51156724db8489b0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f6e16108829a60b9677584f99832485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f128d691a38bd94ba182fbbab69af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc5dc2386c5f38fda9a316e90fe51c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b09cc753584f855a2b43e83281c47088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba268d7020bb16a44a798290c84b494b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd0af7bc3642be6a28a15e5d4d63a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4811df2d101eaafed4fb07c91eee3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bdbb08fe3fdcc89b45cdcffe8b48192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0116c922987f8ee4ce0d6b03fd4f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d5f2f3b284aa88876c81b1d6a04be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b1ddf7f1fcd59b6cd292db9b2b2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59649dd1d2e1a10b56e209d1c4b8cd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845e73516a1002f010bee25191d3c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7134e630d2272c9dcbe1ee21d6eb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b9603456fa45fabd4819277c5e43a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44116ebd75a1ce2e9c388d1e2b0c17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f600878980a50d8314d598e652fded0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a89dd532b74c38e9bcdad878d4a83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ff6049e8e8a0a5cd346b769bfb4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d8b3dd37c999e6e5175850234466104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e6a189aa4ad1c53d65c33d4ad9f28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010ca5621ecf43f8783e9a8acf6a82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7638a1370da3717398a0fc9b8681b4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c019ad20b6dda6427d4ac1767e464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c0fcd8c21f4013da0fcb3667a117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8addf5c891671d9dee0a582779aca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62797f220ee97243fd936fe58f605790111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ab35ce82a37dbbb3b45110f9af4a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d78f9c54285147a48ef0b64cc333c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717181c96471cfc7e6905f0e95e38ace114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c32b3d91c4655577c44bad99415d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4055a49c34efb78a5720c6e86e37e91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc256c0602904591b407f816a3cc717b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc2a0c7d9fb4cfde598ee93c328ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe65d5c8a119fe0c728eba1f6aaee6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da181b6617a49d5e400df0e18d3658e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ee73ee4aa91d60ddc71c3295dc313121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45628e0eb65014b0a08e20f2f3991862122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10da8de5680b6d43de30e7c737916e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7a75d635cbed425eb28606454a8e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d699edb2edf24aa7f169be36e385f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e627e2a8f9f3749642a762e781c750126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf05c509d3e66930a5c1733a32690b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f319a90d72a01cba9a666afeb9e26f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65285be6ff6e928bc992bb2249ff3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26ae9c425f7f7a665ca9b50ae11c99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c51befc38d4b43016f9164ab472ebc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569b7230185e374fd11e391b7fe607b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b03ebe07ebfcc84c72ce11865def3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88002d1c66fb3ce4ad977d151927079f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f3633421800d4461a55910bad6717135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96540dfb1a7244740398d7104908297b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c73883e8c17ba10864963e670e68ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913180d153a5a4b540e2f5d0bda996b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb827d2b986fbfb1944c0fa0033847ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1520657ff17ede806f902f7abd351140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c3f56f636a4beb41e4da9bf32c8eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cfead0f0fc0d6658fa40c293b1cbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e96a8966c23c0358e34f9ac5412f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ca5e9f7892b283fe6283e4d0b8506144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f9effaba3c36f1d635e8dc0db7c33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61ca517dddba796c10936e8898114146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d81fe49f2b6075c7ea8776a4e5a0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819045720fd76eafcf204bbde669d02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac62277d84aa9e520327ccdb35e5141149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75705f29cee720a08d5ab602688c4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef5fd4b0193ad0db4affb23507b1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4155d69caafa5864850d8c3955ddb54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b8de7938194e3650d36a3df69745153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980510217ab73f8bdb0668f073185d21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf5437ef84a507dfbfae6dce867b6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae941dc510033d192c02dd0e2862b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698ebd4a525a9aebad7b86ecc89a7eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fea673dbbc6b3fc601704092c557ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22fb32ec19b0a14144d63560b9d8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b94bfcdb2cf1e20e5a083cdc3852160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeebbc8382460a8515c94932fffe20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182235290b75df00f4578cb276197f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6769a7d0fada8d5969b4a62d39de2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4081093bfe72acef0ec0aabc49bd319164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be51d075876a2bbc69ba0461d53cb96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeae7345e8af3df14969d1c2497d38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e5481debf8a4a7f707d746d6e247167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee7bd31897a5c341236dc899c63ede168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8e6296485127b24493629de20559169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4774fb9d816ea9d4cef1080743bed1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c061cf45fd91eb694adb77d8a47ddc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af70717c2e5abf1b89f77e2a08c0c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dacd5423851ce1b335fb5790a3c0c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ece88bd6b69953da54d4cc1f1d7b69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c5ca5321a5c717121700fd3dbd894175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a7c8717236d7b67a52cedd8c53eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7302391923ecfcee6a9fc16059d9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5296f53d970ae7e7f47fbde1c4a8ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41998368c8fdbe17e0494b42878355d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecde68a5b3f1ff587b8ae723de0ab20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df170256b1109cc0270a214d9d2536181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c87193c593d208e2f13b43b944c1a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bad2c110158ba00bee0a2764ee9b1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9926394ec2f197b304f916108962e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a9e5f692918e0177a6f0a7d6d3fba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d1a62a22a410d6773bfb13d0bca39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a593b9631587db38a7428beff3ba7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcb3b91a0ce369748edeace6e17353188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762321c23babb2e0928a45699e2237e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab73962854af9e5ad177a11b5c2ec8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3f6b73d79acb088edf2c6478d54fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e533aae36b30cd3a299ab7bce1fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d99513c5051406118c4399a218ff97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2b439b12098252f54a2843cab778e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc90e0fbb43977c7dae70889ade83c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eccb374666be403988f13e43898a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb504335d7b4aacecb600146947c0123197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52dc7435b72c82b892b03efb5875b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac797a3d0ae151aa96c70f2942e0da66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe841277fb3553b3066f8e415f8364200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80850c42e64d1c0489fb0eb68ff5432e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3386deecf587c2b46ab05f51ba510f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcb0e79d723c57f1ac8e20a008e824203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7bfbab7bcf3fc9b50a8f9c7e262e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb89ae10e7c230bd190897340adc5f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8609ca8aa6b1572d7394f357bbaecb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2a1d90a2f55bd8e40f1ed413546a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922b5739fa686cc050626081bce27e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0893f8bc8efae680ff27aa302b5911209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c58a1e7a61c5e47533d2e8b192837210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d505da757f8624ddc2cab4014c77f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ed0b12be2da82c21dad4a2b6b0fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8a46193980a83bc4bcb3ea32ff531213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a52b75d4840ddb2c28de32410b7c56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e062589e16d3ac3182a483bd18a8aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf387b144b3bf49f80f2ef9c5f0aed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213875353f375d1315241f2299e3d521217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20fa645624e6566f3e7dcc8bd0038c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b932c7d55befbc24303681d876d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bc6c6f84592b316dd8d7efe1c82e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d55832f74633a53bf2603a55a9236221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f7c773aa8372de7dff30f93d3cb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf738de287266c7eb7f4e980f13dd23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f6cd177e9d87d84784e1768e4e670224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234b7bf461a14e6ef71bc9c861ee55c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07a25cad8ca0676c1f7bea798464d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e00d4717263d0a2b1c4f52fbfeb6a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6642425745268c23a53b788190056fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3933e97eecec422efa19d348aaa313229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1191a176396248513f860949939f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e071ee5d0f5d8f0050be62d6f232119231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d4906e3f7f2bdb37ea6504058c07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a6924d00bfcb79b7ec8cedeb85a18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32d618d06b3cec40dac7a482eaf9c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518c7a1a7b6986c2f6e983148f9e9c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3453eee34fab96fa8f0158250a4339236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b2b09f51a7fab690b02101f8fa313237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c18083fe5af6ed437b2c7f02765c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d4b8858574d3c1ed0fe0147d90427239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedca90ba797a55e7a2ead084f2e6627240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bbc623d64568f0c3584573e3dcd6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d6e73ca8fbf1d6cf7be3a528f7589242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c864069aeb42236d0776d5919ddd7bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7a71c32d1c3ed9b8c5c5a81b9ff36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d63385176faf89bc6e0dcb8bc76bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb1d410e4bc45e9688432de2713cc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5718998dde87ab033d182fda15747247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba63961cf4b7cfc50b5499473d0e472248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083afc42794b14061e9bd2f35422923b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f404cb41029c210ba9b37ca11aefd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5a20d77e29e91bf554458dcd9f1ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c6928723cdaa86130d20fc6afd548252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76703e311599a182d48b482c3650143253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c3ee5d1d7e7def522e18ee2813376254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a56734659f685b3ec8e40c2b21a2e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97890b5ae87a0282ee553c674299868e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69806bc13e73d480671defa11d8a58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cc4b61985722fcecf89ff73316bee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a9d6881d96cad697d011b508599e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50146c317eeebfbfa05b7b1b39c37fcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4173a54da430c9fb05afc5a19421d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980e59b0909b48115a5a2927b855d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2854e39eecb6d172dc5ec9bb641bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54c6a05b3979f9f58b4e315cbc5ad5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795ce674133d968995e909727d5fafd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d39675ec7bd8a6d808d0a7e7881e40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d5f640736251dcea4d8ab950344ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2998e28b480475afe3e33827f3449268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fbe26cf3923b89de3c1b8f7b96297269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea5003bd2a34a70af8f440db6f73d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a536511307dbeb72bf2fd1e8d21a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a9a902e9b9117618d15c8fdd244cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7767b3b8717e53b8c747130569c89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced04c37901ff929f20a9359175cfa7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9a33eb755eccfde41e7f93c96e157275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6d27c03b5cabf46ed756434d2f94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37e62f3fcf4cc871e449c29b99c5d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fbe36f2d0eaeb919b14432782afe4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc9c7e38512c1a6ba3e15146e98b23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b61eb9117760ee1f6febf99286f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7c69c529910f03596b3da49d7fe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b813dd2e4d0dcdba2738fd0b05a19a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87d9055bb6e297846a1005526c41b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a973fa415add296e1c4fa41a1c2381284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a024651ba1c02400732eaae1f4f19b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6593ab48a113c81c5a4fa2d6c9db2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc91a5cc4ed08b054082f047887634287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85702dbb6563ec94e118e08f6e232579288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f99e150e8354cb59b5d3d8413b15c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c19cd781469b2f007af42845c4166290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed07ecd9e03676228667fae5bb7ab0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb20db0d44d0d63b221593d7d04f9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c71f9bdd95f23a621697f93515dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e9273cde799047a4ce250a41f9594294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d61aea68d3341de7bd9894a73878295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc6cff7c89b36f29f47332ee71bb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501944ee90f8c8d62de8d8f75be0ced297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9626d339fd616734d0ca09f22caecb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96845c2026556dd4b75b8ac54f96dc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71912f12f50026da09e1d1f236cf9ff3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe657a3ffd8106aced35fd278a098932301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfbda9df409d27ae471cec5e44cde9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f4f4068e3b2beb08378ddf4c4a26c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee72e4549f67c10a9b993da5b2cac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ddda05b2c90ed71a8c74e027024f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbf66200e30d5dc8cb640e648e706306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019b00fe6477548510ccc39e05403dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294327d369ce9768dd3360409735166308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94d9220aeddbada5ee5c11f427a0ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b617fd3ea4d2fbfe26f711cf30f7a39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f65a1cc7356a2f310e5532f858c50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86cb8b112a24581cc2737355c99f12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dd9aa9ab5ff1191a92f3aa4de3e7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad486915ca5ee251330817dc4422706314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff636fc793f58ecc794eda3363ae82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad23e7fb1e8331fa3dab90049bb9b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d73e45923c11100bd6ba8175ef050b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecc6b2538c97bd8137a84ada1cee3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc3ef56b33980426e71bbccdab0211319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012ca9ee02b82eefd688dea26fff682320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fa1e4112f6829a2d90ce2574bd54f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6342224cc5909c9e982bcb32ce8669322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5747608e7d849186e09a7b180d76bc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ecf86f86a63c55d34f1502682fc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2c11fe3dfe665bf2a9f0a509ebb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d45106a3685942b86db87bde2235f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1ba0ec0e314fd43d1a655757d468f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf309e6a3678611c7a027d1c036ea39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3741782506aa92e01892fc6c6cd54a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1a0c2a616aac02032a1f6d8ef912b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bd100a670dbf53bada0c9d3f099a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0d6a6ab0094715a6aa336b0f9c097332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3040fccf5f192e0f7b3b01b2faef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07f382f411e46bccc1040255fbd3ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd55a15d40ef0b55c2ddcd287ff14f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ebd3fd61b1a38e95b35120c5f4567336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc007aee5dc977204f7fc71eab4ba97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5448319c69b38e3092c3a951c701338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5407b38d9a149d13bd4edd5023880f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aacb330b23cd2150b1abf2ceb0076f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9cb879f458732834dec7a540f4fb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755073655bb9c8c50ed90cb9eeca1c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7a3feed0287ec6fbcfd4014e4984343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1a49aab072884850e6e7611234c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf2a3683de095eddee4cbaff63d358345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0d4277fe658ee722f102bc0eef378346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17c97e9a096361eff4299ab412a4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b868310fdd116813064a9bafb214348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a21c98b5c21d7b9fdd60635cce27fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf71160dc3df48e61f2e9d8790f27f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803923e48cbd8724e69e26e23b52ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1cf0f58494f1c56f9929e6837d27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27424d23f2e76fb3678c9a76d01940353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cff498320d9e830c807c47963d6f87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf1b5e948c98bde9a6060f42041ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a689492209da863e106d27fd52d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6d2a1c9fc50fbe324d9d080e3b76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c8340ae2e3832203c85373741c9a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93ed4d31aff280af8a8c9617270081359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ed2ffb7a0ba16cfcfcb0e5e6a8668360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610d4f5d92b3a5d750a1a963fe4864361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125d710005ff651dbc54f6cf56177a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd95f9a10d3872f9e30226dc28f582363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345d2769e1ee9c3ef4ccfec3d1eafbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6beb7559db169ec29f9c9e01dbf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884e182f8e812594013ce8630fd826366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3068a82a85d37a1406685abc988d7a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44011b228bacccc030907613c1ef622368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca33f316757c54027a047e91453571369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25af1f89e2299e97110c6cb1082adea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea1c41790e22800f82118d11936a9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b07d198f1827a4c59367da34776b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c68a7f78282502bc46b24d3aa903373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639c15dd5cdbe1181c8cd91a7f782c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41cd432ee55ec7cfce9c9facdc0d65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd7ae7627b73c160265d7e93bef622376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93e2f53de305e1e8b1595a59b54c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e37108c506b7ce75299c3687a72633378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f661329d5011fa906169e52803355d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216527c17325ee03353feb496561070380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b53ab06489f3b6631530ba406aa20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6ff9e597002be09573dbe18a20cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cdd54cea22b25c3be1db8a8d4241c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a705f36e6377aa51b39d7b7584b413384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e42b4fe54ece9bf69e32bfeb8d2c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc44e3d1680d6914f20a59d3177f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180f016158dcc7c45c00c1d3fd7f300387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0f2f9b29028a25e6c05375a097df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41c21f012185c5670a5c8b72d7f76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6e89fadcbfd48950e854e0b0fafc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0018069d67ecaf064923736dcdae0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df0d9781521635c08da9bfa5c6c0b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75811bba97c46a3050f6b06a604d31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c5d54abcc23f3eba8c507f4b626d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998429cf363b8b4871ce9e564a6dfacb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1c0fb909a408228a058a96bba006e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d41117893c7589dfbec52aa5f59295397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d53431904fa9fbfebb8fe150a975398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0799a50b5b6616bc49abe760fe4bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9419a592eb7761ee040d6fd9cffb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39ef5fe4d66d01ba7bd7c4966e4f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66350e3b42d1d7d68c9dcd1b92c3205402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407c681cb72013629c22119e47e887403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890f256a4b515e5c71e3dde748bd263404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62a0393dd689e6452dc2bebd9830fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da04321b85d95732ac73af98b353c4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf867b56f03a225895e42a3975ec44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b0e1ede9c8a02634d6095b7dc0b95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8607b2220a31b2a784eb9cf08ef855409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca8a8aba9972864fe9b3f0f8ae576410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20225e608c872b3dc6fedbbd186d529f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae9eef43f2f64d866af970da8a458d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a3d8e9e267fe5af52e5abc8246b37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592bea209082ab828036a2d10324815414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83840701e60fa90c627f8bacba4ba49d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b4b93f5ff187af186dac1336f5658416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1d1c85279cb8e67e99cd21c4f0510417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178dc39d601493b82fb5d3be4fe6350418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301db38dba5d59d72ecac956ca771e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff65f268a8dd1af1f211e02a3ac89c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f6a55af37669105c5846f799211e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875abcd311a14e6e54c2299e5b1b4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e55538bcd13cc665b4163b57b294e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeab13250415c021239061d4f3a47ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd1ef5a8bea71c3de2a7f40dfa538425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff486166c64382200f0688d58b8ab063426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30f0cb9eb7c87a6934d41c94e06ab3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ca61c697909b820c70342188130bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abccc5f94dc7e791590ffba03385522429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c03cad67488b92e102d6463f141493430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e175ef6eac01f2caffcaa71dc670a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4771b2e58a03f7d61d4f4426b34e0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972367f0585240f6605ddd5d0dac976e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5fc96e09afdbfb1cf433e9a4d53ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09b10cabd8732fa3c79ab653c30c8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e031bb1ee93f59ffa11f52e1d857d92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ae4fcce5cbd82e3a0f8c42c8c851437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e8525c01782f95321c3838e196414438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d2f27918088e0ed02367fed9dfe3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d373f100b9fd1111551fb807251778a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce3884f79198fa3a01e827355e2cdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259536160ce034bbbddbd9612f82bf84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849ae192c9351c09253f6c9a2b1b869443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b424069408ed9147587f49e2408c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad092b91966adb45ab827259b1e4b8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a3049fa4280dd102fe73a5565ca92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c08042c603a620a7e61272a5675d86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293704e5ed1a21f6c53d2df50a9d9a4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bc99a154a59d20f1382057fd4dd3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a8945b47f8f9aea8b8c05313c0ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def95eb045822255fcb1fcaa49bcd01d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715d9ad334c7721e018d9d4af2b94f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0de1ba5511e51cc4404034b89f9aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0015e2709e48a7ffc296cf218ce377454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1bfe3ce6dfc01d2973eeae7cbcb48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f31af1c0132214fc364d2bd8a05d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c720b442d75899ccd9b0c692d0af4f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d2b6f76d8952863d750a870cc37c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc14139653ed89200340c4dfcc0ef87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721761ee4543442d495c88a64dfe0d55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b18728f661d9489e2c23e034b5a8e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6bee4cd3a524fc6b363d1649a3c50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b742322d794d4bcda294928dd0c78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746580dcf3accb887ce86fa434bcbc89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb897ecfa4545c273f6c34c2728d3e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153c386182d2eeb1e3fc417ba810d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881bfd0ee58548d38e5e87ed74e9c3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d36a01fd99842761d1d35ce42ec19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54891dec8ec058d7fb2d23e75ec2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868363e1e02634166507f263ef9d45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f14e4d627dce7b2e380748674b44a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837ef1186511ef881039f6ea5f82f5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089ec3b668f37f68a732569c837e52a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490028540e20d6bf3bde665615c00bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01163b048ef47b99641db02246ddaa1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b24e3982b36f893c341a14690d1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b17dd5c3e517ca4839eb1a2fd2cf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6a0db41dc04c59716e6f398f3873f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec02b1952f44a0af28dca16486c1ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a300afcdddf3518bc882907ae7dd1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d5889efa6be3d1e7c4976ddce337481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e9df5038059b035237e5e2b6cff49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8f0a684fa47c3a2b35a7688a396e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df368fdd592f96e76b536b329a51cc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ced85e2ae3e80f095e145b2feeecf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d33e29990deabc5a2981c7ca60de84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e5f47e149d94f132070ebb8f3fa1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba1c99706fc3bd8bfce5e27a4ac93c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62690900443540d027e2c2f613292844489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c11567881eb415609425e3ebda236490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823352a783506615c181c0b98b3434d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef3b37ec49fdc7a4bc500a0903518492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d0301a472bb9e3550d9e43307252b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b54aace5d6cbff367d6cdbf7abe12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447d5f1aee27e8a0a57ebe2b074d0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cce32c1ff26fa5be3efbd04ffa104496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aced098744cf47035571507cfe244da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d605728961aa538de57e73bdfaec8d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8107bb6b04934f885b9fa74caa59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708ade50eda8711982b4dcfba81d10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd17f3e7d32c2851e846a33f7e60196501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd9ebf65093704be75bff0526723c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99b07e8e498c06fbe8bdf22537ec5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408f4044993866f7de5e7a705c10f97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e840064c920132c2a378373c73f69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1553f0436793f1a32b94d21237e698d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5992f993da5a7b9b21241ad11fc573e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e2209730c7eed37959ef1645de126508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ad44f9b69480414bc750d25edb6ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b5a88120a692f72d41d3a243b3807510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a5b4c1f69a1b69cf1041228f027dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516dd83db6cdede854ca6d0d002f19a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff45003d95c776bd07056953cda5b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea5c3518c2780908ac799a121f5a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2aa7c4a2d7b6cc077dd7c5a156f98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa9c3fb1e5a1a7a47d454fa7e420f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117431950e8b5c10aeeed55879d54d2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f7f6a3713320c52ea38505c78b5a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252752ce8842e4123f2732b899886f88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f3a5269305b5810046fe3aef7fe0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904ec2b6ec71a2580a7c5697fd8490f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e20f4698c069ab4b6e2bc7199ce61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d782f8e2c050bd60a96017c39661840523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c33f152596618e76fc6bbc667329524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae5a5fc61f20ca399a6b92e8846765525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee274cf064a57dee1ceca6117718dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6399ffb305d2869d7630e99986f71d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1565c3b7aa1e66faaa54b5134d13352528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f42115647c12022e298725798b0b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04982f0849b959b339f73ce23e4292a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902be3bc0b621aecb14162381c3d1a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fc79c9ce1324c63f69a08551adc51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4405cdaa04a4188e01e9a91a6c2c00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491bbe086c4312aed7d190d4b66dd99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f467016d62ac3b3af195e245cece5cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba6c76850ee8cb7a372fa0ca7eb33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29261af5f7ad80f8b404a5f05cc4234537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9728a37fecd5d913facfce12c41d9b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b1a178bdf7c1e241adcbf16f35579539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4ca475bc089919b9b3f109a157d0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d672349488ce4b6f0744a61d70f1c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f272446053da990768896548b8c60b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74783f374642a8c4498c3dad2301e90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84da1a878b4dd75bd87b466ec3ba6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d215ea3506d021039de6e6400df228a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e317ec2149c7393c4937ac64281ed1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df8dbde6fdd39bcd0e2ffd5bd8e5e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2993a217459bb340709d16a0378cf16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4614fc3e0532108e5dd3b45ac20c254549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50311f140978ab7dd5ff513ce11a5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59a3de4da1ca9bb0f28fa4e0c23f7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126cf7fd24bc23adb08e5ed8b6fc198552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac01a9fe53aa8fdedccb64e9b36b0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ccd6b930e3669f557ceea9ed9a892554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb555e460dadb4043397d74769596e35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5689f8b7fc1ab52788c49089afad5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db7d7afd5d7c67c738b70db970d3cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50e4ce2536068bac29505cf35afe71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987dcfd37d479ff0eabae60aa06f4fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c87491022267fb6e845eb02d733b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f61461a37446232460ecc41cbdfcdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2223f8f8736897b7487bf8fe8b292562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a75829c59abc2fd472f2c7c32a4d93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08603ada952c8d0adc38739ec5f760564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e696f261ab6b2de84a5f6ae5d7fd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f633f4a0e077dbb589d068711522566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25baea7cd9c332967719264fe5cf607567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555ccd52e8a1a08cf45645c72916569568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c006c0d8e0531392bb56aa0c867780569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223583581cc3e32230e63432c515ea50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf723edd1aa56d4aeadb8efa927fa69b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0662b2eb8f5bcc557381d7b7f0145572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d457d3cf37ebda6ca3ad2668a8822573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070600d6b3dc18ce2419bf88fbbc27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d8b2ae481c310c5c6ef262f4ea89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a05ac1c80b8488745869f196297a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69cafebff96705e59b5287eacb3147577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a12e70ae1b9593a3fce80f694fb729578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596e683b9b042a90be376cddf2ca649579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27dd55309b3a47c4272b521e208d16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380423762bc9c8562d2d8f2cbe6ba4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f406781a507e346891e959f561882582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88553eed039804037dc3897a3d2a97f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fb834e5e3f0aa35ef048ae8db36ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135203ec7a2526c31c6d6aa7e04f82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ffcee89d1b2f43b08babb7b79e77f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4728fa5cdfc7c05cb190d8c6684e7aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b74838e86dae38bb00a8ee1bf4fa24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d53f0bacbd3d9f2ccc5c1c1eafaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc47d5e624e2a95bfeee4cfd31d1284590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fc6d572a64ba6f459bb7de5b32c0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9d76b834225bff6fe5650bbbc0f32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc432e5bf631a412d19f9f7ad21e2f4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcd52ada8ac200f0a327fc38f8f2bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254c0bcdfd593a4d1fc5d6e01431db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d18440bf0e55d66376ca043cc58db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ba50e1bb6dbd6e14920f3c8089c62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193dcc42f9b37892188aaafc49886af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd99f530ffb16f08c636b69eabf81d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a5bd73c540416d11b3e0d6e7357d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec56cf7fbac1035472f15d7bad20c87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed44f07bd50a3d589cd10fab7f962602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fffa38f677910390411daa634e8cbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f830e2f35d599e7cc0374460878a1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78714fd3fdead0d9a96db35702bfcce0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cbba010760cdcaa75f5ce9c3a5075606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccc43f6e4f913c5867b3eb32eab1c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d492363570e73d7eacad9dce4805bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f15b0f45f3f7fb7f6f109660666d7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a3fea581e84d2e4680aaee9db8da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcae672d6c777766f3c3f8c68ef2ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99d8d9f0a9a94cccbebba5fb5530a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb1533628c4fe20bcdd5ac6ea37e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cac8ec4faf56650e019b1a9312547614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c067dcf8784c1dad5f0b10c47d49e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de858f8db9587128decf4808cdc0c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea87cf0a7df41662bb8785a3f293da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd15674041972ccceef679542d482fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23829a8635527455e130e8c0514598619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cd85c9743c6ef95ca065253a83de0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c077fbec264f5ed3fc388ccece945621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427a5a2379e650183395138b9ab3e9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d200ab7c5e4d532cb52af634d3b55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8821a979863e6ca3d2cd36e99b94a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fecbde9bc861c4eaea0a26d7ddecc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615783ef3223acb68abb173b6fd22bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11ad23b4e03f2b0fbd59bb46a16d05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e7e688cda6a4c435c753fd719adf4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda0ceef04e425cfce44ae371cb3b38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4798ab5d3adcb364e50e874c3d954c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded1b81f410b998edd4c44d0d3d0e9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72386560d800b35c79a8b8d5805853632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cfc6c15d4b85af193fcc606ffebbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e7b4ec3b512e2ebe9b064c05053cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb6a9216037601aa5bb69d8bbaee70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece35a0b1f0c2c04f2f59c86976ef5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee06aca3ce01a571da76fcc440e66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe041da5b9c5cb622e95d9e62233c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55de1d2118ef58330de9c3e00e85e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcb596cae84dae8649bbb872215e86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ccb1244c23792eab09bfcd5460bad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb6a31e77b0808f84d2b4ed9fe37d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25bd10cf746561091ab62eb0f04cda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316aca6c73485e9012ce9c539a1801c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4296a2b0c63b445fb575c92b7207f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63ae826b295e0422286e0eda2b8b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413509cae3d47eef97068298a5ff7a1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0027b54f55f599fbec2f059a909c782648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147d0b6b06b0ec8bfdf790dacbb328649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d33ed76a9fcf572f9035570b3156f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9b87574217112a098aba51b242f8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52cc66d2d5e60568df9a66b2295f41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdf9486217d328c8a307b6c4ad4df9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d81f0167ba6dbd198ff3872cc7987d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a7fb1307ed09d5bff946b9cc67e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f8f8781a444c780ef6b653f9247c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f32fbca47197f49bd04d413c80194657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b4e9fcf4dbeb923fa5758fbc148e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283af3b6e343ca3c719ee8737c60bfd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fef43b901f2bbd6b0a8a961acf7c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08ef8aa72b037665c56ec746269921661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc465c046c05d99287b28b8211ba3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee1f241ac007a4c1d168f159cb24b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b7318152295548851535154da71a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196935b519c54e9d7257b2b25f43086665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8010819a4e89a10e4ec742b14d1a34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda439bfaa60e97ffe5a021018974f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d77189f9def83c4eec10aa2321289668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496d11749840831adf7e7096116df55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef749cc6e20a4f3144605aba232de762670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a89abb9cf09f2dac4042951e5e2f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc435e967a51c014e5cf1649351410672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2462e71843ff945f3ff7cbcf09f1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb33d68745ce6fa66cb88b3c8f4cd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05431f2425555be0cc56f9f7ad7b172e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81313754f8cacc0d8a5200b1f822727676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23033863065c6ceece4009312d45f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19af6229ef6f41e55a4ac9369654cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff74ec4bfc9fe21655514b7f4d83e09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be009bad7e7b02865f850df2f42bb2d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f732498d0f00c8ff3ead9c367ade681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02349e2303b17f1b260e2e07efd31ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f41c9db8e79ea0a1a41281a4fe22f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa22acfa25f59e34aa571e521c88fed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f056534e7288426d043332974c37b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625423272d3ab1f9abd7d06c33087530686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185fb9121c1fd5bc129464ff86b7f09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7473f9cdf4b6529cb19bd38e608182688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e888ecc10060cfe62acd352a306edb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f7446a8d4c98932ae58677fc95fef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755458a2cce6888126b0bc2217b09a1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ab17cbd3ea4344151d6d2eb8c315692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ebb26b41f9284eab21e48d130422693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755ca1d97c819caaf8ac438cfdc37ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa81a41f59e0f35ad9cdc7043a3c9f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af822c0e61f0a681be2b07b4caa0f928696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5508375b9babd2f0c5d2bfae624e786697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b0bc68a433831839f99f4c99bd26f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96d440ff1342e5602aed20ab447113699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2fc71b2bf59ea437452e2fe710814700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae54731fba1de36698ba7a142598b84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4cf5fa84189af2ac45eb0604a08e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5804e633f024da0c76d358c09f8d26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c463ffee940ed1d16e4a07fd742f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882ea20986401844b4449f70de656be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9761aa17c841a2c403074481b41525b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b53c46742de4d4351bb68c17e70d0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2d9fda70f271b1feecb1cca33d46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba564a2790ea58c63f95e304e725e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536eb8f522e90010b56c6e78cae972d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800259a9fbaf16a635d45527208465e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639643ba3f6e566442bb78d11f1b761712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d84cd17859dd136292a3c13e835c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4a32096d4a9ccf8b5e6036431719c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62670f76efcb51facb48d07b27bdc8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93324f19d45ec47840372e18a4ab5138716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60917566083755508d444f441b06f72b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc435d5c49c3529c8ec5048009c75d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae865f225d2e1500c2106cd6b82e55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964902a616c1e2947c1e71ece0aff54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e8ce7b3fa6ec98aee49a3a6d46668721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc2acaa98453bf7e2998ed7c2151f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b4641d72c4c105a2a175b85823d4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c21702d4aac466695e68fb33427857724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65eb8a72d4259f99dc4ca8e8badd79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68480e63f48d46111ab89e9539b0e4ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77db37f38f3328c0522f5f1f7b5623727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18279cca7a70f2da0be6d091731549728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f7ccff422c000ed3ab412e0dd5ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864d2c97f4dd92feb77ed8f90ebeb20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c2c088af0af66110490c59f37e742731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf3c682f72ce19f5031b83fdd5144732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f0a792f22b698268ac5c7a3bf736f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb3b80061c29a416a6e83535452f3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7c141b1764024b6bdac722bf76df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a4ac0e7b8f55d49e9a6f8e043aaaf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f8fbdf844886e0f5f3b7188678652737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c3b5eb3e43e2cbe1ca1338d819ddb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d9262a497b55d6521b3ea473a82c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bf8592d6d8e2b8245f39cb9e3c252740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2d979983d9b892d8303be980069e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ac5d493e8efe7f4758d1d5927a3f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004478ce61dc4a4d11304a7d14ad71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca906c42377b273573e76b6ce37036744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f813b98765cb42dd9879a204aa739b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe8fd391f33fefd287727bfeddf2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128f677d3a7b91260eeab519579e6b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69721e25b9af978fd432f035ebfe88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f448025adb05605ba5c0a05cdfd923749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720235d1312a42aeb3eabb7a24748f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380a9716dc33ff5d5baaa34aaa8f7f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f86e0a662bd180eba1bbedda1e8688752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55090498830272a997c7b47f338961753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>