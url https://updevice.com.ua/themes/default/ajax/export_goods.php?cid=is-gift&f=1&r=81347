--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c072f9a7a3b692f818a5cb4190b0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269c0434a46993cadb6775119ee84962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a56c6126ba1f519f122b4b29e544e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6455613cdfb7b73fdf1658a9fac664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9bd0cdb1ad1fd2ca33e7c59d3bb875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004bf9cfdcffa9fd3f25c6285bc7f906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dae19848cd53a998a7b8018d58ff8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12d61ba79e3cd79d3533d931fb7af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae08c5436acd022923b670f37276ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca51358b8837420aaac79b09cfb1cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64165183971d1ff465213ac0e5e5dab211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df2155461e2f573eb020e4e60600f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f1ff137c14cf318f92b1bfb5fcec213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6fbcf39db77cbf0bde460e0f1fcd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc28afc6aa00de59c9166f2a4b74d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19794f8ec282271092bb54660c62f2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1159407fcfc6187311cdb9003d00b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38b4ed022234a691764e380f423d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d4810ce78da5cdeae90739efb76819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2455b01b61d56ea637e6678878cbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad79fca8f5dfb754803dd386cc710921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3444e7ab9cc2e5049feaddc1e08f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c1c341c9364f81473b05d1721b8ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd813228426850e30823962c4278aa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd9da47f3eeb542dead08731a128d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c3f7f67ac82e25825490e0c7cd0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affd20cc9352c013452f6543deb419c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b8c3287ca43a38267310fab7b85e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed0419404bce278fb75e793cf025629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aebf50d23f68d09247525e2fa459730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb15bb78bccd2ce269601f0b5af9e8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1815a1625fd561b886f234ab1c5f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba7beaf83549337487b4282e0e3ac033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a6d4823bf811fc09802ee81d32cb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad15a80fc54bdc12ec3a773011870035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836efc76889af3127e82eeaa6253b47336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adba226aca321eabdabf178173881537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297f28eee0902572e5685d2eda222a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0d637c77f421a3d160dfb0047eace39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c52cad9777832572ebb01009485a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971eef5a1de20a379b43bdebdc4427741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deccf3cc6bbb81a2e83c626d3d687b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b098a83979f33f2a06c6faf1a8c2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dbde7d887be291383de228ba6ce4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a4e15b5c68ff43525cf6509c9ed8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64a240a23fab7d59f6d8009edf355146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010780df915e0c3ea344dde36eb3a5db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4d9769c2c5c65e649186cb1a1dfaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dae82dc23bb7c04d0d03ea2408eff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2d5652e977bf5a36611a5914d9fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af4ed3ef825f07e38e044d5238bf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d72c1e399cf1cc55ed900bd53dcbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d26e1013883318a4e5ea77c22d3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47166092868784ddb5a6d6380b0f412e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a45097a898dd61815719d79879ebee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee3755f9a4949b5f203689ed99181956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8267fce8dba2e72d4b6397921f6d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a5517209f2f017971ea008872df958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315142c17b491c1c457450cda0aa5c2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c6fbb6be8f5676af2af4ac2258b1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4102e602060397918b556485c0aedbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf35d233ba1f969589a1380f9386d5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92973936e5ede4252d86d2ead29bd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1167edf24c143ceb624f42e656164764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcb14166ad747b6eff03efebccc93a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78edc9b354a40a1838b97276e930fa866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432b1616abb38bdd8b94f369685aeb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c98960dd7f548afe0198c76f285fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae62df3365260842ad16131f53959fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60272898bd5f8947c0c5325de8cd5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85547bc3d3937c82a9d5ab5e299af4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b299b1c1a49dffd64881654f0379f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d6111213d25469cb19870cdf7b3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e75f40f695b0a97096be09780e1e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e0e13fd6c1bfd6e8b2d3734a2b48f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94851b7e67e2a136c6635bb75420e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007c59ae1ab054c6e8293f874bc65a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dfe4305009bfeb2dc665a80e8d29c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a09962d2051301c4946ef463879cfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120859873013717323a3107895fc1df780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94239811806512dbe8f5c19d1ab3a85d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa51570a53e4768a9c5d905be1ecf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc9803b911e7bb33ee6f71c8002e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07499025627ed1c47bfccf7152738e0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f968852889481c9511af6157554cd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b3375e32211b6581337e7b77f26e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dffd695b2cf996614beb29246db9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129f404e32942e7ce0aaadcdfca4de988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd9712f72eea090d2b9c6f48f2129789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2dec9939335e451a229bc52b397be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3b1379b5e3ff19d5c4be0dbf06e1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26df6c4929ce4e6fd07625a26b3509892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0053679ef6eccc12cbcf6b72ac4564593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d507fef818f1195718df33a1ecb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e342d2fcd46b43edb97acc8bbf88f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905510039bae72cb97374f3a3b22a2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b7c6448892fb32ceb3ae5fcc996097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b96f13e37dca71a2e75c398a8b5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7f18429315f39d009f98235e0c12899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25590de6ed2a7f405ddf8764a0b41b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c35c183d1e0d6590ba7528b79bdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b165f751994caad772db6d8542324a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e926cab7adec9902f1a5e1e02f76a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a82328cd52cddd73fe5eca27eab08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e30331ecfe21b855ab3cae88ad535105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa83992c4f0bef6c75907d9060f55bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f996fc183fe6c4f3c6bd12e4bbc356107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474197017cf85017bd4cdddd382166e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d11dd58bfea0f34796a6e2ad8c3a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a3b89fa071e6d5be3a6de0ae7944110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c894bffa19fb57bd194ecba0949db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b742c0053996de848c337993b3a0ae3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bbd3262c4fd22d398e510284199cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bcdb2ea37d6cbe12a2e3fc16c5422114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b43b046ff1e840703cfcd332bc38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ba4dbb93b41a5ba350b3fce878db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e7457803f6f66173c74894b114f58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30705f70bdc7d99ab91d9c988e329118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310fbe9a750ffbaa9db124b6b4bbfa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee289a384b723754091e3eff08e02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fd4457727be32b172352d581a07fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf316a661f9a84ec5e740b82e5ee406122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420cf67d21abd247854908004814df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e752aaa59d8c9fdbd0077355a6f6fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d9747d945e1db42fa9621d73cc7a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e2647fed4651a4df6dac550cc9a54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cb2bca926161dffe0b01694a10195127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be38f397aebfaeadd34750f94b1c011128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92046f101adc32f9f1fcb35cbb71ae49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50d6c8724e420550da8f925ff50086130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91216f7b2751cb96107cf8d8980c8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc8790e324c4f9154e155f3c9e810132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7886a38ff039a00d11927607d056f76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b3fb8c828e680d1a54ff662b68420134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59388b0445c0d624d36905e254a7f56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22e55d6ac1bcc23841f92d47bfb58c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354670f4d86c84479d8eda802eac6d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee36dbbc62269ff70aced10ee548d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937c884a5e4325b4b0c760c50c233c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e3b5c2b6233141b1af15219a8f85d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6eacb55b35bf6086d8a0b3e60e846141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c8802324d86dccf24425c7ccb4ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cdf6f206f4d0aba49d017f102cd49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812c4ab94e9a4f2e127bbf554899e61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589cbc281789a688d908d0e0e12466f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd240b792dfe430fc016b58a1440b9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dbecac8ef45256bb419a9291a8226147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f88ab30df4f32b14b1991cbbb5859148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79339aba7f4a9a8f334c1ab8dc56c655149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e2aa667befa155320708f45e6c81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17663dd09bc734187e17c4350eca50d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0dca4882677b00ed152dd96a4a709152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d70dbee785be1b3f1a4b16934880153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2e84f233e14486d704766489061a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf08614828fe4a540fb8765e4a206a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd87e1ce01fdabff2d2f77a72661bdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1100ce5dd9c87ffeb6ec0a56627dec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a09e022e193f101a81ecdf11a85d59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aad9945690cca7ca9d0facc5cb1bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ad12877fe78fbcfbd11764f0b26c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4e0071cfd16ea718a396dcea46fd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbff66d278964d44f07547040bd6ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28aebc56f21c3684045109e4b62255163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1fed1ebc982e4ec0547d086ef71c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad88f7dac707b5a97f5c83fc98a5d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e207d6ea490e54092eb368ad9803dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ed804e85b421c3acb33a4af0e7a5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3005e06eb8b55a47b4651429b0d55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf83611c42a2e8b7d02dc768b375b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ecd8030d2a7b8215d0124bdaf040170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08550aa6fd9038411dfc1e654393c9de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d96a17c42a12491aea683c38eb40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea277c17a2fdc50ff4f74f71ac5b8de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a88973bf3450ceba5a9e50a27df03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629b55905df26fa74b5be1d3949d3a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7334764f5323c83c3a26d27eee72fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b76ea0042a3e8466747765f0414b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad4d7c36eeb443e0d27ca2c3b9b9eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb9bff3ce0f7b7c5f032020c90f4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7ec3a9a0a2fa56d4a8f65b2f97b6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97491dd4e65f9910a6292e6f8bda9d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f06eed9a801aad3575a86569d217da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4bbf4c70968c840cdad2696e009ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f106189d6025708ac5bb9be37ac3d78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0fd0875f7bc712c6726f095c84ab2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d82692c7c0b568e1d2c16fedf8324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269407d89915c5ebf2e91b465799cae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb9a11947dc5ad5087486a5baeba82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a53289bc343ef2140a8263e1cd52f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08192e66fa9fef08eb391406b246eaea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3851673dd3dcd4a189c710b8ef3d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183c39e10ec1f305c780fc0c079914a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de8b9a2316a60c69ddb90fcbf775aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306a8ed36c353a388ef40c70f01d490194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f8d434c2dd33e016e097b13ef0dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262fd18364cc2af353d9347ee53f441196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09169f74f013199894581e77495c74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7b79d73b562cca2dbcbd071a5fe8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f385404ad4cb3acd05378bbdfc29a31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a097cb46027c9b9f3e0a1f4b504ee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01130fcc4b1da629577a242372945062201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7780e82a5bad8e8f9b65e359dcace202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76523c87388ef0194fa107849c439328203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cfd0aca14bd40aea0fe24553a7272204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f114e75538a321855479a10ca289b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e688e7bf66bcabd76059f5048298b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf7c544d2fc9d28d029ba2fe31102207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36331fd186eb452ac5857346f85aa0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4108a2a6a3b9cc9ee3d486508db6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618b60d329058556aa9e4eafe79962e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b09f04f5407eb10221b6a80842de9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb702f2bdca4409ec598e94f3295c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52dad617a95557cd8b0646f2f86b26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca175936a3633d910f26957b93b1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f553e9c06d809b73f5e3d4ac5b53fd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ea5122dbe6d419784c70dad43514216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08654452b26e33ee79b2b74b1ee65ca9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5c7316f733ac64cc262878ae829ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a3a6cc4e1a03ef568050649279c8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88294a70364f0e9d852d2d8cb930e25c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20882629dd62262e6c82d9e79b27b1ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26bbe740250c3176baa5172b6bd64d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf98352fbe3b9a3f4928e79d3785408223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab55a603787c0573519bee6d4f019224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717fb5965915f7f421fdbf66dc65bf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97de3ed0b5e6a389ee5fb2034b233ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d859952aa21f2f626a6451665d20cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07336d5a566ebfb66ddb71f4e0e824228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec379c7150bc66b794c4bef691c554e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728999b8278146c5b518fb378b15067f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09d0fed5fa7da43207fe3e5b1581d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf739fd912eb13363c37e27e53776df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d617f7d3cce780cddee3204117b4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3705379d3100871ea954c26eb1610234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb8b65ac54a14747a736a22cba2e5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3800e7738bae042d2bccf2912cac2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12094ba677ed2199c2dcfb90d1f8ad5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba06f83f52005e9e86b9fe953d8b77e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a352501a589098d6777e4674456ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf4c723fed5ed71fe7e9ab5884bd04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555269521fb1e6a521f54a9f6c837c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96de7344882d4b97550cdb79332919242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390daf896fc88a3fec66b2b43c861ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d92469985c840b52623ac4f11926244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda78ea2cbefb566d38f7a874c106a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1a9b58406202ef8d36af142279a90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c926ccc40a59f6f2f931dc5df75891d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4868b45649064447dd0535c1a7960248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a944937278e498c9b98700b69de6d24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6d41ac166f6154b80c857a79ebce6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f56b0ebb5d30972ef8e769af2aeec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf7d6bfe222149e86ccec80ff4e274252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95c21b3b696dc9340023bb346bcf31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd1c6423f70d1a96d42c2bf48cc27f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1290fffd4646652a6318569496a58f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fcbf9cadf86eda107f88df907054b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a79f6dde3290422fc9151568083a1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d701bf34f1cbb143d82b9669a25e4a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb4c55d81f16517ee9bedde18c848259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df3f4446d41d0eef6866c15db32529260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc631dfc74188a2d736e97425153c46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012bbea7bfabf5241a5f5bae85ce60f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4473406eaad38986bba30cc6dc52e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f04269495a06876c333bcce46d624264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30373faa726dfd1d147384423f8ee3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c67d9e34573f05fd317e8df9731382266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beda24a6ea625dcc0e6b0b91f9a981267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50ad80e4e0f107976e69432db1bce9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f619f169cab6938c7fa15d57da517269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1a1059912a1c5e583c03be687f6a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b2333bc8b7889ddb9ac05ad534000271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21fe13ce64ad5b3f809b08c3bd0a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abed94bb9cf2b44cf2a25cf9ae79db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb190bc1c138eaa6bb8787112ccef9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6ed843843d4c58905b1dd4ed482b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278882c6b027f09cced48a8e9137f97d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c79dd763aa5472d67484d9ad34c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c907e42246343803cc27523a35a5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564058ab756336221ca81b48b7ee8ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ac9103dd75d67fd1a0f55813d010280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dcbe7b80a96ae20debe3a41f5acb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4e108ba1bc2bc191b5c94e140560282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb374546da4ba77a2e0a6c0c7d30a39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0bc75fa329cc0c00df9fa37ee44e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fb01952fb767ecc875db6171c1ff6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a901b6a92dab2f481582743e08b85d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84bbc437cb37a3e5110817a13085e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd426f1ee207b191d5c65db4db358a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee8638bd77a196d8b747399504467e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e47e3cc8037e96e5a5346c0be2fb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f430961429335aae5ec75677d1cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5610d3516dba92e020de96adcd2dd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f1cf0dcb3fa0520eb3928aade7123293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2bad84477ca0917b2631c3cb4d4d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ab895f5278d3fc1dbbf544657815295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db3d19b53f47b7f205128c5f4ff53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9864b0889699c368f37a0eba4e6fceb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123989a00342bf5edc43c41a2254e0e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf50a340df89f6b60caf6b8baf6464299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa581983a32ca52a36f0e43dd822a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e922822d3065685fcc36d0c895973fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351f3a740b4d67d865d93e89ddde72c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa7b800d9ed543b15a769c7937d36d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc0c0a898e92987763dcc0f1c3df24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9103098c9aff4fe2cb88948e5ae5aa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c6bb6994b71b3f3455b8b61aca90e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01402e3565da237aa25e74044c611a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b471b48b540321d4a0c0a60db08d55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8e18d67d45bbb841fd149ab360f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95966aab1b7abb205a31bbbbcd3b2e56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3daa6a12236d274b731d226d7899bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532bc89f6ce61d1b20464c1676b8458312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699550cdc91961899612d5db0f86d0b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fea9304d424cccb46da8d6b06f4fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb49b2ac6d67d66ea558c7c3140806315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbb0d8c5c09a8a3b5677386aefb697316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50256f3915e848944a1b53afde024c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5a96445f2f566ac3a2d79aa0d4ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7c5977d91e7a6d218d24b99efea0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e673c89781526adf92ccbb4eb009c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa484ff8dffd5d26c4f33fb2c79093321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b594da218accfc20b430fefe3c92f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874366146e9b6f90d4f8459f3d4e7c9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c53c5dffea0da75063d703ab7f1d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c27e37556ca2c4203bf3945f51d77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a19c0c6b2b2cc7ddcfba54e6b18d2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711bd27d8119227d574661960eb529b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedbbe5acfb18ff14a6297aea7f80dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf3601a0c11a3d7960743ccfe684e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e214257baf4dde67214142eaef921c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c0994bb9bc25728ff77e6117456d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2433d7c29e4d6d6fdc09894c672251332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4ee6779fae7d21debce932fe6656333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a49ad677e1de466af738cfa608af5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcaac7e1f9fceceeb49a05eefe1b33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a5ebef4471f8440c074b62b4a0b98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b7f376847cac92b67c5a37414710e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d0cf5f68d36ad84da8148a249d5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e71c99950fca346fdb356f84563a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d2c1ff71b560db57d850ce0db72f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdecb9aaa92758f63a1208a81ef6863341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9657f751c5f9dca2694cf1beefd09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d398364f8da92d19709128b41bced60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33b047996cbcf16e1c1b4160bca953344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a676fe108e1a97e8ced07f9b0148e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff179cce1cb9e9884a265f68f16901db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea8aceff9e89805caef62f177b5127347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acf12119034f5853a629f249a13b9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7e576362e6589c25b1116c91acd07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bb425a40e5c341f4780a427a35169350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606721202fb3ce75709cef88bc4a441a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d2d4ff280f603cf15e039bbc6604352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08188685608081d038640a3d37b472cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb47340eadadc6e8015ffc91a06dbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b81158b6a190f0c6daac0b87f92413355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee731df45a3292ca0cd9a889ca9137356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d67554c1fcd444f64d42182f4bef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188087b84c6e1df1c571c9f9fe9c1a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ede2b50f9ac7faf29c9af90882146359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a457ade8ddd19d87addf99f12e280360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c81e5b042fb507772eb642fa862744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3193d216b1fdf89603e15c70fc0f53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aca7072c6570e45131626baf2dff0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4342ca8734c43a54a09c7b1a8ad96d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8a289ed12f311d287d15c4212b19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e1f7c4512cdc86d3204cb60657e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559725386474de2607bc35224bf294d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c1be45cebc217d13dd4991158c6a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ce6f35401b7b98bc88597b0d4b66d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5089a46ab86ab98223c946bd631fe42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3b9e12e17b1db4b140c3db96b8d44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9655b0dd0d341d805f64052765ceea3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8282bde23440e2503d1dfd36e978c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac75a97319222d782f0be22a21ee6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40885b9f4d2a6e2be4cd43dd3d5353f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ac9a3e5e33e934a217b26758f7784376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819f1f7c2620c369e974965ecf4b36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0353bfac7cdc6791830855dc35c9d53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e5b4f2a387fdd4691ebf2236ca20e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3fd790e5c5a24467cc1ad0ca224d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc304327d8050bd9211ff81448076b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79514d3fffce13b64e9f3ccb6408cb80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa15ce260a0b062c9b407f150023f29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c0be84e99ccbc52ede914ffe469ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326823b732f346665bedfb54b341696e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea772a588faa1c93d90eba34ea7bf81c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2b6734678d0f987139d585e3c980d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf8d53ad49d2e2a5afe388d1bcbe88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d86141614081c219009fd9ff43709389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86207bb804989ce3a0a2c9ba0cacd4fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29270c30091ef6e45a48bedffd13383f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713b3482fa2aa20c96b4c53878b7735392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd266b7540f355ebbc0ffb02e29e69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb157d9d360db36dfa235af6d596c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d5c1a173f002cd68a01ddccede20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0ede4aa0ae11b971510c23260dc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aca48ee714fa436e216223382e53f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7364408fc3f277b5330c3712ebe53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712e1dd315e9a791dcc7b7bb15e21a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1de7b3d9b992fc81bde4fb203db431400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca3b01a716337672c66f42c2b912c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d336d6e7af618487a1c8083ba0a1f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f78cde3d42d4587f2931ee0488876403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8bb553609fc091586a32b4009c82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c45b46281156d7d194c13140f9cf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309033cedda7b6ab24a801f6e162608d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03371ff823815b33ed574a7b1be099cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ec1fee60fa544da6de34e5df9b89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821844e4ffa2c97e5bbc249933f7e5df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db4746ff1e63f1207e3b287006a964410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a110c480f9e09b4ff3b455732559411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44826ff7a6526d0605b6ba1c15332d1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6943d860fbe0a02ec04dfbb2b463490413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7cd5fe5d592b998fdb2bc61ed5e38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58306d9d258426d370a7ff325b770e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106cb31230f69f59aed4de857a1a393416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ce28010facb04cbd69513bfeb8c4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c886af33597b595c4c1616c88f3d1e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23118bb2dab5fc194ee6380e3eb53e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5ddb492fef23a3cd861036fa3d10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e732363c991b291ebf28b42f8c7b58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d50ea65b62830a58cc456b925b1cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eef5deeaaa058ec05b6a635bf0904423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd9d160a90cc2298a88b6316403a97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e891287ca4b55005de8d14596a00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49775cba5501424c771dd3fbb7296108426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b163ddc14ef0edc03f4867bc170330427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0e833ef35f42d64b752eb1fb200ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b11806dcffb2aefabcdb8eab476137429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04481c2257176de05972030f86cb43a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac887748b0137dd58e0eeb4b5958d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c173dea7604b98ee1f00d2b21309d53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd786c3d306be991dfe1d37763d9e00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189955924897f23130dea746bd40fe98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2eae066143e26538c4879e94751e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83dae816bcf1ad69e51e44644e1ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1d65ae6c4239c9099176049df4043437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374a4849000d46e5325f0a21242003b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bf8707714c6e54209a47ac6241f6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae45570cd171ad269e9472aadde53c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc61544b4c345788fa17954332570f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cad7dcdec3bf18eaa277c40e494097442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b72d0e5912a02e7c393919eb680cd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd72b65ecdfb18e199524fa97fb5eb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093cc0802113b8a980fd9588183883445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83cfdb59962d2561352360ed3a223e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c841186a3a11d73d8dd146edce605447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bdf66fb0cfdbd9202667d07f3f0e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cc7cd71e62bc730e1917d06a3c691449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64ed0c04fcd57770fa7745bbd7b0c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5858824723255d9177cc6e64d105a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b1e69dc6a46d88d07aae57f490217452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff7d1ddfc2d0c0acffb3015370cc19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25176603648c1b7318439ab6639d00ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1505682afa29f46cbcb66d0ce3869d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc5026ed07ce06ac2acc6c3ace922456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8f4ebf316c18624b87b5499f8961f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba8933b25874d9756328fc65dc598c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59f64a69d62b234631231cad2fccdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9a765a59c8747ee1b8855830568d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64366ace41d88cee845c92a4f1cf7e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecea1a9da8c8fdcf1eb4965c349550f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e993c5f75fa24fabb637ce93c6e54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf94ccf8308cdb79e2db79aa04e969a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c85c6f8d444a3d51430dd636b4b5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed12ac7432a6ece84cc2f7b276b79d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd6f9c49254dd05367a33378f3faf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e61969be707da301f0ae5f37cb097c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78833985676c9df3fa179ce1775fcaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5f01ef8cb9488dcf0c653320afd85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c722fdcd1b73bd0911b273e0fa5f71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fd4c6c85be8206141999cb2bdbfd3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2f3dc9949656ebfecbd9acee562fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955658df2df0d59182d8b0189f7875c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd795f7a8b147e8ed9a40a04aac87f5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eff8d995854cb6e804f7c2b13eafa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f8a60edef124298c2b4e4032d4fdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144badab0643234f2b34dabb954ca37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a4f28a8f675eea2cdf412030ecd3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fd36a259e7a630fe2fc17977b9d58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad938db6884adc4f07d98f59cffb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fff523945b929292057384245df71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f6d7a454f9118181b8565f1017b9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dc3a387be8d7ae6d378c4704553fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb451d184f47ae2ed9012ee3cb6fd631485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb7d4b842d2ec208e8a36def5c6f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08124b4fa591d1b0906b97cc6cf174df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f70a8f74ae16163b31a5b18b5e142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef5fea176f65c262344d2be48e1fe4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bc19cb7f49170f450c5b2aec3e36f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76010e94fe3910e2a72404c95430eb49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5c48b7d060812424f3d5c9cc68951492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6fa9111b9b64672c7fcd7091ec4e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bfca5bf653a7b36d81d15f82523ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4158f66c1b96cacc65eb565bfce215495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffb22d4b5fec392835b7db2a3875c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b57f378362e8cbee61d058fde35d4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b80b39fa8ff5014fb62858d3a71fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe796235c908d686462d6751839db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca1b67aea38b1327d4fc1792161a74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c33fb08112afe2f9fe4ffd083854e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c38eac9710e4cf7b6a3e2f8f8b8fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71398292358559a974689bf288d1b6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816b0dd141d391c0f549b5e193e9dfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1f48bba1201ebf5cbac2df7057473505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edcedd67b36dc42d603de8c955d025506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b172fe34a53f60da16f766bf6d9727a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442983d0a52a8cdb697a77de7d9d34f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b315b426d4a60667bf30ff2e2b2f9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f6338797c9469bf03ff51e081297d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c85075931e4b407b4580537d1e56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e58a04291f2c55aed9a1d929e5b153512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffecbe6c58c93c9ff22ccd1432856a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950070c64fbbcba03b99c9028000839514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7b50d4967d568db7ad627c9804386515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f209c33d8fa89c7ef30f5ea0ed3d28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412994560c961529913c9e675d152a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faf93ba875c70e42cee47cabb50775518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fe056323fcab0b9cb2cc83e7cdb4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aa13c32425d87bb308df7539f2a22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e0abff08069e84a415d0088d5dea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f572772c1cb006687784383d4d88eee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31adc8b6e5b11cbeaf7258dfc6b572d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d198b32755e035f3afe9c4912295524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650c5fb99b3a7db0b1cec53f2aca909525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f028e51c2203c02e9dd420416be2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde089a5f15c9261142b1d6524c16b84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c36b939f3bc40c5de73c417ad45d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5c9907671fec28a76aa76f8ae372a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d917691146696091b0dde57f55b5301530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026fce06da23bf34464f6560f93c8db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f924dbfc25e604f4dcf1d867e33fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f137008675afb195a6aedd1d79a808533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd846219023dce18d0601993814fe841534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9191740bb0ddca31d81257a10b428535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbd9ab5af9c6ff2a9ad6a0c095a434536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda0dbf1c776d2c7c35f33c3a842c14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf053c0484182e96b675b153b3fb3dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bbadba71822a3296fbcf23e406104539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6234d5465e2899d8c4f2c26e35dc8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9f21ff0a7dcfe377c22b9b26ccee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8231a438b98919465a65d6672c937542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be707e86074ef670c9ff35f1571ae6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ae461847673da5eccb10dec93944544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e3f7e412de79f0a9044db778710a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f1a67a764244330653780ce8f58f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6bfda90d86bb57dcc103e30b5f23b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066af9afc890673962729d107882e7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982683343c1b0635ce4a6f6c725b56aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467051bb8832f6dcabaa0a5537cbef0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa3768197fa203f88d24988081b45c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dae141a6eb3e3a3046cd0a616f6af8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580ea513b7c9bc0a3d45f2295935cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d02669b0d153129fa33331472eee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd840ca0e987fe313c0de5da2b6edc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851310af054d57ac72e5b62736a244ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976966de678175df14690b248828a128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7328ef7185e5147bbb78f04520d8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3dd6cac0d2ec62b77b00123823563559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ccf2ce1400ec105901c46d11da243560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56761be8a3a60b2494f233e7d433e81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e67cdb634ceac8ea63e5c0d6909120562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3851528474271a59ab57b7e585f78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04e9e3f797cdf0b07031f0a690ab95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3de728d55b1adac431f9cb1f4bfb83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c910624f2d465298a2acb8e25875799566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ead865cc652d552b6f6ddcf345ffa6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2761ab2399f140dee8dd57370a040bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f955713d952f91787bcbefda4f9c3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13111d73a46f5701bad8d3ac14b0e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef72ca8b62150070061fca2885dc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6855c4f800dda13eaf12305f18e9548572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272c4b005e12f8e3c23fd67b72bcc40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194d3651569d6b35eb77204dae3a51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf542707cfeb07ee734e0a3bbeeea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5582823d983405f55b810eca5514024576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf8ec2689e214dc0bc7679a4ffe6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc830a282faf44e8f7082c6ac167fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f03e1399bad10300f2257c3d71e1f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adead9b22d7c7bf931887848861ac3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6993ceed314af094a8f0a58d4263564581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708600d59d3583d389f1eb23b16f1e8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9f405bbd49c5fa17f5164c628c1a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b096226964aabcbcc2c6211e5f8d352584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c9b8612b2ec680f55163d9003d39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801e444a865f94661c0b8f725eae0fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9254a3649e8aed2812cf4938762bac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553498a0fd35dca66970e02c81bce535588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fad37496480e15937cb89054f11ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b36eb094c7e63487b3250843095315590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335b2443c0ba0dfe164d9b57c30d333591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e38e415283a74beacac82bb1b8e77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103628cc1cd58bdc52af5ddd171fa5a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fdefa1a8735196f71f11c23ad5fe9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd583e29264b996d8d302865e8eb62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc4ed6344b3fb85675bc9413b76d70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e738fee0ae260b288f47623079f595c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef680a7ca74c42d8fbdf1bee4ee02c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bde9ff6caf4df9e5543dd716a16aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89e1a0fc04f6893fce07c4442acae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a13c0863c5987ead0fa81b8d1e886601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69caecc4da3c4c5e7cdb8fdf11f4e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55fcb98e21d5271a3d7707fb4fe784603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942af7213123c9284e5377e5eb61ebd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43817de9d546ab0397553e7c0aa3e2dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74deac8623fc0a1a008c91d10341259606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b6b7ba80357f5929f2c886a52e8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3800ff57b3c2162fde61c59fcd8ec3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644631ab596052c2ab20c02485ec43e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4dc2a9ea50a34977f6576387d26e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d58c5cab5f848e90924af739dabd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94093cda4e8f6d96964111df235ee1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916afe5082ecae4753b8368fbf9c601f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd6dcf63084908fdea105712e0b9ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f15bfc23c0e64b7b417e550045a4dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c29a1c068b122156753368b461f64616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0606cd8d127fa7f6a41b587821807617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47d45eaa6d1a66317f0490e1e3cf86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f512e7eed70c07937e9910cb6bab3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d997bf9bfd6ca24d55e80f96d3407620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d60438ff4758c240364f935e8f74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fef1526d80da0424222bd4d3f947a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67063f3c24d5022f5fbd56ec2827e85c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf6d840f201dfebfcf0d95660cc97e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda09179188f391823f44b73baddb85b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef52eb846d404a0622c91129a728ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0fdc40d5225b85ed4596d2b706f19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6398fcabd2a311faa6407e8df250d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875359d87ef1120dcdd1a4de380dd823629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438037b20b28cc2a5b9db93b1fb510e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f0535099285f578260cb7bedb82f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22605f75d3df84e2931b3e675c1d2d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07ba02ce40ae130ccbc2c56d902311633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80d28e1071a4db842a100c86e70737634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f1aeda0187c53361212f7fb875a34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39940074d60f946278a56e0b2e561be6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15779b07c2bad518f9d7f5aecb8ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a718e36375c334bed1ddb108e31cca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b22811d24f42efb224235bbdaa2c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9038f66e98e2bcef525d81ccec2ee3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aae9fe87e7fa55ec23246c6978250641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e74f610fa6b15861d089cc54520836642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aa78508380e12b0083ea57e51f4f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9419b5ab52b8db881b3457ae018f561644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3661e3c33faf89ba86d52a5a2953161645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e9e51b9ae80d1d4082e5b1a833b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c34e7c35efb9809fa6cf9f56d72da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd2b8ae2fce555f57ef879192fc96e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba81b85705e5f22972ab8565307bef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e0b51bccacad329b62c9eec433188650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f5652c6755d9855cb465f72f9437651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb46878f4670d415f52080d71a8c230652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9b5759dfb5017e160e2983a0d4cdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956089f7bddbd354d6082aca7fae1b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc76bfdc280a3a98b550ed88a2a90a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f43009c76f1a3ee78e78459e500d0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41371a57f9790afa6d8c2e088b033f2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae486463d734153fb7a107aae7f30083658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84c9c1ab145bb0cca269305a374764659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c1e68f02c07d6dd9bba9f9105f799660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f76a247def8fc85abfabbb04f0aeab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c586b3f09807fa2b7ed2ac838b83b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd944d42f3b5ae849b7e36f5ea75dfe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a776a87e0036ab0091a90dd38cc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f30515b47a039560330bce6d09e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ab201e06205890f53c055824c55a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426c684f9ac557c47f4b3954e430c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43540fa925794ce486e4a5cdc0d42de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e766980d04c4823d8dcb1454e9d18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f1a197a41dc65aafd3ab2ec939ea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea73149244d3a95a32420315919d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e111c99c88af97f0708b7609f50e99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cdd1e947b6c22698cc57b1863280b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44f333f4ff5203b082fce0baf7de51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2213ec4aba26b241cf74a7c13bf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057237e51fe2e0f371a3d0d290e6b020676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f168105ca18a5e6c018ecef36c679677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8afecff1df88b6da883ae4e5fa0c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b9d0634b269ce2901975d1292183a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1ed4c190a4c43472ff27aec04cb3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c8655ee139dc52583c85abe66129681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c2f9801219280d04474f118d0ba99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281cbd92fdfeeb0df68e5e3bbb7a07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65247b7cb84dabdbcb8a19234c3446a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac53fae3c934533ca66fae34aee0d6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3c9f3b1b4967b0f9983978803dcd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d317bad8824cfad94aebeccbbcd3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a1c7b263e2d52e9b9a02ab8a205b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a7991a222cc0469603318f1d5bb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341b3b59bb546902f2c1726aaaa0342690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fff2f2dc0354bdf65f34a115044cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba5db33d2d197b0d856e73dac52fb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9301a6600341e8b4126a94260af835693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf4690d25e1fd56280490f1405885694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940c8f7bd9c0634d0e94e473b692462695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1222dfd287394b55b1c04d5413de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450c4ad5233f0efe16a4cb307fb62ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf8bc80d8a5c599fb308a0e3f037eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bb11bec0c79f9b040a6b8f9c23006699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ef91f6ef63d9be05db0d42f02e5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e8405db99e96c84abdcbd94fe9fb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6783e256816fa1ad25cd872bf47c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c92deb85c4a8841144f9d4c9561f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0139e5285af17d599d32b1ce5ffe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58446458a3b3d46c59652f48c48aac2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a4e0839a3c3003d3dde1c0272b9cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c08a1ee09d56384c4509e8aa5dea9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751eea02714bc47a10236310e959c11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614104777fe219020fd935c32384585709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c29be942178655255c6bdef6eec591710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c86e851791af3363ac91359fdfeac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be8a323a5a82bf15b6515fea35cc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891f82fc33ae1720cc1983dff6d0e4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a719f93d57f45ed765f26831fdb65c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce4208ca8ab6d2f571a5e3f82df82b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839a54f13e66e953f3a83474d19abb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45194851219930ea0c35306db10f0fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d5f0151d58df0465bc85ab9d4b94e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca1315010cd348f8c87292712cff62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da217e42e643512ef0d79f3b5a536796720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47dc29a2b684c872d3e5387b184b22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c85b0e1ec7944de4ac0b4ae394f36e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328ae53ee77b2ef917e220f9f4bc931723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b65dddc4087bbe3c56e8b26a3ac45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9408418b62e183dacfb78ac71a301ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6d23f32d2c70be9439ea077c36ef1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ef569a6d203c0146f712ceedcf09f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a573f977e56b4e77d1f876a5376465728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520b56f6c865eadd8511a97ae4ca979729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83148b6a288ee06f72e70be9daf63a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12588aa0029aa851289266b1f8fd40d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca77ce86d19a95aa199d52a59ddfd16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79109bdc1831de277eb6a8b057720c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff036e06d9ea9b36710f87b762e487734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac28868424911dd3d5db43eeac4f669735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc584f5a0d0c2edad4d82697e9d896b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36ce098d6ca55a32bd2f6a35d50f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e6fe4a93569c57e6deeec91b8361c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342594f9740644c2553250d75274cb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a58bfb13a773da634b37fcdae266e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051389513641c28b8ed8bc3dd3ca1bca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c5d51c5d751ca7c95c6d9d559a7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea594305b8d33b35dd92128c0292511e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685039b3a3229501d623dff69b21e83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b7d89aee304e1cc3d93cdd4923a4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa6f208178ec9a9d227410f0d4b22c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510373d62c26d857abff05ae2a04ed74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f76fa97e0ab56dcc195403420f05de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f556ce214464a9edd801d94c6cc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc569cec4751ca48864f5ac7db708a2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86942c7daa71238dcf589dd8b11abcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2ca1e94139fd790e9d5281a392056752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262eaeddeec68d28f8a3920e7389f36753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053dac49aa3e5f6c21cbcafb9556b731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506aafd38e45e9afa7d6a99463470912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8624da0850c86eaa9fae02b231d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e622a1a4e951ad1065d7f37c93ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaced786e4fcfc591efd34dd45440435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3f26f7fc473bc3bf23c4732653166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a772582a5c1983ec1ae07a153d11f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a00c25bf3f618c109246a0e17b6a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7a40610e547355a623ef4c19ed1b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfcdf3b760e022b7b3ff9aade2f7df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97713caa5b479809f71f5d78af2f194411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e5a4b67ad1dc1a436ba796b32ece12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8fb921b734a515b573e4bd82c254113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be182fd0b3766a03f03d29fa940c9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f60af614c8d024c1c94a6b1bb989215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431c4e7f322384e836c1ab5c12c045016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc0df3da5cf707b387322776dea45e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b2a4e6e14c4e089308a831310a1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ad36de336b8f168d03f0b0f74e63819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4572e18bdee7330a4fdfd7cea2dd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96104bf3b92ea85934d8174ba77810ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b4965d1d6230c0ff74458fbef86dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011be065447fb684d3fca21d92b98f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e626add090ba57ce4b1adbfd329ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7cfe93e88ab53192ada3ed4ce630525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3827a1bddafb4b855d33c656bb6b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce18da1dc2272e23290a50c0656865f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deada313b305bd8b7e926aa66704e0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3a327b6d27a22b645d1ec3b7b30d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0129c50704afce1d6412a9f6960ac7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352082a35a47da5456c82068497135a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93988553c61a9be5932d9f9213b803ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4190c2256a7db08d501b31daf13dd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c93734b2104eea41c702c8315fbb3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3be84156f89d77727582d3ad0397a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb0b4a9eb1fcf44299aac8b27361136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2aa8dc811c775e8edd7a1297dcf3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75717a3d0a8fe72dbd33fd70e24d08ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969578b80e71424e693117c458073e0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c3318ae6592040d63242cb9866d0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e2a924c0cae498f26cec0c565bf7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e9bc7213fe02412a85d89cb3341942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326a403b31662c5f0b51953c32065a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4db32b485410e347801d239ea6497244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92501fb2b541908ec273b8d691e32a9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16635e028e76d2fdb7ccd4fe1d113c6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eb15c52564b04604da84aff35968147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95b77760976223ae682c4d06fb19f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb930ae012b27951161460d4ef22165149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a864865c7dc4b256088ea2fd1381a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f1156186113411ca0a61db06bd05551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b580723807f3008655b4099fb10e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c686d71f0c54ee8ad919400a0eff4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36860194c2791457c08a09f48da4557654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859d81aab0d9e84f06fbfdf09b152855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ec29ae6e04f8d85e9253746ecc29756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7611a467b982124cf5b4d18ef9bf8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609beb2062df60ce6b851fa49f5bfd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43496a2c7dc1d0fd3268dce4e8aac759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2749fdbd71905e67e05a66575fa5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d48536446aeead864f67a6fc5a3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96a24b79407a29b9c97e43cb6cc5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56036b5e9f4edff274180428ac5702cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e8c959a478eea5c983f5b064766e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6d05d2edcf2ee9001f3a39cf89d9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c0aa9c22514425763483ca10226eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e0c0d016d49f109077dc5860f216667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214596060c9980ee984b5f3733af17b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307efda3c0c7ff4aface4b459a4d102b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c00f337470f3ceb4b3bf0448299cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee14c7c9a3cee1e679cdb0be0d82771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfb8ed906b0bd204c94d1efcea667872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce552a4117543adab7ab6e3272f9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4686e921b3e08dd8569d71da9c641e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a77cb83d6c2fd21e7e7a3dd9ff7a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba452287d2f012291b6f272b0e7c645676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856d07ccbd4104019c132ede0a3135677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66018c2b50a66f1ca279b83eb4c781778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630edb754c11149893ba81240e3557879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb3a228696cb507affb2f438a9ee780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027efe8cd49f1c61e46e2a802c3081581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30781dd584ee476ef64bf1fc1ed26482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e1ae56e48f833983b913e6bdcfa7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f60f75093360c11c3a232ca7f77b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f04bce35227eabe6ca727508fd595a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3e874ccb79643692885ffd884a1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f33cc8d4f16c1e4d823b4a44bc067c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e95e1b6d89c2358e4fcfeb1160b39588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce91d2238580e37755a25aa42edcc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbc26de8c3b234be3896881a9f6afa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bade5617b0d5901bc80c263ae202b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd5c015bfc94c8f2b46b4c8858372f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e5dde35bdfac49b4af0a377b9977093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0b847d9d77c5bcedc72498db8e2c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ce30a11c8b91c0325a3cd481788c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f502c04dcca297d9b97776b444755af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1b43635fdc570e3793888fd016a4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e91f3ee0b13f8c5f7703c3b2e13798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd93bf7b2ccbb4bf9ec257d2eada6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416868169402951f989b4afd4177fa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a703ef7ad0de813afe4e331da1e871101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76449eaa76e82a797cee20383efe45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58df869b5c081c460aa928ceff00db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663cbc443ded6b81ce70a13db621eec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf98aa59f5f0132a99b17f784c8daf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2eb705301aad2fa4658ac641d5283106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ad31d4913ae19798efc90f8be6970107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0699caa53ba5844548a165e382a23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6beb43f565dc5a720c0130e50245a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd8b8fee284dd17fe161f23b2cb0f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7358e2650c202c0a36e3eeeec508e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa197682af87bcc8ec56fac7359f76f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef2a8f182414195329736f916eac48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ed3ad517485becad6e89841986a96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efc8288b384235ac6c889e927c153b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0d6effa612d732b420b3191f63c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf39c11181f232839f22a408e0104117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c144c6b6d146d4d2a8faaa38671d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998ce8c2e3ba8b987135269d0f01ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662998d10be1cd4453cedb2cd83e759f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadcdf82c5e33775a0b904364848e14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfd0af6146ef42f6dbeace2fdc5aaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0192f248a6632625d466777fa2f771123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1540cfb388c5d637a549c6915fea760124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f398aa21bb2f195277ae6305abe65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b97360943007ad1031b5e4094a0a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a2e8a8e6789bc321b621fb12e57e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5db769c281e9f73bc428a9e9d8679e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6beba59eb067f88c79fe2ecb1e6c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dcacd7ec84424fe2c03fc89463f70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b489857d3cb410e8d5fe7bcbc670b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eba6712e460b563d82a0377b8d331132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d45c3d46e03aa834a1cc8fc79a1a4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93397054df5e5f20dcc89b6e343b8b35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82450547e810f1ee260bb6479816e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9f2305ddbf8813703408ac006ee4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113e0b62250fcde0fbde378e4d3462e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba8a99c80f9e2371830b40b7a51d39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3049cc82ff42c54eeaef4f6724c60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed39b637458a681ec86200a9d444d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a650b5703bb724d959583c5c7264330141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461b8165f74e03803c3f31991af9d27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ca51219042d98c7314009cb59dd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9a33aa7c854d8b95002e5cae2bc52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137c093e98761b26451d47871375f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bd0c23c4faaeb98de587a93e39a2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db713f4b950ef15888e9050d152789fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c51299e5d6d808de2d3ac3c1ef6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990b022f94d989992da4f2026ebd59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf12c5573c5f26ec9936dcf5e0e9912150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216896ea63f8e15eb731f86e852d692151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d6388417a04fa7d96a9250a399252152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d2b570483403c010776889df8605153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c1a74ad59df53012e46758a9a96d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e2f27aad7e52040afe12149e90bae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240cd70dca619855e59a2ce7c23f1db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1339df1807a4ec1208890088363ccb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ee5ca4923559075f633bf437182e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712442ef699ed917374f1fada143f330159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a624076a9f08ca1e8d7722722b4d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4da6da44dd5d09027363889a8f85c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8576965a76600c731a2bd3718bb97a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784adbd30642cedcb6e1093779dc0e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39c677832f812e0b3389754b0f942b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66426bad37ee05d84f9a2fba0d1806165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d77ea541f0e55818eb929d78ea602166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22838a465f31a36db9f397f9b12cb8fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572414b41c4fd24fccf902630abcf878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c011cf110a33ea998d034b76b8c5a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0e4059dd3975e3a99e4228898a2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567dc4d86deca73757686d5eaab574a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a4a9c2a1bba4f14d6147e0f23e809172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa685779bef600df43471aba7e2196a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a642804189bb22514158fab8849ee28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125d55ec8963c342be219a6fbe3e41b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b2e7a351ff59eb777c4cd82715137176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e60a4d824df7ea66b1c57fa06c94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd8bae7852917584655549d74285b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434452fabfeafafc95bf504155a5b47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67d30678ccabece0d3f8d8af3f36cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a65206cb1f0846726b6dc9001c44de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12872b09066cb1e346f1df7450c0e564182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be261984cee3f3e80aa6862c975838183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ac9b78ec31baf94e2044f2483d089184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f7e2691036e8987cd09523fd8ee6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd55ed4718572a9facc5452f9688145186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4921b78446e0e9f2ef54f60d2e4715b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758743df1084d5bd80a414395f0ca1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f9e498504894aac4f3195149289e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee9d8e15e2474378a83f4f5213767190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79720885f3e72e96cad12ee706c86b28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1851caee3809d07e052de5f5471626192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37cf8b29e81efe2c6b0c1f9c4882a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1112b3304dca00448ed8b6d5b3c44b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d16fc3e918363f86d7d0d124c7552f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2bdd812360330235b63e756622108196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea8cdf45516d3c7fdc307c1afe3be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b2f3224e94b5dafa25fcdbbed4da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744e765b49e7a7794b4321ee917646e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1057687117e11616c8f0d5daea2a61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae02f53373b0a5dbd1efb05f585d8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf4112f324f02abfebab5088928257202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626ece9b9ae43d932bcebfc2539b92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b62dae7c3de5123f39d7fa026d0d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667f6dcd46a7393cdb6180be1af541205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3011ce8fd28f4dde66b07b1344c7cae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16124cacd17e8f5b3f7816844e8e8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad5671ea495d49eb4693dd266b1b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82f59357d187fb9fa4f270392cae77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e033bcca88e33411d286842ea030210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7cd4c3cd01c2db763e44bfb04aae8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475470fb56c9af22bde094171d97a6c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760dee7274a35c08c6c1309509831ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc2be676a79761fb850384f44728a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a33b6a9882981d5fb281b6da5763b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbb6f29f030e72f2dc35932b8b6d48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a84c5f2c12e0fc5f723ca4251382f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52321af18fb2a8e191855fe89325b777218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c25bdd2d936bf4c3e94c962de2b82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914e10caad1a3042dec2ed4f1de9fa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5ff23bf63400ca9e807ac9b18295221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fa20fd5a060cce13b7fb0a1e30166222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f6a55a790b988aad333302f7686dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f837b3fa255e417627e45a1eba1fcb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df5579624bcbdbffb4aded6a60bbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be9b6cfe3595685f7a3dff59175a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba7dff73714a0da8f9dcc6ab177b49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839e48ad403c7099fd19ed856c843fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b19f79a449ebf24c661be16d3429229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea5b31987841d9bfc594f8dbedb15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9dd688f8cb89c96fff32b0433b85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638af1abb8e6e754e1e35e0b6496664232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511614014b63d1c53c3e73a558f36039233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04b93f899639f9efc6a142a2f1ac30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5034489b0c567b0343fc3bb698b02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741d334ac4a014f903ccfde27520539236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49832b887e8c3f047f0421b73efffb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781df78c0b89129f63419c729ab7c47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3887a7855faffce3066499fa02bc9c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478599218f22e8a9e1b181af3bc81e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5fefcb023d46aa4008d51cfd6f521241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb2ce162bc0a025e425cb525b34ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5de66cdeb92efb03756cf959a6596243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb37f6cec69eda164d86d5bf27411f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ece35351178545a78329847251bbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857138147519a7c9ff06d66a672c497246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ad9f576f42babc9d54a26894a1cc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99ecc6f5dce20fb6868e4c2aa2bdc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d895f0a2631c72570673c2ce997d87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25ab2e0997f587707d7d62f9e208b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f53edbacef0cb9b1089c3640d75cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a04e9cdccf8d0c24e9f2429252037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707bbf1857dc3fcdde5ac8f54c78336253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066eb1ba7d0bfa37c1c19a85020015a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539313ce9ebaa56a574918bd72823d42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596d30b14e462cfec90308f00d3c7a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f18e8785bcb86a4a42a38f3180e4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec612b74fe0f2ba79d144d5d72f52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baccc8aebd1b39c31ef0636e5ee525259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c38e48a9627fddd9de462d5a1d924260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a74663a7d9786371498fd42130b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a63df5aac8141d3e1a9fc66314469e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea1a7715100572a2655e8ee997ada1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd34d3781c0cd4abdd1ff348617be5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516580dcd168932c9ddd519aeca9204265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410dd739e693f984568dd2e14ab9bb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032dd668cfbfb225808f7934d16d445267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f504b7b45c6471f43569e962357640268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea68b8d72f08e82145d0b3b6733dfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1721791728561404784b6aab61be44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde4a5632a4e86fa5fe57366e25494f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aa2d8ee9637525ab21c526167664f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1e27c8ceda2cea9718d283ce66d0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b5523cabc9df2c69b553f4ace0479274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d930a36f3eb0a7837acad6e30945275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c41d314aae115ff26ce32b4fe2849276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42620301084d6409f815a0bbe0cb0936277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c770b3b8fe3fd919a96407813ea521278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50919de5f6a3a09afa7bf3adad81db4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa734b75c51bcb43d81da02d61c7cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfa2caf300132437bb1ded0281cf04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6dded4a5438376288d9d8aedb636e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a7362e973fd674b4bf3748239fb7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6e86143687f8dd121d08d61966ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f971b099c8714046c9d30b32e1433285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a254a8264bf7e96e5aa752979f71a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b54b6281cb120e7742718457c5648287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29845c0275f6ed3cd483d02fde1d245288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11285417cef9c9ef037857497ca8659c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15a8b4bf8bba0e7c4f1373111c87ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62de04df9dd2861343ba164e983f60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32336a0a28df6db820e1d6662240b8f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39657d2cdfe3a1281d2f545b8f1aae0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd87c78f6e41533059d9de0e519488294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdff774922b9d06086536990018c36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183645864d1eb58b8822b0a1dd9c5df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6736ed2b4589f82580ff070325d484297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42e68a341e77c47837b06d604b7950298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc3c56ed39b5e86cdc5773c135fc53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c60ceb7e699661639639b477b7b69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75ee7678d6e590e86884ce1271d47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9032b17980cdfbf1a3d87e4c6ece1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30397bc566cf930e7d238f59f30075303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb273ed23e81e1418d2f6a205362f100304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e653d794fcc515b5028406cf926cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a509b55c7bdfd3e6cf7e2836e36233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd2b0cd20829595cbe15fe043cfed4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c1e4e95425a8ccec54bec6f0ad910308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547220cd1d3e4e524138af8bc8fe3b65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bfe5e23a2b3aa4b42b2b445086590310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639456339eabec3cb3e61cb8b77035311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b75bfb3968c6dc7645c4e91fdebd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c5c3eabf85d32037375e87552138e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e1640a20e075c2a6c80f5ae00b52f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435229e95668d31a08f48c285a2196d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72cc6c8765b44b2eb01b03b9cd1c36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5534b5d2452fe4ffe08b4d202d6db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cff471c781ea548f844e5f6069e78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369bc29f14fa9619e321904778624f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d44f9add7bc039cf3ea2b5ca61890320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fc257ef756649619b1d844116115a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559251cc612084478c6bba310670b7d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55d0cce644874b2b817f9c75375257323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45126a154588fe0795a8cf7874a73bed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df8a9a794c5cada1ab16193b358630325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011838d0fbaa61711a1eaa9219d57590326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011e620b71c5383c216d995dbde6195327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac24969d45ca6fe30041b04195e4d18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97856aa7a0b03816f45bee2d12a72ec5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b519e444f1596f2d7d41ad475a797a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9c4a30f5bd0e9273e0e8884461578331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00b83f96683bdddcdefa4731ea0731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc9f3215ed886d73d90036beb92fd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ae3862587318e8f529c08afe1eee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6957538fb5ff3358f39a09a0dd2a60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a4618ba5cb234d271d9708520204336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcc1ac777abcb1b7f4596a22eb0591337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e40a384c4fb4455b0859f7d5a9e62b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beddb8f9c326dfbe7ad0cb392fd995339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212985738e3ee0c36eb1cb4a1c9d2ed7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ef1b7f4a164980d02bda18b20ebd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2cb590befebd3a2f07a529da32cba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b3bf1c61526355b71d51cce5b5f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb733128eb28337d1526fa9b714d10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c32f064d21d8cf54334e7dc509b2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b90d6f324627759d82c6fe956fe9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e653f0ef8f914e1be5baf9f172508347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07af6d636fdf2dc0e946d367e151524348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efa04ea140ccb1a61ee05444be62c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a87fee5c0d7a1064954e4b72bf3f5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7035d34e535f8ff9d4834b9f568354351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ebace33232dffd10b31e240bd7dfd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf1808c1401d1cf663fd2ab584bef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672eac7adfbb73b1010d987e0e950e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15fd6b8303510d27cce4f1aa64ee1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94062faf35462410c5cadd0de6d0b9e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aa626561070d98cd0d5206506e09b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24d6c7646bd92f797584f6d39105ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508936ba53c73d2cb671390e1834ade7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3f6bb31315d054eef7f828d28c579360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f5a8888fe463dd3f9c8677581b26f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc3b35a33f4b5780675ad20f2fbea0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370b4490e4dd503e419707a06ef97d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b6e33d74ad695cab5214967f70e37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c34da893dac62ffbe0f1a63638638365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693445bb97144f6206056707b4641eb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f469d778ca18f900e26c419706c5a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd74cdbe338b4461b9ef7d961e2224368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599ba0dfb9f20c12ad43522872d489369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950904f5ca4674e0a0f9104413cfd788370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7fe546aa906313f68070141c57056371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade3dd5fab255dfde7a0f9e12fa75f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9823a2189b8939fdbae948b92f6c798373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f57cbf509ea8580d9b87daddaa86dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bab4ba987fe11551048181077501f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf0fc339c7669d7b1bd1c21de8dddd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190a170b29c62738a1a765dbe01ee62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c5fb8cd6967bfb94960ea2bf97379378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a6a4e038514a46272046936548768379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee1c1845a9c805ce16071b5845b50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae53d8a10170213b667f43617271fd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583b0cf9dd04926712318185b52648a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d58367e45851840b5442f3c98f855c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84829a59a5fe02639e303d65e8ff7c9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba794c6ba27ee2f7366d8db300ede4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b2896a74695c01e67d45ad0ed3b8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467b49c62c9e29950141dec9458494b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b6a89af8a42590b5a58a16dfb48f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf8cc95cb6ef2e74f14f70738c5331389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780392f6d4c25df353e2c84dcae0116b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569193bdafffd08196e6a053cbef7f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd6e5ca607036bad7e7f7ce423aa3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502278049a2f0f1a4f96f1fa2ba8380393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bfc23f4512d2548e718439b696b62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb374ae2273c5e719e2110cdabc456395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92f5c6bdb80afcbd5820c1afef2d51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0599d3a800a0f753703999c04b20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7589c028b6766c3afe46c0f159fd51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9654d8ae62547bc6095823a687a4231399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e08c3e7584618b1653bba654a95469400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5ab9e5b9349d90c15344609c6d041401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49272f6ce25182fe455fb88cfda4727402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81830f53f6a37d8b1793257830db24af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba9df1adf0aca12452d108248e4335404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f57644492f698608df091c1aea275405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319bcb0243e42ba3dc5285097749830406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaa071c952bb639e999fdcffad05a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d543248f207ce6907f214941aef988408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc8158c75a00bef6435b6990e722b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d8ce8c3c60ba4868774ae4d1845fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f60d81ae07a7486619816f1d6b8602411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fad42d3831e80996267d1a66b22da5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fea775d4b5f216e39df1bc56e8a44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4605708912fa4c1cce26fb35270f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f6bdc89c780d0eed0cb993c27e18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd096180352bc5f5f8be9f2dfcf52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cff2099ae0445656d818ec2377b23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0fb14592884623f45c6076733ac4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfee7ea275d622438f29fb47cba3ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e76be1f128d35e560d3b705a13f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2561cede497e4606b70e08db965edbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732e6cf2d228dd818aff9ae6c68e216422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a710a01b72ec926d18f80071dc6e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e04888c678c38e2106a6cf2f6fad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e0a48eccd09867f51b64e46452264425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685181d062c8c1794eb78a26439c015426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708c91e8827c3e88ba844050fa3ba47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2d1769e6da075600bda31b770077428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a48ae166acf0c7d0ae14f5bd04c50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea362a142121ac5c3276c46849ecdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e49440587b3b79fa5d7498f22388431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88578190e889d7715c0fdfa6da44296432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a929bee7bc1d4f2330d2ad94a2c7526433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23a449c9d9cf2e6d0c8d5d0be8258e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4c893a4b9f54e7d650111a4a63349435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d4df914a2ddeaee668270e100c480436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b11a6d53e57a69deea2691daa2c561437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a918eeb05e3853867ae93b3da9c08c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0933e1ef70d4ebafd9b8ef193f6b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c6b57f99b2212d8a3430f9d4b49f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db574e282dca978f1c5bae0fd947a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b336f2ccafad188a06f31227ae1cda0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa91d16591996cd2b4d5a57616bec0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51da9339706292583855ce68e4ccf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca0dfa889543acaf2bfb65d5df17a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2993b1ab051dd9ff5e384bfe87d4e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cb5d3ee30de3b0732fa8d0ab83f50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1fde2f19423cf0dfb37bfee07ea2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daac7814e1603a49fb56ff9149a27b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec018b2e575cda70b12d974cb50a06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3820011142f4745121d43b074485830451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade004d9798a68ad04d3a9846baccf8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74bf1a5af078f1aa4c7175c17ffe09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876baf289eb9ae34ad8246acd5608c8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169ce57374848a6468023fc87952348455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af782664a67983726fef6b2699332e5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617ef7227512b8bfc141a25f454c81d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaead7764917dde9c357a277bce407458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3fbc3d141b0c0bf5093f411d69f10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498eb1bd34559ef0ecfd9fcfc4e094d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa1b7096b1ec19c527f06b24b5388a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f4d744815824b5a1c4f15f6fce05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06946df5a3c09e4c1bd9e209614e82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8dc12a2f4d28be53456d2733bf02e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d15f21417205275928b3346719ed77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e23441301f6b48431fd54ad6869e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fba3148e2ff1e03778c9cd1994802467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e3d7389efded2a151bc7a1a19d37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cd0e550b95092585c5abbc48a95c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69942c371b5a8db17495428668b1dad5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0b4b980cd3aacbd4be78bc1cfe38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cafbb7c694ee62c40525e1be45e6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c930623751c8cc8e3b7969447a5371473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84272b133ab2a118bcbe8140c1b1a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c891c2a882fefb4b6b6f5b5a721614475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46ec976be20678ddaa95d84794f15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d008b4169596aa6a921c7a13335c74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046660676ab8fe3f7c9d3676ff82019478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a053416a319ba4259aed3e9ab70acf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47c103dfc0492c1544280681e5a53a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79d369df45f7f9fac30f275555a50f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf19716e3626b8dd18efc950834333e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90cb5318f14bb2d803431474ae6768483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750aab0c5deae74d42fe39d02fc2a87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fe14159dc9d399b5f8a2ba80738cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814cec6ff90f36a5f72a8797b136e63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da4d34e947cc09f74d76d9bde29ac8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c48d52e014bdb08623ec069b891e90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158120d37a7513a515d6db99f47c5d1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bc0f3870fba7042575d1b6b365b3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bbf45bd1169a757a55dfc1249e20f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68801e95a7302cf711f46dc8fdda4a56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb880ccee34efdc4241dd14ba568a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7c1205ab05894f4f9ac74a200f1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83cdb87e576dbe6b00fcef173195b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8d4bfa306383dac638014ca339d45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f8b3703cc4dd3c9e330010a6316bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86c0a63881fecaf5434563d74cb851498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1f63922b8efd338a4ed5676e779b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774fac1f8fc75e86706ce6e55afa8ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc6b8e353438b46da2110cc91f6fb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd36de8b4618cbddeb7984ee0e446502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f302c68047a88b93ea4d52f3160757503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a666bbe92d8902ffa8fcb728b8b47a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d83469d1caaff9c279ea031ef59579505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b39d6acf51904052cfdceafa89394506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e05633dc26cc35276220781fc7e569507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb7a08ba7317d15cc3107d4c403b7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c6316ed69dc660e82c45720841769509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66118f7430f524f2b38ff02a81787ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d4b2585c0ae8cfe6acee3d2d7c53c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e7d94acfe41ce50b267306f8c9b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa0cf6b1211fcdbe918474017ed88d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c12e17ed48b3c62eb1c70522b1d899514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a9ef3fc3617bee09f1fcbb4bf003515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b316b5ecdfa31066e7721af691bbe1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed509a77f7149ec0541f5703a5d0c8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cbf8cc659a3f7af3e87e9db046b0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc3238361e49ae59f1c6e3bf066fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef877a27be62aa6802c96db3aa0de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0042a3be37525a5dee1a24e69239ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d06092f4599e1ca25ac10a7d1a12d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98f3f370ab2c4e91e13a1f406ecd21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd4cb0183e0a85f00accf17207618524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746382a148557a419e27db257e436ea2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15fc3a689d63d8ce7fa0e78e8a164a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3317a247a6345e2c747a7bab78f11d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1b70945a3f14f1b626d6c1e1f5949528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403bb316e44699cb60d324fec01e5ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5cc37f8b966aee489f0ec68f8abc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af3298d44801fb27400469c364c24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ffd542660fc1fee5d4bea9beda8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87baca896abaa33d7458212c236290d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4a33b534c181a3be2cf5231c8e5ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8715e7d8b003c931dd0159d1c515e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911184b5f838b93eae30b81310a01c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca164afdec55222bf6d8b0698d8c17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e495ade442c2e787907b5e58bf2d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bebde7ab120afd3528f2305e67ca90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f460734bfe549b96e1dd4d6530a8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83419d1cf6255027a750576ed58689b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2684237ff969e9ce2527e1a5e454f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cfc8d67cbf00037db508cfa0505c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95605f69b230252a1fd30d7599561e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe855d0c22f9989ec1b1f5750dd180d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbedb7fb11a7c837872a5376609fb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe521270135eca74986229c9154d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d198c9a37336e05d8cd7636af383938548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8b7522a638583574b76d26eba11c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99a6f99eafbb19499c91d78fb956f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd9d312ed8a0212d3c6577c3cb038551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d5d3fe435269fa826d944e05f27c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5911daf71bfd29f63d80a5009f1ec3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2635ce1f9f95b90080d07e06151c7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f21ba0eeb07e006799d1a7b27fd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2dd43081d7da7fdaf3d6a3de82ebc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc330505540894b7e64aa79b45427557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8a88b2023688364cd2951026f7d9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc01e4fec58f668e394315293ba0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a87e76786c3a5dcc65e5982a8ea214560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beee0375a3eb6fe1e669c4238caeb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50a046aab7f18144325b2487b16f95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6e42cab2b19a477cb2554ded3b240563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0cdfbd3be983d20f3dfa51eef8b67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62825573ef65a817f1a3e9278b5db8d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53af65ea56e5e365887716df680306b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac639f1450d9e17e8425e3dde16f4eef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a8f0d4d5a22294c05e361be38cae5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b924421834be31589cf3f63842a7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ce98f3df8a835ba22f7638d2ea27c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a6d2b573418313363197ced360226571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73db3b335c5d524c6c6e0d0ba9290572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba438d9f2ce0bf17340effd25f326b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984e48e86949c40316cecfae7a43351574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4447057f729dd0dbdd6131f961c096575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8c95bfc9091494a79a0c4f2f39043576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d017050bece14e8dcf6b9f1d31bf680577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c481cb1e063646eaee5b51891ff42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db33ca2a932873abe2bdb889d633a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf0a55b7de8ea72ba59b7de1f0f57e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fc09301427e8c267535ca70b26b86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96725b8820ca41b65ec8f38f7dd5eaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce071929fb23d8a13d0b9524a053d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1125cff840256332d23f0e087723e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b534a9eb809005d270991b37be11258585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778bef6234e5d533ac6e0317e754a9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f27fd569f642b8f72ffca7c5d79ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362086c76d4a3bd33ff52281c58cb5db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e224fd77f8447786a1378aff0c799db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31327cb54db2702f1b4ae804cef7b448590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b789473aa2ca66f65363fa617db665591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e53f7e95cfc54f9733b823bd38474592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271de1d23d44bd5734d9bb9817a72a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e730126565eb86f9be1d26b1781f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82561bc2c034517bdbd6590fc3b4aaf7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81d0961c05a395518a8584707efc86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c3a21f2f015b57d6c2ebc05491cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf5955a321678e8f36b3d8a02f1904598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbdfa9e875de579a80926bbcd0c56a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b012d5c9b28e16bff907a34839d3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d1a9e93ade74f44d285db66d29e65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d5528ac6c19727ab4bdd2410ed7de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec727e544d4c212ceb491e3aa825d340603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae157b2bf27eaf9cfd2eff8c1bd670604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624555d053713883baaab4550fc25b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6666880195fe5df455a744781115606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d807f16f411559ed842fefe8b06d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba79127a097f561dd2ccf38f184c85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0abb384d90ce2a0ef2c4af40fd796609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950639b6a3240a27939af649277daf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcfe7ac08781f2cd1abce3be99776c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960197237858cedcdab2b939c4d83c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb02a4d3740445c7e64178bf232ddc3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfded4f34a786891b418a97af87ab0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e33be65bd2080d647c97987a7840615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1a132aea9ec3aef4e232f3b4bde1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591835fe07eccd74ae3b8aef45f742b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac400029eede53488f91b0fd1d395fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636bd88ae7df5d6c5bcdd2bd9399bab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc29f329a5ea888008d4a5ec0cf1ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9745e7a4f0837dd907ac09588fc093b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317037fe21d86af80363cd2c6cbf888622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2e37fdec48c7bb47d8deaa9febb8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ac8547614429ab3196eabfc4a30cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c074cc551d46c51cef911604a22006625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f6c69f2d29e730f1fb7bea61b46ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c35f6a9286b87ec813b28854c6055627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8163c713ef12d05206872f7870acb40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d6b896f668c021b271774a6af3512629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952ff3a97c64d57fb3b6816fb1105fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b24d22162824a85f18615739696c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ffdfb8375c4781e77c60a1c77245b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1a735c310b85ecb12759ad37efe71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037abffd675f41427f0e55e7f22a75d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da039a2eeebf8956f51445d918ba7020635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315a53470a50a8466cc9aac062aef1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76d0f3437fd15371adfde841f404a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22bb138760a63171405ae53fd327df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7406e309d4ed623c367de6e3d93d4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d6fa4e81a286c6d4a3b5f66c2e96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a5f4a58cb92c4f8b9efe66e7382db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e671cd65ad837a53813bc6735a2dbcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da9df035f15329449b2f5053fe4f15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367abb56bc9562e9e8b9d03aa4d1a6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8988ce16e669b807ee09c36888cfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b041361d787a949d2047d899ddf8b4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f43a4d321a29c71012f46e1b957b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc242a78be8eaefb32b0e94c130b09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a74d5d81e3a6e8a2bc270f5f73cb2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a9de6cecd64f5c6e9e862fc9d3e63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9363b0d6b37594ad6b42e4dc01a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10878db764d7ab7ae00341a84e4ca57a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295146ab76f3d067521e6b1c2b7b2244653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f812afb0854ba4ca4cb81d034517211654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df7871a85c196b0e7e86007c85b1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a91ddd2c55882b371fcf6ddfb2f97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7edcb41d532add40b7bc8e80c2538657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f95137199a2725effc431405c4334e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7af90de6a75a4cef061bc38f5ffaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d347c0188799628f7f04c4e7696b082660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd83ca2a7b2a8aca94ecc9e9746bab8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de52863f7ad71c1c7e250548129ac79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf299bdba7fd4fd5e65e120be9ef0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5827d8089476bb0ca80f0943d788664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825330aa1c6ab1b5f109be30286863c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2d754df4637ad258de4fd09deb81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04925c23ee9e015529677ad7811140de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb72c8718309c97dba9f85d57bc98f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fe1f6e19a1f884e57df63e96487ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380441b3e1c6439f1383e992c1d300e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd424f68fd3b06596f02e0f6bb55a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a6afaa7967c09f5a1b262c85f3577672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295759f263d7422fdf503ac65e8b75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4312c642c76bef885fbdb2ff388e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a7428a13fdb1abceb56665024b2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e99559aac250cf9daf5018f6bc7cb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f8e6afdb191b99c91c65729109e79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec61a635406237c008f0cfec50cbcb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147e59bcc0784dd60d1f281be13ba2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5739b36b65cd22e827f648bc13fa991680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da038c228a9d7ab109642602aeaabd1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4935f55e9639d090e609f70e2cd385682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631134a6f1353cb0f1f6e24d5868e20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e3eaa3163b309ab6a5567e5082874684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ffd1c4babd1494ce21d8b0e8913e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bc87a3a0c14859008fc0dacdccac8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0279df99afe6825c572b76f3415c55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdee3a431c8ea0e82813d5a58128486688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a40aa3550dee48d5114e38f2aed881689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac6b3dc6f41d3f14d6463eeca780e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e29b88ae93d320a9aca35cd551c72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121f3b845acc41518ba0895c560d144692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60a59273aa5dad4b26e4573afad678693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a20ac0067baea99b112b254d86d83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9636556e08f095fe786c0067cf737ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c35f9b599dd1ff28f8158179327b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0dc3098fcf38c20c124f43894a0ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c7f5698e7c1d005db49020fe7fe1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a169e425a4d130ca203c24c8054421699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebc3d7edbad645db2dea84d4209c4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291378e73a20ba4848a902e54d08ed34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca60738104c13905cfd3b3843b183d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4b45d9aeb68ec970eeae5e5a2dd06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73119cd5271a0d22071aba0b9763c0d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540aa1955b4bd0bd2d75fbd59fff0aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace01c2c73cba83ed4ef4899e490ff5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae13ba97d78bacb855958818335c17f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16278377415e8f900c07e7a2d72daa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c50abb0491580bf5bf140e0b788f55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa5b159fba197f1ac01d2aa86ce753710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a66eaf8f968a4f84a8874573f9d6c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5981906d57dc9776bf9a8c01d694d82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4fc8a002182971d3a6f60e42455b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d8c9d51b3074173ee05478faff78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e94c30651961bde5f7e4115a16af4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5831d6b185ddc3ab3e4159526d895716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a95e85bf62fee802db2925d62fbf26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22d9a87fcd6eab1e2d038eab05ef2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dc10f1393dcf75d9da9c1c8efcf63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204a119c2a28449ae676597f2d6fce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceba5d08878ce23ec8b6bc81d10fbb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8cf2873be1571cf8e1e423aa6f71b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4072eb76c790cf0bb52a85bdcb7462723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd96b8f18c78c11385557b334264431724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b79e736ac907b9c8c9c2fbdbe075b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc8f4103b44d740b5ccb6fe13124a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c902788e8e417a5c75da8946c0aeac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923fa4764e5edc997d50d0422405b46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675834775355da0115589d41e61872e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c2bed859e568dcba3584000746392730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bed5114b86a0a6ae2332fb61c81d76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32281cfe1748c092ac08ae64c861cab4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a42921beb295dff9e8ac219b5dc683733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c7d31fa5c0cc0d843cfebd4eae9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875adb8dfd91d2f7af49c0c436d1f31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c391ee236e11e0b67a838097a4928736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55135d335a7a167c1915167cf5f02f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec0b005aeaefff8f0c63cc97630404738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca870e7c8f04e87a32710dc05649a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f08351a793acdd5b6b4016341af016740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a39d3ec1be54b73fd7949fef5d6234741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc74b3cc4c526fdf0235edebd8b44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763f6104f34ed6b55aec8042fefacc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e649315837763c1d40079f618ef8e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415202d985a95e43f0820fc38971a81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78e73b1c8d0c3a355c511711e64861746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f57a5d1354883860ae0171ac0292f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b398180f51a56757cc035d7d1741a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56573c1af2f675bbc51f8970c2e5c884749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf27b47c17d2a89fa3a17205309e43750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0c3b3ea99ac5a0dc38c170c08488751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4617312cc64e5777e5f30546e3d73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad578c3ccb30706fcd3f01e5b2edfd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77727200b12793be59227f6deced337c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b1135e6991c511f5add95f1550c2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fbbf4415d2f885862b77d0e7dc2cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe13b08e8857450f7bb44612453e9b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>