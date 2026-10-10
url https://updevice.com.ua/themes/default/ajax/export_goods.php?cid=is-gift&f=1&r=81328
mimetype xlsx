--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792413562dade677bf4435461d1260f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf274ec7e814da3e60393d1bd0e4cd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e92620eb7b6c573ad91ed8318be2643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7856a21236d31b81632259857b5984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef840198d40e6e37e596e57b1042d75c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51263898721446f5c264785ed13273df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84469ba90c425aba2e8e848799e496cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce064abc3a4f15ddd702ebc530a2168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38977724c302d168ed1705daa3b82909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac59361a8027fac24614f0404404b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c2f0bbe749df5d30079bcecfa3b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eb764f1098689892bf7bd1f90555a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e2dce03d283abcbef9d96e5f1cf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58b88ec9ffd3f8839c4993a96f4ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5048276645a8a499bb9bf2eb250e13a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd978aafc94488d8ec35fae288805b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c364480d22380ca193d31611cc1ce417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d185218188353f17cc4248bae444a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809023395d9596b238996a3d773d2b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0af677d1c5f174796f70a369cbe0fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8d823010f9b3e6d7a731d48db04a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43485057ab8a24cb705e425931466122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c986256a5b5e29030d145979bb443623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cddc1b8814035532383fa8a4bbe3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a95292b03c7d4ee4ffd2233a61ae2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acead2a46281f6b9bc185838e978ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ffab44cbec4888375b7d38fc1982c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce06538b62da3950ec1fda53f2d6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94716620e60874199c18711a3c44c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3edcf42140d086f5e23914cc20095c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c982f3b508f7532710a9783697c10c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4307aa8d298c4dd52fb8631102f2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af834e679bae29b75fe02988dd610033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e73d59314b715b9b5b0c042cccdfa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff6ec02b42f9bc2d693ecbcefecb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569fa3851fccfd2db0dc42662187d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9327bbbf8c292e9b72e7a4e9f776f2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c07ddaea6b2c2ea9c6b879d1fd429038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338edd75748ba4febbf23f5f894e54d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd307f7948c82ee2b5599f68f7af840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cbf74d775c3fc6c9e9748c64c276041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d640a081e644a2785b42737413c7b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef54f855a0f7d8d3a0d2e6119cda543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f0bb047195efa949cab78b1f8e0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64728d477cd7748078d282ac5216b7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7216753366d04e6c42278790c8bd3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd18ebae0cd786f939bba1d4ad80cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131855e6d3175eec8e18a7438de5f9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aa7aee5a44f9f14e0a81686f52bdb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea566c786b29bb25e12410f01214a03f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaba345a5a188393a6992ce575ce9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad77c853665f91e6b408185cae4eee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77001ce7b74379c9956a2cc7ec239ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e543713dff7af8d9908c5b524c93d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416acb4ac097b8eba7cba95b8bbffcd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd1ac77fdac357fa44d495a894681956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6402e593c0436f0a4b8615c00c8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62493f4f47ea501434a91d3e64c087ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e45a38d342a577831bf21e8c0adb1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e37b9085c8af8f6e9efb194381f20760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a9971c5ead72726b70f46354b27461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25439f574201ec640858da6f906cf9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3630e26add6d41e599efec15169e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f01b2b1ebe55174aee5542053e4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be952395e130a682f3358b2a0661e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82edcb500d7a453a614fc1afd9e203866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f187c85bb8338ff4db7d1ffa7ca9a9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349f862c67af8c7f43c7ddcac19aee468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f52cfde108ffbb09f989a7d4b454569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e55abb4b34d5efe935f0f1e2b408d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7142e021e17bbd63943441652ea3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc08e51a6819a6bd68dd205768f85672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfdddc0e78e708a9ac7abf61343e8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1619c4bbd2a27ebb4894dcd85eafcf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21e4640eebdd9aa41c9b9fa326b9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9a54166ad09b32c49036a93aae6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470ef37f2a1453a40b3f613c45945877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201535a16e55cdc3373967a2949418d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffc411ced24eead3a2333bae896bb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c94587b1a5c26c4eff7a45020f563e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec303755d1ffebcbc4c98debc8694f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877009fce812a268cb0c12c046958c6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d1a79a21d4c74258acbd319fea3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68c2582eb6ec6fe8ad46f834f8aa7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62f8e01e3b6f8442939220b29fbf3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e607f09543e19e883aa2c5ac2fd2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800838868c7c9fa096c3bf567ab09dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722acd90d642bdc54a3240e99e667a6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e252fe6041791f3f9da3e257eb9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71c24767b9ed3b8a5a415a718dfc8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23624cdf4aae5214ac8db3ee0dcef7fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801f9f020f91e31d5a931c7cb87863392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b92adda8986e1ba4e7ed3a304491f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309bc34c651edb2b33907b552472d0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461435a2af3b6761a1f1d33c82d965e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0623ecc183c1253da8ca271e9046696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538de32eb5162b0151cab4bede828b0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0bf25a697194c7eebe75df01670c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ffeea7555e8fc6a9357c409446e6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91376203c78d34737e5777deb561a2aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062b8acf60eb61743fc7d458ae0cf7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f81226ac013c48b8bd2cef9fd800b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c6e5c260998685434ca4ad0c4a070103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a222610cc588d2361a2ccf1f2233104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63701d9e6267805947057940ada52864105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11774d2156e9d136800744662a977f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d189babf2b197b35fcb4786ce79415c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae9acc3287d54a177a5d0663a3ba7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cacf8d289b5c46d073fc659826cb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1cc344e42dac4e2d71c2456aee21e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1663adef66f9d0ac6f6495d872051111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec5923e4165d701accbe68a839a6cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0036c2a57a62ccf1dc29d74ede4e13d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97294734d9c027a76eb39c875bb16a5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97048746e8d24c9297c054709c5303115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82795351ef5593b7df0d995114117b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0caf722ee2352b579c6b5f0c210b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4359a754270ca0dbb8e3fcd9a25afb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e50a949cef96201f97785c6d8a59f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217314f8947df5a087a42debaf1aabf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173501ec9a6544a8411cfd6329e075f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a303c8f00d217af4e487116efc368122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e919581d2c025a1b66ba8bbc44dc0e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be14d227d7ce162d89c3b715e4c40e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc55ae4482096249e813c8cd9d334c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3135ce3c192684045c3907bb5cf2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730839068c5efe46dead36e0068948d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fab05179ca3acbdcc86879419ddd42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d37623d2e2a18137c3f7d7e026b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14bc2aed10be078b7335863a036534130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0920aca15ddcd2991fdc6fcff753d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaad2158561df78c9135236d7dbd4d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f221775d98f430bd2ae78d9eef2ff34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efe695627b97f3f63fee54377ab487134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c10c869b1377df1b243593666a7aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095306823e66a23499ab543df52ff2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452fe330547e8773460976bd62d1a9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032304f58ac2adbebba6444706f2ada138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a0ca8d80fc0c532f626af4e6f8dd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3ed46ec958223c3738a3ab1198ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3ff44b70a8012373621028d31cef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6305a7ef95b68b2e11e05dcd6b01f7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063e1f180dfd8447243019ff3bef776143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabac9733ff1aa4a1f3c497b2f6d5c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb575992c04e4498c10549f237bd18be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389e6c5fbe9893cb972469c6dd41af8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728c85babec0290c45017493ef3e07c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdddafd343fa3f03899e02402934d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c36dac29abd1eca82200be2ff2f48e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb1e6814a0585235468b912f577a82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b762f6be11a009966b5ddce02f62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b83d74ba7a52b2a55998ce684055c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279981b289f983048a06c11193fccfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b301d0e5bf510705558f37db6d649154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5d2b6701391fd70b7fa23ef484b96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eff9d107a6411c9ace63d2a572ad4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c70fac255ca2376475f03c61256f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44145debf28694237537336b79803c7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff4ebfc0496beb2fad628c8e879598159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c47a83f9de2fc07a30665dd1676ae2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e0b75124e774ff21ad3b8b983c5e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6667fe3038e9a5c222aab6a4b03f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0fce5cabc57a6e7ba0fe28989fc53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c986aa49f0bedad41c13c454e91d3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954748f2a12f7662fbddbbeba37e11d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb077f427a6b0e4c458a6002c7f0b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f640e958b317e156219f44f310241167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c166c992e4325cd856e655a708306aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73080d54d97d662e354e35da7121f42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606973e4a73da7b40e2fbda8f70f25b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c000117abfdef8841d89d1f8b27b2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909219562b3d72e30cbae9c9ff520ac8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593af42a7c0201db766392940cdc3a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3840d3e8b5904e79b31c59eaf6478eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1057ea4e7dc9b291c7bfc8e81807da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580f7c1752c9740d0ace9ea3e992713176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c39da09e0eb72430b6f68865af0cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb645fda39eba413a839e85ea9459f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebf78a08ebe13ac18fb143132daf13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f723a15a070ee97351bb7474b4ee06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490cd8d329fb9e655bd45cf03426b42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b790da6bf2fc761113487bf152bfe16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae76493d0674ce235cb4d150d16a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19eaee81837266e9ced1a66281dece184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836aa906bb2775870cb2e652c56fe31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e315a4c05b83d154ccf8e20cdc68df6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584ea9f70b22af2d91297ca08eb0729187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827c54ff9500f525fb936a5d6eea98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e57372e3046669ef274410846ffb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7280d290668248d9fc2211b62dc19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3194abeca50ab8582973d6fa45ef3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51c895c26de7238137d391e77c35b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe69cdf92b02fd695c8a6da43ec6978193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbde3bc0bd37a221afa0ea961cf0480194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03d8375c772ec2ba45f1a1d48032e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87aa87d8fdeb9cef7771a95507d43d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a0fbae8d28a93775cebee6831677197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c2c8ec05e217322e31d85340095f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d90e7d9b0986cc7151132a1a9602d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48837ca124fdba01b36c621579a81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c1939db32c42f485607299f813e0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ac8d26025157132536c65129ef9ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170bd063edc40fb4b6fba0fe13d0207203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75784531172d3534a9ba22c6baed58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eae538ddaf52a636be829f473f62af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a0ac66400fb7edc222f8ed3e7269e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a8f864179bfd71a8f63701025bbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a246ff30796d060a0a1716af0c44b93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c5980a6e493470c4eaf884265694209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867c1eb112400be0f5675543592a53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb818af0f592584f7f1a030080a4c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee00d3562726ac5b3b7ef4c1754307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70cf5572ddd61f6ee06cad2a3ce76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909f33520cc724ff6d4cc9558c0996214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f543cd026fe28aeab9e78155b4662215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8a2648db1aa9d831f75232c77ec5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de7cae05206aaeaa48281563107317217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb5a91055a531c6c21b1f068c8f2c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897501747db7c31a83d2391a20f3dced219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c930c88fe153570986679019187b71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da351913721c63f583e8205f522ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822829da376c1e59efa89e2d449faf4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c04131c5ea3ef0e6c7dfbd766c9e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18032238763c4199c3f6eb13d7d74237224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8602d6b87692f5b33a3cd7676adc8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fede13102a338cc23bf147e1a925b98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275964dd4ae7fd2140e384b2add0945a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412fdcaad19fab8c8d81a02e5ba8b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8880de442f3711810bc9016c310290229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d36b6fc96f3b1c1d9d6950dbdc2655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410214025446b9832f7ba33953772e97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed14695e51206f74e19b8faf5ae17b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7e4111cea06e18b7718e55a548dd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683482d544258ea5f8fe41d302c0073b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b05cf4c3ce63a9d951508c8013ae2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc381e837458db5e3cb11f6a0a828236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00241cc3fb203753b11075e3a4aefd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86e96d22fa470e03ef2dd41eeab89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb052d8870dfe09f53e21ddd26d295c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a8cfcabdb735adcc537dfbc5a426240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98405bf6e18789462c527836934e35c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320829ddc05bd3527d64590ab3b2fcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfabd4fd7dc92315557d2275f52267243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1f6b3a571d17036d4a3b37c527a93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552953b139566db54edc648190819f98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe814e718cde02a8e76a407bcd386246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242836053ba103dc6c03094f84c6d00e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae3363495c0f35442e5240804ba2ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567751970ad64373c58a641dd6512b34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcacafbc4d977e78a44849e821081af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66df15db1d254e130fbb9fc519f2a3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9341ec9022e8833dfe6064bdc2aa651252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac53ddcf9ced9088ed15482184e2c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2edb9b8e80c71bbf3b97c3ab96d8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4590c7993c55ff07788acaf187eba4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9b200c97edb3aaa8b2da6cc7327be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d47c85d91843590d1e5a1f02159f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11edc403ff212ca2647416f9b42d2ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e202446c3d68c3e74f8f8fc34a6eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4ede23c7c979382d784c9b7d98e0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293be63c504d9a0be69cef0b6730075261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722612a2147e1f845bf8d8c8f05df5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fffbf356cc210144468f116808e6c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32192bbb18aa623ef8b3e46ec6ef17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd807cf99399bc87c63885b7ed0da61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df9e0f8228b2dfbe6c99a0c2126248266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12894a25f969f486e5b67729811bf45d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723612694fdab3cc1001705304f8519268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c929ce50e6fa6100cff2bd21922d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07926221a5e5cdeee6a816d60ab9fab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159948e51c8fd4234b2454ccabb6396d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ccf2aa51cd82379d5ad46e7e2f238272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435190ad4d300294b25e17e9eebf294273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c277ab85654d5a6eb3f7b02e59ea7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64507590b9ab9ed9cadcaa3a1ef76f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe794377098aa4b7f11feeb16e8b6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b894512c9c10637651fda6ba4c2a2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1aa2519db9e8a399c94d54fe117c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180cdfc4bad169dd71bdc093311dbb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b226e8c3450ef8d4b81dc6e63a218e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0992c9fde108380fe35e6a904088281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03b546e291a431d0faa3c766371dcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944fbe3af1fa70be2c34b2273402a20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f95d99d207b064a8aa665d6fb3fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f0d502b89acf88d8491870b7d3e5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b5ab625b4cf3dd5bf7259505e3f1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784798e3df64f27d3f5f420d06bd6bbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c155f13bc9c084756bbbfdfddc21f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890f896ae3182034ccb91f54654b279289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fe91d0578ac8310b62d180770dce6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea59da84a60b90602e3e0ff28fd27cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0801ce781c424feb4d5160c05a80798292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5819803b195af23b6561141c9e7e46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f798402eaf294f3411bb9a007bc1ae9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351fd7cf126a61b9b944534ac8b0096295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cacd1221a9c781cb9a6bed85a914ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e38b868f7267cc207862cb67f1106297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf13e949c721ba1de20708e8d828b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2862d5cd3270e8594eb70d7a8c33b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a500302b484e33b1359779b8af78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98e8579e7fde7b0c55700e9b2393ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf3f2ba3b68b723791de6bb6604d2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbdebcb3279960e54a145c1afa3c4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67b7326c9bf98d336cae4c2e029b7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85947aced3ec646eb2fa75fa983c4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82ab679cebd1bad3da6b32270b6fb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426077c6ec3ddbcf7c54c44e390e94d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abd13abc33929844667f7bd56fa4c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec017f4330a1574d19f1610ac6864309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159bc0fd4807f122f05402969981bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51917dc696c155a67ae9dea7f73f88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3a6783f3b3e12dd2767c582607939312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953468dd8524138d181d57597d6c0a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b8b9d835651883f3310fb7f5789be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c6b4cb8c566d0de0414564c6e0262315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353682ad7efefe0ff249738928b0cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff997654b557a661718d58937856d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a044e9a4ff579817e36fbdebf8933318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206d0cb4cda1e5de53c0e6930658d7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bddbd32cd8929528c462d7ee9175bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebe0097bfa4612144e56e2618f9493321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d120d707900b647bd29709cfebebaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa3ab01732751136251d85c50dd275323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd773bd5a693efc5d7a1cb92541a61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60caebb13c9d6908bc6199a4eedb79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afabbaf24989d6187f392c4a199cb87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87c678a95104a58d07f56c32d16627327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f21c06cb9aabd68d5c90edf0e1a32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa774ce1b4c53e7a3fcd5e4558dc3be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67845790e1fbc1742e08ce24b4bdd1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3064985ffb062c1bf671065d734f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbec24f5fbcbd3b8c5b7712178b70d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be361d503cf38bee85ed9cfa32b18d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b6f131629d07ef706d91fa6323a7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef06aed1f6de402af9d7ddb8293a040335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a8f04b12777a30fd65e7145a6df0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccda2b4ec603616850d8e2c85b1f3ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645a7d5c16758cddac6a14871086649338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff336ffa481a27568c1401eb74d924c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3675a3a4c838d435d8bd0e83cd01e34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed99ef82ac6fcb5179559936f76b20d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff903cf3ab77ae034aaf833de34e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be7309c4f9288dc11570f50ee741e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afcc9d756a8bead6666f6f55ac714e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a905862c0db87ea1349398782678345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec161d96c6610448878471c3eb000367346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a51d7802b100a9d52422d7b0a75ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11dddca1e7a1fbcb58cf5811d33a53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f51bca031564441891cd154000b207349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0a293d759213454cbbc28c290c914350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7a8e086ac952dc825026229e82b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02311d120f848cd7d71ae3f59806c95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de432c11343e4c899db8d278a72164353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b6f7cd0d192ed53b14245ba0dfc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821000b5735816fd11680d5f24ea238a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff526bf3c9091714c4f20af9a46616356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a1654b88350420d965c98fe1a969e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19e52ea7a02fea46313862d9d9fd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993eaae0bec0aead48fb93e244b1d68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc0212d54361a61ed634f0c2525e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c30680a3f77b977f7dac687d1ac786361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e1e4b6a365b2531184ac56cf463e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9bc500ed58eda9fa0e99f197ca69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d7c41dd2efd3369b050a2d9a3ebef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c073592f67717030b154f53eb860e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d664fb9129924408ef2a203931ece366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e0dcba079e49d72929f83f4b0019367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b85c00bc78fe031a38546d8896284d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e68a6c33a4cb799869c688bfa2f72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc0aaa3345c68d9e9f771f1a98a830370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7381b4440850f2de5a2f4615299a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df20627ca64f1cc39276489b2554e1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd115939786829f0157e20096e83e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df605b8d38abb14d64011f2ba856ea0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38ea8fbb8cb5f730f73c9d31071b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197601f69f5edabc6c970ee374e5f82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddce6463bde751ad47e2df90e4913e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5cd8f3f737fcdb6199c27161bc281378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09e71061beac4bb7af8f6fabacd17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073c7a757e0d1eb847769dbf4bba8d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea367f2d50fbd56ca3934ec32b14f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0e0407d498e60427b42038f726b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a292b9a8a66ed344a0d02a0716d2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72257bbbe411963cf20d1a7a4a3a9188384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886c3035755b00289086544b0016bfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a2243b59775e2ddf306bd184f3d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88cc1d22da7bd87decb24b72134885387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f50936429596fc299a22ace3720a71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2894d9fc40cf9b136d6049f41e606e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55ba7c38e5ce8f90bcb29e03808b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ec2f041ead810d876d67c7d892714391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf28b0236fe21e61d37ef7f9a7e696392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5dad5e8b47ba55969a22a0fba21da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be3aee189068eb2ed12fd3f6769af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f644e8c4ffc5143d2269f161cc0156395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740c90fc9e6e68ecbc3d16f4c6c65d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0ef67571a142f72b12001d198fa0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577acebdd0f35bd4dc173fda2e48d49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99418cd857f304e8596a4af47fa81e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8bf1c213b1ab8275cfa2a3703adb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ba240b2815bb4f9d82b9768fe7b15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a381ae5ec977c2cbf10d3c59443a1ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54000f4f78c248a16b96551848e6cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27739a4215dd0bdc935471f950552b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9949dfa38c31bc90cfe12192e1d0630405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53932323de82dfe2e23a8f309d557d4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fc861336a46f8563ab3673b87d768407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cbf83861e18381bfacbe87fe04168408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366345c5e7ac1cd28e0ec0c52ef9274409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c99a26c43dcad978a8accb0797eb47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4326f7e5c5b8a020f2979cd0cdeb2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7384050b678f5432129ec090deb91fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ad384e60ae4adb36abd54c3011d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7be4d33f0ce4759a7687ff1a283dca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a98dfd5c649c342fa23ce5694f69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a6274adf0f17285ab43c844065153416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2f15bf646b1a31c1d4805bf02afeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0908c7929c52afa048f14e9d717e6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f1fb761d28e0f466003fd43ab51ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f1daa88bdd5f6c938e2603578d8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b522bc21eb2250023be0cd529f0eef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404d6cc41aa932ea2a5a304c6ff97d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54135f1f7d0ac872ae8f8e2731de5f57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fba366d14314e644a3e949e3ab887d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847eff97ee45673786bd57f1fff3095425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03628a2fbe0b7c9f460b2a91338618426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540ff9dc38cb487387290e3ca1964c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be51302d45bef50e04d0d58dde59bf2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c3fc7fcafec95fd7da57555bdd5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d62be7b0c998b91c77c9e621c212430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acc3b26b7f87346dcdf812d5af52ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fec1a06da23c950a3dc9f93d9628e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773da2711a775f3a30c32736aefe270433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e1185c8e95480a48045e0ccbd565a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b99d4b63a6227efa6147d420fce803435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795048b38133dbcef074b2ef08b9003436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135e97a5d798f00de2a78318b75b449437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab749d141f15ff44dc93234d59daa19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff7c2cbce02e6afd2969042fa994be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aadc3e22445dab9d7ba1bf258e3d4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8e0e1fc801c2edb43f098a2a66e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c9d3a112a03d60a8218064d4e466442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ebf3c47d866a960333a5deced93cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ad7d90941d96efc0a075eab30d78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c9c00f71a967203d17fc93088ad30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b6c946186ceb76053e4eee157f3c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef064c8ecd97c556cec0638406ae00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a72d64cd61642538d03c49dd07b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b2a2433820a3106ab4c769f55726449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5692452ec842c9438c71d03e6f5271d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a594afdc88ce7fba35cc29ecdc759451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e2dcd9c365a7bc07552b3cc9210f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9418a438a66f6fac142d09ba6e159b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0faf42bdd7c206e4847a8d2a5a19c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4b1b4adf2a76031adcd37a41b2b78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe4ee846add67616fd02c34b4f97aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab74aa038b7a52b21b0de345e9cd48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a53d7769509c7b5c99bd4e5c6c257f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf25eaaaf316852fd92172300bf1a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c313669dec73830ef2a61a9d3b18e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825df2b3f1ecc737c2929c2904e01a21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9751d4c50f938f903ed2d8b099ad1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff34a2f215f25f1b5434018dd92fa1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced5afa4114f18049babcf335189895464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296b64e5e0451a894c62121d4d460b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f6ba33e020174ce00af93c5d1d603466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678889b0232a49c15f3cf4dc86341a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5ce4c05640351a33ec9637faac21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ebf37f0d5d87cb08ed2a67d191989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d16ebc859e40cbc8b3724372d7b50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bc016158a8a911eb5caeb6b4384df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb15f1a1b2e5cd425f8e4cb787e6dac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec4e985d7d33c3e2048740489a8994473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93e232835378498f15f72aa2815c99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8506cfe1e0fb2ee4c6a4487a992a90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dcb3f1883e1b2be855285b8b1ef97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09785890546bca0c58221d57c8ea08d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf1f7ed3cb20bef09a9ca0a7f5d907478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c521c0135804bc9ac2dad68e38a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21432bd7222e355a12d3505e3b55f6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2788ead13b7dbb6d584348d5908c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a4fdddb7ae01413f9f29447f9c040482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ea4ae3f5ffa39a3e8b8c642c9a10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5983e4b77fc12953ecc233d6a65ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557007160727fb88fce74def436ceb4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a6293f55f906669fb783b4555dfa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdf8a63a01f9b755c4666bcfd4415487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a576a7e0cd9e6287d0099c66263cd1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a66705588fb5ca7249aaa95fa0dac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0b0148ee5984676d32f114881e7b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063510eba1c687557b6193702e9e978491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b764977459ba86c45b90aea1d4b8eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ce1b2b830cf014236a36cf2ba18a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7fc946904bbc5965758456a8e4edf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0b9c7ac2a7c5b28b9b868ff4ef948495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f7170ab3488ec85db11df3cc3c23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21bab98d7cc525a4ae09a6a3c3f3ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964ef45c73c738ff98785583b501cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc1475220046d585093dd077f2d68c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b5bee1dec729a51f55b693f6f9b67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d0082b71534c3859c4e675b3ca3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01738b72fb08db446e28bed14859d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa550f6495a36517c71418c153ab4a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c90993ef07ad2bfe695349cbd527f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ca8614fbb68380385b37bc385524505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf8081b0e6ff3568b2ff0ea372b206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cee9fdc31cf0b9eaac509b55ca16ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc493ecfa1849b4011c3a6830a4dfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253268b3bd1eba5110f3a57d12aa95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9501fdb67861e594e7c316d502586510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10338581b1e83d68f0b5dd76946707511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a41ef7cc76057e0a3c88eeee1eb68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a2557d2ade4ba808eb92edd5424e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062cda4d0db462b96197b6b3fce68ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80658bead734488d7662e33c2d7443515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d723acd03e65f9d94e66633008268a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a07f81670c9db6452d8ffea3444826517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a212821d228cf3aa9404446e2f98f91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444060f69a6295de0d58dec434f56922519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754706e9c5b18e128bef17b33fd0da5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6387219bd432ccefc835fb50742c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0854ef043403b72f778f547b6f021dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97607d1c73dabf1ddcf9628c6c96c26a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d0f904dd8f66cdd187850b51f8286524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363f59210ff659f06f399a74d8d577525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba37006e3eb771dc116713843a2d74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400853904698a3162bb16083b1f7c398527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c43114cd072a8cc04536e8094408f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7841dcb12b9839577fa158c8e28fc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a03017b5fddad551cc37abbb1e7328530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa56ec6d374323023b64c1faabb1f2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99d90ee5f687b65eecacae6d51006532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae40485e576721ad1cc327320675025533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949d4534ace716fdbace23ce882da31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b7b2b6c71f250bb491fbb0a86a44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb5924cb48f692ec76c4a00d15eae7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad939da3b548a2082dcefd3b290677537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3582240e158419b9c087f66a588e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ecef8e10bd1d53357f946ceebb0e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b1ba2249da3399f7c3f7bada69907540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6212938e2f61304492ba7f000a26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b418d1fcf47a5a05d0236257419df58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c939baee6b1028e2d4719aca677d3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3081cc03d08872dc480d2fb91f80f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad894c3978401f5c2a204ba57893460545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35775563f692e0f729ec945bf28d54c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74aeb70cbad82a584a3f6265b0052547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75313ca3f5af66858693f7615e2f15b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a75e1e8b57a9675aef84d0612c8449549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a0aff0760e064a6fb489245daead550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff1952fe3a056cfc6de9c41c8dcb41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bab60eed895aff4b6cad3219b98ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee71de2c62102dc8322b129947e05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5955c47e014461d7f023b578444dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fcdcab0e4e27cbd061f4f17602047555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beccf29fef7f85ecf6959d0019104ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aac4a86d9d521d2dc8d9eba347aa85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d84e9c55a357277f2bd8daa830e43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ada5059a487c760d2c92f2475ea1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bd75edd557433d8915c27d96dcc8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8dd368f775f4589fe71672ace3e4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d18a4ee521b5f817723a0f6707bad2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc89a9e22db9a81d6a46ffb1078ddb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15005981513383a1b5fa24a4e0b3e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f3a1b6e0b365e540dd4bd28d2a783565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805609b9305787706cac26dc269c118566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf1e2092f134c38e511eaac47f34d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744241cf7d43d383ac507f8d5edfa5bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad76f36597cfbef2e54460cb645d7b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193f418470d0e663e56ceb77e522db5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11274c6530cd677407d38d0b60942610571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a0ad1ed2a613ef62498a18a040c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1577157732364fa0765bbde8a002f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8527547953a6eab4987dec3592b5c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2793b7d47d007450205773bea0c344575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e309a42b99e6ce0288262adb921a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80616e6a65e27749af05421e0b073ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512e13512dab32bca7f52a0a399d456578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183591b86e4f4a247911c3e56cdc0d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb0c524dcdefb0658df9967f8980f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11f52aaf0722bcc3631b8aa90c077b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816eb78e3901bff8c41e0a4808ec4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03566768a52ce8b2e455caaa0ca781583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e44f7eef887dcc3331f7de5f767f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620bf1806ee6fed2d11af04d6c33a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647d02a16bbb76deebdedbb17b42225586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea8893e5b2103d4710d833f2396e06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268ba5ce23701eea7bdce2c26c5afd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f990e476db72ff953d005fe39b8945589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1064411f72aef25094bd5380a6c5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d4dc59fa4a23dcc2d4f5e3676e88c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24231d2dae0a9a7d4a78dd66280af488592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639da2069987b58eb73125cd4cbd99b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391a8297ad9d94c70929c0676a7ca77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ae57af22ce56449a8375452fb48fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638946b6168eed2f814e3e32861b979596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f233b333c60327a91f132f7825fb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027fb617ba390a443a1ac3fb87b6985598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6522564b6a7471d234d4c2f953ee66a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c30a536dfefc961d65489da1d6e85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19dddbf98455d152d5ecd65c2c5f23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695fbf90ae0ab24632e41d49ef3769602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb5ff6e1923505daa838447b975efd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a3fdfbd57e5f41918566ac9fdc4ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197283d95b6dd63b9a009dcca8295a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a576210fef9e2f527dd1b8390497fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab210ffa67f2a0980eff2a5975746b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433bd8e6bdf0be74a037ca4e6e64700608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825958beb3f1a56c9ed5ff6379249ed4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a37c35cba1e3c1cef9de4a1120ab66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33746b1973d05699ad9de8cff0bb519611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c7ecb8a014c405d7b40716d07575612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee33c9f9e5d239e6ae773f076e7c78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e2f5705fc45cfb5c35b4c8584940c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293e8af990370f5c256e246fcc0a47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba0d47c33c10211a40482de4536845616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dd353746836b4f04f1609df7bf1c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c199b7471a0b8e7ecc0c36a2463e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbf07ad9f8d4982a2772f93adc934d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d76cc604480f298dc0c855b081506f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237bb10b26a8bf853d83f041f94fe2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156295fc34162afc817e5cffe5de33fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ffb8d8185d7bc44afc34e8c12f8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93d1110f181e407d4e93eeaae70ef2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4fd1bfca6fa0766ad05c49ffcef0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe6def2c7310b17c1797f12a52518626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d023d76c6c850b085d724188d0a6e84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89f3fb1563a4b064460131d95aa497628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcea196bdf2266c8fd87c28904cab06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df3b520ecd0828ad0ecb0b4071b18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaec7086411b9cc02da97a9e5b82e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff22b99b26100737ab06b91b3ccd03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f5751f2acb1d1834f73890eacf290633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f3a5d0c69f43e64372e31be56dba9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a50fc008033e7949a944664db9d53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d7371cef29554f18ad526136f62c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac9b609c93ae61a449cf5f1f932b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa49ff066954e04cadead3e45122315638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2ab3208ff315c023a68ddbea2d490639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c30120327ef2c88062ae3b0e32a03f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ac6062742c10c3e8570e38dbbdeb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e04f11085d80fb1de17d128bd3a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04440b808ba489922bdb415e042ae01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0b18f89601c9a45d2af2ef6d5f540644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55df724a79e04823cf8cacb328f8191645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908dddc30dc0fac57b4600f88531d3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c7851a34463388779ee70d24cba3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af82998de98cdffc407823ed307de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb173d27902e0b98c358fc7a90a01a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683453af15d33f8b1bf1e8d571ac7d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2b62f6c0a6ff9b62a3af6124f0ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5679a35c3f4622de294173b92610c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd250d44b2fe1c916883b52b98fd1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd7a4bf15035a1e005bcc139954172654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5088bddbafee3bc4656127f12315dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb9b0be69955f4176594cc221fe34d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c9188bff0ba73eed3f148faeaeb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ccef481c6bbfb5f6d7b1f416729f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60155294213346d7bde5cc39123ee9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc35078da3c24db4c5a97975716d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41d8d75ce0aa20b3fd5bd91a7eadd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5c65e75bca8881d5cdbdaba5eff4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f43365fd5ed50358ce10b706e42a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53553ff1abe58d074e808f3b7709d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce3405770c319bb5d216f28569b2c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06636d5317490afe3bd40fa747b8adf6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d7e5c9d5d4f69965a3d1371999502667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e5fedbbd5934af9a23945a9a1f90e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648be2d1c8709fab57b4cab0ce2ca13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554dd9b9293f6ccc7d462235407d53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375dff6d6eadd6c4a047a3ed1f6c78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19080158d12eece47f82e75a36f4af9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb1bcc80834defdf2a7416b09e0a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beb6b091b320f945ca17632ac9521c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4907fdef691a9f347f80b320bc5eb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd47c6e82252deff1bd488e920bc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c9100cd58503def542bcf777882ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31755401d85bd27ec6ef82414abef1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c484dbf12c75fc75d835865ee0b9f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456926025848f9ae39c3bfe606e9259680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf337608f1aff423a153c2fa3b22b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561560ea7ba6ec5ae63866c92fe5a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045ec1dd10e9cdef430b02cc4ac8203683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b494f3fc6eef9b9ebbcfa304183d7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c189bff94b4830422359bb4088fb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f423e01af7c6bb5d3e20fcb0e25e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026326bcaa0d4849b18fa4e8fbc0f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61228fcadb9ce478121e6f7c3b7bef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52452b285bb44ad32f32781e42f12bba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7616c0898d34cf4871864af0f3a4a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce5fb23c00f136e95d9354126783fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082681368d0ac51709e511234b9c7d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2a1ed7501dc708521b46cd323944a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069650ef44276e7ea0f8496451b1b59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eae1ce2fab3e543c9753a17884de06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae1a0df27c7d4d3cdeaf440604888696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905f914ac4f9ad881f0b185cfdf57cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d457850635d397c969136653d40c45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb786b30d6724371fff877b122e2e74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a348176d5b7e931ba766319c7bc23a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb6d4ead540d5f77e824a96e283d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361ca32bd2ae768dc3e760fc12cfb92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462824a3de7c1b3135be4c3a6dc54af2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e732c62183e0b189fdb532b5578355704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b01ffeb08ffc286c142d4a58ba70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfff670dd6c3e29d5d325ac105ef60b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bcf24dfa78499854dbfa2735a4f70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059cfa0fc3c483ae35a70172b8e3c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2248f83e90cbafc11f49987794ee9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7d33f41f991707cb254151671742710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2da7ac506bd0d9fe161372bf2fa02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d437d123c7019280bae5e05e2f8b5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127b1cd8506fa60eb1805555a29c3e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31ba6ce17b33fb08489404c960004e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499af0e8eac5f365661856b83f72a8df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6fe9de2e096c13d0a711435225c16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919437a83aef6d6b92d215713ad8ddb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88791394ec8117c7be1c36258b7f5dbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d961ce88cb4fc94b193fe353a689e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1eb9b18f39b090d6f1ee1a2392f99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09efaae9e38432ba004932a07a78ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d823d2a9e0ffdbb5ed66c7a357a6836722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5872ec418b300bfda1bc963fc019d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322586d449673d425e3554506a412d23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbc7496b5b22a5185bbb81bf85216725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c97ffba0e99ffdfdef382a0ece9ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1f2223d978ca9055ae336c4b3370727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4808eddf5a03b1f99925b471357b87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34a65f17567280dbc7f8bb224a4a4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce10309b1d94bdfbe95cc8b09c52bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f950f554fd80aca1a76a5a41d4e15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5315ee1f6ca3ea59b2fa0c2f7656d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52d55061ed482cd72b345dba84e131733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837185983945ab1d2cb0d83c8fee13cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f959f15b6143003dde2ff4a955ba540735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f65d94144b5441d7068c668f5ccf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c9e2126ca7292c35e0fd43feb0ce9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740f53a633263154d472f5548eecec5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f993b2381e3bd0e1df3cddaf7e5efe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f35bedb5333b2798862986dfab73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce67bb1d5fe6c870c9b08dd077b9af8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7770ea51a15b6f250049b2dd29cf6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ddbf595d3024b9e379ffd29b45e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc36f210501ba98faa9047edb75a81d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d208c996e67a0aa3bcc1e14d02fc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664347cc82149c934ab086b6ea18a21b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ab35e51cd40567039f345346922cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54ed91aa23822380c0c72570fd1620748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab19c6ab43b8feb22330a18ccef095749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445bca451c53e5646ddc3f9cc01a39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1036523cc8b67cb1bd344dcf60d45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2faf7d7fbd49d1f4db962ce53eda3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b16bc9d295d56def289c8c959b5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dc3395ec58a5b15fab4d68dcee452754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b415c5b32c4e86cd5d9ee910f282ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7c4447e959c21408caf61e808f73d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21075b515c9bc21de7eecc5c5a5331757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b41105308613ebdb7cd8ad0365a93758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150770a631f051a8330e7b78be289e26759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b017ce86f1a35cad8063d2583a011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad77c9182cee61686166d293437d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013347321c692bda8ab0ad99344ec8543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e11d85e6389efa6a3b55d51efbb8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09047a9f1c13208a9b704156a9ba135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e0254fa4ce6711b9f7b8ecdfb53546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf341e974bef7ce3cf6a9be9e22fa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c4a8771ec6904e2d6362a623f56768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0caf091f1f857aff0d8d934b70dc8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f5bcc4d3615ca41744b2d350efc5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c73ab31ac4b18dfa337b7ef665f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c040236c3d807445e381d76ff632e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa31f7ef7055ae2c02ab22f229c6b5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68a4101707604a52e522c9b31d57be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edb90f4eecfbcf16fb081f5a46667615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351ac346cf60d5a978c39104fb0860816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e0c4431096264edc731493ac72efc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043b8f58ea1697b948cc8dbf700b9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781f6689343b1d5e6702a24d3c722819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f5df7ac2940d4f26f888339bff3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e7364ae15470a0bfabaf98367c2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f52cec2aaded0178faef132502ae922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd7431b6f5f64183fa5a4655c00d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be382c9495810edbb8fcc73501003a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc8cf233881c38056ce47bddca413625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494758d6517713e859f56cde233ed3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee017cbda13a8b0169a1937ce99ecd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bb960d884ae4e5615c61a511e509928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c559c3edd208d92d59d51b38b3ff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749aefe22cae723d6aadbaaca7a59ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436cc52de405715d63708caf68331d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cec908581cc26a0bd3cb91c3097d2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558bd3ac9008e98bd88717a6b4658da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8b6947ab718a6d256597dd5ff472e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd3e51ecf3bfcf88d67ad2a5dfd04135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683fb98635785e9bdc3793fb2e8ff1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7950827b67c80ca0a7f1964a9b675b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb488b30561de88147faa6660a4f2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25561b95a2f2aa8bfca51f6b70fda4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3196d4847243d216a34f0eb42d7d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68b2e1410f538eaecebc7b96b3cce241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82eabfae464895d8a33e5bfcec07e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcbc5733efa8f6dc5b035fc1188c8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad066a613de7ce633d2a32b50ee04744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02fe9b342881d252f4a42c79f702a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810f5731fbaae5221769a79af52399c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5a29a10007ed26eb4d840f6ab6fde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c924299e9528836ccc225e0f2a6ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dc24de41b742c1fb3d8438bd3f64249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a059695216d2abd1cf60789c11ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c38ff57fad0a1f6847d027538bb7ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93953e21ae0fa59b1d5892d5434abb6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2d9470313252f29ec25294f534a1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd2c60458aced221ab701880d5f54f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ce4d541db8a7ade39b8f6b9b3c16055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c06068177ff03407bcaeeb83b579a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfef52f68f0f2436d2a19c9cc631f9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6d9548cee3ef229afc40055d34a7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f9c28ed3f690af0e312835f43224259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fd65b7f4ea204798895a0c726ed4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ee7922c4064c76bfdf6b0d14e9bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412bab0d53e86c59cbee5970f79d70562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c075c9b1bac6d9c2644a5a2561f8f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7812836f9685119477ea327660fd7c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616624d69447ccdb15c8ebc3a3e2c58765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552a1f69e181a99899dc0c4ae1917f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cca4525591c09611c2fb9094776f4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb66a49893af103c2f2aa183e358ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171a5655df863fb515dfca0a6e1892769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251720aac715c025a1ebd6ef635681c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d63f957672299c922c1630e16b09a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ce2fd278f74c25ba972a59413dade72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1e6db2ef0ef975799dbecd2e4b8ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e484f0fda9773556b4c29b403a0661074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b1b247771ecead94eedbb0f5a88ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb9604952065cb4d510b9cc2cf7a3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef7fcf0c5bbee47a6d5b38b55e42e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f53d95aad14aa364c400605c4310cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226cded27350761f58bb63527b6cd9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0989879a34924e821f0bfce556f4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e507448c9c6756558593c5572bb26dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40957ff02589c62635a6abe4edd96d6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2059bc1af2fedac7bfc8a8642919f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962033513d9db83bfb5608bb1d66efd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc76db3727ab8d1b5863e116aa2af6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591ac415957be4d828c0f23cb0cdaa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa356946423d9482631d006ab0ccf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aae9caa4adf7117ca0d9a8f63310988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcc0b99f5a5d2caec39fddb883958a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f6e9e66d2dcad72770558f4d59de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b495b103ab6b84dfa473740029ada91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363dc321600852da8ae8c423ab49b0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ab77a1218db647d5f83c15d930d6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895294cafe2ba24dc3a5a0c5163840b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5adaa55bb03a5ed8e6cfb81c09c4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd331a291e4b8d40088329e57646eac896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5244f83e170ecfe093b143ce00e6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cd39ba165f792b4938fd67890a39798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83493af3139212d79566d4008ca1a93299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32438b50a93daa1cf36527807ab4a4ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ac0ad9cd1d662e5392cfa5dc6efb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b6d1d17cd5ced0aa2199d5c0c1e6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1bf4fca24974b4e4c1771e0cc670103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c9e38b7ae12e45265048a4b2968f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f48b67a2d7b8fd81494e5f3831e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb478cd49c617f466342a3f281aba42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a663e9fe483b5b2bed838a452354ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bef228db67d8b7205a3d173683b79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79733af27c34f012144b0b8074e12992109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cde8ed2afc30bffc856ff3ad2c619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa8bba6d6defdcb5d784c2c49ce0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbfd5827325b297190efcce89514f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21695e8dd9ea57486aaed98c3117ebe2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d675967bf93858a617d8cf5f4963d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a8b8698cdac461ae67ce9b737048115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066abda0e5f4f0ab32ceee16c44ae26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf244322f8878cdb8701f4f2a19c7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa611efd30c977d5e9d387a4944f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158748ee6b74356c2ee4d6b2bccbf69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681207ad9764937c279b94c161bc63d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d7a384d63918286b29017b9364408121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56691776c592de1332bdf622f711ad65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255a9012237462a7a51f66b677064c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aebb1e2549e10123558b24e60ebe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba61fa3a6bf260364c927a11c6450d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e83cc7f7e19ec8c6c0e44cb7535351126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfa530c1d277d58f976cc61822bf86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393b6d13e63e8e63943b27e603bb2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4039f7f1c594d62ac3a5adddef7b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fd9fb3cb5b9a1a34b5ea4ab69040e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf07ac2bdeea36582ce8873875aeed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55f6adfcacd510f6a453d347977043132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aac79eff894eb5883bb28aa5bcf61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dd5fadb4061d1cda1e34b25949762134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe4191447bbbccf0a82923f007655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac1cdb34bb6fc1c46ee858616c65f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013af8b52ff60c13c06a9b8e3faed38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808e192afb48a55f348e7cc03d29319138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e13661ffe5c4ade4b94e41d2147f72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823adcef5d62a9bc73ac1848cbc967bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd110c676018b2cbdef7c70c23644141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb09431cdc108e3dae767d280394d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01f87830bd514e9b8eabcb3903cd32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380814de2a5e19a2fdf24e28034fb4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b6a9e95dd324cca057a6e02ce4051145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffa05064ae11f7dc206d0c4696c2e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9048ab62296e939a1b59e5a8b10d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09845fdf556ea6ab830bd274fe60caf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150d39f3a724708e50c49ec6c4d96a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0b37c2b5f3f00796748482ceedf27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88364b0f8719898eeadd39309a60a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9d42256b9f646e42cedcb9c4a2a44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c00ddd75c53dbe99fa7d17f064341e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b9ff291991ffebd2ac90e52fb19a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9b514bb179652bdeeb8a0c7c3d3fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb886e1b986d0aee5109b043d823717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e7639e64b5950cb73865274e4fc33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ce7d3977209c68c19279d98c6fbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e56bf09032e5b1102dd98589b0dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1513399d8d1a07be1811fbfd89afa56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e4081c820f0782f5e6880e5524180161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb51ae3f3a2400a83cd927b0d18f3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f078c8c3b68bdae42a5f8c72bb2c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46281cba53c6e5efffd2bc0a875e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5b74055485dbd539360007b5b84a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2afdcef74e298cd7d0c58cd09ef01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa81b50288a118aaf0a21c1890ca78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7c67bbcdf6c984339e66fca91331d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850fb7f401a5cca0a261bb4005c0be5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155424c8ebe8af53793e2380ad5b0c40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a6bfdaeca805b151d916abaed4c61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06d7b774cd3c2fcab2405af48b4ab9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4850e5ef2d166b7594bdb99c6175c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39a97653d43c8ba810764011f91fa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67554929c37e439aa7089902f8f502175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af1c981c4726748022efcdca8773cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937155084fee17bf416f106ee5c454a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb2118a835c07729cf514cd8871c0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c04446ef4319775ade13dc4260afb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11eb0531f2a98793e13cd320716081180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15368601df32d8c96d93f1d23a654181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6634df04a8efe468ecf69fb5ab65d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3066b8a34de407c4d35f8e6968f2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f489567e73aee8e1a31aeda0b8f14c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad115dc600cb37c59bf37632ec57cc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458122882e7504d0d554a467751eac6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d8f9623579c7a3d45f3da5e067d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4831be457a86b19ac8b2f7014c770a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f597dd2b29b1cb160630b49893c79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac5dbd863f30ada1e9e2f613306d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031d892a1f74a2045f39c3a51536c4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d275b7843ebd6443c52557889a89d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bacbdc4399e00ae5f89358406eb674193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f425a3874153cc1d610af5562c861194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a45acd2544258a2a245fef13977769195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797ba59a16c24ffeca01fafa0a867f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c12a9701b74a7333961eb89be33bd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09be2954414df998a3bf1557ea59e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cdc205d5336657c28f6f0f3b6d770199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c1cf8fa5c58b35c37f8605e902d8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a34c2d5f4279e0466802d73be26ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08087b947505b530c245d442d69c84d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94dbb7cdeba7c17c665b7ca9ffb456203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fd27f25bdbb368f76ec22550493b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9846d3dfe5a358e8390a118f981f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8aa9a7819ee1134068eed3a293546d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca01c120a29bc6605e63bd05bd4af4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aea6c1818f5f7350a52c9377f24b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d836e99c05ad756f96122415edd1015209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4ee8a4789188f3a2268d435f95c41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a25344900fec7fc9339ee65f408e2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca43aa9cdae1b0f7bbe171d57d0871212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a257161e676d9b34ee667c718ec0362213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ae4e72d1e83e058811ec07a06bdd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc9166201a1facb8246f49a5ef68db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb630732a0d6d7adca7c0b3cd6e27704216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92127a0995d7b2451e52013345d53a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1d3bff0b9229d94919be4b42419c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83333b47eed978ebd50449a670d457a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f940fcfd61e295169ba2a4396b886220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836966d213a46ee7d6a4658d599e9e36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf473df175e4d48421d983906df6523222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db557f7bbebfac8a77ca55c5f5a299223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee86d07fcbd817742335f542aa806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd98634d9dbc305af117ec310ff0a5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281de80a2e9a5ff7467f2ee5d4c5e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af51a16ca635a33a67aa3c0e6a8264227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b5abda0d502ceb1ee15eb1f1b6c78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df6088ca37be7e1881076022c978cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edbfd50e0caafb7e7288596c2537be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b126368ea249563fae11adfa8563db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8242af9a34bbee2a077951a18392f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614111c38cc31efa75963f897d22982233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047b282123d3f38e0335ea377390ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048674ba71e469184b70fee4e0751dfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27dcab504ea8a73feebc6e403be42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32afd1920f5b8eb51fc3d205d4822237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252df01a900d28e3cd7f0541bea7608238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35e4491448fc006fbd64b0cde2a65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812244a5ef6c1e46d1ebf4def4153b41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da233688448046ef82f5c1b7925974241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd6c821969244ab4a08ccf5d6ffcaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff054e4550c8c8fa8189b1ef7f0a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd63353a57abc861c92131d58e18e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1791001c5a6e958a98a5e03352f4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5683ce79fd9d327fa60e5dbb758f35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b91b8d6c02a9324a8a39b40b832269247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c6007852816f191315979aed78bbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c95c58aecf697b6f7504e7fabef0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b4763c94cbbedef07441396ae0c04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb46fbc766b8ac02844276448ee309251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd87121167b2be554ec065f7993b77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882948f28a267ffeab05612bac23700a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9ae7635bb0b66d0b728fed5eca6e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5cbb56c48c9930bb2014788679c4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f46fe890580fbf96f8d18478c3aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517914e47c3222c590c5b8073b924a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791db4d9ae21ccd5477a6760afb0f43f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d20f664e991563f3c4c169bf038ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60af95689f398be0e440fcd7a0264f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e404e83288d15956407c2646a13020a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b181ed0b5d68032be5ee1443820852262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac906f0ac164be1189625d5b6d11693263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84727fa396bab6a09af2df046c620b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547e1cf9860d44f0172fda10411247c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd708bc545fac93b3e5ff42b367ef13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602777ab2aba13ae10f26d800cb5eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bbb86c263c1595011efaaef4f4cbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c88195f6137ec85e3458f28a3c30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213dda6aa38fd3c52fa5357bb92e8f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60141eeb3c6091d46fd3a7fc32f35587271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6cf0f3da21f748f4e1ff3c691b282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0028a39d0c00af129aeb66e1ddf0fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d943c45d7f8188ccec2b7cd494b1286274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802f2b5f9e2f297731289bb6a983a2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d91a6ca6184dfd3b7e46899e639fab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dee787237e9249887798e5d4abee2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435677305613926285d51595ac40709278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0bae47e00460f5a41fcc9b22d9e82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d8f0cf969beb51a9412a63c6047f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88372d6d981fcb18d5504b523b8997281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e326305d2a656481728b44464782d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f9de0e32105a2387e8380ccf1c17b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387499096f1233245468a1fc09d42f47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32298d9cda8f2f96a27bd273906b25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2e817f88cfa321221f93406946812286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf3a69c3e7dea844ef69e22a964cd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc554e127d443d45eed629f9c44365288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694735ea245cf3ea017a07440134debf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967fbc6bfc2dbe13a73b254d8e31347290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e357331f294fecbef5a375d74f71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642930e1f0df407e37d03c84ce4959c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c54386c207e03669b0e2f671d127cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed0f45ae5b3b6b342001ad1e15e34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b34453a64112dc3d00a5e821555a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a01326a28432286309cb50da1489296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da76119c4061ee128c2120908a47083297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83cb0ef153c65d967b88c84000fe7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007919a2805fe86247675946e3a9dbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d74790038e536b2a0ea1149f6e730f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae72daf6989c96bb186341efe16389301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0fb21951b6353f858894b1967eded302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60751b9c47ceb6d6fe7bcb09c16c19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fef26e9ad19a531b98679fac03212304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f1f85d98910690101b61e9c9dc26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61777041380f14ffa32a4a923c56be54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9cb858d18fb630c3a0a02141fd920307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458ed03784e3a6435e0a60d9c8de60f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f84bd2c1662bbe5b2c9821031dd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c42a3d3a762e02222ffe5b0ecd65b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a6aa3ec1d8adc25b7f49275127571311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3beddbb26eb9ccced5c6733f3ed216312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be6451261bdd6ba6c771f1f8d95ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458d6c60d2b9d57f3c28da2254404a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77be08728383003581f9aba99ad0eb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc331736d772cf99a663e072fb652e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2942c9f117665e325a25ca37d9dcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9f950fc725e76652c282b56a901c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9146f1d8a2758c8183241cb44000357319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b90cac251c2b037fdc4d7f88af760320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c7c699e1cf12fd6e201f6ec30fad8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b371f8993b663734ae569e8ad5d9d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca748c89f457f43723a30d7ab35cf0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f8183fb34bf8357d93ed2cb914f37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ab6bc610b9181fbb5e665efce0fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163d336f5f690ac0e249c52830ae578326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bfdfff7ed608494b891ed0265f09d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349cb53e2cec8c8dcd9420b24258f7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28b852aaafddf3e403064a61fcca74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acebb4a5f81c53d204d32da7f450cbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f79b1a676bf2996574d8657570148331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35264198e594a643664058829dba7767332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd400f842b2b0c3cd326b4155063a866333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266b2d4c2db0b8a5258523552901cff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3334bc795b4b3d39dd9d9525a81cfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8795a8967363afc09541606db813b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ac54bdfa238152a816161be6dcd86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a86b40e196d27c5dc16891a94834a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ea8a134dc556bce7c326cc765170e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad55ae526de023a9cd9580781b801e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050215874b882b5d44672b889960a0a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c45e097bf73b59d0e18fa0f22fc52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0470e0c29e77f3e3a960a268a4261343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced62693501a4fceeb38cffec295dd1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf10b4468552659491e7466afdeda98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04659087a6a1d77ced7ab3c1a78ee1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54edf02ceb93fbbe0648af8c86dcaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6a804fb609e45d0cbb7d5c64e0f38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b98312af767c7b2134a4c88fb1080349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad19befb8baaaeaf90a6206fa2c4de3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1d62cb9166a8f4f2701670b7da635351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4752647d83045a05fd767d77540c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae134599e575271add2ad5f75d14528353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216a2aa820a62e5a7f3e6b892c76f79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc47c134c4abe352df8a4e04438e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2721f83ef8f74cbca12fe3a20cc53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e8a6d48f3b88a017996db016b4dfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2c4349c62612fbd234b69c4f89f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1660c2be702e8fbcc42909b96ca8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4744c2dec944b9296539e7e6ef117360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e744e1bc6ba123eeaf1a0f69aa21d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337a27c972789e61d7c53c34275b56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d55eecf070904fe75e889233e587d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4b5468e7e96d8b7da8ed6e250ac6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33044894ea2d76318b7d3fc39e592be7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2081aacdf8118f8569d7bf7007ce0a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf80e1d784aa60f9146f34dc44321367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a91f7f718dde04728e81f9736398f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d52cac0d0494890ac5f9d8a775c2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182a3e7e4cecfde8ff589e9aa31866f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878e8845795e38d2fc6c1cc4486ebb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c0b4f61b14985e4ba1e3fd037b70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2741340d9e1d14b9cc7a93bf60d264d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220bc47573d116d7f5798828e34c93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58fa5e8b8a621e8543770802546eaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c424f02dcd4fec3a2fc3681e01f20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ffe0a7733920ed342ae18b4a73ba5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6bcd3fe763897bb0458905eaa2b0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930763ecd49bed490234b5ab86668a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e42121f73051e8c57bbc625fcb99ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b19d5fd0666bcb65a27a717827111c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77f10beae22c1303d8f62457ea0055382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071623ebde2c3f0678be7e536994481b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb704e3bf644da109973f5b23e156384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8b3372de5363574755d8a3b2521ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a133fa5c7fbce29e790e4707c5f133386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54df5f977885ac8ac7292b1a8975fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770255cd348c051939d6861a1cfd284388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b152db9dbc118e822709d7e537488c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba6c25709a8bbf23aa02465aa4fa4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5694917bef5a17da771953a8e2cd632391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f891b8cd7db4bf680a8155890b2cba4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a81918f0dd52ad13550413cd17b3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a109a1addb321bc00a9bc64b4b08c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b48abf2c36cdfa543a02b30293b47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb96cea6d11fa99a96740c9d115c126396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91e3493d15544b88d28032848ca8f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d2325eb209f40e496138cc1df03d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacce4beaf79a9c0334cb05d20aea93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f23ddadba62d089c78479be76d14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc923b30744c3ddc2e5cbf97870e94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3df5e7add993d7c32d5ef1826c583402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaf7e7b747ca85bb525dd042c2e6e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bca095fa1b00fec35b14a82ec32154404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba93a62bccfc239337b2c7f4c75723405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29732c0d23f3f17311da188447f56a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61cc752a1c43f6ae54d87ee0f3d286407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e62668f87e4fe9ad915e8f579043c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145acafbf70b93adf9eb8824a7937fe1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cdf641a8b63fa047326e113ccf940410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de4a3abe490600da782f27d7b0555411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebe0b436959a4ceb570aac8822abf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac539338ed5633ae5935080a62f0f86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257e9396156ce5e7c5c12eb2e7a30bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69846909539caf612e66b3738ce3f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd5a0251a56f4e7437fc4f053aaccc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fdb596b291afbe1c74d5cb78f48e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d310288151f8128f80a59dbb594dbba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d1c10fe88a34c7e89d87e5a91357419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecdca69b03ff1d6ed49b3a88c641ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102829d848144cf437bb0278fbe7a00f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a4f2952fffaf83fe91c6a6d91dde4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421b500fb81af47a9168c8c80794e08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3499cfb2f3d3c3d91e8f4f5cfca4716424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2ebac546f3da0004601a3165a9226425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6ba1cf6fa9bb33fbc7fbdb6ec5bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f4cc56cb0b68a4bf66d6dde7571fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acab77eaf68a3909da610ce7e0ae4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed262c4c862f99ea768efa7fe284a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56626a9597d13366364b5932fa280d4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf6271eb9b3c0abc891d3d8ea9500d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eea0232fd05d9eaed20e4938c6ce6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2d5b7907a68a11f0a0afb798e3434433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5723275f66429e07a776dbb1b66d9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979075bf81c143f059739fffce3f9a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefcb5d8ac52b12af26f30f3a0b9727436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629ae9cef2e45e3ad58f558d3c2af93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a96294da78ebfeaeeec8a10cf9a88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453246a21eaa60deb25811eb79270ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4e2f37763bcb42ad0446ba5e2e05a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d057fd7c6b23cb160fe7f5eee20812441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d360e1089478b4852ebf9f80b2768e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ebe601eac07ea47e02051f420d387443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91855a332c1f28c558b7038a39bb5d15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45638aca47b255b4ed3d820b4cb0772b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3c3df7fc64872a5ae5de67c9607e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71d175b6c6bf80f38f46cdca13587f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4a6b1389739e74ad817e741c1408448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e53cc2382c24ef05f6cefd9603c966449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991c6e5743ecda2c77488f224539992450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9126712438d1c1f9695b04d8d453a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182d4f43976b49aaa628dd484d533e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf30726e95a02e895913d4d1abef7be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea433e1107d11a66d951564000074b3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0a70dd258e0f533b31999664763b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a19d939b250e96227cf96b3e37a9c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87228577013be197a9ded170f3f37e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94587ed636a878a835f818e9cb52ee3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90b56a259569aa0c7d91e347f53943459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e435c3aa528e2e68630bc7d2fb585460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d45334768ae6b5b5e050ead382b38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dffacd0f3f2c76370575219ba66b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa4722ae902a938dd6a6882db67285463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7adcb71514aeff2a3a2b7710f8593c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37795d37ca1dbf46628173c73dc13d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e4ae23e60cc62ed6e383a5500cd6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0428f47698934763035ed0af2c2175467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6acefc01aef241a0eddc079459fa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99af54a8f1e4cc700189bba583d4647469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a3fc2dbc13d6ea2ca4ecf617607e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7af16dfa5f7dd822a1bc0dc84a9c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee1740542fb64964fa026546dde1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c4a0b38151e20a60eee3ab2ae481473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706019adcfd0bfba9d32a107ef72fb3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c4cfa320a6205e05810204dacd7b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d84005d3940bf1587db111503ca9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60748bde42339068f1c1d688badc2c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b93e7ea2a4e8d7cf2c3879a4f6cca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24af24a0a591297a01bfcbd4ad09a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c368de483f18d4ff07adf10850d3aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd1c7d0a5caeae913e36ae578d65a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64a1d17a4cca9dc54eb3eb4cf81618482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63108e25e9ff45a3d52aed3dbbc590483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75dfcd4435a6fe236a3de357269970484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102608c63cc8b95b376c83a6d09c9bf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369f7994ff5e7105002d18e9c5d1bea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f300f3be9ea45926aed8d74fd14280487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dad5331f366c10e2ac5d07b710ad68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586f382968e8b51e12134423e4e4fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dae64f41a66bbac91d68da4fa9a1c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e14601f7f902df72191f2c57a25a4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff6789a53bbd2fb91d3506ddb39e75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e958a1b9e4c3e8610dfd358150159e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519441e72fdf57dd8d2b83bf55a1cab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68a89f0ddd73055e6cbd745e1d237a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb7e9407b5d618c0ced4ac786275ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddcfcb8e6a424c9ad784fe460b3bbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21fe20d86a59e546bf1ad5df2bb789498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea57425dc1670ad087615bfb1967da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2125cbf261dbf12b2fd8f7bbb87fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aad460271b9a4228f4dcbb154a1c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d154845a0ba3d4c38078ec0e59bdf70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d7a34812438515a66ddcbd13544a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4bb1a471c67160358f6d0fa387680504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad6e918018f8dbabbcdff1514c138505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce666a82ce926bbeaad3dd2499fce96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f55b170f761029051488ffd7b9a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5b2220d3172b17032e6d66ef8aa0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e276ca44b635fa7b69d8670170bd193509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520d9d376af6215ad172d0f36fe2128510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043408d80327d61e2b13c8074f8e92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf28fb7aae0e99337aca5bd0112ba0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203b4a7ca231371c4e4aa9092757e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286cfcc9548d2ef9007b85fcb43633b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75c28ea75add1c4e3d8420bf4b577c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3c489ed45b1b0659c65521de184cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd040e09609752c8cdadcbb953b9a44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3f35ab406bfb0dff7dfc08af7b3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df07b8b3e5ffb7b05172f6a04bbbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0c1fde7210656c865ff5d8507d276520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d7c8e0544be8340774898f13ae942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc8436f7761c5277177dc197617448522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503575dc591e5df5fdee897706fa2988523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8da8640a5d7cc743d716c002e8d420524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b896697ce8613dd8d2a42a41bfbe92f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2190f02b0f5dbdb78e0d51b8a67d482526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feda2d05236b4de5607e1087f3e32a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176b3d21cf46fff5c54056f6239a03a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbdeed95c79b32ca5c5cc8a0f7406e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54bfe5f47e8e0f80a637e5870589a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec334c661ee26de251c2c3d6bd7c25d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9e22c546b4510e879f97b955f018532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001bfc6b0cc330f657897472333c470533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf918b877b39ad36ea91cbae087ac6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59650972436708a5f8690f63e1d4bfe6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f8f8238a7fbdb35782193dece5887536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd603a08f02c8eb718dcd1a4fd5643537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cb431324a5789b0ab7282de9a1e66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd46c80d2df3d66d16364fb0ecb846d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48a2c4b86a1ea4b118ac51120b3d9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37d53e291cad88db40428de169d10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a48de4e4f53d4f2213afc7a03e992542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e190547d53c8ec7c2225db611c5624c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a97ffa1a9c1811867b78cbf41ba59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153e928b6e9aa8b8349b7eeaa3b3a9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eda2a4eb5b64b025397170b4cb283546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391a398632d4c4301389f6a47116330547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e1b0408e5fd1da6df7c67d2a2dca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34bdb3f07f03be0f6ed1ce35dd28ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72bb3b7276f0bfa24e78460a75f75b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55594df5af8d6c2892ee03db7de902551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391be17dc9c731a3d248fa80df8cda4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1b897313cb379a5676e66f7f30e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9da4de399725e529c4d81f18d72a26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b807b6e73c62fc93d8a543fdd9067555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eabbb78044d9dc7db6df8fad11e7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f4547f75a9934f8164c79f7c906c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed276969de9b8e384614b90e439449ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b5a06a0c9d3e2f7166d96f6189419559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c672dde88fddcf25b7500ab4b58095560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d61c4535ec615279a73e989c21cbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfaf6cb74c69b7bdb7158ecb8bbbbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e8121d76ff0a3b40ad57c1b79a317563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445aef8f926ca4285a799a168f85961564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138967f547e64a2610fa8b4d37682af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09529d9ae6d5c936a446070a73d19844566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac19473424c272366cbe632dca826567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223953444abe2144b170e290910c3dea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1625f1b75b3b9a860bda80b62fe8270569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf482cf2d1df8773a3082c5044025570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866fd4d3cddc0273da0ef75b48b8e27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e1ed7af72c399b89aab928ffa7302572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc103936e69cdb731e631342578d0c8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87825ff84c1221d97ef8facd679ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9bd65cb82d93fd36485676a0bec5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94658fe698b5fc05a96f7ea920d43439576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717799c75705b8cb1e4dd4534e6cc59a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd109ff2846de070b9fa0fb4c416eb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960e8b03481a9c1d75899ceeb00b8e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a12f88765b4a4a4fe69b63a0d66a37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b42992177b48f1b456e67e11cb413581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84338cf6706f711b2597263b9e5168d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a3e93fd2f077c268176858a41721b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36dd537b7c613d49018a3147bbdc62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625f4cd54b1b11b90798c779e19df1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0bccdda4a5d09a4e6427274f53d38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c80f5323f6b567055f2dcfd5a9b6bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952731cb19c54cacc80d360f22109773588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da0f594c173f44346feb8fcbd9f06e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45b06a78fa85abbf6017fe4bde58d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc32dcbfdc0d635ebe482243d6886e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353ab8edbcb11b7b1753b9bcaaaa8b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc648796a33a9c4da0fafec0d302314593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf2c4336b917ba504259fa50e0697594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba0f1bffb972c38c4a065ca70ec18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7463e54b4cce6f46e3c99e166f5d2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a2c4b7963332630ca2d41cfdfc7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae56ffdd98f6b9cfc5fdb7a67dc1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de67565212fc1997a08ace1c025fb14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458eca9798434e58a2b3d49edcad529600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec405232d75efb4dcee900c4ccf3b9cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf198223ab36f07f5256c8586ae21ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8c2aeeeb167ae9450c950d1c64d5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53df3adcd5b2c9e8b22360da2134ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b26afd29173b0be668c4127afc46b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39907f410087f21c80fd433840961606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8fd671f42c6adeaaf0ec0f063d269607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87a4b8d5a0ed2b544ad36770038946608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8090f38479aea1be017b3b27169ab0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b262f1e77f6201e909772139ce35b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb4fda2e126404c916f9df35d7b669611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784509827896564a8af2da9d7cfca1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfcbd13d307c0aff6ec50fcd238280613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4abe7f3c5a1c088324e2922270589d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b331ca44a417136978b8f1dbb43a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392020af97014ce79f0bb8cfcd699ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d6f7d013923d2570871074cbe6e1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab1d8052fa7b48af88484dba725d4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ec5a8474f9d35c4f09ee09a16bd58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afec21e7fef64aeec98f4c2089f919b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf166aa62620e273e2c3c46dd2aed79c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f4c6712f5639fa14efb1ae9fcb5c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50485eca924646a3e0bdce4352ca1913623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf541a85f425e1fe5f66be8cd24c9b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cfdd3e078fb0e5df86fd89e262e58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e00de3184836f322db6fd6bf578c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c02a5f2612662b65a9b9cf5f14df11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0acd5617877c17b07ea45ec2644b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fc48965df05f216f8267d9c4f0ab6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7dfe8842268d6873284fd4884d78b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760190ccb88e6107161b1de9d3d1b627631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8569589a71d527fede4b710bbcc70c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27ac60b541ee66458c1483a415fa28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f040da64b3214ff123187c96579b23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d417ac701ff6c9b4c0febe69d8259d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f975a5ee4bde6b13d58ae6c6361e47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bea604e28b1d1f443f88eaac3853b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5f7d9d9b9c12037cd5a4c2a9fadd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b672057a8ddec6cf71a6383be47da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71eecbb75a0096846f42a115032236640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ef5e092dbc51a010e4aeb11d53754641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663094a9e5e6aa6691a9cb3357a311e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba09a0a5a3e3fc08f19d29fdf4cc1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59405012fc06636bf7687ca75a41a27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563c478e86252b9701a8bad7058b593645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692248951370063bbb241d4e95d382f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c97fc64eaf8c4f186aa2866b974998647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb1de9d3553fd56e3e700bbb0d8c5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f92155e9148f854bf22714b5196cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350d78c4a8fb9040e0c9594a11aa6bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f85b96cf7c3b0be0d19a36e63f625651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d0cf7edff7161315ba5fe5e05872652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d090bcee37e598e2e8cc073d3bde8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd443dbdc0af93085de4998a4640771654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd61543debbfa3010cd9e4a0c331c29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e7747fdc0eec6adbc5f93c48778ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6db95c8f9030ddd4c808ba7fe4af4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00122c85b31f292391ff68b4a2054c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d643e7d7496a8ce77c94a4664da38d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411db46008046bc6dcd55542fda4b141660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362aed468fc0b0e37396c2d8e914e1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d83e5cf0e8f929849c15134ff667662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8b765aa3f2bdd03d7c8215cc63fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad6adfa8b94b5f2e535cd26dd469c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d558439b654abd7cedffa0d199488665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2fb68c7c8405715a84a9ce17faabc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf8cd10674f02dbe864751f4b38f48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43a243ede13c6d656b17b532a1d4b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5957bedc23a4ad5f9134f78ccece5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90360cc0d46429912eb5a5d304454ebb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ea457508cfdcbd554e43ab4b04a74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b3704c84805b3aadc38322b1ce2f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ab16f0d2c33f94eaba73a4b6f7eae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4102c417b822b882f6ac9d341bd523674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5de0184c7147fc313c40ae26b7b028675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34204aabdd92244a1b665f6a57c936676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678094dc2c575e48369d554e380b88e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21207b218ac3e9c6a8fa3f42c3bdf527678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b432c665c3a1d22a5a753fefd649679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c8f0f06e02265017e8df643d7ece680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce61d5a0d99ff64d914c0e7c96479681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc618e49eefeee784fc070ba2ca847682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69aef195cb3c1b2fdd3d983e9f0358683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5f75849fc6b2ffc3eb97e079d6ef0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e89a48d9af7c0595880c35776f138685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca6b75beb23bfdbefbfd25c34e4b02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a506ad70bae156277897d54729ee6c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd87219016675081480fe71b32ee6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283259b244fcad6a4f38e451107f9f1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecac0c2d4754ed29be71b6539a7fa2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10920fa97f0bbf12a5a1ed7283a31d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc154be81ce5c02f539c18a09f30488692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730a467d888927fc7e9743ec8c21b24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe572377c63f80996ad54ea2d0437694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78dd36eebafbe622ee0fa37a04c15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db22a09524c0ea1e68c7a26880fe23a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1b2b005698992c19930e25e165252697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a85d6edb21e0d4fceac949dead2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce56331e2b7b45908d7da909636d27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcdcec4b4d1a39723abfa5191490d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81899f8d1448bf2e87616cbfed702a12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b482863079dd5c5ec72c2885c6db9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432740c1550e1c67bf1cb1bee06ad22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968b606f07afcb177d11d6b3784683704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d3025aaf30fcf1d3f303d3af705f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876441a989a2a4fae373275684fd198706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdc654953962ed8086e68234c843fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144f6f3443e2ee4e6efc4d9453d687e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b952c8b4431db6ddbc91f7db853ec54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4e51e27144542e623de08a5a120c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe6c566bc3c1848299dd3e7a58ad25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a607da04380a761c10f75e5bfeca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404b40790ee311c32b73f78199efe17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f45efddaa60a693a47379c81a23c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc3aad9a1d5b73e75c8c799a93f6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa016ae0bc3c47213532d92a10ea5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71632d9610223c5bca10892059adc4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1916d724bd863dc0ab140bb8db8ff91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dc259904415d9fd35a91a53bceb2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377840335cd166252b213d7d757b045e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac553ae89ff525ee7021526348c9d5d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed14d620c6c55514c422107ab590955722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283be18df8f909e282957667210b705723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe4cf21cc267e676dfab5b39be142724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0a97e9277e07d534c8dff42d27890725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a6b55f39faf68a9944a57edf107ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e76bcfeab0bfaa7de7901cbf0830a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cad4aab62929743a2a431c234bf8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6d6048f674a61440583e3f7eb2ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d32a102e016d5a2f9ff9e14889c74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c3603407b1433b61e36d43cb2e556731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b3d552b7d1a5d1fdb6edda0ab1bc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c15b9a4d4c21511034d9e5e5ed253733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51df4c3330c34f2584c40530d88e8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404becfa9b2ef4f8b659d6db33fdf7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e789b375dc7e3a5e9fc557b74429a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aa6116f342dd6b46b461552b3dc12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93463f390835cd0a0ee9055ff53b1e8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea96ab59e1ea5f89438e35a1bd91b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cccb89ceb6d25c9e711547aebe1da7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bd27c34fc49ecfb7e507420315bd0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675abee084b256a7894bfa10b1e48b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f0f79aef9c327a7b715a1bfaf802743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02a9af7ff2f80f2c8faabd7eac62c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fb4b38e09007cc1b2111530d48c3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20862537a33e4c6a3639545bc030c6b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f940c3852e196766e3f64791237a906747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994373a8cf7c23a4eea0bf5c23d87d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a55850917ff1d027f991c287d3e05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f99581ee6e51c8975986f78435be5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6f7419ab53201570c8d1841ad9667751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e85b560753e26e885b2e75fde949a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beccca2ae536c59b38aa7d1f967208753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5a6c957c52408e4c523ab70c9043b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97a84bb3e8440c4f3055f2a2c2cc14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21122b173b5ccba86084f4b3db03f96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d84f49dd96feebb9d6d9b9a7a094f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836178d572abc6361f84f85111d30a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb2ee9ee68c17b61bf65cf7ef2063759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>