--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5abd694b7c652fc660c8e0fc13dfc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd41ec1b672680d6c4ea27cd5ad4a432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb506adcc364551aa64b501403a16453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f431473bfb20a89145b001819c58d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bb780a0d2690c0687427e469dc63b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb96d1ebaa7c69f750cf00065e05876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da3301749cfc0f908a5ba50e8fa827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6b04f6abb7f18403e5c8a89184b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c78084acd605d19f8d881ad616c9839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c2c6ab800016a84757978ffdf5cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672dfe86cdd049e651f43aa83a9fb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b48559df62ee072aececf551c8bf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972b51d1800fd86c793037665dd064213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45d78cf95233059b6731f038d99fdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a5046f396734210b4ccdbd143a8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15108187e2d62119c261c7a98992982c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e01fe21fd2bbcccadcf923664c61017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714980cfad635583217e921768fa5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d328800bf714af6055b8b8c7c8fa3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bac9ac91abb807c6ce783ea522e2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f761003b383d4b39c6cd78f14731dbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce215aa7e5af37fe26610d4e530e30ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817449a6cdb51fd2aa4879265fda4d8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f438a655257ce32ff0de7569da22e0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb121072d7836beb77557170ce045a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00814fa534112f980c258139be9575126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f409fccc7a92c60457d6c6e84d44b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4715322108490a0a3784d1792396228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626cea38059bdf95fb75e516bbde37e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad439951c7d4fd5594814e206463af830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a1be014bd76772ee4c0cfd14100931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe4b7541f0630de757f798f742499132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae78372b73491a747dad1c37dc8b5a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422775be7106ed4d0b837d816265499934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9766121e2896902f6ec359ddadd14a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232f440c237c65ed5e07e3d614a8c8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013576d0458d4778e0574cfeae1c8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38fd44b1e503513cb922c21e98eb5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f155e2fa7188f9298806f1009a59f9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253a94a7c1faf528583c42c1ef197c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352641132eef99ce956d353af2189d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eda91f17ab65cebe353d55d295d6d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27048d1ac408a33756ea437b0fb0637843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23555a6fc667710701d13e24ce6e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7b8c3c7573e9042bccc7b5fd6ec6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442440ab78269db7222a50f83ec856d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe179f1dcb962f0f81f22d646f3f50647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17daebff140892feed1f63964466f0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a1fc16fc4e6343c7b718abc35ec5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c5a99a7d5597b0a40a3c19ce8cf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e0d9faf83c319990d4f81ca2bb73951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10ac8d5fbd703b8909e0c3c07696f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f446f3cac388689920fe98e77767cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17935dad63a9eec00831953c7121c9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf54a72c3654231c27900b39198112c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960af24001e1d8db57d13036ec5e4b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39540ee13d9d4ea817f548dd187bce857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639148d2fac9a7b7098ec5f94c2db758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bb079ce11d056b5284e527df5846a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31dfc70356e0906717456252efbc8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8454d96832adaf17738202f07d523261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788ade077e80df59f816d696783d82562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d42c8edd9f74fe3a121362d14e7e7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47302f6cad4316524b0e48ecb20c139e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e71c27d2c93c79cfa7bb0f5c90bc4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b9c9898dcf4443a1ebc0e391605266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b0b6036efcb02f9bb9159857c53d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b05c2451cd8bc95c38e9b9507dd86e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cffcb22ec81184e496ea97c6c9645269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b2a2982d9489d882139c45ebcd0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935913a975df78c2c9d622e361d41871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085ee6fda7a43f9efd7ded77146a7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe026503002617a0088ad3754fc5910e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d8f2a725568e8d89eb04356a2e1f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd838162fc17bd755cb9039ac27aaa5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e526661f28a84fc88ccdc099cd47e6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef96a4d0b56027cdf5e98a58cb6db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bebc597aaa537c5a51313f444208178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811f363bcee16a5949ffa1dbac538b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df4cf96599bee0904484f7c93bfe1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1262bcb77c349f254fbbd3ffd5d9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a0abcca3a2136255e064a717377f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84911cd58d3970b6ed7f455562397ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777267388dff7423616013376a92aac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040abe580369d4c27c38b6f2b003a84585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde55ed031c96cd7b73c624aea024c6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1649fc5a4e441adb838a934c128ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872445203dae82b24856938deebc2d7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b916c9e12afd5067740e5bcc83e3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9035a4e1e79163750aa4d38aa2a034e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35135d5604dccbc4c54dfee9ec924a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f807e998a92f1bcd7c4bfbbc2a5d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830eb9bd6287f8acd7a1ee3078e46493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74a3c56984798e6bb486d625c8006494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b5909fb90e75989627ebdeaa94fd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9556d2a81717bed83b579fc97e5d9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f73c2f25b02faa5be52952c140102897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafc991af787ce8d5abd31b4c1f81098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a884cdc61890b2f8be1e83622dbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b49422fc1d00ae677237f9eb6ee97b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e732fde3943fb03c852223f4b4ca9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f475d3602d2e51886f65c4214f7bd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c795e6b3f6e4bba98eabd31bc776229103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ccd9b90e9278d43d0716598ee5a85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04138dcf39ccc0f5de4de11abffb648105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979842f097d50a91b6ef78189d3dae45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710cbb91ebea5746dcf53ef52e14a69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0aa847a9f33993b265382a0afc9c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25acac3d4601b24e7252b77420a76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e65a3d8ef728743641b13dd1d30d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5327324505f385554738390614eb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d2ddcaef08ebe7d034ff4a6ad7d6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f82c5d29f39414a9c98fa786068dd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427016139475aae00d958e246b0ed15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcd55ec857115c50040f3e7ab84c3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc7f5a11e8c129dd1c280642e74522116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe634f5dc9344d3e91d1bd6b3affedf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0073b434fa4b5368c4a7b772a34dd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5f9db3aa26bd6a24544ddcc1c3728119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0f5cadb84d8cbcaa1efe166d4a55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80c8f8a3d70ce6326159de4bfcb7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b31cba225c1f645b27121f5ae2e2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7422a0e6ad5d2708229701f9da77492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa144db7ab9b2d4bef9ee86d2058f43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302e9fbce557ce3464ff3ac8322c3dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b29fbf71750254881d1d589a20c93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be27365fe35a4c1e4cd6d9d22b07e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b35c8a2da4a5ac148b000e3045608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011025486c344f83e02c4535641f000129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aed73ea8c311faf7357e4715f1e03e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15fae6b57a969a330744fcda1abd2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373db06bb14b01eea2eaf39b0a146b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d046bec76fe01da9c4767986bb3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ebad8bac12ef32ea3c567cf5bbdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f087f4f44290225aa516a014d033d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9cf9565dd339808b66c1294e7c9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2c8812079c685141fabe63ff5407a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bde7862cd1f3a30a85531d3e4ec36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a51af04e21d7433f92ec177c1c71d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869a6f5f475932d361d8ebd1b2691b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b381745c2ac643e6f2e1d47eb5cf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560e8978023da8e01133d6b2b1427af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7a88259632fcdd69c4a87b7b3c4f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06223d64de1d83bd1c1245d588d1f6bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738a6bc819e6e23ece2197c6a8630e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfbbe874f9c3f949e0814527c7e97e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb1c6c2e1913cc0e17e9c3f50152e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ec8a184dc3ec03856a7d5ee3a2f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87187270d4c8f849acaa4cfa3621791149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98196c61bb761f57c4fbbc10d4b2de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45681d7e8fb3e73c2828de1f62d916151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4afb5385ca11a91a4a091ac1e1d7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbead56ddebd3b266c94e1089846fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78c32ee4e1ec17e01bc4867981387a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac3caa2ef3112286512652d4002ebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb56f70eba49561707f0eea6ab0789156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba714d12a3c9f85d7b631b88f3c42dad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ba193c696c92814ff5a48f6f80f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe4220cf610ec4d29644d44eb4e741159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adcbe8e691842c453cf54c82562e72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe0ab4e005f6fce1dcbddc59158bd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f570a0ec1aaf17fbf45d672869c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396bc524fcd0070721fc8ae4533fcd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac3cde889d3e1bcc09a4eaa7f049d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b283dff8449c6ce85d010a8c3e93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88bcea6e9f38482fb836ad7b6d9ed5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051470f96a26f0dc3d9f050592f02c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb03cfa7a52be2f0fceda5d8322f20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115b7030c0df2bf2a64bad741113b44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ce1b6b5babf886e8c3453408b846a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441b1d8b703850d9f731f1fa9bb4c02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5205fcc34a44626260a7988c22fc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff6202e4a03d9c18c91c915f58e2df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da05480c6845f531db10761453a96b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fc61fe715e301a55fddcbcf1cd927175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0cfa64fe34c07cc95b1827c86d543176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16882f6fcb5e659482b5e0beb1ae65c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60e70660d70f0590e868678ce64437178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993d8b426cf09e29b0b12f977feead179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf4154752bbfc04986deebb7655d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d82be8f74bf444320ac070b4662a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c98393994f17745229056d87c07f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995709f173e48e512240ae9ba5b4a092183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece666abc20e410b73d688a750d0e02d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8db5a16d1c4fbdcbac3cdacf979a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b365856467144aebf78267c804c66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297f7e1df8b7e40696fa48e20aa2b1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2edb8ccb98fac772d59732ef6d212188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cf5b851e2b047615f2da3632ec99b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e41939de77d9d719b28b49eaaa9eb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6468b73e761a901d1662c35dba6f78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752653cef59d951d0135f3a993fb3797192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d5e5cbaf459612603331ad88da76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50c35ea599d474d3e737f9bc1e3e3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd8327e4bf018e6be92848772530f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8181e39d2c4aba657c8f41b855e6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a277cd781a27fe5839e7c71053b0123197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac7890addce950b4eeb88d24b7b421198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f385554c2fccde81f5d8278198e5bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945b1e7e4addb46ec482bd26115a467200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0de5383a721d52ef6da55382f25136201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679406c56b0640b28ccf207642a4192a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86603c33bb2c932422c775218f1df89e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb362b15a8e71f5f810fcebe5c6d6a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a3e1295049d0e1960d5c29c3f0b08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f3cc1c726dfbb297417cf8d5bb44f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe365d1655b0db2fc1149e3af8b3e1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b460c8f0d66f253b09c9430039363b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c5270c0fa76f3c7a3906ac286033e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366a8ef7782b067ae65d436077bcd88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e744f5d0857ee11157be6ca63ad4bed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac836e2a6159bd1b8ff685c269df64cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc6a73664787924282fe2f57eaf45e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa7a58bba720e34ef1581ba38b917c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23d8a4fdbce971a2997aaee9225fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be71a16d37c07a1cef5672f2a93d28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b045aa2daea6f23354c2e8636aa1b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f8ee4dfe29338b0b464237e08a047218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca2caeec7ab82f90efbb1ec372b79f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dae63bab9f05d3fba355b9c35c856220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aeeaa9bdddc036d66a19cd2d3c20f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145df6c79fedc3704ac0860f254a46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528277362ab03e8cb9f508dfc5cb81b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e248f3ea7f9cd04e3c2c063cbb7c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489910c74999c3a0afe7b7cab5d06b7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5265031c0fcf28d6d29084aafd59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c2e339f55cb6185f45e01998482e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb169138493f44d7872501d8c224c71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa697d675edefcd424a9cc3a36776229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df003fdf705cb5e0e4d4a4a43a9b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21029a9a86c1d9dfe1d54a737d97bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bdd39d8e763fed5b9b3a09ec41ed6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1705cf3ef9393cfa4e0f7fbaf267c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d19a633ea0c94c0fe26243749ea13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42134c55889fea2d79ae56f8de0272c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c850ec123b46ee353e218d67eec42b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f68ed0134e97a0d6eb6f5462b16eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c236ac55414768c5b179ab3b20827e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db0db77c37fd51524083b6461568cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bbc0dda6ae8c8f914dc0b1c8afaa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2613f50ef8ac1d2de51c2ddedd17fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3a8a360ad2cf900261d997c75f740242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd91fe0920f831c353368f34fb688243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342296b16d9d1d6c1769e1aef18114a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0f1e4497ac419d7edf163262662a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c38204a8ee1a08ac18f93fcaf76b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e5163f3de1b273d37ee9889f15333247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80a9429fc95a0be3f7cc33b52a902248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132dc48a48f99920b4de9f9be219aec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8736c188157025476c406e014a1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c295dc3613c8bbb4f95930e95a378d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c628185ce031443e7ecbb0a5ba4a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add789d56fc3667918b5d3d117548b5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c89b270237c6f89e7aaeaa87a7bfa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c3b1d87e234278767468a2947c071255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ed15ae5c5f18fbca15de458078ecb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b501f68a8dc4f5a7adbb78947f64f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa1646b01c2dd3e21046e8a958626258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c82e0ae47b1b7bf029bf7f0a4a64c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40ddfb7f5b1442b72ffdba8c2b2c18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acac083213f7090e1185d7eeb039987261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a5105cc4fc46922d7f795944415fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979ce80c0ca8408ae946e9d205efe65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d98dd6798fa02e5b82ead141f62187264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd45c9c72c24e6d4b496aab88b1e10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8bb6cd6b929f1b1b2bf6c9cf44d17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342394ace256796ffa2454d6c92cf706267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651a5a6b3b84dac627e699d317acdce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938bfaefe47ee874da828544ab31dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52393bee7e8feda4174017f7c0f4b566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950970ccc8251bd1abeefe22f0988f47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e27bd52f32f4a1c2ba43a5316855b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0bce3578dc69e116580b4b3592491273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834ac3a5ab4037ca1e78e56c729dede274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf5e7948fee345bdad1a50e8925b15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356760b336d2d271ed98fb3a2c249418276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef5f1cd0d28cd4d315d4c8f3634f9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0db91d75a53f2ab0a97be064413a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539865e9ea6a65ed8e8fc2ec38fade279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc214e7d44ed1581fd96e1d008c53cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806d1a4b25958eb6b1dfcffbdfc4cfb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dc9944c767673746140e2dc245982282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8711e0647b4c60c58d74bf112f3f9a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a48e5ae81f56531f6b175e951c32a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294dec180504cad8b8b45064ce6fa1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa511ce2ec465466258053be441ddf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c917a319bb9baecdd5558acccb45ef9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c73d906c4c7b273b09ffc68ea603288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe45c139953c9afd542954f96b00c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec94cef636f426fe0c8466114f4c18e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee531646f334d16dc14a97b46c2f686e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d444af8651b03d71538fdd61e3a3f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4c81fc0a4eb75ce1849c81f10256293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a565919b3618e802f8267b72d7f070a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203529eb7c490a425985d3572b87ee2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43776b4d15b691b4f438674ff215b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1dc65f43a9062f78dbdb8ab12721c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d2cce4b6b1cd821adac6254e6ab92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b43225746c3cac0f778757f1d63fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d0d57af406ca8855df20921567585300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662c819817b6ca569653e16f83200ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f6d2031cba2a263e5f509df6435e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8572c9db96974c41ce96f810d6e2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f24a92a249fa5d5e02a01e9468f43e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105c8c457c418d853b758638defffb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf68655060cd4da42e6c8aef025c4a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3006a8c7e428c1a2e3f8bfa2d852e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732f605c91732490e98e0de9189ba5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8130353323280dbc495535e1b8bd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f776a19bdc6125c080387effac96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731501f6e16ef7c830cb2a358b03d006311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e91cec9700ccc17af99aa7ca5da28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d15dfcfe33f43185176ba58007f58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153b57336fc1049602f085ba01feb0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc0715f19e7f7582cf9b8d281dcd2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc90636a0f97857b8eeb43ccc07c4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e436087bbe759a7491b8ee10ef754317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0628320fe0215fbc559aefcc3a2ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355e46fe0be2473d12425c700bada45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3e0dff4f298b63a3eccffbea1bcb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5e573c94f542ba676d236c90ab764321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aee55b11a1d386012adf49182d53a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f6bb83caac126007ff06f6dfb7115323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49014d0b3b863631cba0756588d778e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4382febe0471421fcb959c4599ffc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fc57a8f81d9283a1f13b50b150c5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8992ffd9b99996cf47cdb66532655f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f176e9a4349063c26171d64d55b542d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1439bc04a31dd0fc6c2afc01f1193329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae92e0de286b4d0c1864426091f62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b3881730818770427ecb41793020331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59501004ab762549aa9195746a75302332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519ab4e88bdd7ae1d41c766b129b6dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4448c06e515f9d59d1c3aff7ff453334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007e61a6a75c123d1ccd507dfd725c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def550e11e4aee57188471a4cd84e33f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f564f6cf3b295ddb37f749d1447116337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5542bae2c7fc3a3838b285964874aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8869000dd9f2ee94c935a5be9707a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcea2d9cafe7bae326068768670f85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824116d11965e1b9fa3ad6568a597d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72807c36e1b5af24cd3e2be45cde4c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f157498eed2234c1bc431a601da64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94c110d925c113cd57f909183c9dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0b04955e50dc17bdcee310d45984a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d40781f7308db19ee8c7d1a04bc8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae2fa9e28366433f9d795e933152c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c142bc4cb5f505db73bf937a7b41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204e821f250a2f21a7ad4aa1373b010349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da9d0d3e0453b273bcd9ba4057c1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215233290d879598b41876153ee544bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1832330d0cd39acbe8ae868e805c30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603cfcdd076d8adb3e40367e4b074de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad900475a5db916567220854d5038144354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c4f82c4fe03e1fa2d0bfd442b2bc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e347ada7c94ab42aaa1c94f231be3a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fb51460d56f67ddb483c10810d8aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff485d92d01b5c04201ad283f4312cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f21b97f568e33d8e84f4654467f33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac86810fbaeac4807ad1d0df4f711f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081a7f20e2c43b2995cb0c110a0c32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63992e5cbd083a0c2ec8643dc849d5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad971d50ee56395463ade71f364240363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e15e7a915e48c3e96e03e8c04c2d6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38728dbabf37d0d4f67d57560c11a845365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd0a5eb1e2a174bf09883d3cf0cf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a261323f5b8fcd4f22930f387bf8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d91e0d1dec67185471052059491db1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76db4f82dcfc01ec5a074295c5d107369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e215277e41a1d0dcb845253c55af3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86ca8ef315597863507a07172561f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e744af01a04f1ea9aaeadf491072ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45bc2148093d870c9332b860c677f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad51ac70341621ff417f03ff62790374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c872f7e022cd97773ba7a836a963915375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec019187e744ee289d4ab044a05cf13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6821bc7d17abd3429712f3faab6fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad378f156533ce35d7915078c16975378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28265aad86da99e31c51e5524d13e6ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd142d866bee050cb9843a8c0b3383380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1585f5243159b49206cbffe14ab61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4667d339e24dbfe704b1e8199a7279382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6fca62282a7e862b43194ec9bcf42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e93421d9b6452e20cd197ce5a3cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752643b717aebd83efcce477632934e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741feee31cce153f2b2f6a650d31e9c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a923489e3853ff506747e5e4aa3867387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a142a3dbab4ac630be6099abd83a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6fd73f382ce003de72eb5151ddfcc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843f0c14a195612517fae6b4853d9d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13c7cb339c66d11b95941b5d7923d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd11b90238e318368722c22dbc4e9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9236ad032d18f86f2bac912fedafdd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8bdddcb5b1603b95591d91b001ebb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7018c189aeb79784d813dc9f3d354395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b2e193b4efa9b905ae61f9e2dbf98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f44662f8863f83dab17af81fa784e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea03b49170b7b795efbad8613adea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de9f63a330ff5cc4a77e66dc280b55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0a9eb0367af4537a7bd32a3d69209400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da131faac5837f8138da4c83437ebc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42230e95aca81baa46623368a0a21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5f4567cb26da0e412965081704bad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cbc6916da5aba8a44c742c2054a81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd81a13d0c8d92540450ac348fea9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36e4307b91816e9f4c56ffed982899406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d951504bde0f66dd127c2e8369c2066407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4b28ee7a860cba6401d1fad5f3d29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a189dbc540668be49fc528cc1ab1f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd769fda1e96af1f86af1b76e79c284410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4e56cbbb8798d202f0f474a6b6f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a58a740a47348bbec1ee92a2fc81a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb44f73104fa68c43511948abcc022d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329315cb61ebb2430e37f841b3273308414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6444a771c32a1fd6bed9a92532e618415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72e834997b545420bab8ba0dbfadd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a707fbe7a23739c0901673f3201b4a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d550ee6d006b4913e1fea714aa9be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91f13d8e1817d284fedebc2f4cb399419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d4764498091bb1f947e34201a733420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb7179443aa104b5c0f15bd47d4713421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c11995f8eb418dfc4891e5f005a4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed468c1a0a028d9496250cc230a950fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c96b60a6893ff190360e3e351d660424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f87c505f576445d322cb190aa4338425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88aac7f7dbb9860b3b0036f1c09467426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb87d104a78ecde5589ee2fba8407c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133556565ababec51d2aa95c8e93830428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0290b0b58c2f180376a2e575cae7679429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc843a5171782481ad555da6ee17d05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd886e1436871f8cd85054d42aaec946431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c8d8354b11842e5e55def21d0238432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375997c5fc7e6d4f1cb1accf7d5b60c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86113a97e329384fad9e0b1722fb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea087e21510325e304941620d59de81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fdf3e96e02abfb4796861fb64942a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664be8cf69b3e296b55bd4877091960437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce3a216aed1c7f9181e497d12ef3b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf4c7dc3b2e260dc1ce89b190d95a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efc81dc6ef470087cfc723782ebcc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb1ee04fc588d47767c6c83151d0fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce13b3a5838bbe2f7cb0db25b8ee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90709b3aa7daca36ed011fb90517c95d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952a0d4cd93ff377577b84c8310897a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e374a65a1d1551ed6922c4b1a66fc61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aeb0bf4cd7a8e7bd47c152ddd752e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83030f762464eeacde03204999ee113d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a18796a1f784b630996c7c50cb891448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dc23f75cc620917cf61818b00cd15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5960f58d30b7284f3feb3dbfa60cfe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0f5b24938174723428c06bc7a847c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387d30a78398238731d504d1d2bda75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a71030b278cb14244d46a340f35196453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc0ee3e03929b3929973cd0d0fd7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95062c2627b6353f72d0b2f2c14b790455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977426c53d0113367bb682561b148ddc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31b7dd28ddea1acc83c84eee5b2d67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d70facbea7794e449046250df1608458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b694f7db3f26c28e56eae0ee41ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5699924a1d4855dfd1795ba28e335460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de7698cb3323645df0216a1fdcf613461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8619161076402f63c5832c93499c1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa497528e97c24c6a43fb65403e68a38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49870641b13b1f78832d2d0fa63eaaae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8495a51851a91e5da9544aa47c7651465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d590fd9ff5a00c35ea9eda4002c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668c62fceafb942a8c621dccc8f3501467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931106dd0581ee67b6d69f672fc2d9ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b74a49bf91169ceb18ec2787ba09a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253da86b0750c1963c76ad896209063470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8590e76d4fa067577db08dc484759471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fef55cca48a09b69b40ca4a9ed3871472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0ff4f5c3fc53de585db9f0adaac4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25887c7460b7b5202b66cde61d6f75c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25112c84a8ede7d06363dacafc2e9ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a119a9033eb8482a88e1bc9ddfa246476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37401970dda4f0615ffb75b9913d4dfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98244414b6972273f43686c5b1b5f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76bc3c1daf19d1d1fa77e56a11981a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512df007be1174ea900fac48aaef39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7d00294324ad4342aac663e26efd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecde202a6b972fe982d3f15c88c7c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8e53563b512d2474caef3ac69f6f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfa5979dcad02b693592104e299183484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61104df02ff088074bda0b7dd24ed6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d01ffcd0313986264316809d439972486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a391acf76bb8e3dd7b2648361669508487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efa371f0aa95181c60f69e29b6c572488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ea2822bbb83434b412a49ce709b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333f64bf9462e5a7e13636ab8b10935490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66b95496c947bd7684c8894e7c3311491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ee6208b49575c02905c553d410f0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02888dd1646852f78440586f77d681df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee0c1f65d78a5f56297581255b0103494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076138ace241376fe14b3b11cc47c37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc548b715016e3d3d375e51c09c6ee6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6806c1f83919cace85b4c83e318bd11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c051583af1d4f84d90022be3204b1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c68503a80bf519faae4effa3aafb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247784dd9bd6e0567484a273ec81fc08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a95487f04ffa0d0e389ff72d1c7e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4484bfb3d5797998a058774546f8b59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e813db85d4b3825a615b328c30c154503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f9a8555023223a07d7f6dbf919e3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0007f7e4c4d13d1eab0ef4528a68df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b30e5265b7a600751c71150fb9426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53705adc4f342b6d397fb67d01f60d51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc732f33970b7a367bc4aa614e7f240508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e795e045383754a89b8be3b29e5ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c7e846e340fe2b170f5fe39cdf328510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9cb31b263a8d56db825430658d66d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0800c0bb34f8d8a2c0bbd2b2576e72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e823b1b775c4526dd7e21ca5d469bee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf79cf22e5e2ae9b8e5038075a29f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834abef7ab5caab44e433e2f3b9fa8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd64cb3fd6b63a2b8360f8f1de7ac8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3136029b9000bf9582f85c2f1e86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca505a8c2d0b4fcfdda87a115fe06129518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c839e1fb8408f613984881c26007ad1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b641635f68008e10487b2416eb821520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030db1c817020007f12bd59dd005371c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f2bf9e14805aa18b2c6a2128d6d58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35ba32bc0014b7a625eb9cff0ebca4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdbdc6102c9392a8ed76ca8054c76a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3194fc9481524c2c3c08a5da54f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1223e8c12b5658eef52e1123b681526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59031c4cf66f0d7459d942ca39411a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad1ef78cdc5f3124f7b17305e64f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a47f5ba3395d56416d917e251a122c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf85c4d9022f0857d54a594dbfe62e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10133c6aaa3c4e83d1404b08379a3bb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21d866d4f686093b9f0ddd9b0f3ea2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f286b90dbae017f6aa0bddfbaf1489533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7163572f8222fa48b1a93d45be3237534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e99c89531028b836fe5e1cf806025535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b1aa837d2a80d3b8c43b488f76663536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e450dd692d0925c0c03bfa3e258d36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d851e9315824f25b0b51b7ab49e1af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed000fccf3f5d8ae64706e32367ae191539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158e3e58095a65ab421e35d7552c5b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724ebee46d536d32f1d72352380ee01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1473a190b031baf540f5b0398b33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912f185951cc405e1deec62e997f5d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287814bf73d0a205ef1dc28c88e1e5e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0bdba3c025a5d2749e596cf1bfece545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072e389a26b6b99029ee0d0c26749b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473371f431509132c51d3566483386b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1a9ffebfc8a77c9f0c9262c88a47f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afab698ff0a5760b7c065a756276ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c1834eba8f7f02aa8f3f53d6e1405550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb59070aef94359ded8cc46adf9841551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586f0aca1ff9b126a9a3353594dee7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232fee9701be4042d851211967372d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf790e3088ed804292d62b0016c40f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e6cbe9ce1e29adfd3caa458fa56a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ad589a20077026ac4994e0576387556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf736cdb3f47a85a55aa566281c73a65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aef257c5e381561822906380ef06d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceedf91cd34b5317e87939ecd89eec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a59c0eb8594374529c04b1e879ffde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a2499c72f426aa6a58c570cf3fbaf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385ece1f87c964dd7d84eb4168bfd4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a6312c26ac4f3fe98daa8dcb605e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9ccde5158bea5eff4b839d3a9b197564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466854b449402ba69aaa413b3c8b02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76221be46caa49bb9bac33850fd8d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a96f280dfd2ba37413dc19ad81d000567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d1890cf3be678401a3e6058ad39b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee93430bac4ca2e351682dcfdf88f8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15437f0e42386429a9ee6e892f0fe2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a61d7b7b6c795858ba749d64b2e2a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa56ad151afa64585fafcb41e7c04d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571e2bba3dd110782b4d5027ccf8b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e6d925b53c5568c0bdd8de407387574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357d3910c59453fd412d7a5b1a3d97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01035bcfe42b5440f4e17a837b5b7640576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4c06b5bdcad50baa582c84691098577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160fbb738e68a375667c590401b94c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e24c3abb414d534a06eb159784651579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0be4e88d3fb419fca66dcedef235c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2331685d1dcd82e060e1427824a03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ba616d7b97b6085a31d81bf8148d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769557e2ed5eb85d7ce41787ffebc3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb82dd1765abfbee8fef041485f1cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54115c9c1221b8ae1b7d6edbe5639f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc2622f84b84216b8357f1ce6cb49b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de09080c98d0fd6b6dfeef7de76cce4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6cc8ae2e3124c69badda605bda5fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ecaa60c907d11bc1c314b304fff6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf4a38ab557106ba830b379c413d8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac685d6eafcb8b1586fbcdfe435646591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9444e6cda3cb78e1122ffd01fe3e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6cebdfcd7c95b4c01779aacb12cbd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870b5fe441bd0ccb6423224aa282ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143bb6370dbff9aec758768f3dba9eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be49f6804640f543b78cc3f2ca0c805596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c29ed94d126c82078cfd359792ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b4ba8f0318ab4e4cf4d53f690704598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e879f336a5a51509730dd8c13d43e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78889e6a925e2ff465f6f942ef418663600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b845beb85048c292c77993803f7cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb82e93fb33fd8d177993237891aad1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f0c3c70c797cdbb2406094b0f512d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532855705877e59b8dc9ff72cb24f116604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb75877baabf97b93d76320bfb507c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7cd09f4f5e78509c449e5f06d7899606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50895f4394583489ea4700e463d8ec4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c393e8d9607d45462170d7f7d1cac34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b78bb7a9bd39ba78838e296f59d8e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa2d9569604f3f70498a4a5af34472610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e02f8ad53c0bac559887975954c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db1a4c5d67e6f5cd9f8ea8c8145c5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe6e53d9beb8c5782e74007f9d028613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45374a3f7f0b6f37789fcc479d95acda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6ea2c60145bd2b0c6d0b9ff950645615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4e89df169e7e3d06be919fba05fdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64724c6f086b469e329ca74606980f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c82c3fb0a11e869ebe217f49710dbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e70b7fa43677b9ee74a78bfd202d88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7926b0cb9c795be4c3cfa767966a44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c327d31cc109c02e42f22c9df8151621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9921350ce5b24872adc43cb615539622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee7f9e344f0d6aecc7ba4a321626c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5889660ab66ab4526993faf6ccab6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710acc5f192ad0561788392099a4cf50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46489d2abe5c36ac6a4d4e3fb5ffe9e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa180ea9eb81b555f617a345e5f3d5df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6097e70532e53ecba3b5c718f25b51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad064d88726f8aa7311ce38b6abef446629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171629cb634df8a67c73ba579d9c8e40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd2c51e2a6460bc563f1751b01b6ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb61b5cb4d29cb19ef81d03b03915e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e75aafbe9f0531379d80e241682423633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf88f5dd82c411e23f751a52444da75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2e19ebc2e6a2ca3bdb1ecc9130146635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703b2caed5bdc81f6eadb2b27dfc4a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b9d1abeb389983e551266e58ef253637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e38095e0336a6073ed985d93d4d115638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8690f5a88a4abebc5d9ac3b596ed6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07076d24edc428065d74a6fe23869f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5212846c1c5f1ca3902a836f3026a30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0bcbaaf313dbdd38f39db929e75f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db76900d2e131c93f755b090419a8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a667d625b594bb55d857df832437129644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc212cd2f5d8d565a47c186aebd55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9ce640738ab663b785db10a27f64a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d811040982a6e3aa7d460783257a50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c3bc062715806f9eff7e6ca4842ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d8cf50ae469e3654473ec92b715a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b37732f69949e706ecfdb431c09773650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f7591655bdfdaf6da6c39da70326651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee2d221f4d6b0d86bff8e062761e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a714d7ac617ff47aaa45b5a08921cec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19122a62ac4eff8f2c4b4ae98cb1511654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92040574893b7f2e64ceb826ae2d1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda1218031cb82c47378843c9537022656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984bc9d19dd7fb249492da0894acae5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad659959781fe04965ccb6c2383aef60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3fffa93a693b81e5617bce071d52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b8990b8149c835d53d2ff30e9f752660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7799f7c27150995332742e33257e7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd988b6678eaa585a2a6ab1e2c7d8c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880f40ed4d1ed3d6414389031eab97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda16950e26f67c167281ae6afca556664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105b21d7a59ef97ad77888e5dcf90b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ce1fa9e5248b4d0f3a8b476cc78b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5c073348feafb132dac162c7b2b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36ec35ed8a1e3799c7a14678a30abb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51109923c84036d84e0627daf79006c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a5d7b99e7c124191ef9612f87623670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36cee67516da5531908e09b1342787671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485df960e20aa6abdf593c20f2b84524672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f0090a47971d68fe1b383b9aa3c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1988edc8fdee97015136e7bd878cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac17166413d28ae14829789a8b7faa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d73ba9772cdd611c2d8ad27ffe33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39bfb69f1bee946da818d066def94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c95a83a3ca5cd3c3c61cb14acdd25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a718829c68585d9841734f1b31eac9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464798e725ecfe1636dff843bb417c32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f6f5eb62fe9c1eb17a7779583edbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d1d02a8f38887e860b4f5aef73048682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078aaea3f199c5dca3a9769b631251683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867b8ae1061651169fb9fa9b273f022684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a024644016d59fce83de4f3cdaab27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd647a5571a12cb1b8d51ee6437bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f20c397d85331edfa0848c4c9d9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794809d581a8e605cdd3563296ce74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56018afbbdb5c8aefcb17d4522e37fb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c1d4d56022c1f5e9a8b2739a9119f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162342c62461018b561e16e2cf912c50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c8ab2dca3bd853911900a5f0f0ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feab221e4046e1738e195353a5bbfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5adfa0d460d5bb1b793a4f6593f0df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b1292b82de77ff5234cd4f2759767695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86d199cb868828d3988380880c4cb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae2ae2c6cd4c39b4c24cd61d0d42d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856f3e24a0b873ad39fea1b283412a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bae455141b5a09c24ea71057653bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633916fb43d8ea89bf4c04b3ada155d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643ca12368617f2985118e898ffeb8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be5055b617d2c0c80d80ba984cddb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ca7864132360e9f0112a740a2b901703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d19a34af118ff4fa903121abacb704704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa5253868ae9d19f3b002fcad205a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8eebc982324df58a7021c68c688de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04802f87f9317a34755eb5d368528350707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf7aa5da25c1b5c80c51536975c5e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede17c15c0ecdb12aca842ce60b5744a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c3f35234f5bec5c1b5eddf52195f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93662f6ab8b1004556e8d8d34ce588a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7b2edaccd7fbcd67fe67372ad8c82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa5e14cbed2b6362847b0781ac66a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3dc6c2ac58a088ad9dc675e22472a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd76cffffb867c2675138648c106c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07f34090e091bb125a4467c77b757c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af49e075b77130c1e3d366bd6f63f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd8977b701e1549a997744d11beea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac2343d73830b7269cc50739193e7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1971ab3238ff916f9203f189708b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592154b61fd3fcd3277ca844b9c2af7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98704dadaaa4d7dbb3d3ece40375f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc0dbe7101a74db6d22550a149106723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba44a2113f6b336d8700b5261a1da1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedab3a4572da72f5412d57d5095b6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659d99504b002d832304486ecf881cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4879d0e0d88638180465c0a052edf1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cdaff3b3f3b3beb6b3a6114730c0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e6f73a6df1e85717d1ec938a9f82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871759d7d33befb359a628988dfe7cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57445ae6e407fecee92b8d692b9404731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0073593dd3bf7063562256c7a77089732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7788389423d6a3aec09db5ea418e02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d739725f0cf5e35af43f95c1c1b7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2f24b2d255d7995b9716b301f9e1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1dca2a0426f7255942dff6b1c43e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e01edf1fd2005baf38848100ec60e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6debf28f97f3ff72e60bbcde55b86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da7ef8ae4b9d93f09c4e0f2024c9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055856a9b034a47584fb150946e867a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637839f4ba4eb2c0451412a7382d48a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f30d6ca2a289c8c461894f01e68495742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ef67bed135a0cb2541c99d847a74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711ea0543df198599eea99798ce19d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4c11da7fa3bdd1b349d42770222d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd492c9bd13257fd4f6735196cedfed7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbbe266cbca04e8cc0e1b24efe86fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065310baf9054b96f3c00f52de3056a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda13dccd751b1dba456049f75c8ee0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ac60f4d6347a2e02692293fa6fb01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b80b8514c7f8df562da3b8058ff2ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc268810ad21b66aca6b1c93cb7d895d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a14429c6317e7b6c78a15ea5be66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e61d29145e5e220c4b29772b9a1ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026979cb75ee9207137f4df3929437a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f8b7f094bc3475825a230b990348756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5c6def3485aae6f2c0883d18880e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0ada6da1eba723c533bbbef94a7de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69ced4c4aba7b272b448db7b030643759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceff009ccbaad364c68cca183bed3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546e44460ed59685f7b8bf7effb75c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3477c7e1e78e780b962e69b84d159243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d552f1cd045f929e8b8d53d8ee0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3937bdeaa8086ee4ca503b83acc215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598defb5481421868dd65cc509fe6c806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d0f90a8dc6420c718adfee9256c507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47e8298816788a340e94996179b2888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5c3e6017d100cf53a96d491da18c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6eef83849ec2fa0e6ccb34dd3fb2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c1ebab9396995a06d2fedeb74d4a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f78c12983b80c7ea7ce70bd3d7f06b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a224d7f1182cffb06a17971b6e0357313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083a4caa38002474420fdb019cb5bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ec635de06066560d72d42fd67b3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c4a07e5e48436a9d03840558737bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c71e86f7cacbc0c37669ac38317e5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506787a167ec8414a6e40ffcc3886be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f89e3fd3b62ac0d1d13cd8d1cf10419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd721fa970ab96b0267e17eb82e5ce320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d113d620608d3b577a0d8dd4dcac2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b315f91a7b3c52f02a7a6bbb458fcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939335853caecad15bd2b6c559ab61823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7554ea59a3809d0710c0422e4b56a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e29722f408178e41d22bddda6d57c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4317b287f46fd3d7da0dc124d98df826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da55147465804999557c85d9484f0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2dd23fd1a69aa60bc8c33ac3ead9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e3ffd6e4b56a7afddde26a8ebfce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651171ff7b0ddfc383617322b110786b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aee90b94c039815b0e135bf1909f1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47424a96866088d6ce8f9b9f1094761d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959ef2f15c80bebbca89a5dd99d621c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a17cc7669bf9ea2115d868f1e1d3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3ace425958de4880a7fdca1a36d6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46944337158cba8030aa9188aa957db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec82d834d9e8d855d455e560672a0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd8ab8066636620446196bd43a09a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e4a88c09ac4539b2c897ee4885c6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466535964762fe33868edf45376bf5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e55da41dcdba57ad03f761d74276b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7682720af13271bc2c05fda95433142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb65dba225fab7d994b27ab28be4dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d85c22dd36a337115b39ce38ffd1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0bdba71819343014ac960acc396ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0245446d36d0d5c9ef5fdd0c9342146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90083e7da5f49fa7c74d30c890407b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc8f1973841c5069a297ec2009495a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993b6ef42c2872a2bf27b75bcb2af249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd85c31953fc5b0349122141b3a56950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973450856128d6205a51d135756db9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ab2f146e0329a5d82c0aa721de9f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052ff5fd096caf0bbad512154be359153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd3d564aec78a8dfed889c31da28cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda4d010ffbc5ed095755d519bbf79655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60fc957aff686152606fe55721373256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5059a90b653149a6016ce5f7b2cd7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e382888d1440d5bf2fafc2c570b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8a0bba00af3b3dd372af81171737f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978395c3cd066671017f2c1d5e15a7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ab76e41aeaa0b5d416ee812aeaf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc09620774b9b191584a282fc2eb9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87addbaf38d46f54b5709e29dd719163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a93963ba4f3d7416793c694008c8e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11310fab54fe018f2c95ea58104e3a5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fac5225e79251940c1bbf6e347cc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c31696fee2a21a92559987cbfad2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae16b5e7fd9735d200132dd29b9ecb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613974db9b91384ca533ae5cdd8a63069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365fe17facb3c0d822dc99e90548a0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be7bd3a4170a5f02d46dff6b8ca1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a495b44abfee1affd00ae24cabf27ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11128b4b583724eef0fd3542cacf421f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6fb801369efd1b017069c893b5df974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210e2396b5a14e9acf083537ce5608d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aac81620a51b70f7ee70e96b75fbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cdc13d03c2b443d9e9d617fc1077d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac6926c785a3fc344820f2ac7cf0e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4565b2f1e2dd94cd2374d384ceb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d09352d0cadbcc3af31a9e46133b4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb769f3e6b6f5d8ea653d3beb7eab97d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71075453d201cd3d551d88493460482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e774879ab3beb3dacb21eb04dae0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e08b5eea672d0612f39f755330033d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c32471b29a2539fede4072fc5a1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71a7263b955bc17a4d2d3e9cf74fd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015646260c8d73a7845c017dee451c0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d178271b76c26e37cf4d8af28b1b83788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ff6961ac03a772353f4ad317deea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077c5eb7671b85bd63d8a6b7dfa2c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93472b113437eef9ddb7540b9f005d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0df55ce9a97917492ec4b531ea02792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bbafb350c5fc67b40107bc5d4fcdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2077ebcf637d14c8263683ba8134f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ee5f92b9952e6a9ea771a6c343e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a447c86c96e24aec2912be0c379f7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c441946adfa781b2a47ae4af65735c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7097864b29498bfc0ce7cb2e0f5eae598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b734a791fd001fcce94ec4409bf570a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7800bba5942b34f6f535240b38a0e64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ff1ce59b073e47e26b1af016a747101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c07f2b26d0924c93831cb6504c5e28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df2b254ba0f667eaca08c305cdaf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d602fef155b241f32ae9ac209cb860104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e2785f63259464aac33b48e1d280c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eac87903c13a6f66f08b98b9c3a5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa9288ed368fac597aa275f6726a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddae9551b63addfd03b70925131619c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5eac22a0c55a956fccd37a6f2922109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28114bb24fdc5e48e63ec6e542f6d77a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bd30eed64c8c1e868dbc980190d4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e68c665398842fa166d82773bd1fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacdf371625fd39175953e8b0c08fc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8f40bf072062c4e894824349cc424114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2c363b80f45339daca51405475f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf559895da60757fc969f7e307828831116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a0d7422edfb7683f378293ae59632117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54242a644bbd34839a05d1e5a61e53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ecea7465eec86fa28fdbb1845df4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d35aac852565a25e2fc45f356c71b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef384d22abe973bf467c767c6ce75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa0127044f0a0c1609d60813a32d2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171b86b87c185b4a20b08f7976e0174123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8ea9f8bbfcde7501f66806d871778124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db2f1a06aa65f65988bd8029b53d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb161f6b7675bf62c79f18dbad72ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aaa44379fc01c03f5350a764b89a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9f1f948899c5f768fb31605c4867e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ae948557343b07abb02ff78af884b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8e48b010653ae11649542d5c14ad6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b866b148543c6b079300ec381bbfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696beb1e764ac4ac51309fc35c63fd1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e242fa767a4ebcb17556ac3f056f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cb4659dcd81b9cf68e5bf5ad7d78c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf2e3126264b2615364b24c7a8242135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56ab00be873ef85c83724fadf26cee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca4e4dcbb7025ab27e2219383a38e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c61f2cdad179afcf953e6a5c7d5f33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aca3aca3a9f2a44a8afe04c564077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16053ef6f31d05f91b8ae35c60f45d16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b58c0e1190a2b447f62313b03fc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afdb57e9b944cbe5c060dac0770849142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c582d7ff77d66cf2e4e278d78ef40e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00807259776b93b8e0a77d7fe770e3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96fa61793d04dea596a7cf483e225145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df85bec5cd1a147cb5c79e1ef2d3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e74ba99c887da8fe2a23455bb5ae7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1452d2517022297334bca5920b03026148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60249c6ee9f11b88d18dbb203fda3259149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42691673fcb9f5012559bb6762066de3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093166f30d7014c7e7e00764417f39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff56a871c3241f8f9c5c7d36eb67a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81491b152f5c7531a5c45202ca470c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e08a1afe6a1ae008a37be28266f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55427ff264d950294cbb84d6460ad166155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af041a3926e93aa0672da9673b6fc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a1c69ca7adc095318a8827f0898b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613501e6fdedfaacb7bbd61e1ac983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732cd86eb6a974759f3c49150dca8a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417062afa1be34b94d30ddc752af9b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d80c95033719e35b5865dd34201ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef30abdcb91a92a423743350a4fd923162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129a5b24fcfbed1365fe3ab54683a0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdbf3447b7f4692b7b48fbe266915d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba07100f9008ee789cc5c87db42a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9c5fbf126453d14478da2a222136d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dec96f3361ab82106d9d6090eddf60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15412f7c869bcb9ce53dcda4df8d50d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b9f2c6f0e4f0d92dc955731341f7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbef9e4c2ba3bc9a411baef30918f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fedfbdaae7ecbb95a8e46634b334d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5685a9e3ff4e1be961d82cd60a4529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad52f2a7863dc3dc1548aebbd5c8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e57be5efb9e3f6677ce02cba90a5c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a47012d0bdd961562eca485f6faa00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11f9536d8b4df283854949d36bc379176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0bb88d2314d9a4e5434a0279453b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d30d1d19fe4e9a3441c0aeff11941178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001c9da6399e4449cc357f82589732179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc572a20051129c60f4c0538b72e34c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebcfb225167fd1ebba96ca7b580ca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f7ad88d3e659842b08cb87e746e01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377cc893e9b72111f257e5d29225c12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d7d2fe40f28e34a5e869e498599a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547f2e74027135f2622056c21ae6908185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e9a26391a4a229c4d12c3b561242186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ddfef132882f6ac510ae23273635187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b9b9bbdf8b29212cc8f280e606ed9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9128b46f213433b0e1aaf8bc5d6778189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501927f108592c5728894e7ee951d045190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0539ddd22116c5c19ba23f460e66a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18e49bd39645b73b388048254679d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7442c64db19154d3e5db087fde479193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc16d2857026b92e347588aa38db35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be967fb435d7c48f7988c30c89452195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed68103b70fcafeb4a235759a6160bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f0bdd5689c7e244f66a6d9548cd6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fdaac3eae87693308ad3cf1695223198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9a4f394161fdaa83806561c0adcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d266d0e2bbfcb264e218764dba4f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e49553112b6007d6d74056fe87b80d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e319854c2e004ce971324512223b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0206863bef7bff845021dadffec09ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04984263ab03a3a4747bb9341a0b49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29efc197a09dc1b8de828373e483f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9282d6b33086bbc6d03a35e236e8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29df0d8609f9e2ac0cc91798542cdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a9f5e7c4505adce01433e13e851ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb64662705fd3dbf6f0720d09d208d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96fc2cbf0ab21733b7971a2e193f54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1de45f40cd654e360be4ddc30eda4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dad4912e06acfa9d9988dfc0fbf7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dffca53267aa17c29f5a4d1dda6c25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb2f53473119a6461461ed706e1aa4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5581a6a5061674f1902218368892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8992125b6e4287189f5fe63fd22aae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3216556fa0a62766e7c2c1cdd46cd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a252cb87c6abdaf8f884dbd953005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbc21cb48d5f66b5ed21aa8c7fe361219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e16af4f61a542b108afd6b90c1e9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b61a02017f1d24d2b51e7872af7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73f8c6e3f11f37050fbdf7ac9a0063222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611394ef640b886e1d142deb3053eab7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ba84ef74f6133489d204375d21fa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda936d8e305971b999d22f7da345560225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8a6b3ae562287a1a7d4d3e412b45f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bc715951776020bf8d8b7d3aa9355227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787064b898863eacf6f57683925edf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b66368cd5b59a80750567a2b575fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7475c5b9c82ad8b1c177ab675d3009230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe45fcb9d2ec28936a1fae3916465fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ab349d826690335188198fb362d20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b43b99eaaaa70fe0cd0247649ae60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5549cf8f7939cf6b2371f847e981ba0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ee5021be5210cfcbccffd930f2e18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287aaef2cba011f6be37f1ac83829bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0e225c61a54ef9107df1ab7a8ade237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46b9554344d80630505a6cee17e470238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e7a7599b6ce755c8e69041ab558e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245c736867dce5a5815b84f7c363e15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42985be3e1ae6d8ee27b948c521a3f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584418e8b11169a36c81c104fd56879242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d23859b4740d6f69823e18bab4921243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d04d453253e5a6a6f87ac5ecdcea4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e0f0e38c4d75c804f20cf4012697a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786907f5b0444c45581497abc6d10f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b064e736407cd264c232d6707308d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a68154cc7feade9c3e0d4497da6f10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b7d21351a458a993b9cacc16c4a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb9d6e98a7e07b638be5cb66497ebc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267105e3680ebedb7dad7151963076d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32757c50214cdef1494fca6ce08dd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e0aa97e6191a1664937a3398b596a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27b724ea63dfd1096bab8a485e0885254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0404135a729206b09f96ccd8bff387255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a771c8acb1a0ab4493a912954b88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650eff94beeb2edb5f4b2f85790884d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28097ec611a1586ddbf941f1f00b9d6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d3a6ecab548fd43e27c63b687ecc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15bceeb685cf7b72469fa89bb9a37b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06451440d6cf81a23acb331f9a7fdc95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b62635ff226a6dc63edfe61b4df98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6208914248ba69b8565d660a67ef3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa310275719ff80e0023d8bf0491a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7870759c599180fc5ec2d52c9b628b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c671385afd9c5e346630df40166a52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97315a08bb900bc32a4199b8bb5b0a61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f7d93dfbd39a698fa1066a03d282a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5b076abc3d7d66e55da9dfaed05d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5592b406e694cdf6a27ec8e285057e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51908e1b22b2599b9a62fb8180fa818c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206873f629d2e841c7e60fd45c41e1b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d92a380ab5c55a3af82cd6a789cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72dff2dec6a913971dae0fb8be2c76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc46a373ff26654635bf93a9aa76008275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f352bde5d7e8ebda2f79d4ceb17854c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044b018bfb42745e93d8f369f7ead35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb576a9d5e37ae39699fb74ff394a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfac3a6ed4a7542b2d41c60d4597fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4d3dd6ffd9324acdf6746fbba42c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a75e867a613d375492c3f4ab2b380281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09401eab6e3cb21cac860a5452bc2604282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c79ecb0d717da3f5f59dbd93b6056283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2731637800f18f6dc08da64a8f62e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefda32e39faec824a871b1dca6889f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbac353cbbeddbe487525fae41111b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485fd9b74c2f33395a9a94c7bcc6f4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f800529b0cdd5d3a54c54c8ad3c23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a841af6b14f5d2c0cdd19eaaa753d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a97d2b2f8dd639f2fa216cc94576f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e5c3febacb8a25bfc13e776904d76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953601b6fbfdb38d8ec40ca860c84a61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e081d739826739663c7b5b76206d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e57975567eaa4dd9c8d01282895df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e87528ee73c7775b05e99f04fa0e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8a5d4530c556851ac803c075c7fd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c5d2f3f93c29756cdfd37cc945ef7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29504fc6176d7ca55dc2fa6927ac8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b424e0c973740f992c7644ba4fe5714299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41691a371555577f795d95ce7e4c71a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bd855cb63977b7c39c988c307ccc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388bfd505c5dcedcc208a0276850004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecec4e75c316a4bc2fcc5fcc4a0d62f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce56b4bc843ce0501dacb7d6e9ba0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039b12e36365147e5abcf7ee25e9b70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fcb410bfa881eac5e1e86a26923b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49e70f1786259d5a9cdf82f63d1279307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9261804c161483b4ac1f6a994d805a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2e51d9a0a33133c6f32dd1fcf46b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc8627705e37e116bcf069ae75dc67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545abe5c203dbaa403076a89d1d207f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bce1ef226af53e44054ec206af8f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b717a8215cf600e413949907ef008313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa221fc92d7177750f2428b17ed7c5de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75da94c9e2b0b476b40295d077502f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b045165082d27f34f6543a15364593316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ab77d53924e78da7395cbc61af56d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe77cb18e93ab31847d05572dae603318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3160fe9fbf166ded89ff704e84244319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66848ee6835dd393f22595ccdf6bba4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc6f1c8ca1c58439205ce868e81d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec13ada08f45900a36f79bf91737ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86956bb688c5cf0c05c7f72c45ddfe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42298b554f5aa1b8dbe598729aea336f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9333faef6b4d293c1bc2b3986c439325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5cba9cbaf532d0dc2a454535c59e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcb7ee356cb3ae43f80633ed7c0ee9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb3f1bef5a020ada53e1946860274f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac1c4a0f3b0f92d9077a323aad951329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5af80c199ecb66f71538260d440838330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b5e4ddd49d6a6bf07770583be0452331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810da76258f86ab17c019de9336adae0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4389ab4462dfc41a2d08c765ed10d1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b42cd9c3bdaa0659aace5bc7b892334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fca7c4da780b1db23c784a40b01fa0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e30d14e5a62085b8cdc5a8b941e8d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72fd91e59c686c9fe6cf5c6d0599eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b484f52150e938b247809fc1f250338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb97d476a1797bb320fd42a4789100c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecc9cd05b8d1c4af74563de8349b31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a6fe2551fbf22deceef291ee01d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494187fea3152ee7ec3edf79386ba47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7bb2ce34ae94736a50842283e8231343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986a042d40972d4320ef32b1a96774d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2730908d19da4b5cf06b58def0d87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ef52f7f8eed1874476fd7c3e990d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef2ea99d0bbcee698bbfad7152f88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189a9f8f4525b4a2d285cd08712658348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67dd8262b12ed2727662f2245aba35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a9c84d7a96de0b719788c68954e1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d28d465820177261a7930e7ca6323351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ac0aee9d39cc28984e64201b8882352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb871ea0ebe79f060e174fbd1345e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06150e4c996e4c2a013002e5689465354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da760354eabfe20b0651fbd0117df08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d49dbd56c14d6554736498d3292fe6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4fbef538d3ce3b169f7ba8e7508e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218bb230fea2a2b7f6cc9383a889bf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cf0b9d60b0e10c677ad4aa10ac3b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481e5292a1b3bdd55cedd9a5886612360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a12cac8685f0fb2e01cc242dd65172361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bede2ef21e7f8015b9dd5729860b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70765743c47a34cafd57c49c6a9a0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729511a0e7cff9d3b3c7a891ae1b4e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a540217755affbdb2bdf5f557d3acb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60577bd27fbb91fd5530f3f498fdba87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea9f615126b766165efb1bb90936bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae48e4c2e6aef1bd305dd6dd20473368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de42e33642ba36c4df878ad3c17ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b6d5aae75ea00c2f9bf761f2bcd1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741ec0a3bcade16c719fadf5d26cdfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5f729129fc229763d02430d44d53e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476a62c17c18341a10293435f8cac2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ee52c09176e9e4c345cd8e5f250f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a07957bc08d3f4a6037a9e4c92c5f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44129bfc3f57bcf1f487fbdb507baf7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80891614678f2c6c243aba4b92f698a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c64ff66955d7f590f509f467d4193a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d647e61b107b63b8feb06b657fb5f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517765751a0c891d56da257ee991645380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc59833cb4b5a412b7a3ed81688d54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd5f619d7e94d3dec3db9863bd510f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753520f5cef716b5d681aec50fdbc58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d024608953e79cf712ef1f74f6a46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393c878f8ca3e9e4972ce819da1e659385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e538d680862d0f965bb8225e078d5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8fd0f70aca375d1913f76baf5df6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138f4b4cc947312951ae26a0ece742388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e2f6801c1dcbe8e28f4775bd6d50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8ccd76e7e1e7d29eefe8e7c900bb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96f3b208677dbc50567f0366015162391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ae0b190b964687692234439b04aba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43effdbf5d302b7210c3fd25a5eeaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a002c64a394cd5a32681df926a9fd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210577b363feb158e2a710f940e69c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7246832fac729bd37a23f8a2bc18a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725d9cbcbeaa4a4e6386e873d64b6db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30431eb6071a8b4ba3cab6740d9d266398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7f8440f92d145f402839abcd04e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da472f0261baad8e6a04e0b3137d27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b789de33b8c3fedd14494a55fff2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722286939662fcc8fe9abd84fc80b2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385929fdc1f150b620651b747e92082403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e5eda5336be4216049ee103a8440e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7366bc1d397dd2166a24afba33e8c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49f6ec320d7463a6bdc1733dffb1a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c8babcbdbe808acbe481fb90f418f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e8d7098f1aadb9a8fe6e59a38e44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8fb72c7491f7e2dda9554ee539ea4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf1b97f2d219da55cc92b54584d913410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6cae6129daf3869ceb4d0a33d5400411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96333aa0f842157c5a772206fe25e98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafa4ad44b0c6c5d53f12f0d145d72f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e941b3f6faa57eec3ee33474d99c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072ce7b3d2fbf6b62fafed55231d74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1fa595cfd2602b4f339f89490b85b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa31c5757b94a5d179015434ba2959417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff0b5aecafff8f38615a5390b34c0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344707ccc118994f29b24e6f3def535419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88397a3aca6517d3beee74785212bd38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fdbbf2c9cc7a7b86664e3ceaf9208421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84801180cd8ae76ecc95c4a7927b835a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079d473ea54caf6226a4850a96bda18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be46bf69792b4a8202504257ce260424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c162d7369271800be8a291ad2607d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de95e0f513565349c7c3507d6ffa84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c96b91b8d16ce030c0658fbcd5293427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a0924aaa1060d8814c76d96203de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312b6d727b0d95bbb35345398ec972429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8405c83a22f5d436172dcfb2011b36b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e2d8e5b8c3ae67c3103a3929d3dfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef158912864e499d0f097097bf0c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa193547830231ffeefe709d1a5d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b273cffb005b1b19cdbba60154f21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5914f6ad15ef929bab61a166dcbb08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf630e1fc4d9fd150e5dbdc7094ea5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc9fb9e8121cfa97a7137e06b8c64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e85926620067d8ce4eb6c1b9809ea6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fe4e07cf1d031b480776fd3880be9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5929d3ab2668cc44826bedea7dfb2e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45e6499cd386169b0392e2a783ae7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7a470f38055c1a96d601c351325c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4560a9f423255e01890fd356f7300a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26c71aa876c0b2c5251fa9c3b53e2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a79ff8b0ab3e36b3d55893f4eb4b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28949166626218ef08ff84c112585d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a3c48ca8b8e58a0fe1b696cd88d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01b1b0476388907d52fe1564b418f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5a058ed8693b32adeec4479945862449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09bf4452e627aa9bcd24763d02155b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9a01773fdf90f4f919a40671867df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d00b478cd14a94b3fe1aa6cbac5254452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1249405764c26c4458e7313e8a413453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe39eedef564e1859aab86054d6c908454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0c140d3a608641b18af9d426ebbbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba62c058eb5034ce98189c596688393456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e95af730bfff748fdd9de7f1f5f633457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1eed327ad3070da97ab0c7e54c6fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3ae453e302af6a5ef5d648f69ba13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104fd0af1a81e7936086272b1973d1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae03da7e1ee299aeecd33129cd4b7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3282652497a9521b485954184e3bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266afa1c9cde5598bee0f890c43324463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a792ea2a7a198d9719dfa22fc8b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add2dc487fe36ff558178064291373465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2835a80e3e782aaba05c7e963a80362466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb150cdef426d5076712c4541669e96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903271b3fdf8088bb1a484670a932c8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d5c3a0080d0e5ef370d658716a67f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1115500057f457b0d3ddb0cf808d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664210f58e9b02aa6536d9876b670f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb49203ae44dd922756db7b10bc87f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d791e69b83dbc3e7f86c23433b1050473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905bb4612b148aef7ea3dae4e50835e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6ef35b4feb8a788773f0eb5fe451a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb560b15730b9126b2ee604201341379476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8d5845412e041f32292f534993394477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf57857850d818b01e90fe460cd153478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc962b89c9efeb06b1f88760b72f193479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b192386e6e9be0242a2c6710db34751480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a3f13477a55141dc55de3bbcaf50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640830bc3170e83af62bb2d029758f39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b91c7f390b4ca9d6447b68b63d9fea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586125abdacc0cca76368c07994acb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb04fcce9e937313031f22d87358589485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760e6b6083f651aaa2f0168be46fe3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edc3b33079ed2d8204eb2585e594d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121312b6480ee4746bac39e55db5f40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebcfb56890871815421dd6be34a372489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91714a641ca62294c3d7f36ddb86f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c700fe59aff0e9d5cd35bc8026aced1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026126f9f58e7beb0238649c20d6eaa5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1e8d8e0cd804956e8377d69672a99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ca6761810a84d9debdb51466161e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a721fa0c44ade9f993f7de626b94f78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908644bd027385b0bd4a8b03dafc3a32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b3fb08becb943d47d4dfd1c893c75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca6b463f2b04adf010752f2c9a1c6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7d9bfa0ca674bb870751d26936b2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0529f32f88dbf9d290f0b83ede382500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b68f35ce6b4dd8f0b0603a850321c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac025f34fd07305625056b93ad2a3df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089b09b9fdc859667b8fd6bba1e579f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad6fc1428fbb625bad1231b66d23d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e07dcf3f5310c90cf78e82f1a59a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a67abe4c06f247add7c762be23967506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd389543b7402efe29448d5a4ccd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e22a78dab592ca50a7ffa666385fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf4121304b07e7b5ec169fcc4d14a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6102afc038f9e49c7db984d1ac31ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99475b27b781da05ed1db716a055c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d8c7cc8ca841e95a73b4228cb4be0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc370982395422f2cdd37e04e15ec2fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48389aa01fbf9cc7be6f05719e72424514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c69e5d84b877268ba02c239be3f01f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eb1957f8405a3087683fe48fdadf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77260e1f6768d20efa7558092445e12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6702cc14b67b3cb8c6766d42f9789518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ddd2b5996ae67be9fce728504cf10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408640d0ceba6682333b67256c6662f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb2d18c1ee87f2c80c2b7e78ca95fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc63d90976cc5df694e0738dc10f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acbd855eaa86b28c8f89d13c9e1c51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fcb30e72504a2f2988112740f0eb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefdc6f52329953cc934ce9f90f18b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5e8c2b6d82c555cc7961c04426918526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53646412881ef0d733897c25cb4cd09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f304f0adc05753405f0b933755fa8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9675e32f55513d52b352d0ad9ba4160529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2ad528142cb07946f5bfd225f98b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2509cd25a136b44a7e44b85a4f11a7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0910e581a40d1a65f1ac56ff82c01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968d27e2b8f0fb2dacf687ca455a152533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ab5ac5a2ebaa0ce80078ae48db9c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f300d6218fb639d58e152744970a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7e9b6767469a82f6f1d012ad9f93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e31b49705581594a61c4a4bbc6c37f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a578dc110c0c3e1ce1239fb066c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184dc9ba63f2145cc9106ec08eb0155539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909927952b66cfda2ce3a03946b830a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50cb4810670d804f22cf69e564d192541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5b0d1fa06b5fb33c353a5f275ad56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8939346db335d79fe0c4f5cb0e5fd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa982828fc8daa9bc965147c3a96879b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf3a3e8ad6b426a2eaa55f90a24f04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee46962c6c3806f030f19f8bda3a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d940bf0cc9367543476b471b296a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470095a782e10fc150f7783d263f6af4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ee1632e36f0795afab5193a0d3352549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae35287de1f9ce3469e95a46d359b87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1637e9959cf6b07f46b7bdd2274fa7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475e73023c98baa89ef9f906e922445552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3b75a15b7301154b587987f562ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e1306c02328d3a72e7cfe0fa232a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caf04e07465fcbf6599504089d4628555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4addf33729175c214e119e8cdd8b4af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000932e3586b55d7731e03d78a73bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c372fde6e21ac326743e28099abcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d98a2f93c46f8c118ed4f245595e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762db2e5303c84d18ce87f4e6b918f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51528dcb7843a2f3b5c3a76aa1fae3c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ce70e98d6d30c5d4915e062c32b96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317cce6b88083ef9d47d7c1bc4b7f7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1419af75d6dc1bffc57b126217985564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b555f3affeee62bdda84d06f571f793565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237eb25e663f0fa24250476494a54de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad76341fe349ed8972835ee2cd7927567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36941d01492a9fd97ba3b7d33edf3ad3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ec8e04d1a8081be52bcb215645c20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ac186394f7398918ff88a72346138570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1671d9a70e8fcbdabfba9e17d289d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6557013d0f1391a0b48637b1c91ff8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583cd7412d449ec977baa5f020e2e62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5d5ea089046770721b93250dc59f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6f875e358e8a322297f808f10bf9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae46f56c04612dcd2f92ac93afa6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9efa862e1930b64dfe68f57381957577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775215bf0c8eacf3376c9fa407550d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754a4bca149b3fa39a425725ccecaf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc563197aa1e85ef64b8df85cb7eb8e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75bc4f554c8b25696b27c791e4fdb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e7e3628b4607f50db2d179a612f1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d0992374d44e6045d2c1b2dc7fea8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33bbc23d351384c095fe002080a82b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9235278bc55523a179e37dd99a138c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3107c8c4b0644e5e404e55567fb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6ae17c9d40acf511e3f814aacf6e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a18d4ff259f682574f65cdd37c70e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2475878906e7758253e09fb6e269071589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e3fbe637865bee0350e8284fc77c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e9bd85b2b3b028849cc6ad3151ae4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad0f56ab55a49401800d101e1cfea8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d8517d347bdef2574250a560e151d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe674a534dfcbfa673974ba320727b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf20fbb2956e94de0e312fbd0187254595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3a9f1f2809e9c3bab98f37f62453e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4552a866ea93aac61db75e592ad3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c423a641bb126a764b15a9d3eae67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef56c70b0d2a2f31d5f9c72db17b67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972a73c144c8899d8bd1a005270366600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911a28811e7c7eb8d735c22b2cd13ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44d4493ee9a6c883fa5a80ae5b35e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0aaa2665fac0b80320ee916c3f567603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202883e985d35de4006a2e39751fada9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423093aa010d785376e04ee82cbd8948605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d46e8f41666496f3451fe5b3300f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee498c249f4bbdf70bd4cc70d749135607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f196767fd049179a3c0659abfc020608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592454ebaf48a5d5d34da7606716419609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f9c447b245d61ee3875fa2fde6ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b899f1c43211a69f4d250e951f971b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea74a4b5248ddb5dbe9bf6080952aad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a54cb012b9a3a66c0925838fe631a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d94d6e595210aa53e3ecad0d7d7698614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec99caa410126c0da662d04c10a4a82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d53d7720d15b3fd9fb05e4537e4936616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4f57e54f5167fccfb70e3c09999e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc4bd3f079d3a58ee06b117a2bb178618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f65ccdb22524e6c7ae7e792451a21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc26625abfacd574510be534585b24e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a660fed5eeffc280eb192ca7ec86708621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae82909afe3b18a87929bedff6048622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441feaa126b16417b9dc06e15799d4a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c084a58e29e4c645b250b971b31376624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51c0dc60f9c9e9386b6f376759cec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170dc94cbfadca9b7f8f0d90bc319f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074e5981f7952a7185c601addbb036627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38124dc570be1f8679db7e569532c14d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5798624342d039766e981063181ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46787ba72fefaf195d9db86ff4333037630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68be90d694e14aec09a5b1412f5c44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a84e2ad2dba89e01fa25fe1543a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0383b7327c17d74fbae2b74b8ac39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ecbb7e2ff5b80fb81d9f5b0b17ffd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b16964012c8307907f765e8d1dc0ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0209a13dd7c1558b47bbcf7e6eb4503636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59476ec5bf6bd726a7b28115705e8ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564768299e7fce6b656715739b8e74e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09e771a1ca0e94ff055444965c3325639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f1a77d97f113afadefe839d00cd62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c649201172e1a546967b1c7d4b2ae8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d3e6c7ff0340c37b18fb27f5242b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b7773bee881d61bf5d3f7e152453643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8614a299370caf983750877f3a2e35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a81bce0f885723de2cf40bdfb197e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c70ac4623192eb249fac39444921bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc1ceea28d3514b274133af82418c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ac7bffdab93f45d7b43f19951dd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187ee9dd85747b2301c6733c8dc735e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b55fb86860c7df4a97b3b53b8d170650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619196486adca9b0407b33ffaf78c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd15c1244b9d8f0c902e168fb066b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173516399a005ba0d931d0c1df090d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e534aa466f4c6645df0f95a5de476654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bb461d3525284ea70a1d7acba7e7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824d222b1b11e4b2f0f6f29b408f1f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556895dc49617f9f7803837bde9f4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9552de546f84e2d8b36ccdf9112ba8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db7783b899528913a859498a2831f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c1a29fcc360e52dc68a8749976114660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7ef08f87d3f8c62f4a00289a99fcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06255eb296e49280c171b7799d4cffa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c48afa512e572b641798e1e251bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c150c4f0b71b22b87ff841d1301870664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c5a6e3eca5c9edcb17f80229dbfd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f31590e9dfa226ec09b5af315010cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fcbdd80c3e9ec4284af57a4be2563667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6bc29d197d51150bb80c37b259730668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f8fac7925ada1ef3be49cda10f8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8d9cf0ff9929615fe75988f407565670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17798ead1b993bdf3f799bd6e2ad6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fdc94acde0fcc5f2adcb2b4f0db2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb97750122320f5eacc11447ed4f088673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59c1492917132f4696b616a4d0dd4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c59fa454ceabdf053d88cd36ff531675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaccd51417a2b04b9d7faf2d3e6240676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22525c28da627e9b9ed941af65d5cdc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e602e796dee71a1fa65539faa4789678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de61b9a4db7495e7b27e94a815480a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b572243724a79fdc0154d6b529e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58c4b2f991064f66fe0bc33180d6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ed1d3ebb3b00a63445dfc41e5ed56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb0869aee9f9f1d0d36654235c5140683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde32bde0710c721ed286b169886f460684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837260c4e2137c29dd363fac5ad06c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca97c6d0ef81b552257eef8989d119686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d057069a5a725936fa826da58040c21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6694e0fbc2db1e40ac0e7a648f1acb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cfc3f618a649d20704f8aa86e19a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af40c4179c89ab69fb9c505b5b3935690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50d2c2f5a9541dcacfa0788c8f2379691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f9eb1980bd7beff1a349f42a010ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3178f410fe2ce45dc600c82f1bc2ac6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bebb8556de43211a0422b632715adb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe3873311bbb633b0a5cb4e8a6c58c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57798188cd08c3456c220e7da18d4829696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2994d83ae88332df01a5f92306dfe8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf2bd99029c67b69f1044b6b2a04f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bed77571586cdf55ed62b6937c2e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15053b664c42b1ddffa8a8c08042cb40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468fcaf5c22b2e62a28934a80972a9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594249a99068c0055b5fc0ac298126b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776f3463c07fe39e6680f7852219c34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3c4bafbab0101920f8f20d4222fe9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e03a9dc4ca42a35bb5f635ef6ccd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8917a219fb972eae8421b911f7b8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21e4a21cb93557653dd05ee22933f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ddbe46e213aa1d4b09128dcbaba2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078ae023e5e5be6d15e8919ceb372b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f66a2e5938c0efd1bd068119cd0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0268147c67b30ac3c4ce9209f41da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be233aff0a2eea50cc021036e38ed10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528635dd6a6c5f11175b8f52eb6ee65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf36c45f50cf8b53d4ecc598b5db2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6a4aaca6fe65e7e2f0abc55771b22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3823f593dad6e718c76ce85d91f46a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22001b082d50f990fa69fb7073ddec22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d30dfb3893b8cfe56a83a9fbb1c6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f434c96b36fcabad72489eaa3440719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e3e05c01b796c24bb5f4ec83bef60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16125a7d478fa44b13d02e1452fb6158721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d747e3b8297d3db9785ef96211a1a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507568313b18cf15313a03ab7574116723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cc788719827d58c13782bba15ab72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd3ee995d08a387029225f042038bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7e579a52cdb7fb254d8e061c43748726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc4652db7624485aaabd26d60c2e63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bbcd252848c70df4db7ad67cca323728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a57c59fd3bc53a53174016a46dc5f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b989f9122b3a30cf887858873a940730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ac5429df7f009d07ec2c2f7d6ae4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042dbfdcc99f1a1e6b697a84fe3fade732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d06b0e491a7df361c19ad16a4775733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123b56c83b300babd620ced519b71fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234ed2af225d6187f961208bc4f64ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db70882136d58d5dafd70d88039c16d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09d4d99237017896362941c3ceaca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfb499bacfb128c2d7b9d71ed1ddbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce0bb3f188a2dee11ad6462b31f225739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992f190ee83594bbd199fc90ce5b3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad26ac64a77f1977fa47498444d791d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c08f5ffc7d4f3c94b384dc3d167d29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcdb9d2c241b23b6ebb62562bed2ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09efee50ecc0517d90b7d6bfb8c46b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b5c222f0abebc56098121e9ddbd89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05670a32c4eb138bd5115cca60455aaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3e098be4e74f2b48c62bbc88c58c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54d2bad0250e0cf902f4a658e68f56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa23592398829c0943ab9bdc8060f44749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a8ea8a3c0e8f1929d2e7f8d816c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c4c8dfa4466c296958a773ceacd3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa9b823ba4a9dcf1d6311f6810ca49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac977cb4296054d93369991d2297f8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1addf1b6d96c637fca445b3822dd0ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07ad19fe94bb7d9c131f6c83051bc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09931d2906146db99eb309efe5b1eaa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc94ee8853ecb996a97d3639502756757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6996f1ce169d0bf449ae6f63ed1916b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7e3fbc4da5e005d2a7aa7f4f0895759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>