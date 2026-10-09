--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509d07cdae8f5b26d770f2c3268f7371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602b3461e9de472bda180239d9b28602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdd292b488b897ea2fd064c8e331233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ad567a51fa5750825afbb37100e0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1decb017a41dccc0b96f984a9d48825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c8d49af5570b22bd6e58fae77649e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd638fa404992974a59e5a38f15101b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c77d7412cc20740a234ff8b02645a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40abefb027b164a51ea124034fbacf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e74be5c291115a4fc7a088202c4c8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad15b21ea5e6ae919680a0e6d596d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d28f0c89380d82acf064b27c740d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828486c17e40fd0d13b6f3b3069e00ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcbec4b3a68af1b9f2d656e42bb90614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067104df7eb64bafa63a4052951d8c8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3fd89b97bc313783f80457b7c971516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bb4927f0728f7468d2da4847d272a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74cb3a8f4634ba33bcd8a40a3ed3f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6044a598aeb72e424e7ef93585721d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132b989f1f74c70757efd08f576713620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e1d931097f075371063a332149da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec943f86348eadfb7c99d79c14943e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88d23130869476d97fdf8908596c6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c76807b18f6baf48d86a8d6258851824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c5307a960e8c9ee4bf9ecf87364d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf10a61b00b5def84c0cfabb29c8a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954fd7ff5646fc4d445333e04c22ec027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5734d779446b0afbc6f15efd0b5e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f41f763ac5915464acc0d2d81a448329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb52d5d5fdac38a7be08bb5097756eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4d7eda05b1840c755dc0e3f24cfe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395dccfa587c027d0b67c068aad0c2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295df2aac662ca31dec7cf68a2032a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8067d18017351744363606f225ddce434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56629b4273e4c099a4b142a87ff7512a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dabfdc6f270b56a3278e3d9f1cf46c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa670c0916d0b07c5b970ef27aa98137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c64093b3ce98cd2a6d16a402442238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdda983c4b49970a98a957bf56fdf839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d749605fbb6ebf81eb842e6ef1123340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6645db63353ebdfa71fb8a569b30141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59822dc171bf437ea66e569c17f62042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd8ac37dd3edfa5222daac1d97219f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84a242b25df115d4b1d0d2bffe9fb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55a4885c73d7fd801aa2fdffd9128e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685f3d3db15dc9a3725f4ecb50ca0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d0c6d64f1dec878dc3dfe395727d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07d3eb1aae702d66cd8d71a6f5f8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00925231cff182d83f7621755e402149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b2292a70d80355abe901ea50da96950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedd5340894e726f0509dc83f8e40a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec88d00fdd634b40c08e31b1f664952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95d09a1367308ec4003de382793db153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de5491cd07aa93db4b99182a4fff3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c388e35ab9f280ae1cb4b91e072dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9fb1cc1ec375304201f1bbdd23da456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d92dff57d7c490bb6740d9c721afea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd894634e976de3769be6b399d5dec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f13800beb0e81d71710c9ef6538e6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464c358e383e5a1866fe21fcfbaeab160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df2b86c490d17561475c7079bf88e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ced9089009cbdd075dd5768013ef162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafecd1b83402dba7b81b5b4859fd6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4587bb905f080ed4b242826828a89964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421335288856d0e4c6f8c7092e8043c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f23a4a6471f207f07ecd49c7a34ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c650e822a79259e1754fe89abdf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82d8e6cfced8110cadf0691532960268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74441e16877dd9d48e3f220212ffb2e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41758e75d7e09f399279d3676ec45370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3b487964bd705d95017f2fde8fa7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0849e36b2c8de787436bf7258ffe2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee9c46b3a51aea684280fee7f80f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eab60fa0a1c667265f065a4153bb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930abc82351e3c138a150e119c6c28f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81723ee1c72de09a75957ac6cf304d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15dddf36fc51d6614713ad7e528f0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04793951e676093a004e0f79d92b4d2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbb85bf3543ba61bc6e9815ac5ea8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cecd3686efee8ed3743f4c9deb19480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5c5758195409ce56cecee6df6568981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856ae00104da4b0418b7a22cb0c3ef082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4821c38146fcefb1c92a6b3e0b2bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423fb620c703b5b487287cca65c2eca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf74a72a5fb518d7e2299ab72455f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315115ba5b87071b0a4d9c964ab25086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b39d7a2d7255b884325153c47e5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a9cf5913a736b312f6b15304162d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee45884393684718215eac6deb8673b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf3a802ddb89c285c2bee61e0e36490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6e8179acb9dc6465135ee1c713dd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a082b0f4532a8c2739253a617d3d7f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb1283ed424e0534100df85c143fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f30ef443f5b484fe3b4ef5c7e27ee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68a3f8e246f0deffca40ebbc2af5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922882a880fe3cb4fed1cfb484a761b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5361c2df89a244114a1d610fb861ef097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffcbb67235455a6674e61f1f6ef07d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa28f50a7b862759be5b135907dc10299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a3462b43e76a65c336ce58e25352100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2c23f250897ae3aba4de47575b477101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e6ee28663827b6f8ffe69001bd776102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7e7b302a8cb9128112cf80d7aa96e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286378db74d873a84290e025e8c3cf39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc7dcbf2d299d2c92aa9f9565d55e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed97d5832f120b9b654a21a27184d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182f406b14e21f2ce636c99f082d5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd263c4d9f92675bbe5b9dd75ee62687108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b3de27a1bcd77e9fdef6c7be6f4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f040d56f458a98554ce95c7c48276110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c10523f27c49c918faea704e2217c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c8fe6e34c8fcf22f52ec03495150b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c888e4e69bbc5a2a7e72f6c2347a53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2e999b8c319f64db34d27796f115c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee02754354e60fd89585ad801c9cd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25314b7dcfce855db3921988ea7cae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef69c1cb4e30b0b191a4ce50e0e9014117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fe1a1fa31b5dcc1c2455868fd9ea1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281262a65d20a059377da4b5644aa5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9212e1fce06095590340e4ba1f1e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe60af883e6cf1547146caa9fb28006121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc017736f2fc66c3d38c0a5fecce5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83780a8065eab799305d638b0c8df1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108b7ca2fa23028ddde23ea2c62dfe1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2fca160a4ff450d51f7674c6d46e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d6bf96a691f7cc62f2e5c3dfa3f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd8651b9aec3e94051589d8760c3e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefc41a539cd007210da38902cfdba8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a315f88b49f36f6742d22fd6487f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bdbd31c582d8c82461827093e16ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55b1db8a280f76f30d65d3f14ff32a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae7229e1bfa754b4a903fab59de96a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a9802aa751e510a411b52ab923239133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00990dac1441e4ea27c6284a5aae994e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cda4c75a095056add0d4662524df1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4c6cfe0a078a57135eb5401cc5b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21130fe5492091e6a07a38678b6111e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd192cc948c85a683838016410f4cf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328482cc48ff8c3c0d483bd3e2ca4d56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbc1d54d7473a7f4053aa15a06e252140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d4cbbd93f3a49983fa7186830b1d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578535b6b58d049ffc6baa3f1f37e50d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0582d318b29ed010836346ef1463b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f22593195470453f3249e038896e82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1198c525c772762e46841f05b032ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f4795aa7adb8d0667a469136c266146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563f7d0d4c0aed30a0d6bdd8cb948e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d7ff72ff82d190c4f5e1e5cf212ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898cae9932b2cc7329f9b8dbc3664b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ede28ad21b7273b2c7cc0a65353b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdb143c5a81dd5e18447473bc35e99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad93e1dfb8b99fcb5b40bc41f194993152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05c521eb14b06ccb672686d21d84fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce3c6de945552b5573687d249e9e59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5293291e413429a94f6a9173b9081155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260afe15b80ffc3fb6c6ff2ef6ec94b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23be5ac599ac7783e8aabbbfeb62156157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabdf89e38b6720484cd950176237b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede54de3fa17af9a25d7517fcac6f201159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83505c9e714f7b5420000eb11b7c33bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9ced258ddec8ace2f1bab728821d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb479377a22d92ebe13fa3aa703d04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b596c8a60d0dff1eb0dfbf9bb753163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ef6cdcc46cfdcbb7af4483f9ce0e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee089858a29cac11665b90fdbf5ba21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b28d3c7906a1fb1064a453fe26374166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c9f94ff7159a8f4fb77a50e74d38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f515505c3ff564485c74a3711ccc475168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb42d99b6272cd8f203f38e4e283626169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd16bac56f1712b0f7e7c9943061fe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b464db1c174c28a8192b3117276509171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79451d8e0c68303f58c699c05180105a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b1e81eb3c0ebb8c2dbddbdfee6871173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be12a9e3e6c995bd0bcb5fcb63dd015174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c7ce7889ebcbeacc4b21a2e802d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ecabd7c5d01a830b4c289474c734176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5aecd9695d9916e231fe1c934e6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e65ee77199d1e0ef3a776df420ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc5b65170cb2e51de82b9fff992838179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944639a721a4158b39ca6a83e36ad0f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5ade399f17faf0f62fa1561bee312181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c034e455c0b2807d3374a54f1ba3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b070fd411f19bf74aba470acab15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d49ec0d94329b0e2d9a12a76df20c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b9c78b8f347544bc863c7eaa9ffd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725397b4b8dff13a93094c1a2b7fdb4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeddd229f4270ef1c22fcfe59f2afa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34fbde8fde444a69bbee134d738a82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f664eb6ca8c73342bb73a4496aab05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc666ab1db292bae7b35618a6645c66a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf1f3598444b1e7935b00a2f0ac263191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71666def03df77d82aed79e30b360c90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97bf48f7141460c70030193fe4ead7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66968b46069309ca6bf7d31b6afcb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864af6f0e24fc5622ac0bae99c05306195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8700922e21e361a94e5df0db9cb9739196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724901f3ba2b318f74fe9e858038ec6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5ce1f9d8b33f69e2cd17691e66dfd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ae0f80d9df2682d06646859b3870199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238801341d3e77ec8cc6d5cf36e4da10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0089aa81a9acefb49c43a7c0aa2d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6a5ed989f7ad6c42a6a4060debf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce159ce6a043661e2dcf33ec59a31f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b25ca7de17c7d73da2a037c4d3a4a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3c90a5f1cd99ffc3af4cc40899a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cb3db0c059ec9dcfa2cf0e8bfa96e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da359873858c2c0c6fdfac8afa4b9cdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeb4f48ea3ce424fff5ba437ff981f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00d83818d5af956c063a71761c1a19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718c5d90d0b622a613868cd96b40bad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657c06b2709268e020ab91a3400a691211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9fddebe8102358cddbb48fae4e5b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3329d67e1e954accd9ef143bad172df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa838ea803b3e98f1eac2dabb21e97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0171ef53c1f4ca0b496bdfad4bb908b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0dfc7af68bb970e85e12a64a1a72f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef38cbfb5077119024c16ab36dcf109217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395fd248ac76dbd13edb6e175e61adc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be032bd629a9acd2895963998c2ece219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0df627fba76a27e1c3fbfae86fb80c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b9617a6ef87b6c0969261c027860221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aa6de78c052192351abbd1c69f880222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f860fb5fe67b0810ffd7fe6c816e82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e2b880878ec4b2ca644d16e0fed59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c6c77f7fd223ae4a56d111fd845c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974627b2abcaab1911cf55997cda7f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf0392b718ddea9f4dbe8c7988b83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52a807a33e6f12e65e570dd32796b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071b1cb2bd89b8f4aea648b1a2896b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b462db543324a79fdfd6b49674dda2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211b844c6d5b183d81f4eacd503c430231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f48809558c2f672fd524da9421566232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e79226ab84c104ec3836a5999507233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06d13e6ef27a79a048289b4973c794234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e3c7982ea59ea22e3c3346ea98da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4850cb85b0228bc5c8f87e7bc17c2c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f605a51fbd380d3038839b0a44be1a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3048a530aac93e32f0e1cf6c2e490238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276ad290ba4fc55e022678337a8a454239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567a66caa88b9872ce8d3faa76970f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa41e21335c1db4954a719c7c089ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1256fdfd192de28961efc587cf224e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f371daf237ebaa7e2a1a578be11c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4fc285bb90c7edece16c72d5445b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b2d0c3c0c3bd4fabb4361c555b951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2876d1ef9a52099e9484a68ec34702246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075b32c5bf88c3219cc40bec88e53ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de4a8c7c8016968a97795e1bad17fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269a324a28caa179ed0f10baa217d7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00021a9aff91174d3e666c9adf9bbcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5401b319733f482eb529016ddc04a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1658d654094672680ef5d4ff5bf65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49a672fa886456dd17db851cb5f821253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc84469a8a406e218222e769c2c7ad6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45583e36b80992ee1ecfe9dc64fbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa0d403a459a2a309af4152eb978b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2846a599080f183a65f80ff351079b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12090111d66c16cb85673f161a5d3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c918e34ec154750496d6af14faf3965259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0e00c9537d18185bbcfbdf829add6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e557275994679e85a3d01a727123c4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e23430ffbfc0c5d460350cc01a05b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64eaa7f86353c12633fa8e6f45fd5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543eb2dd7a86bbed558beb86c65944264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c33c3380344e72462aaa576634f7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657aa37c649e98c4f9fc2aa8777975f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a2d3013a760ce6fe0d640ab4e132a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9b221a69c88ba33f2bc1e7abfeaf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31efda93974d9e2aa3da3687348da8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88566297f8757fc278c8189cb025efeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183fe876fdb09a359ef5fa5d3588dbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb5ed3c8382e7c377d2cecbf105a0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eef2413f689448038767b3499f9312273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282654e5a2ad569411a467a7724795274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf09092d298d42a7dfb861863ba487275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec682b6bce0b940978c55a2d5d76f802276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba32dd6e26e2b3c030c805f7fcb251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4811eab32b29acdfb8d66235e697e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c3bc26344233518cfbbbaa35a518279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f79eddf0cfb764eb458d0591b4f00b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55b51cdfedb7c7abacbc9836da4b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12700b06792086d934a581cc88b49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a935009a6d1269b4756efe74a0e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3353ca1936663a257e62f12e1d30cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c29d0a542f54ce658492cff75f38c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe6e392bee64ad9cd89e50d899b06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f44913d6e9288c0a1bbf19625abe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc947a355cd057bf621365b42f78707288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577bc64a579a81069f19c9755c63171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250933dc55a45219b2cc8d4d877f08f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932e3532ce72f825b54b53bebbdfbcc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7de098dabf379f6e2088d5e5ab2f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203dcbcb4326b608ea11e41259c1e53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce76c0be02e14fc5acea32a6232f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8768d41dc3b59556ace681071b07d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de741a2af9809076145fc324c3a87e1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555c752488018bb3c74cb9ea2bd14d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8799473148170cfc3864f5338ade7f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6452d0cc2d868900e6954c5708cda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23280899381adcee04d690f6e9948d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07dacac4bc60a3c252679f9ac99886301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4da1ba7afabca9b880168f147fa0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdf6b57b738e59d36beb5dda61a1f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d9061445cdbe41101e1a51ac04ec3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92171d817471fbb2dd520787c4562f44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58737ce588bb1ee10ee7fcf0da4cbfd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93148d9e4078c0f714051a388923ec97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caf18affd335e2b642787c5523dfbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014017a4b983f7aa57a8754614436c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c77cfba7e996f5db9d5cd3232a75e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b335ba48235d09e02932fe62d1ea50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5c1d0e8840660e9d2c97095733356312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260f2f75692cb31dcfca8ee787cb813313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf9651032827ca237767648d9e34c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb5f138b7d4171bec3d3455b531de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57bbe1350a4f8624748c5675b7a00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67934419f93358cc1016b350e85e69cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b9ccb60444cf6c379ae05187fa503318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fac73b1009251b76fcf165ef56aa3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11970f0765d24854a6d3e4f222896320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402320e3109fff0fa2ce26157f1c2f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1afd48e9c7f612a6b2f6df110afbb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7056837ae008b753e2dbc735b7beb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401b5f57edc50acc32e1d3874028407324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d40f22345e1f14893ce4285e2d7eaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dcb7b359789172f5a56f461099553326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a392fc961f50bce9293514602c58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348f9dc6f1e64b5b231639baebb0964328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520228f1fcb260cf3049447739162d8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bab9b754ee20127ed74816fd55510f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0259b127c37d8626b902dcbbea7ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b6216260dde21ab72d87d4737a998332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e395dbcd8d1bb12a6dbe664929fa3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fc2f2f3f3577fe3db8b2c67cb3416334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa299080d8e96d434f38cd38c65bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e82158e17c9d1944dafe3962b794336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a334a2a95c28e429bde4a7596f5ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375e7651cb993d1b77108294324eea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84639cd1b02f12a463e033d77798e9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4002d1c3bc80fe30022f290797c7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d0a96a60e20c1957012d93b5d3ca6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711c6cf40c240a89038f1a86a01c172342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf841db77c37656984597573b93648c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f1b9b08ac2948c4eb28a23c705020344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46a4224365f283d8e45935650610a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9ee3bdd04f06d58b67e5391fa4741346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554784f2918244f84c5d19679d28879f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a853fcd1b552f1e2c3e4b4ecb3bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5334e9d5af4223ad94fcb36bf9ae18e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d88e79c3781c31ece54062e519135350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d7f6c7c359d3d2c46749eb41348c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dcf8b477acf3779eeeb75df075a93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514433156913703b585c365ddf13682d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34816c3cf4612039d63e4c2641c8e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b142267e38e1fd3aada5d78cd5e35e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ba4832bb1394a7ccc27561ebeeed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e16de8d1dedaf0f0daf21c365d682357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b3fe74a83d16a71c55522569dc0ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc190e062724c17eef267d6fe0a8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907449ac36a66eeb28ef78decb17db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ccff6ceded78d7c91d5821d7378d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f003cac0084f158d8d29e62bcae8c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb5bdfb33362eadcc59c5f6ab3e19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9d11e101d7cfe7fcd296e9f389834364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b33de49c300d6142c5742a130a3ebc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889085b5116bfe6aef200dba8e27846366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba148c4224781982795211f2eb3f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2d0727b462a5bc0e4ebad876ee2a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09376be449e0f2b1e79245cb878daf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13a45feca1668cabb295aac453d19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a3171d2894eafabca6b03422e9049371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672fc89be4349b5a9f65b163e4d78af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577900515862b2caca2d048edd1b255f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1ab9630f3d9516fe5e6964549d6a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432598ccc59886bca40f8074f0f985375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7d56c97db24f9ef458481eb3dc3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43fd479f01c5be1cc1018b16b070e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f23d0e8ec815a7dcb0e14a40d4b798378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e603d4f97ec79941ba543ae56f04d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a08822b2b65ffed3107e3f53fa887380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833ceaf30f3b41d8ce0c3a6b9d585ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e694388dbacd3a897cd7171ab6b2cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5c1c8fe76071fc0e3287ee2c43a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103cd11af619578a1353e8fef06904f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293b6b1f0d0ff010a679dfcc82f5cf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5815ba0fed9a19ba21405f360cb0775386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051750838d33ddcfecf5a878cfb893c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b551795c067563d00797d417ac1f5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578e24cb5f058f61aa479d9cdbffd49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e698aaa32f8b1676fe074f9fe179568390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8f4e1be5d1abd5c7d9d7de05bff04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5c725ad220e099bf7c19fdc1771cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed4d5c9a845d14541a2b1ca4a4188b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e751ac83c8f73327600642157c394394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e96c86f40f149dfe87d2cf7c6b23c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524880615248a307b9a7cd33d16f355396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61678b5e7d97028fa5f55ab42a27de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff007f57a15097a5436912dcc17d7d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcba017ed679a296720ad01b8406c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d0e6568cf937d7b06847837a2f00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa918f2eedeccece3d1d83aa4a994401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f5706b5daef52ff3a5dcf869972c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba90dbfeb2973495eae4b7586c530403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c08ce8d71a8554ab2ed4e812a426404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def265cdd70e465ba1863aae1a51117f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fed87d505f8813ee08bf62a493d82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e6e9cc257c5d11546ffd41a727a48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d04ce298be24b982968cb90e18542408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca275859f35921cd3a1b7fd5e87e01d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c68e105d8dbdffc4f0e621ecc6aa0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351f08bfe684b55eb762cd297ebd6d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb420a90deed75ccc595da84f10c3ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48ed911216491d0ebc22f68dd3e643413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5280279e39e2613be49b47b8446ea5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032160d9e27ad82d8c5cfe38dc9856415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdecf2c2a0e904afdcb00dc41b66f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258e407892bdb31716fb5c11d126f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ed9919e08e2f4438005450642732c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349e47cdceb2d72668975c9668a51ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db730597057f886d05851163d0001d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe77f362376a2939294fce8158b78f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff7a7bbe2899dea65df40cd9abb511422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec1d097d24427e09436b9d6616e792423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29856934d95c18681c6619922a9a368f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff73c8c272f2b5320f8bb1fcf2a4f2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d7a862a9f9004d1c08f681f8f813426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b8444e428f5e822fd880b1fc3f20b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde60390a74f3ce223baaeb6b7655424428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18222a2ef3a0214652b9f263a720b0dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f565906cd964834fc8313b5fc76c6ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868ea999a63deb7ce587bc2fce63e80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba9f76c730d81e86a74e1ec492a9b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cad789efee79977cb16e3e32f26707433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02643ca06b9dacbbcef91977ee67eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d6761ae33a37fff5b2375b2f323de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc9cf5f7c4e844032e563bddec3f9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec42fae723b2d5d8530c23ed89f1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8978f5af654efea34ef72e6d8f9a1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a36db8ecba9c5239e170c93d6bb25d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ababfd5565651cafda320fda4ec16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f626b52949e9d354bf6a1b8d1313d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8514a17f8103aea2276dd324cdbce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff36ae2d4f600ec15bc31ba428d6654443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06759f95c6cba52c3f6649cea56396444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03260bfa880552e3a0df3989eb96e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712603f53d3b3eda6a3b72f2cb4f88f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b0ab519ee8f87ec3e065ffc1415c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7047135c425a8a4eb229d65dfd0d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0d2f806e91f29cfd79ae14efbc2c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2af54f25d51ba6e388599a0803a28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe08454e7ff84ddedd267f674875f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867486a27f24b4ed032a13ac8411fdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b125dddfaa0405766aaeb61c53d213453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bf469259092945b9c32c6154395be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cc528afbc6f02a46527dc17f272f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156f0066685199acf6a6106249c2343456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9059985ee034a53fd0b35b53db092457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c202507940700b5ae419b3529e274ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480ba961a06cb140a816b3c06df067a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6356d4544698ac1d227f0339b3580c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad65d0d76da6f8ef8a8f8dd06d4b9b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a381609bc3733ce8363a24557d108fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc92ef974e14004ab18428c2caf5163463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada7234455e1b51cfc3af67b30dcede464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fbc1651bdac02051e2dff7741cc9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ee6547aed180ce1523ca096bbabdf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72684ad01e8fbf904b850d38e222098467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6799c1deaeca7f002156447ada07d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6229b0921763df88fbcfba162cf93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c7bc21e202357b3e23da7aca9f633470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b024b5ffac2c9fa7a6e872df2a21503471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759735005a921a266c90918b269e140a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e4b264a1848a8340dd162ae142380473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93488a7e6de4206cf6df469328aeb25a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a793ee18a9845bf7ab7bf637344a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079fa60b346e7513d114f766636e66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec032d42a678bb5bc1d2103ea0c0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587f5b570b2bcc5047fd4abf6e480ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd1482b17f4b0a80fdc2911cfce42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e71daba3061a57fcbcf1f1efa76b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff559f3c69e5181e2fcbcc3c0d2e72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dbaac6bdc9fae55396eeedc7cf515482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f29e1c82d2c2a8c782aa857a6e162483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74944de02ba0cf4af4625fab52db5f3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc2cf786bf86499fdf187fdb44e3bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b7d1a477696775106e620c6dc5f8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ef1d00cfdca73bafaa993af3dadac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2a1ae1409c7b608931d1e9513013d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19391336ce009f5f59292449dcb3ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5514daed2cac4207f7e1dfa8064b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525646857a928fe9dad0e31c47810fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aff1b3b08977da91ed87a2e1d4859492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0611de69118bdf3a12b60d68729558b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab37de800ba943ddf5baf2bcdccfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458522218c993ad63d10ffdd22bea2e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eba1e3ba00cac0b7b899efee35f67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7864d4dbf6f1654de2fde329ecaf38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101fb29128ea4a4999359a61d9d2ec0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1204b91db7a6437b80af1bdebec4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ea1d8e3e1968fee5179186fd5210500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373e65824b4f7497722f4bafd68b50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593498b9cb3906e2ba5882d7d2c813b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57178e97c772dd6455bf1c242cfbb6a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d1bbb97dd79834c22a578599944a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8017ccd54ee3eff9324ac8d7b063121505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c912e7a2063e8449d56b262381af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951044a9e195e3b6303e8bf37af9827507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbff2cd4193163c1ff2684e358250b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b217a613ff97717b0bacafb9d7b35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e09f8deef8b6d4855814eee281662510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c5a00de5e0c29868e849c5fa2059e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf6959fdaf1640fa2ab9c90b9357a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592007983f17d7f4f4e21214ec3846fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b9a1b15a79afec5e9157de69dc25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f0c765eea054697ffa2ed53242b8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a6e6a73db47a4817052bb6b32898a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec53febcb3ccadb373200d9ff51b40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ff94a494b931fb057fb416ddc2264518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bdc473f9d951b247f77c38337a2e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b0341e29db3e77bba57bffa9756f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7c5402e4a194539720cb2c98af05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f78d572182a2001baa6377be58cf3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc8e8cb605a3b5750c6a4f59e0f25b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2e022d0325cabc52e9b8a2076f54f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a9162f53004b8632163ec732708a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f13952756e5442e08ff8089e0debf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0fe064982a7ca455e934305fbb918527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe1d11b4e5858e4a60fc8a812f689f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e813b0df430fa541bab67f11ec11fd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69978394a7092e15bc771d7fd37fbd57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bce1b1e1aaa7f2eb89027e3f5430a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77089652242e87f80be62472b73c48cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f591b256237ab99fe36897b0889fa9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c46ceab131e953330180b7e4d2e736534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78172d697031523a0a1344161047fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d585efb85c83e027c078e8c743cf5a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fc68568a848412d5e334629b108d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f8686a450a382538ce2ba6402d46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb51437faa6401851a8bd74dd88e15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ace2c9af01762d4ea771f70a576c55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8d04248e493ee39de0d1205043f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae96cebf9d472d40befb33cc4a6ce35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00386dd253f85d882f6a65d6913bba6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f3942a51ef3417bf4c86965504c97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba05904815468116f8400f6a4456c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376853a37dc2d71e004ef40f48ddbc12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e219ff55960aa039f4531e5299255547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d2eb7c3b124c39d500cafb1d1facc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532fb6e03666fd3f777ce96b7e4a17f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328021f8d279969ec833964d30e542a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd67944d0642d70e3ecfc6096c1b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b2d0ae73bf9731e86a0acac6b0107552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28126b5b2bf56524b08fabfceb5e6e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17763d6886785cde2398b56c730641554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997dbf90fbd7fc1110559dfe259ef57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c2a9ac1cecaed74b913ee665cd387556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c996f217ff12a82e6fd6dd32024d52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0449598e9896d6d493725d9a973c62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ff961ef1373d36dacf8a1135c930559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902507a02c2a9a4838cee24efad3333560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad12189a137f4fe80b20e7927a98423561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae90f7e44cd5709d4d623684d9b08b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33286b2392c390e95780c119d97d75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc73ae0e466e88f172997d3a1f05c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604598d2674b9c76966bb1dc741c2a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f2444e848ac622dbc71ae2f589e6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd23f208639099879c5a7bb0b93c2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b86eaee16b12d64ab86dac35ada85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ea1e272316181cdd67341388f6bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0e5c3264dc397c2fc00c6a2cbe31c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0417c79ba0bc0b7957ee096afc38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340869abac4ef5783338873c2e275fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0463ea02249ded1193285f5009dbc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c112a64d8e9ab4170aafadabc3838e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbbbb27934ccae28881a5e3b6f7361575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc943307f838a4b26a24eaab14f85dad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f520629819cf0894696a9a6776bf8f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b723baa189e9b0fec771764fd4b2329578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff5dc13efaee012275c2eed5088ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01dca567533701a58db8bd55513954580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dc79d0b4649a16b963a2bd1d25321581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe30a0f35f7375d648a9fc4ec68a7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e6957b15c829dc4aac60111e457f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83c1729e4c5e6fa7dd0216a17b8517584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02976db9e521a8796cf35f26ca545822585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1904b3e26f5da7b36f10b772992c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c91d92170a47e4a9300d7de98a9b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea812f810afdee902abad067d4235ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3510709c49cdbd5ecd5e0b347069329589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9ee2ff1f334e95eb552317245f66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566543c486dd40e508cd058d9d46435591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f4b166f5f655fa9c63c577256886a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984b068a4dbe0d1eea16fe388b31fe8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968a3282c3e9dd48f7fed038190bd0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581b222f63cc3fc62c0d8aa88925897595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04500267f4bc04958eb157e70c2f536596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f0e82fa10bebd843a0e052a51c858597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850335059564441bfdf311f17d92022c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96235cfb56d3479a64af56f2ef3b675599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeda3c71c82b2cfa67b4dfde1a9b3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da6bf4f1360ec0117f29a9dcacd3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55345483a87519ca2ebc6e455792823c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba191a3eb1f5bd1071eefb163768c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8d6a4ca8c3ebebc0cf305cc896bc0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7cfcc20dbcf52c2e5dcd4e30fac1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934efd022028ff955e5bd96e2fcd9236606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e9392f2600a9912870cc894b94f62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221b9593297d135ade423c50571aaf8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38595bfc7496d2c3e42d183603a3c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf499387e96441d63b503b5efc789610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2d1b0ebe9852b495528d7c2f621c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1b29a897ead629e5603824ecaf7dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dd10a007488ce7e02d818447791ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31858cf65b9911a9036facb6d7650416614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cd467bb63696b1410c32fa9460194615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8323914562ad4036118bf6838a51821616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40022e9cbb7b4324848c0bd7e0af976617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef2b1a5e4df262db6d291b9ecb6d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b622386e24195f4318b833a68545619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160849be08121a7d5f690c7f017c7919620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44457e652880a790d3056f0e586eadfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eba5e13e649cf5efc970c4744d9239622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a14341ab9969c6f570c650689378d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5eedfb67fd28db64991546dc81771624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9aaf95f0d2d509632c21364f1e054625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543c7158ed80ade23674e4e14bbbe1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945daeba0e16feb486fabc93009752e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fafb58dc9d338df96fd79daaa2e192628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a445addc6a4005953c63321b9fa8e90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487ff6729617df64d4ee6e4d0cfe249630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816f2a1978994891ebb49d954884140631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81181098bbb5a0ad610479c65f4b6cc3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd95c5dc4ea8336da957afd1f52617b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e687aff866decb124c67d40940f4865634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9699f064101cdb43916ec266e8834635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12122d92ecc020a67b18f6cc12652fe8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b99d72a0d9f2ce15f3ed24a2b971c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f419aa8ce0038a3d0b5274af050894638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fdf04af2dfe1316becb929b2d0429639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf7d066eed81ab595a605210e06ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525a2f3d454d56aa2b9fc29380284de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24082cc85048d031c4d286ca6a6df4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf6e7230d2a8815c65e08b6c2f4346643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90d82d808c3c97d1d47b1f1ebcd5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acd4c6c52a26b3a7f1676dc898e704645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac16b276766b532dec8e974cc19be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f25dfe3a4fef7ee3b3b64f22e825f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599b0d8f3fa83843fd8a7809118c3e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724174f53ba08289a9ca4df755443382649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb76fae6962f4692e2f032361ba158650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6483865a09f1e49b6eb47832a8721651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163197b52e21fc7518d62d8cd2e2c006652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8222b92cd86ee6d93ebe5eba64834a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f1241001d851bc75ec480962f211654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d58ca2a6479f41d0fbc088ebfe32d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fc3e10764a88a1945919edb7e488f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5ba4fe6986658a933435d93c01b44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42cacf50369173bdedbe7bb8f631d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d689b8b2a48abbff845dfc2512d90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb5190f6ff15c20d4e2f953e9290b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888056b938f5e9f4ce17f2f2894a8c68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777747c4b289aeb0dfb3fba9e202e52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d71825ec0753ee0d225964659c58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763676f62783594e8228d0b18da148d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33200f25be271b399e4105091596ace4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a885de78039d9d3a06728c41b917ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf7c82c0cfaf016f23cd0e70d40b5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245859b10058e3a99ab161db9b4ad94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb91eed8f47ee0293a24a1de1272ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b03b9e2f75294d0476a8b63d11dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996d8a7d4699e853a68b7e34f5f5238671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfd81b76d614b61459decf470d2d7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143773143247afc3c4532d34bd9ce394673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acc41d82a228730fa34abe752b6799674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93f2da26431ce126229bfc01cf3698675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c16d202004acd2e0f7dafb34a61de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781492703823a01a04fb0ebb80d318aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481cad4e735868892e6c8cfc9c6f8c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d486662f7626020ece68c3c90bd59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11438abcbbf624bde303c0572d7c8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1864cc4dbb1dabbee50ffb85d0437c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbdcd15a6198b8adeca618a12d71db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8faf520844a68d2dfc869486d87086683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c303d9005ba986576d8cc67714b7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb2bb598825f7678c1793798686184685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e057113a7342b92789da6d557f893f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073b10ce760f0c06e42432bf2b69c89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7a679b560f3286c46e131bb89f6fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6727db33edc87e017f40db86f214f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813acb8565f1cede25f8b5f04887baf2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5ef0e571987420b5b4d2f2022238c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1e130e4139e79b8c5353332da0af1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5da50439cd6f0ca3e8cd1855563f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e649605ce3598b58e321d27fc0eb46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d071cbe6c6a61edfd24a64b576f249695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e9f7b535cfa64c31b3c73f7acc62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226b856a63fd8254b16859f0a68a81f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade8da07287be9ea935c89ffa8da82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afcd34f00bd82fa2ef9f00ff7a656b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a35b4a2e194985f335829b5c16bac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249221115c94ed0fd899eef72f436be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf086fe62a93d1f4807562f90ff9892702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf4b992874b5c2e2cabc8131bf3456703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840b8c7e67887ab7917aa435a9c520704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de37346d0e984beff8ba16904125251705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11519ebcf243d3d4873e3e79aa57b521706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fae5068beea08728fd3021ff2c49b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3d6b3236509cfd2a1749ecf2da12d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054ebdda9bbc80c630e8c54a3f7ed7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d189069c396c9315c36f182203f3de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e5dd4e2bfc098185f615a5732ff7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ccbbf3c0af3d8407aac8b6e8e151712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f20c9cc385f24055c57e1300f1c5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e889bbd2d38c1cea8b327951d7f40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf2463e8a5a384f71ab0490d5fd870715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b7468f4116543c05927b37919cb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c4a82c27e0c6e6f39bbbfe6fe8dc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521df9d5ec8be6042576927c5185eb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962122ec0bed2b715e2e80af8ac0acf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66401af2053170b333b3b47e7521ee3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda93befda3509c61872e6d18d20ea0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb62470b29eb8ac1f55ae609e99c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07b33865f22e9f06a0c50100db12fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7aef7595cd40a96cf0334b637046724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd07767f6ba96276ca2cd177005cef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae000ca9a8d43e7c259acd306a0f6f91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a56b6690a4bf24df2057d677693d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e93d033c71424eab403a2429805546728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e472907ef7f091953681cf3d597128729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d4da441d90b3e5cbe2ff02bc3b745730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d78b688927afbd8610d29707f73e43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7acb5599caf72670daec5b6e70867732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b3827a2d801001fa7da8d89a2a88d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5334bffaf00fd6e8b8940cf7d5aee1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23362a65d97b7df8aad5515f3e282ae5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28668dc0496059b5bb93e113d32df2a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde7bd99ab3dd9c3c57daf0022e30cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995567f55d2bbd1724437d4d40e163fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938edec9208d61b5ee789df496218c91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fd0e5aed9f22d173cef491bd3462d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37557e99107d7c3eb2e0233464baedcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504ddeb6c2185e44d49c02d8ce034b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e2c7abdb765798efbbd3227d695a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3a676f7bd068078fac62f7dfe015c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e4c0da64a4e26095a03fc3162d968745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d12bac53bcb2d0de229e3f1a246625746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451b772b1fc296270e69717b3521ec3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6ae3943a82682a8c9947be1d11cd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd19008579a7b89a011057714ee12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815fa417052796d6a52fcc4b9eb8c81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758afec8f37a4c8719dd948fab028f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9d4938393136225d3503daf3a1356752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc54e9d471e0f5ef0a0033f54ac118753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b7729dce75183846ef737470b78b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28c2c3d395ad749ea584cf5f8234fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6e5db890123b3c3ae92f7b4f2a140756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e437b85de12f87172b0828ce4933d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b32ecad40d63826ff6215386cc0667758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4bc03b95a844e9bcd206f2457651d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa5cea71f6fd22c3082318b48b6db91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d5e4f4f80ff38f293ac6d881661e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245db61bb23c444707191bc6235b753a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dab3919f728b59d5758eb167dca39f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f5135065965aee97ee7ee92b42cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3306f8824cc4f1342388b38568ac16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee753039f215ad2aaa96654ebb75e487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369814052892fe72eb6ef66165b9c1628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d81c2ff7f68c199439be64b65f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aee3b61b91b29d41789db435cbc9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee03809aca71b3fcadbb28f4a915a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c7f9527f90f3a37198b60f96b05e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2511f7406d1101e7ef116874d06e3b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b302074449169bb5fe62573604f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee2a3184725ea383c2ca314248d06015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ff1aaecf24608666676c44bece6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c00af4d4c2f46120294033c0ca6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c18720993a154fd97e78d232da8fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47008a18a5dcbc83ec8df944034857119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79d41f1ff10619a191c1b06e74c3c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4307fbf85e962bc3ba6165ccecb601021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33a53e3d8e765b331932d5b5e343222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e546fa1d21b9cdf1e8993fdd85b03c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d34cf9fa8906bee25bac9ae6d3b4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170778fab8ec4a133431d75eb751c88125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb636cc69b13d8f3e75989fdb4b7bf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78386e5205cd936c55fe74ee1a4c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71cce98708e71f13350d701c768a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01945d2adf84c93f28672ea4b3bc9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125d8b14e741f2a3ec96bf04b02e8ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d75c6ce45346f97dfc50a97fb3e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706beef63911a4c685678f0570bbcc5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c439548e732a1c91b756524d1c25a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2394faa1cc5375394e48118c1fac934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77454874712e3207c98ca2da79c62535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff4625696cef12db1b3585e6c936a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7287d4a03b83525b6a2a67b77ecfb5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314af657fcaa1d669ab62a5c82c843138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2259f44ef81bb02fb8e60c723957439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eb7a79ea5c57cfcb3518df9a88bbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9879e758acf371dd4dfc5db4f6e6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0da8526200426a35d48ab9ec68e7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f9990ab7ca5cc4c7dbc3c247d51bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be72af4de1dda96caf7554d95d712044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff875657209742510ed712acf5dc1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f1eef0936e606706f7f68eb3e0d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59880a736931d499c76ef5d937195ebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67015fa9038783a765e6fe4f315add2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3a9408a67a4165215f9fab25fad4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90fd0bfa8c6591d27fd873743f96d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65108ace0aa8257e85183ff19d662b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104f34291eccc03a630b56845072ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55cc61ecf31a279c7286b30c4c6b4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b94754d2c6f2eade119fa1aab2f4b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6cd89b13aab1c64c04af83e0d0baa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c4285cc06dfe250695623fc6ca4a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999345498ac2959cdbba4b86db82c0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b2e4dfde430254e16c6cf414e090258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b161f6e3dc2197acfeffa9aef2a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657499f436696e109a074d93f3b3f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730058a5301e78d6c1480c0b93d06b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9e23a1ddc60bab24da2dda6f4966d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a8f3e93d2ecf56cb60cc619fc80d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abbd23d1ef6b894abc5acc788e1b7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a55804255faf18a7ca4c04a4450b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e646d9a5cdf6fc505c5a5388d593b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae6bd1a1cc440ac6f4be51a082b5ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562383d85769f501ccecf2b4ca3c600568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaf4024f11a61c543c9c78939c08ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1eee5ab760fd754af5e6659367fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad50957c4bb76be5cf2d55e31b210d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb88f549a7dc8c44240f06867797d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d21745e29d92d367f73efd56fa4a4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c08302da6798c37dfcfa8ea7789374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7a2676cd0d286977ff7a3f0181fe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf59794bdd975a161e028d86c6681a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d27674755e7aeeffb3dc2f2e499d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecec09c0b8b9e842849282d766085978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f2fd1a8868a733d409350605d4b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9421cef7ceaebd32c213dc743f47880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4007531617c95d7aefc5249c6b6eb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae1af1bf1d50f36070b56aa08e570282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8c2c106699a1b70f88ee04aea9c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6bd914dc52bc5d71ac94137b7e7f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad068d6fc676ce5d7996ee95f6589edc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf95e03fbc507f41dd1be7e8f43c1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf694d95d1e5ab11e1c551f36f53d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413c02deb14e24992808693c138aeeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d073cea81b58c56de06ffe50bd1eec589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99754f88904fa2cc5d9de9641cd85890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabbc74f1dd6737ac50de24a25bcef891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4916d45ed7b2a29578f82885de2bd8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a7dc2c900023d73b02e51a534dfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375f112287f671f4caa5c22e598f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753fd36ccf16cf323d22090130c1e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b4701d9077698e219fc63f08da47596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2300998794a5873c764d15a8d8c91db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aab0614b4a1d18d70c3666cdd78a1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a8583ca03e139a3616307334ebfac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fad6826a9e3cbdb568dc36d6f547e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda7bcf5799b30a6ff17ce32a2c4f37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d555a5b71e09638ed85d353c927422102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f597ed95cd3755196d66fbb3f426d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa4eedd3c6dea4dd8be25a49673a0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb7c789f170c5a0bb5302b5aa1eeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae046386c5230cf16dd7c506c2255e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ae800d9db706aa319a7597247972e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd457681ce4f92a4108bd9467ef8c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61f2825e377c3b8f46f53cbfbd6e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f087a7728508e234ea7c01ee9de1516110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342057c3bc6426a211513abb8d7af0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036ccc9b16717da8fbd7b7cdb518e27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd54cd0c61118379adfaa9cb2d728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0491fe3a9ea6a21a94c7842c6d70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c02a5d3fd091e312a69223b5c74f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978299f76e6229bbc6cb339f733a7b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6059ab5c4f033e7d9c5aa18818956d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393b8b7fc7af6c5a733fa1b6530a8f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffe2b87e909a51313d631b5c7ee409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1cf762a8a1ee4d9f13a70fe3eacae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88d3aadc9711175ef2e3a9e35dc666121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46c843e205de8e54c1b6c5d2336529122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e0afa2d93df6fd3cfe5ff498e6591123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc3f893e78723701e3814b8a034bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d1997f1361adc0e97f27a6be4a97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f13b83708e1b63a52660ecff7b0fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddbae592342866f55fcf1ff26b7ead127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327dd5cacbed3598f30c22080297977128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb10d63fd1c501523844a8ff7017898129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9abb23bfdf958801984e98747b54f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c0745844f74ebb8d43f9a2370cf1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de2867b86e9bd0de4d9a9c73f2a268132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a10c89d125c7c70d940825cd836bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed342693abec1ea0ff4a33b193cf280f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248a558bd27e56ed1896cd9bf40988c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06d15161fa7609ac0dd3ef0956c9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e70b0669184ed0dc1c5b1ec7b7a87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6474e44338029640a60645b641ba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa20ef86c52e6627be3a1ef0afc67f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316eb295520b1f6014f4b7f348564cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79718a161c0125f95be3c9b47c443f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d927fc3440f494e799290349e6bd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c67a64bd24fd628571aced4be2e45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd5b41c038347b80eb2208b3e53d28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d046b2d164c71cbfd8372394251f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f45f09c8cc35045f5eddeea88aa980146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ae262672ac5df5eb7ac75da6ca5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc74d808e0c58e4fc3810ef382c27e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f19a569a96902341370108825327149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9333acf487720e97bbd3d5a258f806a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9917423f9cdf789de525031f70199151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e50b428e73cdaef41337e2a8ca1284152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472d579807c41e1ef88a35652aa540153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2dac13a6f89d02197c386ac855fda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06484f11435577b98da8bd70bd6b8d10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4899fa0a98795ab8b15da7e9652f721156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ed13371521c6d90b8615df02adbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32ef49f6afb43d5026fb3381d0b8b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049c45306d22e4d3fd9578829fa605159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dcbc30793b37856cd4ed18f5eb3a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e812214f32a4e5d4fe71fa839668fd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80385e6b058ca78e25332fec46679b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995a0c5739aaa956045285c06eff8f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a568c5ec82c10766ad1a7e2b9d78a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6345543e0b4bf1d7eb1705767ad64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1331d97c3c43175d6760bac7ba0922166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c0664226ffdd65f2e9b7d34f7e5ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ff5e655b8c0eb87d17d273436cc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652439b0a7c9a7cd2b326cea78993e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153f47ece472ec7b0830aae7529d937170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48fe57727591b91f9cb06d1b5b2d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc6e86052c1194ebd6e8cf6796e01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ba9e9de4cc1169d2888abd9fe246173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4666fd5770b731ec352b4d69a1bb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c54d8c826ba1c932c45c804b4d76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474291a01329851f78244d1ec03ecac7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918719b03cf36332a4836934979fc07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c2e6da3752a6a602c1914b9761c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab15e7401bec234724a78ee31cfb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ecd74107e13eef59b35196074ba9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25843c83fea268057586cf298b59dc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9f13cfd996d1cac42366f2b08b08e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094584c8d2087b162bfb92a0f30e293183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08905daf4868bd1f37a9832e4f406b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d52b53c736dcb3739aa74af53d821185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4df239f0e2d7bf3033dfc2c6fd8b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df0a243e9780741bed9f870f246372187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90ccbf0d75f6a04e52c108794f60d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66668cd2192f52f367d0be773cfa1f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79225796e464465841f5482bda8177cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6735f7d06b4efd9dfa863d768c67d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ddf6d0435f429336013fe34f1c54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca861189b8e5c357fa6405359179c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef3f8bb2f69796105c360287357d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97710a04afe8e3ca09142b3853467bef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a5886b5bdedcadc8bb0512ea9a5d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e26fed1b5c87d78b3d8e1ef7c0cd65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef4a7ed92a0182e682cbacb1b2e76f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb1895e7acb15d3af61b8623668b50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c434d6b805911754f9f8cba2eab978200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eca4978cb86665b9f321134c096b13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415749ffbdadba668b60c42eb3b83a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03ba5e6f17c6bc8e993af9290814e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a704064bb657aea3ae5b22302a8ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd5f8b3030a10202c9c45d34c7f51f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154e7fcd0bad3b571f427f19b804cff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b226a84e8215d9dd77da955c3166c66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32616a0a647a7d827416fe3a542a283208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070b87b7935ff119d464f3d05505b6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7ef2dbd5530d79d6318bc6176ae7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f05ac4d15e9f44ef43f6912b214e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f91f37f990dd3fb456e90be3dea49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a63b1e012f4923fc7eb693fbccc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b290ccac5584591100d029fb991aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867a3a62f8462ac21ad886eec5aea09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807f57d67814031f9175734f5af51e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b133a26d2704dc4fa40d8c791b34a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1200bdb7a097615021b5610ce8e2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46595ac72d7308af08e82a09919b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e91f9432a541dd9d3b3f969a7cb64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b83c377b80301ce43b71f557bf967c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32a3e00eef8591619d91e1f7031d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba5511171a2cb217e966658e4dc66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0afc5653c6c28401ac317a0da3395f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b33cbb788a142eb7257003ba07df8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807e63413397e7cf02652f13699a07f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d57d628b3bda257c4e6511f257aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9885818c19d425cbac88d9328dde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529394ee7cedf9f5fccfaf1c33210bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506367137a2d1b23e967c2caf4033bb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a45c6f8929d9ab1614eb3e7741b703231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609454e8e8e1c2d29575c02f606b0e00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34b5a760df3a78760167dbb2cbf8c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e06b79eb7c61f51d6fcd986c2e53d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74044953cf721d49454285bfe917ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550367383c438821dc3e406f2e2a9b7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca1164e006128349ca1e4148b3d182237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ead528fc415d6a021bab3bf2f3ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769b05746d9c923c57b60947972c42c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd66a15ee432761678f3b36135f6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03c236f05318bbe92519ea5de5ad51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a645c3e7893a6ecd093762b4c0de2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d1340764cdbebed63812b11f643c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c8e6cc691d1d36664f4e06298d976244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df742e6998e7219c75a3269c22a5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9830b240587909c11e9c34164977b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe0f9a15e0339285c8b2201ad8504f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a603f948f8229f8acfa743ba47e983248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2025ceccd1e9b0a6cb40ab7af17151d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810221c5873d1acbda0199f99a1a515250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b62a972b405e5c157e748f6a67b5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad51edfaa86b9b3c653533b85318d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5f2eeab6b309747ebeb868a83b6ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66110b1f731cd5ce0cbf3fd20b36194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d08f7c98f461af8c6f229c7ebb55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd0be8d2fb762e8173f31224ea5acd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918857c3b7eb40dd8387b698e789c6bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46243fb6108a6a30830eb76db1b3e020258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33672da338b5838b239b631d759d038d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668ef5b5043af6d8956686c09331a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8c0994d7c4d7be2f1ab76730680b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82c0e4c775ff859dfe25b2ee910e38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af27dd05ec52693e9512296f2f435263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486dd5ebe6bf21add8338e23d07c2a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a28114d01b476f16686c76518cd1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ed19565afb99ec88a383036f1038266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e57105d3c879f725ed1dae0e18475267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e9349177aa3b3b4e2b8a119ca81c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d81cb1933e487e9db2b17d8bb7e7b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ce8870b5e2f8fbe06c88eef69702270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c34f390d77b7afbe57953709ae8dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255cce8a179e4d6f8a0949679b3dd28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b11fe3bb93c6f867d33add31c4684f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4242e763864ac686943abab958d4e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ac77349a06db6175c964230a412e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c40e1c7aff3e444480e9bed7c0d67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8383cfda5a131ec027a6900e4acd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849dda82861d2ed8892433891c751b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edaf89adf568b4d36d05e7b2caae6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0bad3cb0c222394d48fc83c1f9477280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3454556d77fea2d9f3e4660af210e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b36a75c9c9125fe6ee5513c54b449282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5576282316c6775131c43c537b4ef5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d65bec4c0157e964af53aa7101415284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c621fb0e12a6bb49153f2f2da6a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aff34696a9a43f9e89e6e8554fc4ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024a2f4d4670cd73a6ac27c0f69de6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a887dfc8d5ef8b4cee1b688c3cac59b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa41d27f0c5507f4893e386a184bac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee76fd0fd6a14f9807e05ed023c0aa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5cb7409c42d3682835c6f5c2d2bf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aa87d1162bb1eed1b28b3007eed36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6434495dc26427b1b08ecca2435e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe81131751257b37e7521f59692e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5944919fd84d91aedf89d2e95df6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b8de21b25c73fbdae0dd693fc5e10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e238746588da45da91b956172fa39c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf78935acaf918e6c489f6050d3be1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f7517229f3e0969e8d5223f1109de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76fd9bfc99f303a1c5405c7ae5b82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1645053901c104017d4d6f527965301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aebdc066c870773e19c8b9fb497c14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3006c91414d1a93afadf1343bcbd80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a845c978a1602036f0e628c4eec65a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086d6861a3a4eeb82a0a89212647d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353175f4cd041ce2fe83e50f7bbaf060306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f799105c8b1ec467deb68f111043307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1fc8c112519d50171151994e7e29d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad7d83188cbb9e2bbc1c8838c871fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff026230777d81d2fc06146a83ffb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699c2940541b38f90be9fb20b4d1d6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa7c8410c685536ef313ff0265e4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a759f1fa78bd04b577140ae5ec2a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734fd90cd182391deca84a44db4e573314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a551e54f4c029915a22d4c2dc57c9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64ac576331014f5584f8abb3b39fb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cffa9a18bf2dd988321876060be2b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e1947bf38c77b2ee47873a42187d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed2e9bc0c0704a4b07b54df85d714319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba7efee2a165537c25d46645fc30e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8bd3e53a666746400f591b227439321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae6ed6bd93e313e22d9d0441a8d023322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d47c9e1813ef76da67f392e77bd47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392736483cb929f5ef0aed906f038b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb181d5f072407baee68f115377f7d0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9297e91bf93cb7851af157079ec39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af5dcd7fdf6c53efb38dde233acae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a41ee32246df4fe875c0290eb50e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270b66bf0e7ec8250155ca68fc02b85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e386ea4cf02a28501149b10aaf2de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5bad16a23dba9ce5348c2428c5dd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41f2cdb63cedc190187e10fa2f0ccb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05238467aa46cd53f9b4b88652ef4bbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc72c14c5bb22cbfadd256777a66e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08965d6a5aaba5d9f6e5d485f02071335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406aab38b6c4e51034415f4a75d20fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bf0e87d46b16217d444fcf4dd07c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec675ffdc44fa0b2b123122519188a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bbe4483e6e2b5b5bb75d49ba94b97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d48904690f809eb2830682544c6d30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20c27c12f3cda9160aeabf422aba4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e5be64efbc6ae3ea4f2780111791e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f7867ea0d17110290c66553c954d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa104abd123047d37bba524355aab4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e94aa4af3b5fb8e440cc06a9a9f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2358222f8ea325e355184db1f11b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5b675ec420d1fffabeafc25d25ecb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356562212cfbf17c8126b40b0105542f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d10a40a92142e0e36e94c325419f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094454d9135663b02fd5071082eb9063350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c076bce2c8c3d9f59a9d90d7a6318351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44cc19edf8e8d8c51d7b795d355ceb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff48b6cc513a4073ccfd7adf355de9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db35cd6c2772786e248bc55dac823f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb510d618fc9e6765e94023abf7353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5b9d5933d089f67eb1c2c6cb84b5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2be4b2770018bdc8e44bd11cb795357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec42a628b9976a9a8c27d1698c168358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d5d24268517045a4e83f8e0030fb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aabbb8ebf1cf5dc01bef4b6c351278360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328215f7a35777d1e413aeab7b0e444361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee41f8b6f5418295d80cb6a2a3c76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2227c7171b19f0f6743442a8f3c433363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f9c1519eb756a04d1bdfca2e0291364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a75482f50667e7b7c5796b31c948365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e8512c586d92697f251931159abf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d817a1b6fbb9e67eaead69da7f5d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d009ade1a24fe3df1a8e8ecda4b65f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4766a77e20e344407bc8ce856c1ed2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e670883fc2d75feae2307b6929a11e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02544b572d1a684f4c42787bdb095053371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66a6e37999909bae4e786dcebea05f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69588636855f4e64b9bd178e6c52ecb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46640f42c3c56ee45af5b925049d8780374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821069bb5e09d99055152492ee5ccb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65dfea65d26792b12c229feb66f5de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be527bc430febea709aa8e33dc2e1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb93b8ff77cc14cd17684db018b321378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6100f3a4c3a014966a5009ab5f2e74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6de7087a8b4d473c72a7a5be714568380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a91a410f039abed27ace9fd29309f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001a01322441fd8262d475d2ed6246382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5cd8b1e67c4ba876305dac008435f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0449163590ce10e855a9ce600c60b66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1790ec406c48b1d6ba873cf5cc88a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b7dd0b307b58e81fde8594293c12d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fb5dd904a0c9f3a54fe4c4deb6369387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ad73782a191f93d986baf876564c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92218f2be40ae0c3c640d4798f959389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c11c76e3f63eb7709d3da017623da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968630cbdba91123f3bfd1872c8f4b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c7cc153df3d23fd75a17d06ea7af3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d8a148367cb23c7c53095285c2222393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9149896adbfac9da1d0c64505b526b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff9fbf35d4f3bebcee1329adaca0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6181bb586b503c52002b106058c659396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7145f15f2fa012488b46d19b2a62e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57a6d7ae5d39bed9e548795bbff7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6729e14cacf9bb8855ce8a5090cc25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc920cb328792a5d0c0f51792483b33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4595f7893d48f3aa68cd5cd8d3e56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85fee74537c249abd27c891d6fb558402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5711e66d657ae32026d43df936066c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e504bc8693b99f0e7be6f25e22c9d1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9819a2ef59168c1a499a47c151c69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f42f8e3e996f8fc70597fdafb2884406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f77dea853e68b812a2ee756c36b03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413146245064c4f48accdf9347e0b5af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b641c71e94a7ffe689d126dbc90ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb8c4ee1d4894812bd3b52a453713a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0aba5ceed6a25af3200ce5f002be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382c78fe1f5de0c96bf5fcb2dc178e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7d6c166378ccd0e857aa659bf54d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99ea9d4dcef9ee7a6bebafb0f9e4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d9d8449f24ded6836456228947734415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ce8707b2254f6d09896b091965278416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208aefb05ba57fa6cc60c12f7a79f1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950074290c0c691db7c1054ea84cb6b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c066a971ea7d79932dc9a4d7af9865419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0920315c39935fa77e526bb12c793b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a869e9585f562c1466076e573b4e33d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866533f84d2f70a7a745ea02e5b84ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fbf7c84249ac6afe26c86b7137c33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a901e343da6298f5e686cb0c796ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d700cbfcf66b3e88a706cd4095db2a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c4b20c5d1c4a6f66936fb289c4d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6d29c5b3fbede3977888a8d69bb4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257017db8c893aa6fca4482d2f9cef95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f8d1e5cab6705a3f00097844e0dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff3bdcb74af9ecf0a8a9337075452430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a50387f07fad32ae4fb37fb0fcc6a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ac7718208f763c7445bde9d2b7b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fcd52f70661e9fdf5bb9c5c7ed719433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4edd82ea9eeb86e4a2170b1ed82d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a150d8670c044f208b8823113ffc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb5bbe777f9d957e2f86edb0cdb3c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe50c40ce2ec7f7724799ee0e239a70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a047b2bc1b793a7e1b262313a8e87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac26649ff76ed539d0de5abf2078c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956492a991cf4cce7071657765fbcf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae1b5e7c47c7d061d44013a10e15e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a07428ebcc9284aebf1c87946ecac7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfe7e98c8168a6cb3171b7425d8129443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf9a2d155be5360a77fb967e1b232444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907fa6121ce043369d6115a2e05551e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d316d9665a59c4a47c2a9edfd9ad2f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c5ad31675215962eb2ae32b48d93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f3c0bf3f4901a986c2402715fcef3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067081ecd4f28a5ea41b6207132e7221449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a644790ec28d1ba4d815976a2310c30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401661d76fcebcce55d6586824471a0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251696157e8fcefe78735f0543e41e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c5bbbfaeee1ab6586731f7e415bb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7990816b09e5c10ade2a71820018be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d196af3c018b1fc1cf1bde04f4229455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026505c2943ed6352f44fc6378568a13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928830ba156dd36da8cdb625a6eafb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f90c87205aedf1e6d1c6b8b12f64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497bdd88053cf65deb1f0d9ef55725a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a35a65dba9fb89ccbfef699dda8f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc0aa202a92a7713236c2236bbbf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309fe9a294a12b65717a8b076836373462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce324ec9a01df26f4a3658102c33b46b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502c85cde6d48e82a43fddad7ab23e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26b1eb6b37eed24309780497e48520465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ada2d875b470f73a20ede3f486c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0b287ca01d3708a7943e1f2f5e8f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b25edb0b47ff553aca2476b7a01f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99631d86808efe96a53425c87fe39d2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376e2ab4937aae6d7dac2dfc47ffa80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758dc6123bc6c893070764269a2fa7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0304a45d9b33e9fc1426ce3a65abd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984dc72691de9d0dca1db8eaab4449473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6bf0e8b181cdf48b492d13fd4bd7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ce9390ae3186c9e30c01dad1b1a0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546ad4c49b72351d0da7c1793942d3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f736cf2050bedde2794e383c61c33cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051760cbc31a21397e68c3fd8c693041478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb1bbc645980ce47c7c3933b0ceecb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194463b3ec6aa47daf507e500e1ef8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ed2d335e061265034c581249fc7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8415e109334b3f77ae448f1ce51741b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c41924ca80f85ed4b9c3a83b8d975483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dae03c96d7ed4a98e3ad8e91b5fc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f522b4ced76a57ee36adb67c2d2ca1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c406f39fd98b4a105a8b3497e90fdcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdbea07d307b0293c1719cd31f207f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfeff2270221daeb3070450d546f4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013c2f2aa2225d3286762d36f16e74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeaf0e03780e91f126ac395d50c152490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4e0f78d32784202c8eb0ff0d4a5a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927210bfd9b00ce2c3feb5eeb73545cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102afb0da703424b422962230983f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86cb84f73e6cadf5975b18f8ac34a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef2e28340432eed09690658e8d3960495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf6fd4ae70e73865debcf9d7d0cc4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41947d90f733fcacca2a6ffc27b796b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72322810a92e69ffb617a34682c17000498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa0919726779cdc69da205a49c67d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5c2d94f070b11dafd3848a989ce04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f91503545bc6b568442fee6ac36de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fe63060a867f48072878e5b7c80be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bed13d58e295697d793b1d3b3c74a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f56b7900b413bdfdbb59428d30ea0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a8361f425c529f32ef9f4ed408246505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8a6b37c39a9fcfda46f1cdac307a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c2f936d403df5662c004c8c32203507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ceb9ae30acf4c22ecedafa8117caf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfa7f53a50df8c3de297d6f14f4198509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778edab680ea4e82f726a52ffc1964a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcdb37bdb6d1da27d838288f376675511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34216af2efc7d65869ce619ec2bf0a1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98535606b61b77671b676dbd6c0c2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ef615e22d8a2889d5b4f459995f71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62c3f70cc4f1a07a0f8f422cd19ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094de221a5d37bad4a26b1d8c0b1d48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492e8b0d6986b8a6ab97eab4379b212517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f0ab91ee1733eb2ff11cc748ada7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daab96c355f3b28ac0563707f27bc57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024658f9251d04ea4538e5e0b341a72f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ae0aa258b7b1e43f669e66110cee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec787b4907d38b617319605271682a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ec3031552d983ac6e514595c8e74a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd3c9123065b372cf8885574da5db6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9b60b4c9925fb3daa280d982be3e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae53b2daac1f97b5a5315d063c41ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf93872213a7cfbcc71dc439c6cdb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a492ce75560563bdd7404d6f8da7bc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe60abdac69bec56a73abf9f8008eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a7da08555e8051d8a1262b19657c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83e81d0a0337ade3aba3371f0b566531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0159a41ab01911030ecc7b7fbc798532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4cff62ae0b6868fe600d37895afb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9ffd5fe011bedc7d4a32c2d00d66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c340631237976d73c0abf47e1ef5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6fece790462c9a1190a8e5fc7b702536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920c69bb59877c7e558336b7be9c38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145c9e36a5e7a3ae28bcc2e5d4369e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba264ccb16a0efd2c1e2a94d9057a93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd20cb13f3c0d92b7a0a11ffc1a09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e43668b4edb574b685e4021c4b6627541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c42cca1b01d77114060242834981542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3d9caaf4ee6d73b48bcc8dc7b63a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2cf0a1d1ec455936a1d964a19505544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df0e4d6466609bd50388846aa83cf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381faa6007bba88397243680b49d02f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5084b013043477a49d2bb3c06289547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d94b1c7dd2ea14e7de46a419a0bc7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd768c61e6310fd8d142d225ed78d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc312c010e750d8423de710d3f9290f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da620c54110f0d73b8925d8ee2ddd46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8ec9df8eb139a1b3558c0f6bc6334552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a777867466df249e0010dd4118591553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c805d4b1fc1456773e4fd2cf3d0f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741bdfb39c0dba0e2d4e18b67b97b59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d4ee2134ac95ef0edb5906be00aad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2297f2a4902ba22f7d2b14e6ea999557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d909c52995359d0274b512dcb3790fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b418da238ea129a5a252b35453bce5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267805203c3b3f0da0d801410cc6f317560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72547a6485702c866c5fe401e8d86fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d3059f3811bf0c16120d97adae138562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a710aefe878a3a262ff7bbe79a71d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767556dad709c2de4aa511a4b6a630564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa0f21b738f575c0a1274c40b5d3a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d266fced30b51d1e438f3ca4cd17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6b7819ce1e37103e3b348f22e2d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1e1f9854c7f9a8c59b540ce4241c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1164523d3c709f76006a9890264b4ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be219e0d33d2db78e9862431a7acf5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5160959f79fa21f8f97249db0194e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2e79304ebe5c56677f572365cabfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059a08a7db661af345199f086f17c66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffad740b3266ecbb762b5dc6ccaff81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd6574f3dd8335c8df042d333a49f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50182a7f1e122641e7295da9180890ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894cbe01bc2728d6250c782ffcfff25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da58c37bc9e8667c2e848389c3c6fe0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62df2fda7b6604b4dce4edb8fe6982579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983319017b81217a3616eed03855752580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999cff43be784bb6720f166a339858f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55073d1ffdbee5f1fc97d5e209bdf2af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b4e6c6055e15047ccc7788fd33da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a3213da7e105c77f8ba997cb003fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f523ee0221ebdeaadbee65246b03464585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa475ddaa191fdb8647541b87378d3bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298120ea294038b4b1f6bcc272d1d10c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b122be950a0e36421857ba02e3c43ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008a1ed25a3d3fa982c354711ceb8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315447c6dc83b7d875982727a4aee7c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d86a3d237530f68fd87f216f904281591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388adcd45f50d908294dc0f4e6aa43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72879ffa0295a3f2b67f833439a4a164593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5ea769ebb7fea23a047162521763594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5b6467925fea98e151d889b75e25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9af18378edbdaedaa334fa5765e13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1a06a784174cd5f0ecf01d655f37d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e420b841ac66d0813915ed65e3830598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b166ee9bcc898359c405ad51bded53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc5e3e336486273e7d8421d2c6ea58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d21e3c2685e60cedd45bfe1bfb337601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f40bd9a7bd5a0909f159e89c5ce86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ab3798b3315b5b07433569d8b125603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e662d3f0bd6312b79ad17f6be78b5e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b3eb62167555b9cd0d0380b192e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef894759c0da275db3034cc77a3e1bb0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726b07380d7fd348faed4849416b88e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97d75cf13ec1ad658796db1af8331a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643abe8586f24bf122f95704c98dd31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0512466535701584d466b746d3da3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174ff9ab9083febc2593119f176a34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee64ad0523b17378d2d87a5df0436b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1776cc801ee3dd8a5b131810ab121dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28352e45879dc7fcabb1958e0b65ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf2ba02061a1823304d79454ee2977615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3d5c46a4d6626fafa3c5c86491eea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a03f5cc2e4f61b82020bab0f4b21b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c259749137e9d882a14186cdfb5434618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a6488354695299020e114d724492619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d563d9f883013d16b7b113c3f7fe5bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37413e47a6851c828781f1cb519a8e04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8375d57da018a732822cbc50750e3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1051ed7a38c99210b5dde71c378d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ba26148e6bb99b0dc5948f08055ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58882e96bbfc4fa171d017349e89d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e46e1d6fbb7837758d0ad5816228d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf2e06a90d535a93e4816676525f3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e137851610e9d4073d709128313dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe98d350efb2acef4d32926e86130629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e8b468fd22544a6edaae38cd49017630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7134c85d27de85aceefa45528daa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61a6dcb64f27659b0564cb199a49ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a4a7ec1557e8997ad9f61780d179633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2200ea9ceb65019d3be1709c04099634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1dfec42c0e3abe2ab891c167bbe91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce723b7226f1cc997a3b31519a134211636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb23fb7434439c8ae717ef9682cc4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bacd0ed279c4187e90247d379e7f30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a136fb7b0f975cd5177cbe5597d06e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c5e5f8eb1a60952b0c3bdfc8544fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52e37affbdb5a4457d6090c82e501c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0838fc5d235a41b1ddd47ffb6907ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360403290f3a32507aba612ab6a2ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd9b2ff26b9bc71e53746ad891ea7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991845c29f152156cdbc4a34e0f155b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4ccb354b3497393b0fb9e61fedee2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076a26bc8a3182085de8670db29079f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6ceebc6f981a593bd53e8a38a8f6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768f2c195744c5d2585b659d5709bf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c5c8a1e65baeaca282ee9c1ceb31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be99a53483332f29de0fbdf9e65888e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbf270a06949bfb19a286f80d0b72e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03abb63bb5d31d3e687a1f8a342739b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc70098a6c5fad8fea2e29e0547c681654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb167530c329f3f771db430b0c0fa2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12c6c3476adf3dbf342bc5ee36df4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d05736f8adb7c220e6a24301ef18e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343a780fb4c4a435acd569ec99d2db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3eee72e3fff3d4737a117c1b7b35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2938d057581e693a09c5d9fb07b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab41496f3c6573e20ee240e5d32c7fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bdb011e2ebf3cc6433ebde81d8b90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0823d0fdbcecdf777aa3d096a9a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f105ee0aafc828ce8c17e4faafb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa363b2887334d83d511d3db9f2c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c0e952a4fe82ec6bd103856187dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112a2c7d5cc430572d245e24bfd9dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739236a11071c8afaa920ae8cf470dc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526edc2e81ba591607f85399d3f6f997669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06256430cabc19d03bdeb006519a3f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2322b438656f517d1245b72275a3039671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba0f57d1e4ce238a9b35f0844b11ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18a6c24df8edccaf62afa16e5d546673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1246c68116ad229a1b61b78f6124674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74908d8bdc7fc49ce8c4c29a698aec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0bae40afe73f18bd857d27088f3ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573d76a27e84c062b70bad05c58ca27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82392f78731a6b975a0179665941448d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6c0fd594d862ac281ee435752ed44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf932aa563f24559a2f219bdcb481a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58aefb38e63b0af21f4db4b97b495e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6ebd31d191525c7be3dd846faccbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8568e58cb6244e94a36cb09ee22c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32a5f481db396a219ba09539389e3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bc76ae8fb9d5cf635ae8575254cbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611aec7587f988bf4c6ee90d800cdc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c482011fc57cc2bb0c81421c225194687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05d5295ec5f58710ef05fd5c68030688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97799d8f0ca3919a807f6c110a61cf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349e3b50da2357894e820196729a111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b271c7122159379649f627e75e7b45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3896881ef1d048ca31c4f29865ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f45d16c437f5c36335e77032855bd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813f58eeb350683f5f19b48613f7aec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28efee6eca6088016e3eb90225ed86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa050468ed02df5ee44e7afda9a2989696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70618722f6ed57bdbfee31b9cb1def9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a3ba975c5c613b77be137b28369d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab43c5d30c26b536b92297c12f3d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c1b7a2ae01cd670fd1407ff9b22dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ab3db18086a43be0d8d25e901f568701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0beb3938349cac87ba825eaae5a0fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c2e13767125932dd082068778dadd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe12296bab72ea1a401a583a01858f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d4e6eb3a0384f2f52989a568da12a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920857da5a378a5b1ac72504ad28684a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7eb6bc1914a58fcaa4ee7d2a44432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbfe11a5298ff9149d59f8b0c6f51c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615b150f3ec21f0f7a6819f56b697b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da693ec2a5b32c6198aa4a6d35f6c737710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979fcc0fc4f014db217acb77427824711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d1ec6551e2700375939c5746a60e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81857606868ecda08bdf5e0c17e9830d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b98891f234a58388c19fea7dc243de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6dbfd2ade1fe966f1397320d3b0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f962e3fd062d1b36f704d4d3d4f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f0d75b3e575e1ae06f22f8b9d85a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899c5f32adfb2957c00e2d11d2ff205718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a5f1deaab7fbaf2200d9d602dfe1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430051fe01a1b230bf28477073aba263720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aac84a17425271e05c4ea285027a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e64e3832abf78e65ae008685b28c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b358450115aa99e6cf7b9d826250efa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff895fa57704accfb217b28cf1870ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16210a361df15e7e84b0aa2bc2ab5596725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b08fecee88e024b68ba899a46b5f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc85d5662459c22916bf7f8b1dea62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8eec9657cc264a01b668fcb5f01e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964cc08fb430083943f36129336269c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18403afed51299cf1e29f899094602a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791278c7e254fb9704f6d4f8adf8e6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6902e5f65cbbdaeae712bc481b377732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645da3a402ff2e8b29bd19fbc4f678e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06581b67e8d6a2d5aedf3724ec639dda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6989f6c9aa588ca0a083abdfbca48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b54e2a793ba2679e838d36e196376736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559fe293afc95ff3932f563dc77810737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11d3ecab267fac6e96bc7daf0a1f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720e4f4eda69a8ec0dd2b2a0cacf652739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0636ad8c1b1d9bd0d4a1720af7c41d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944562931f40ab310b45eae1fad712f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ba74da0f1bbf3a82e0d2d9db66fa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81b63d5b4dd61efa9cf56dbd37616743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dca9c5d64ba7c1ffed8efb5faea3fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e8e7b584f22e1a18bf73f445c3cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba3ba09e90703a200863ae9be4d40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2af7ce4af2216dac782bc8b197d74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd5e1c892902479dde7763ad1132c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ab3cff5d0f9f29ecc81169fdbcba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dec7eb023a52f133a705c1f5d601c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdba371695e067e60bc11c72292a3f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865199ac08f6ce611e51d7bba0a1ea44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee32dfcdad1aa93f61da211c5ac50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d9aad9812c2cf39cdef8f674ce5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62863a9fbc69c287910d30c64c126b0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48bf43630a45815b947afc2ba41fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbb352fcc07b80ccf115970aab5437757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef0e578909e84c1c4402064731d83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5305377777f6173e30a6960b170c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>