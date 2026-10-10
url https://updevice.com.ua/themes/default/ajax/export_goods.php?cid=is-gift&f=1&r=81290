--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa5cea71f6fd22c3082318b48b6db91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d5e4f4f80ff38f293ac6d881661e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245db61bb23c444707191bc6235b753a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dab3919f728b59d5758eb167dca39f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f5135065965aee97ee7ee92b42cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3306f8824cc4f1342388b38568ac16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee753039f215ad2aaa96654ebb75e487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369814052892fe72eb6ef66165b9c1628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d81c2ff7f68c199439be64b65f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aee3b61b91b29d41789db435cbc9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee03809aca71b3fcadbb28f4a915a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c7f9527f90f3a37198b60f96b05e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2511f7406d1101e7ef116874d06e3b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b302074449169bb5fe62573604f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee2a3184725ea383c2ca314248d06015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ff1aaecf24608666676c44bece6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c00af4d4c2f46120294033c0ca6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c18720993a154fd97e78d232da8fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47008a18a5dcbc83ec8df944034857119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79d41f1ff10619a191c1b06e74c3c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4307fbf85e962bc3ba6165ccecb601021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33a53e3d8e765b331932d5b5e343222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e546fa1d21b9cdf1e8993fdd85b03c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d34cf9fa8906bee25bac9ae6d3b4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170778fab8ec4a133431d75eb751c88125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb636cc69b13d8f3e75989fdb4b7bf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78386e5205cd936c55fe74ee1a4c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71cce98708e71f13350d701c768a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01945d2adf84c93f28672ea4b3bc9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125d8b14e741f2a3ec96bf04b02e8ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d75c6ce45346f97dfc50a97fb3e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706beef63911a4c685678f0570bbcc5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c439548e732a1c91b756524d1c25a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2394faa1cc5375394e48118c1fac934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77454874712e3207c98ca2da79c62535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff4625696cef12db1b3585e6c936a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7287d4a03b83525b6a2a67b77ecfb5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314af657fcaa1d669ab62a5c82c843138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2259f44ef81bb02fb8e60c723957439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eb7a79ea5c57cfcb3518df9a88bbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9879e758acf371dd4dfc5db4f6e6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0da8526200426a35d48ab9ec68e7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f9990ab7ca5cc4c7dbc3c247d51bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be72af4de1dda96caf7554d95d712044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff875657209742510ed712acf5dc1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f1eef0936e606706f7f68eb3e0d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59880a736931d499c76ef5d937195ebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67015fa9038783a765e6fe4f315add2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3a9408a67a4165215f9fab25fad4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90fd0bfa8c6591d27fd873743f96d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65108ace0aa8257e85183ff19d662b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104f34291eccc03a630b56845072ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55cc61ecf31a279c7286b30c4c6b4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b94754d2c6f2eade119fa1aab2f4b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6cd89b13aab1c64c04af83e0d0baa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c4285cc06dfe250695623fc6ca4a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999345498ac2959cdbba4b86db82c0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b2e4dfde430254e16c6cf414e090258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b161f6e3dc2197acfeffa9aef2a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657499f436696e109a074d93f3b3f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730058a5301e78d6c1480c0b93d06b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9e23a1ddc60bab24da2dda6f4966d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a8f3e93d2ecf56cb60cc619fc80d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abbd23d1ef6b894abc5acc788e1b7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a55804255faf18a7ca4c04a4450b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e646d9a5cdf6fc505c5a5388d593b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae6bd1a1cc440ac6f4be51a082b5ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562383d85769f501ccecf2b4ca3c600568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaf4024f11a61c543c9c78939c08ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1eee5ab760fd754af5e6659367fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad50957c4bb76be5cf2d55e31b210d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb88f549a7dc8c44240f06867797d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d21745e29d92d367f73efd56fa4a4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c08302da6798c37dfcfa8ea7789374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7a2676cd0d286977ff7a3f0181fe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf59794bdd975a161e028d86c6681a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d27674755e7aeeffb3dc2f2e499d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecec09c0b8b9e842849282d766085978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f2fd1a8868a733d409350605d4b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9421cef7ceaebd32c213dc743f47880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4007531617c95d7aefc5249c6b6eb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae1af1bf1d50f36070b56aa08e570282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8c2c106699a1b70f88ee04aea9c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6bd914dc52bc5d71ac94137b7e7f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad068d6fc676ce5d7996ee95f6589edc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf95e03fbc507f41dd1be7e8f43c1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf694d95d1e5ab11e1c551f36f53d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413c02deb14e24992808693c138aeeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d073cea81b58c56de06ffe50bd1eec589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99754f88904fa2cc5d9de9641cd85890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabbc74f1dd6737ac50de24a25bcef891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4916d45ed7b2a29578f82885de2bd8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a7dc2c900023d73b02e51a534dfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375f112287f671f4caa5c22e598f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753fd36ccf16cf323d22090130c1e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b4701d9077698e219fc63f08da47596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2300998794a5873c764d15a8d8c91db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aab0614b4a1d18d70c3666cdd78a1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a8583ca03e139a3616307334ebfac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fad6826a9e3cbdb568dc36d6f547e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda7bcf5799b30a6ff17ce32a2c4f37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d555a5b71e09638ed85d353c927422102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f597ed95cd3755196d66fbb3f426d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa4eedd3c6dea4dd8be25a49673a0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb7c789f170c5a0bb5302b5aa1eeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae046386c5230cf16dd7c506c2255e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ae800d9db706aa319a7597247972e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd457681ce4f92a4108bd9467ef8c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61f2825e377c3b8f46f53cbfbd6e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f087a7728508e234ea7c01ee9de1516110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342057c3bc6426a211513abb8d7af0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036ccc9b16717da8fbd7b7cdb518e27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd54cd0c61118379adfaa9cb2d728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0491fe3a9ea6a21a94c7842c6d70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c02a5d3fd091e312a69223b5c74f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978299f76e6229bbc6cb339f733a7b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6059ab5c4f033e7d9c5aa18818956d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393b8b7fc7af6c5a733fa1b6530a8f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffe2b87e909a51313d631b5c7ee409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1cf762a8a1ee4d9f13a70fe3eacae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88d3aadc9711175ef2e3a9e35dc666121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46c843e205de8e54c1b6c5d2336529122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e0afa2d93df6fd3cfe5ff498e6591123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc3f893e78723701e3814b8a034bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d1997f1361adc0e97f27a6be4a97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f13b83708e1b63a52660ecff7b0fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddbae592342866f55fcf1ff26b7ead127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327dd5cacbed3598f30c22080297977128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb10d63fd1c501523844a8ff7017898129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9abb23bfdf958801984e98747b54f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c0745844f74ebb8d43f9a2370cf1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de2867b86e9bd0de4d9a9c73f2a268132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a10c89d125c7c70d940825cd836bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed342693abec1ea0ff4a33b193cf280f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248a558bd27e56ed1896cd9bf40988c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06d15161fa7609ac0dd3ef0956c9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e70b0669184ed0dc1c5b1ec7b7a87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6474e44338029640a60645b641ba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa20ef86c52e6627be3a1ef0afc67f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316eb295520b1f6014f4b7f348564cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79718a161c0125f95be3c9b47c443f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d927fc3440f494e799290349e6bd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c67a64bd24fd628571aced4be2e45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd5b41c038347b80eb2208b3e53d28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d046b2d164c71cbfd8372394251f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f45f09c8cc35045f5eddeea88aa980146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ae262672ac5df5eb7ac75da6ca5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc74d808e0c58e4fc3810ef382c27e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f19a569a96902341370108825327149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9333acf487720e97bbd3d5a258f806a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9917423f9cdf789de525031f70199151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e50b428e73cdaef41337e2a8ca1284152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472d579807c41e1ef88a35652aa540153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2dac13a6f89d02197c386ac855fda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06484f11435577b98da8bd70bd6b8d10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4899fa0a98795ab8b15da7e9652f721156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ed13371521c6d90b8615df02adbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32ef49f6afb43d5026fb3381d0b8b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049c45306d22e4d3fd9578829fa605159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dcbc30793b37856cd4ed18f5eb3a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e812214f32a4e5d4fe71fa839668fd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80385e6b058ca78e25332fec46679b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995a0c5739aaa956045285c06eff8f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a568c5ec82c10766ad1a7e2b9d78a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6345543e0b4bf1d7eb1705767ad64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1331d97c3c43175d6760bac7ba0922166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c0664226ffdd65f2e9b7d34f7e5ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ff5e655b8c0eb87d17d273436cc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652439b0a7c9a7cd2b326cea78993e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153f47ece472ec7b0830aae7529d937170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48fe57727591b91f9cb06d1b5b2d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc6e86052c1194ebd6e8cf6796e01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ba9e9de4cc1169d2888abd9fe246173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4666fd5770b731ec352b4d69a1bb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c54d8c826ba1c932c45c804b4d76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474291a01329851f78244d1ec03ecac7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918719b03cf36332a4836934979fc07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c2e6da3752a6a602c1914b9761c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab15e7401bec234724a78ee31cfb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ecd74107e13eef59b35196074ba9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25843c83fea268057586cf298b59dc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9f13cfd996d1cac42366f2b08b08e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094584c8d2087b162bfb92a0f30e293183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08905daf4868bd1f37a9832e4f406b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d52b53c736dcb3739aa74af53d821185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4df239f0e2d7bf3033dfc2c6fd8b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df0a243e9780741bed9f870f246372187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90ccbf0d75f6a04e52c108794f60d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66668cd2192f52f367d0be773cfa1f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79225796e464465841f5482bda8177cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6735f7d06b4efd9dfa863d768c67d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ddf6d0435f429336013fe34f1c54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca861189b8e5c357fa6405359179c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef3f8bb2f69796105c360287357d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97710a04afe8e3ca09142b3853467bef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a5886b5bdedcadc8bb0512ea9a5d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e26fed1b5c87d78b3d8e1ef7c0cd65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef4a7ed92a0182e682cbacb1b2e76f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb1895e7acb15d3af61b8623668b50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c434d6b805911754f9f8cba2eab978200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eca4978cb86665b9f321134c096b13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415749ffbdadba668b60c42eb3b83a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03ba5e6f17c6bc8e993af9290814e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a704064bb657aea3ae5b22302a8ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd5f8b3030a10202c9c45d34c7f51f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154e7fcd0bad3b571f427f19b804cff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b226a84e8215d9dd77da955c3166c66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32616a0a647a7d827416fe3a542a283208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070b87b7935ff119d464f3d05505b6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7ef2dbd5530d79d6318bc6176ae7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f05ac4d15e9f44ef43f6912b214e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f91f37f990dd3fb456e90be3dea49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a63b1e012f4923fc7eb693fbccc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b290ccac5584591100d029fb991aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867a3a62f8462ac21ad886eec5aea09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807f57d67814031f9175734f5af51e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b133a26d2704dc4fa40d8c791b34a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1200bdb7a097615021b5610ce8e2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46595ac72d7308af08e82a09919b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e91f9432a541dd9d3b3f969a7cb64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b83c377b80301ce43b71f557bf967c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32a3e00eef8591619d91e1f7031d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba5511171a2cb217e966658e4dc66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0afc5653c6c28401ac317a0da3395f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b33cbb788a142eb7257003ba07df8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807e63413397e7cf02652f13699a07f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d57d628b3bda257c4e6511f257aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9885818c19d425cbac88d9328dde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529394ee7cedf9f5fccfaf1c33210bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506367137a2d1b23e967c2caf4033bb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a45c6f8929d9ab1614eb3e7741b703231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609454e8e8e1c2d29575c02f606b0e00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34b5a760df3a78760167dbb2cbf8c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e06b79eb7c61f51d6fcd986c2e53d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74044953cf721d49454285bfe917ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550367383c438821dc3e406f2e2a9b7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca1164e006128349ca1e4148b3d182237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ead528fc415d6a021bab3bf2f3ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769b05746d9c923c57b60947972c42c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd66a15ee432761678f3b36135f6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03c236f05318bbe92519ea5de5ad51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a645c3e7893a6ecd093762b4c0de2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d1340764cdbebed63812b11f643c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c8e6cc691d1d36664f4e06298d976244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df742e6998e7219c75a3269c22a5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9830b240587909c11e9c34164977b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe0f9a15e0339285c8b2201ad8504f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a603f948f8229f8acfa743ba47e983248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2025ceccd1e9b0a6cb40ab7af17151d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810221c5873d1acbda0199f99a1a515250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b62a972b405e5c157e748f6a67b5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad51edfaa86b9b3c653533b85318d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5f2eeab6b309747ebeb868a83b6ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66110b1f731cd5ce0cbf3fd20b36194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d08f7c98f461af8c6f229c7ebb55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd0be8d2fb762e8173f31224ea5acd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918857c3b7eb40dd8387b698e789c6bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46243fb6108a6a30830eb76db1b3e020258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33672da338b5838b239b631d759d038d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668ef5b5043af6d8956686c09331a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8c0994d7c4d7be2f1ab76730680b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82c0e4c775ff859dfe25b2ee910e38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af27dd05ec52693e9512296f2f435263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486dd5ebe6bf21add8338e23d07c2a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a28114d01b476f16686c76518cd1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ed19565afb99ec88a383036f1038266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e57105d3c879f725ed1dae0e18475267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e9349177aa3b3b4e2b8a119ca81c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d81cb1933e487e9db2b17d8bb7e7b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ce8870b5e2f8fbe06c88eef69702270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c34f390d77b7afbe57953709ae8dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255cce8a179e4d6f8a0949679b3dd28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b11fe3bb93c6f867d33add31c4684f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4242e763864ac686943abab958d4e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ac77349a06db6175c964230a412e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c40e1c7aff3e444480e9bed7c0d67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8383cfda5a131ec027a6900e4acd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849dda82861d2ed8892433891c751b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edaf89adf568b4d36d05e7b2caae6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0bad3cb0c222394d48fc83c1f9477280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3454556d77fea2d9f3e4660af210e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b36a75c9c9125fe6ee5513c54b449282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5576282316c6775131c43c537b4ef5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d65bec4c0157e964af53aa7101415284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c621fb0e12a6bb49153f2f2da6a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aff34696a9a43f9e89e6e8554fc4ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024a2f4d4670cd73a6ac27c0f69de6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a887dfc8d5ef8b4cee1b688c3cac59b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa41d27f0c5507f4893e386a184bac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee76fd0fd6a14f9807e05ed023c0aa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5cb7409c42d3682835c6f5c2d2bf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aa87d1162bb1eed1b28b3007eed36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6434495dc26427b1b08ecca2435e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe81131751257b37e7521f59692e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5944919fd84d91aedf89d2e95df6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b8de21b25c73fbdae0dd693fc5e10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e238746588da45da91b956172fa39c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf78935acaf918e6c489f6050d3be1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f7517229f3e0969e8d5223f1109de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76fd9bfc99f303a1c5405c7ae5b82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1645053901c104017d4d6f527965301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aebdc066c870773e19c8b9fb497c14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3006c91414d1a93afadf1343bcbd80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a845c978a1602036f0e628c4eec65a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086d6861a3a4eeb82a0a89212647d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353175f4cd041ce2fe83e50f7bbaf060306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f799105c8b1ec467deb68f111043307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1fc8c112519d50171151994e7e29d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad7d83188cbb9e2bbc1c8838c871fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff026230777d81d2fc06146a83ffb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699c2940541b38f90be9fb20b4d1d6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa7c8410c685536ef313ff0265e4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a759f1fa78bd04b577140ae5ec2a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734fd90cd182391deca84a44db4e573314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a551e54f4c029915a22d4c2dc57c9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64ac576331014f5584f8abb3b39fb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cffa9a18bf2dd988321876060be2b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e1947bf38c77b2ee47873a42187d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed2e9bc0c0704a4b07b54df85d714319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba7efee2a165537c25d46645fc30e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8bd3e53a666746400f591b227439321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae6ed6bd93e313e22d9d0441a8d023322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d47c9e1813ef76da67f392e77bd47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392736483cb929f5ef0aed906f038b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb181d5f072407baee68f115377f7d0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9297e91bf93cb7851af157079ec39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af5dcd7fdf6c53efb38dde233acae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a41ee32246df4fe875c0290eb50e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270b66bf0e7ec8250155ca68fc02b85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e386ea4cf02a28501149b10aaf2de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5bad16a23dba9ce5348c2428c5dd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41f2cdb63cedc190187e10fa2f0ccb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05238467aa46cd53f9b4b88652ef4bbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc72c14c5bb22cbfadd256777a66e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08965d6a5aaba5d9f6e5d485f02071335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406aab38b6c4e51034415f4a75d20fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bf0e87d46b16217d444fcf4dd07c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec675ffdc44fa0b2b123122519188a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bbe4483e6e2b5b5bb75d49ba94b97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d48904690f809eb2830682544c6d30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20c27c12f3cda9160aeabf422aba4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e5be64efbc6ae3ea4f2780111791e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f7867ea0d17110290c66553c954d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa104abd123047d37bba524355aab4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e94aa4af3b5fb8e440cc06a9a9f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2358222f8ea325e355184db1f11b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5b675ec420d1fffabeafc25d25ecb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356562212cfbf17c8126b40b0105542f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d10a40a92142e0e36e94c325419f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094454d9135663b02fd5071082eb9063350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c076bce2c8c3d9f59a9d90d7a6318351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44cc19edf8e8d8c51d7b795d355ceb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff48b6cc513a4073ccfd7adf355de9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db35cd6c2772786e248bc55dac823f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb510d618fc9e6765e94023abf7353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5b9d5933d089f67eb1c2c6cb84b5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2be4b2770018bdc8e44bd11cb795357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec42a628b9976a9a8c27d1698c168358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d5d24268517045a4e83f8e0030fb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aabbb8ebf1cf5dc01bef4b6c351278360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328215f7a35777d1e413aeab7b0e444361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee41f8b6f5418295d80cb6a2a3c76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2227c7171b19f0f6743442a8f3c433363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f9c1519eb756a04d1bdfca2e0291364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a75482f50667e7b7c5796b31c948365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e8512c586d92697f251931159abf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d817a1b6fbb9e67eaead69da7f5d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d009ade1a24fe3df1a8e8ecda4b65f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4766a77e20e344407bc8ce856c1ed2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e670883fc2d75feae2307b6929a11e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02544b572d1a684f4c42787bdb095053371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66a6e37999909bae4e786dcebea05f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69588636855f4e64b9bd178e6c52ecb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46640f42c3c56ee45af5b925049d8780374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821069bb5e09d99055152492ee5ccb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65dfea65d26792b12c229feb66f5de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be527bc430febea709aa8e33dc2e1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb93b8ff77cc14cd17684db018b321378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6100f3a4c3a014966a5009ab5f2e74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6de7087a8b4d473c72a7a5be714568380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a91a410f039abed27ace9fd29309f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001a01322441fd8262d475d2ed6246382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5cd8b1e67c4ba876305dac008435f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0449163590ce10e855a9ce600c60b66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1790ec406c48b1d6ba873cf5cc88a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b7dd0b307b58e81fde8594293c12d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fb5dd904a0c9f3a54fe4c4deb6369387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ad73782a191f93d986baf876564c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92218f2be40ae0c3c640d4798f959389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c11c76e3f63eb7709d3da017623da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968630cbdba91123f3bfd1872c8f4b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c7cc153df3d23fd75a17d06ea7af3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d8a148367cb23c7c53095285c2222393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9149896adbfac9da1d0c64505b526b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff9fbf35d4f3bebcee1329adaca0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6181bb586b503c52002b106058c659396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7145f15f2fa012488b46d19b2a62e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57a6d7ae5d39bed9e548795bbff7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6729e14cacf9bb8855ce8a5090cc25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc920cb328792a5d0c0f51792483b33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4595f7893d48f3aa68cd5cd8d3e56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85fee74537c249abd27c891d6fb558402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5711e66d657ae32026d43df936066c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e504bc8693b99f0e7be6f25e22c9d1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9819a2ef59168c1a499a47c151c69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f42f8e3e996f8fc70597fdafb2884406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f77dea853e68b812a2ee756c36b03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413146245064c4f48accdf9347e0b5af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b641c71e94a7ffe689d126dbc90ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb8c4ee1d4894812bd3b52a453713a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0aba5ceed6a25af3200ce5f002be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382c78fe1f5de0c96bf5fcb2dc178e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7d6c166378ccd0e857aa659bf54d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99ea9d4dcef9ee7a6bebafb0f9e4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d9d8449f24ded6836456228947734415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ce8707b2254f6d09896b091965278416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208aefb05ba57fa6cc60c12f7a79f1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950074290c0c691db7c1054ea84cb6b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c066a971ea7d79932dc9a4d7af9865419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0920315c39935fa77e526bb12c793b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a869e9585f562c1466076e573b4e33d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866533f84d2f70a7a745ea02e5b84ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fbf7c84249ac6afe26c86b7137c33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a901e343da6298f5e686cb0c796ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d700cbfcf66b3e88a706cd4095db2a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c4b20c5d1c4a6f66936fb289c4d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6d29c5b3fbede3977888a8d69bb4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257017db8c893aa6fca4482d2f9cef95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f8d1e5cab6705a3f00097844e0dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff3bdcb74af9ecf0a8a9337075452430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a50387f07fad32ae4fb37fb0fcc6a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ac7718208f763c7445bde9d2b7b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fcd52f70661e9fdf5bb9c5c7ed719433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4edd82ea9eeb86e4a2170b1ed82d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a150d8670c044f208b8823113ffc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb5bbe777f9d957e2f86edb0cdb3c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe50c40ce2ec7f7724799ee0e239a70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a047b2bc1b793a7e1b262313a8e87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac26649ff76ed539d0de5abf2078c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956492a991cf4cce7071657765fbcf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae1b5e7c47c7d061d44013a10e15e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a07428ebcc9284aebf1c87946ecac7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfe7e98c8168a6cb3171b7425d8129443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf9a2d155be5360a77fb967e1b232444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907fa6121ce043369d6115a2e05551e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d316d9665a59c4a47c2a9edfd9ad2f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c5ad31675215962eb2ae32b48d93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f3c0bf3f4901a986c2402715fcef3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067081ecd4f28a5ea41b6207132e7221449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a644790ec28d1ba4d815976a2310c30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401661d76fcebcce55d6586824471a0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251696157e8fcefe78735f0543e41e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c5bbbfaeee1ab6586731f7e415bb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7990816b09e5c10ade2a71820018be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d196af3c018b1fc1cf1bde04f4229455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026505c2943ed6352f44fc6378568a13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928830ba156dd36da8cdb625a6eafb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f90c87205aedf1e6d1c6b8b12f64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497bdd88053cf65deb1f0d9ef55725a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a35a65dba9fb89ccbfef699dda8f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc0aa202a92a7713236c2236bbbf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309fe9a294a12b65717a8b076836373462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce324ec9a01df26f4a3658102c33b46b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502c85cde6d48e82a43fddad7ab23e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26b1eb6b37eed24309780497e48520465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ada2d875b470f73a20ede3f486c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0b287ca01d3708a7943e1f2f5e8f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b25edb0b47ff553aca2476b7a01f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99631d86808efe96a53425c87fe39d2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376e2ab4937aae6d7dac2dfc47ffa80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758dc6123bc6c893070764269a2fa7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0304a45d9b33e9fc1426ce3a65abd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984dc72691de9d0dca1db8eaab4449473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6bf0e8b181cdf48b492d13fd4bd7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ce9390ae3186c9e30c01dad1b1a0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546ad4c49b72351d0da7c1793942d3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f736cf2050bedde2794e383c61c33cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051760cbc31a21397e68c3fd8c693041478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb1bbc645980ce47c7c3933b0ceecb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194463b3ec6aa47daf507e500e1ef8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ed2d335e061265034c581249fc7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8415e109334b3f77ae448f1ce51741b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c41924ca80f85ed4b9c3a83b8d975483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dae03c96d7ed4a98e3ad8e91b5fc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f522b4ced76a57ee36adb67c2d2ca1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c406f39fd98b4a105a8b3497e90fdcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdbea07d307b0293c1719cd31f207f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfeff2270221daeb3070450d546f4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013c2f2aa2225d3286762d36f16e74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeaf0e03780e91f126ac395d50c152490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4e0f78d32784202c8eb0ff0d4a5a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927210bfd9b00ce2c3feb5eeb73545cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102afb0da703424b422962230983f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86cb84f73e6cadf5975b18f8ac34a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef2e28340432eed09690658e8d3960495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf6fd4ae70e73865debcf9d7d0cc4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41947d90f733fcacca2a6ffc27b796b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72322810a92e69ffb617a34682c17000498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa0919726779cdc69da205a49c67d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5c2d94f070b11dafd3848a989ce04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f91503545bc6b568442fee6ac36de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fe63060a867f48072878e5b7c80be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bed13d58e295697d793b1d3b3c74a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f56b7900b413bdfdbb59428d30ea0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a8361f425c529f32ef9f4ed408246505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8a6b37c39a9fcfda46f1cdac307a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c2f936d403df5662c004c8c32203507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ceb9ae30acf4c22ecedafa8117caf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfa7f53a50df8c3de297d6f14f4198509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778edab680ea4e82f726a52ffc1964a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcdb37bdb6d1da27d838288f376675511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34216af2efc7d65869ce619ec2bf0a1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98535606b61b77671b676dbd6c0c2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ef615e22d8a2889d5b4f459995f71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62c3f70cc4f1a07a0f8f422cd19ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094de221a5d37bad4a26b1d8c0b1d48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492e8b0d6986b8a6ab97eab4379b212517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f0ab91ee1733eb2ff11cc748ada7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daab96c355f3b28ac0563707f27bc57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024658f9251d04ea4538e5e0b341a72f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ae0aa258b7b1e43f669e66110cee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec787b4907d38b617319605271682a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ec3031552d983ac6e514595c8e74a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd3c9123065b372cf8885574da5db6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9b60b4c9925fb3daa280d982be3e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae53b2daac1f97b5a5315d063c41ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf93872213a7cfbcc71dc439c6cdb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a492ce75560563bdd7404d6f8da7bc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe60abdac69bec56a73abf9f8008eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a7da08555e8051d8a1262b19657c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83e81d0a0337ade3aba3371f0b566531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0159a41ab01911030ecc7b7fbc798532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4cff62ae0b6868fe600d37895afb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9ffd5fe011bedc7d4a32c2d00d66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c340631237976d73c0abf47e1ef5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6fece790462c9a1190a8e5fc7b702536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920c69bb59877c7e558336b7be9c38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145c9e36a5e7a3ae28bcc2e5d4369e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba264ccb16a0efd2c1e2a94d9057a93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd20cb13f3c0d92b7a0a11ffc1a09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e43668b4edb574b685e4021c4b6627541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c42cca1b01d77114060242834981542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3d9caaf4ee6d73b48bcc8dc7b63a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2cf0a1d1ec455936a1d964a19505544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df0e4d6466609bd50388846aa83cf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381faa6007bba88397243680b49d02f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5084b013043477a49d2bb3c06289547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d94b1c7dd2ea14e7de46a419a0bc7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd768c61e6310fd8d142d225ed78d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc312c010e750d8423de710d3f9290f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da620c54110f0d73b8925d8ee2ddd46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8ec9df8eb139a1b3558c0f6bc6334552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a777867466df249e0010dd4118591553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c805d4b1fc1456773e4fd2cf3d0f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741bdfb39c0dba0e2d4e18b67b97b59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d4ee2134ac95ef0edb5906be00aad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2297f2a4902ba22f7d2b14e6ea999557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d909c52995359d0274b512dcb3790fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b418da238ea129a5a252b35453bce5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267805203c3b3f0da0d801410cc6f317560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72547a6485702c866c5fe401e8d86fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d3059f3811bf0c16120d97adae138562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a710aefe878a3a262ff7bbe79a71d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767556dad709c2de4aa511a4b6a630564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa0f21b738f575c0a1274c40b5d3a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d266fced30b51d1e438f3ca4cd17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6b7819ce1e37103e3b348f22e2d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1e1f9854c7f9a8c59b540ce4241c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1164523d3c709f76006a9890264b4ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be219e0d33d2db78e9862431a7acf5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5160959f79fa21f8f97249db0194e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2e79304ebe5c56677f572365cabfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059a08a7db661af345199f086f17c66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffad740b3266ecbb762b5dc6ccaff81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd6574f3dd8335c8df042d333a49f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50182a7f1e122641e7295da9180890ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894cbe01bc2728d6250c782ffcfff25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da58c37bc9e8667c2e848389c3c6fe0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62df2fda7b6604b4dce4edb8fe6982579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983319017b81217a3616eed03855752580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999cff43be784bb6720f166a339858f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55073d1ffdbee5f1fc97d5e209bdf2af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b4e6c6055e15047ccc7788fd33da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a3213da7e105c77f8ba997cb003fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f523ee0221ebdeaadbee65246b03464585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa475ddaa191fdb8647541b87378d3bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298120ea294038b4b1f6bcc272d1d10c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b122be950a0e36421857ba02e3c43ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008a1ed25a3d3fa982c354711ceb8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315447c6dc83b7d875982727a4aee7c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d86a3d237530f68fd87f216f904281591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388adcd45f50d908294dc0f4e6aa43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72879ffa0295a3f2b67f833439a4a164593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5ea769ebb7fea23a047162521763594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5b6467925fea98e151d889b75e25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9af18378edbdaedaa334fa5765e13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1a06a784174cd5f0ecf01d655f37d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e420b841ac66d0813915ed65e3830598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b166ee9bcc898359c405ad51bded53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc5e3e336486273e7d8421d2c6ea58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d21e3c2685e60cedd45bfe1bfb337601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f40bd9a7bd5a0909f159e89c5ce86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ab3798b3315b5b07433569d8b125603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e662d3f0bd6312b79ad17f6be78b5e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b3eb62167555b9cd0d0380b192e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef894759c0da275db3034cc77a3e1bb0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726b07380d7fd348faed4849416b88e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97d75cf13ec1ad658796db1af8331a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643abe8586f24bf122f95704c98dd31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0512466535701584d466b746d3da3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174ff9ab9083febc2593119f176a34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee64ad0523b17378d2d87a5df0436b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1776cc801ee3dd8a5b131810ab121dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28352e45879dc7fcabb1958e0b65ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf2ba02061a1823304d79454ee2977615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3d5c46a4d6626fafa3c5c86491eea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a03f5cc2e4f61b82020bab0f4b21b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c259749137e9d882a14186cdfb5434618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a6488354695299020e114d724492619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d563d9f883013d16b7b113c3f7fe5bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37413e47a6851c828781f1cb519a8e04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8375d57da018a732822cbc50750e3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1051ed7a38c99210b5dde71c378d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ba26148e6bb99b0dc5948f08055ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58882e96bbfc4fa171d017349e89d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e46e1d6fbb7837758d0ad5816228d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf2e06a90d535a93e4816676525f3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e137851610e9d4073d709128313dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe98d350efb2acef4d32926e86130629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e8b468fd22544a6edaae38cd49017630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7134c85d27de85aceefa45528daa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61a6dcb64f27659b0564cb199a49ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a4a7ec1557e8997ad9f61780d179633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2200ea9ceb65019d3be1709c04099634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1dfec42c0e3abe2ab891c167bbe91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce723b7226f1cc997a3b31519a134211636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb23fb7434439c8ae717ef9682cc4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bacd0ed279c4187e90247d379e7f30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a136fb7b0f975cd5177cbe5597d06e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c5e5f8eb1a60952b0c3bdfc8544fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52e37affbdb5a4457d6090c82e501c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0838fc5d235a41b1ddd47ffb6907ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360403290f3a32507aba612ab6a2ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd9b2ff26b9bc71e53746ad891ea7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991845c29f152156cdbc4a34e0f155b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4ccb354b3497393b0fb9e61fedee2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076a26bc8a3182085de8670db29079f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6ceebc6f981a593bd53e8a38a8f6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768f2c195744c5d2585b659d5709bf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c5c8a1e65baeaca282ee9c1ceb31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be99a53483332f29de0fbdf9e65888e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbf270a06949bfb19a286f80d0b72e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03abb63bb5d31d3e687a1f8a342739b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc70098a6c5fad8fea2e29e0547c681654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb167530c329f3f771db430b0c0fa2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12c6c3476adf3dbf342bc5ee36df4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d05736f8adb7c220e6a24301ef18e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343a780fb4c4a435acd569ec99d2db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3eee72e3fff3d4737a117c1b7b35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2938d057581e693a09c5d9fb07b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab41496f3c6573e20ee240e5d32c7fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bdb011e2ebf3cc6433ebde81d8b90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0823d0fdbcecdf777aa3d096a9a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f105ee0aafc828ce8c17e4faafb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa363b2887334d83d511d3db9f2c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c0e952a4fe82ec6bd103856187dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112a2c7d5cc430572d245e24bfd9dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739236a11071c8afaa920ae8cf470dc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526edc2e81ba591607f85399d3f6f997669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06256430cabc19d03bdeb006519a3f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2322b438656f517d1245b72275a3039671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba0f57d1e4ce238a9b35f0844b11ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18a6c24df8edccaf62afa16e5d546673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1246c68116ad229a1b61b78f6124674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74908d8bdc7fc49ce8c4c29a698aec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0bae40afe73f18bd857d27088f3ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573d76a27e84c062b70bad05c58ca27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82392f78731a6b975a0179665941448d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6c0fd594d862ac281ee435752ed44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf932aa563f24559a2f219bdcb481a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58aefb38e63b0af21f4db4b97b495e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6ebd31d191525c7be3dd846faccbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8568e58cb6244e94a36cb09ee22c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32a5f481db396a219ba09539389e3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bc76ae8fb9d5cf635ae8575254cbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611aec7587f988bf4c6ee90d800cdc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c482011fc57cc2bb0c81421c225194687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05d5295ec5f58710ef05fd5c68030688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97799d8f0ca3919a807f6c110a61cf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349e3b50da2357894e820196729a111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b271c7122159379649f627e75e7b45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3896881ef1d048ca31c4f29865ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f45d16c437f5c36335e77032855bd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813f58eeb350683f5f19b48613f7aec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28efee6eca6088016e3eb90225ed86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa050468ed02df5ee44e7afda9a2989696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70618722f6ed57bdbfee31b9cb1def9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a3ba975c5c613b77be137b28369d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab43c5d30c26b536b92297c12f3d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c1b7a2ae01cd670fd1407ff9b22dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ab3db18086a43be0d8d25e901f568701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0beb3938349cac87ba825eaae5a0fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c2e13767125932dd082068778dadd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe12296bab72ea1a401a583a01858f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d4e6eb3a0384f2f52989a568da12a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920857da5a378a5b1ac72504ad28684a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7eb6bc1914a58fcaa4ee7d2a44432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbfe11a5298ff9149d59f8b0c6f51c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615b150f3ec21f0f7a6819f56b697b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da693ec2a5b32c6198aa4a6d35f6c737710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979fcc0fc4f014db217acb77427824711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d1ec6551e2700375939c5746a60e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81857606868ecda08bdf5e0c17e9830d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b98891f234a58388c19fea7dc243de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6dbfd2ade1fe966f1397320d3b0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f962e3fd062d1b36f704d4d3d4f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f0d75b3e575e1ae06f22f8b9d85a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899c5f32adfb2957c00e2d11d2ff205718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a5f1deaab7fbaf2200d9d602dfe1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430051fe01a1b230bf28477073aba263720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aac84a17425271e05c4ea285027a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e64e3832abf78e65ae008685b28c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b358450115aa99e6cf7b9d826250efa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff895fa57704accfb217b28cf1870ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16210a361df15e7e84b0aa2bc2ab5596725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b08fecee88e024b68ba899a46b5f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc85d5662459c22916bf7f8b1dea62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8eec9657cc264a01b668fcb5f01e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964cc08fb430083943f36129336269c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18403afed51299cf1e29f899094602a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791278c7e254fb9704f6d4f8adf8e6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6902e5f65cbbdaeae712bc481b377732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645da3a402ff2e8b29bd19fbc4f678e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06581b67e8d6a2d5aedf3724ec639dda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6989f6c9aa588ca0a083abdfbca48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b54e2a793ba2679e838d36e196376736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559fe293afc95ff3932f563dc77810737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11d3ecab267fac6e96bc7daf0a1f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720e4f4eda69a8ec0dd2b2a0cacf652739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0636ad8c1b1d9bd0d4a1720af7c41d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944562931f40ab310b45eae1fad712f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ba74da0f1bbf3a82e0d2d9db66fa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81b63d5b4dd61efa9cf56dbd37616743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dca9c5d64ba7c1ffed8efb5faea3fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e8e7b584f22e1a18bf73f445c3cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba3ba09e90703a200863ae9be4d40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2af7ce4af2216dac782bc8b197d74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd5e1c892902479dde7763ad1132c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ab3cff5d0f9f29ecc81169fdbcba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dec7eb023a52f133a705c1f5d601c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdba371695e067e60bc11c72292a3f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865199ac08f6ce611e51d7bba0a1ea44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee32dfcdad1aa93f61da211c5ac50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d9aad9812c2cf39cdef8f674ce5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62863a9fbc69c287910d30c64c126b0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48bf43630a45815b947afc2ba41fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbb352fcc07b80ccf115970aab5437757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef0e578909e84c1c4402064731d83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5305377777f6173e30a6960b170c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926746064634de079496e336c0c13a1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2cb7b41d9680cd10cc2058461f3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f615c228079a763c72cd1e82514f4223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167817c505f18b4700eb3ac9f6089d2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6b826cc6d1285abe602230b10dae65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d577165c73d3808405329f578dcd2656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50ccc0875e3c8970f3fac1de64ec7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c29d865dfdb3659b74e462f7af82b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45290916e3f00f9d68a554661dc3f399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecc97b6d39a6a8e182f91a25a8d70010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb765888f096d8bfddf6f55921b7f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530ec82d1e2a8c3adeff8cb266918912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3410dc01340b95aa1dd5f26182624813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e9773ba987c9774e254d6a745c87414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca344513936cc5718376c387319f96b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6166da686f3748babd57cc9266746716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a655b2c1a9e08130c3122515d0a10117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ca0ba2228427c30327098de952ef118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa8ab481bb6dae960e82f76c0784319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1df294f3c82d6581b83b59bdb3259920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e09a12ca84ad3976f0cf130989486f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c713def655cf95624ff177ff07c642722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed618ce90920b7b1ba68eaa22d2ecd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d725c2c8f8432e9d69ea5ebd1d26624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cb81321ba635d3e8fb71e05a5c8e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a71b4a27292049bc32780ebc8f0f8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d42e04d15575c6f0b6b18a039d2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981caf6270265a47b9acaf94e25f89428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10b8f72a366d9a363cf3a3ac6729929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d539130e9e6705479ef6b1372f8f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e420495a802b2cf39fcd60e28cd2d8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704acf1daaeb3fae75b82c6e7e25958e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4cee84614bbf7fc98b12192601e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da781187e68400297dad7a0446787134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa036c46858be000e5d024f833b22035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c6e20e9c2bdf3dc00f46c7ae832c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec340ff9b97e3c441986f6a9f2a9f87137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65945c6e38401bbb31981ae5a1d12538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb4ad2b5449abb1cd340fbb021b10439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4c2eeba8c23a626cae5d285598a0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a710492ae8428417f845ff0a93fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107473fd8a1140497e662c393f89696542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f887e41bf772e5686162024bd3704d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b101ea3306143a306e5b08331a9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c8baa4e469a4a5f0359b0032a3c1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1312f26a5734a3ac6257ce20681f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969842d296dac7c83d2ecbb3c2cc37af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb449192b8f835ba9575b4ef1ba5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b40d57a6af761620437a703ee0129d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe283a43579d7e3335d8572b5a2927850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c688b283b44072760d505345e4a66051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaebd58e15dd0158d1be226347a909552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c5fcb1a320de4da5f3374330b24d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c4da5f539547503a3bdca766932c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb73265f8be13654e9f6aabe7ae34ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24c559c7fa7cb5bae303d6bcd3cbe356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219c60a9cb80b5d73eee784e552c3b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951a7047f54595bb5704ae48b3cd37158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a2ca5fb3011af1b6b5873ea0ea59659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7f5b0d738e2e976cbda9d97f1bf1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7f86b02a896d191b28251b26841ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfdaff59f5b335a1aee836728b84b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d11532a85df41895b0e9c71db100263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79468921349446c5ad96b34d8add1a8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e644c6b974e0eab2af29a21c03d9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303461845f797424776189c5d57c4d9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ebbe0da5b6c34c55f7114d12a60467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bc05e23e843f3a61cb3f69765d9e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3b660e42e931594d7aecf6011c75769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dd88a395eaef26124f62cb0e47d7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aa8452bad9259eaacaef2249ddd7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1f18d504951af62b0aff80e2aa88772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb558df883dcdad91fcce5fa7eecddf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9d68badbfe27e43d057e4b0915e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e95a494ccf0fc3e8d8a5fa7aca9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84278d339cc317aa6df73080b70dd14f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e0ffa8348992195d0da78ec4b84877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6ff0ce6ef239d182a572ba2075d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a5f0541179e4fda8fc96a4936b26879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf3d9ef30255d9a041771451f2903080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3635027fd439710469e367f0868f8f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0d6829b4ed80882c55ac8da0aabbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90bbdb012120bf31a3fcab95b4d3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4246c11928cecba5717cb2176bd2fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04329ca2302df2be7651a51f0ccf7bb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b2337aa41e1c5db31c207e6b87bf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a0fc9c08c9ae8ef09a095b44e96d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc56e351bac7547d81476ef464cb5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1d216353618284845cb19ff641ab089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa259cc19e9faa9838af014e74cea290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1db84f11c157741da7f97ca65a9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd556c8697502f8dbbba562b7debeb6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e83c521c1bf800ccce31c354342adf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed790627f94ed35547e2746841e6c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917972854f49033e50c53608cf65b1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece61de951f31cc4e7820a46abecd7bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14084e0f8df10b4427488678b7a96797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aad7b156f91496e9e18e1b46dc622398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f2eec1cf593ca67267bc0a428c9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03e43f470c7257d9272cc761363d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20091c62c46e7dc027286ede7243b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34caa5b9ebeec40dec2a3eb301a1c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8e1d68f6ab57917f4f094f6904dd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046db83749c50f53525d7179c6d0b41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86d12d5611df7c0997640460e29f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5637bd72be3813547f8589ebe7d597106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec54ee5d079e35322393a62cff80f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1bce76d5b7015b7416261145767ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845bdbc724ee3484e343685f76de566109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a158e6012366c0abb2804498db69a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbfcbe4b58ee4c3615a8820ae6d680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c01f4c716ae9ffa7bb16b721daf3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9a9e143ac7884422a586326c4d2b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158831522fe0c81f702425bed917581114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6924f8de70b4f43f21ef83882ceee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b74841d4116619845b992b17f43a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ada99d9cf58a3c92cd29ed4aba1c46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705dff540128c1d776210babfeab3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd11f2ec129979ca8b9fe680fe61b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096339f9628f4eaf065e02c4ef3efa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08272da739ffe2ebb009ba29c93d240121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fa87c0f856831f0c4b1812b77c3b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afe93cede45e869c1263b80d0f0259123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a37eb8fa208190aa6a176c186d793124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd42624ad699d509553ce14c5cd0ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f5d29515ff72f0adfcc3de126325126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7c3b8700515db295d52444c21154127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c61ac98659c57585d666c1c23f9e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762261a3a1481a1001c9ee43db4a7c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e46bb663a4918d45bed130d0bd94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627295f4d07f57006dd6ab53b78ce341131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6ec28356ed2d97f31c2150f1aba57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437835f427e17366a917fef5c5b3a0d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90372b243222164b16c3e49dd938213d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c6b02eadf4eaed7150d1b8036bd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89601b06c5d137ee2cd57b66997828d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c28b7395e4941c1c7dd0946c8ec7f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2dab0589ddc9a2b967b5ba67fab85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea40095bef2fc63f5163e1a1f391e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffd47daeb8fa73db7debd9fcbbb8b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b27681107a072e098f793fdecfdf4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715397b1ed87e44ca1e7713683ea880142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ac02ff73ac6df97c508eac20b6ec8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e7793f3fbbfbdc2f8ef4f53800ad4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e347f4fda35d2685d972149328659145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907d5aa462cf023e74f4883fd8239c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120be41c024bd877a31657cb34d09d5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a00348428a70dcc046dfe4ecf70b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b70ce66fe97a58e3080c5939b844c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc04154431bc5dfd43f6b0388672a35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b54aa1d7761ece4f6de215ea53b1b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d6eedb42e2c915985cd9ad6b1e572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3b99b18d8ccff27e085c8665eedc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2367bfef44ae405a6f200231d4b02c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b304d7be1cbd256943a844f7bf7cfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d181c2645d2e230303596b5cf73058156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd96575bcefbf1af7bcf0f3a3fb7c22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6eda04b94f81f515dc191a99432d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8446455eecfafaaa5bfd91ebc87eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41324339a1e67d36fd8344b07a1fe04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138eaabc6d31bf50646e2b3528fcae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff56d76b5057a13ea0a65042cb244162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ff588ad45cd2f33c41f5a5d43fe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad77fe03eea8d8984db124c55b0bf2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c63bc4728f474a8b56f244eba224165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb808ea2c315798f3d56a2c6d0bd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98153757eccb66f21d08bb27104eb44e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f2d3d3282f9b30ed602d7c2a1595168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bd7af331b7899fa1bf5891ad32e08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e11266ef4ed3eeebe7d94b3beb072170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18bc7b602231532c56397cf7477d24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3d0a26b09c3fabdd5fd7a21dd2f48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2b2ef726efdc6bc171c06d43919d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3a596ceefce281d9ee36286bc8b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612c29fbd092d6b42599dd0c45b999175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603d7cfbde87100b8ef14baff395a42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b2b65c17536c787bccd94c138435f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce62df69664ce759eabbfe6219676b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553296102a5593feb378ce7db3523391179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac952f52089e211e5d5ebb17f7eef7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2e97c18938976084fc754c5c32827181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057349cbf5f358e91a3c796153cd0bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ad78ee65602476c22fb0a3c43a57e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f94ae5c2678fdf104df4d6eb71ddf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2378e2057d76effb018cd6806ebae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5cb33b0040d26c7bad8a734ebfd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2408c3936855f400dd955bbd006f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd359e9869939dd4e3d06686415d2c47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07540175d3ab9d0867ad785a518fecb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d55d9472e5af8cd3a437da19c0c92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5f9999029524c6537d79dbadd4bf1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64191e26c5b95dbe3dd62f75d479a8d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75409925e21406aa42c0fe5b1e6d43c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59000cfb5076fbfb0c6148982d3e66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe94301e549c854d3a987cb6984dd5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4370cc61c7d643d28d605f92a04cbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd8ebee692c67dfe43ab25e389fc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a0d29aee573916e8c15074fd9b9f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90aa6d3135b07ff9b2898aff1eb58c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceb4e27704be1d35127cda1c3250b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb2c022b3580019829c5ded603c49c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7934cd1c9f5309b6cf97dcb6655eeac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72b37d4c61541cf1d9806edf3dc2fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2fe1caf0ddecb69761a18db01ec25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3220306ab888c05a07f4a334f8bcc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0c9d1a4cc7989b0115bd176c62621206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fac70c484f64c72d432d90b662d07d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a434f0bc54a56738ed8aa72ac009e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f3d2a6baf4d323c8baa1190629958209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04d072957e4aebce0a7a3c0eff3bb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f13791f5dfa31d4e1f8644afaa1d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0510130ac8209b1146c9ac38b9d852212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708d881eb8579e6d4d7ac9fb6ffc252213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e6a0bc38cb04a4ed0f8611d22ac8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f59881c52c789e006a223393835ade215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda2a3e665b4e13c0e702ca085f6989216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ec17f5fba1d96b7c39dc3c50af6c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01777cb6b668f77b35c9b75eee104cc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85659b62c84e7fb045321919e06c3ed6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d2ef25f64764edea80c7fea476829220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a046919ffcb11c82ac1d45f8ef938b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba237074a60c2558b457f4819f3cb6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daaa878f508146581a3d00f4111735223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918709aba1521aaf973a3155530b47b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfb48e5bbfe09bf96e92ca6d751c41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620cb0a5050d827b9e124e0a61e070c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e035ca39fe2393b826d0841d1eea04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eee69a3070d4f729f95e42a23b678228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b71c042917430818434525452af64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7abc9491f95a634024e07ea705d240230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d151c9724c0ace3db7043c15d6fd5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e72f1f52ea6144f54a551d51f17644232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf3a33f40ad62cf13ff9ab3535cf04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2855c9bbd81bf20142199fa934facf5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb4da6cc513c5e777cf24a7e9d19b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90120f14cf52f848c1fcd601dbf638e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d583d4213812fce226c4df0c979a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5448cba1f24fc7200bed19132a5fe42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a0139bd432ef74c0d1a99c43b8f8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da45dc98711a30c7a772b8571e1ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded7c771822e880ad4ff947ed3c65d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804efdb17ff0fe40fbc98ecef27f278242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07435353013f5a44585fbe34e3a70b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6086e9b288cf58b6d04e8137b3b065244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d583952719676a921d057dd400f4f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceca6f27ce3ab8eb1e71e2b53a0917246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e011be1fe677e4166715d8268a60e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a53c4c1f0cc0c2f7b22b35a0f1063c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aabb542612b1f44deba2756bc448e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275852771528e39845658656ee9a9add250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347717de709f244f7323da914c8fe85a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b50d0b25045b4ed7be088c8cc540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332b9df7a9864a5b55e9e39d1cc2fe3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a30d3859f0d3337264ed26b93dc0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246012f774d5b2c37003ba58b01fc49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cdf34094338c5fefc0b92a674772256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e92dba48bea4bbdb9a03e84d3271d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0825b3d910430d1ba5b762ac1697eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a09d2c78bf8d24b80cc19fd07432bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223be68cea70b121e0ed444fcbef620260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0504a49d9ee5a16ccc6a9c8053b221261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f94e95e13847845c42cf55317d9e51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d4dfa5de62e85c58db7a773f46158263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1343e42bddccae54d8eadc03ce063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d856994f384839f1404722d92454265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00566ace618a56c072649223632314b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3c4466f7dc7ed39e5ec03d3b790d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8407b9753feca3581edd18b252e30b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809991f4d2415baf84615dbb3af5170269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b343035e367b78377a83f5941490b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f4e51e608935d481a6c55a5efcf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae2ef84546feec33c1aafda6eae6a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3299a3ec9b2ff878e1fcc8dd989d8e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75889ed7cb48a9a7c2f88d1066c594cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0415ed53a5f6c701db7997a42c4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea295348d22256fac5f51af88ffe97f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bce468ea94168621c85ec31c04483f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c1b736bc7024645121ded7b83516a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0987949415eeac8430a371d35e1721279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd62fb9e315aaa3da94234f2d45983f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599851ff4ce7f4c17a803d9255bce54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596495b4d0cfc1cd01aaf6d1fd6313282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5084f920195350b4d75a92d3962fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d1f49b97f2eec464f2eca88a7a9cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64962422621c71a0790186c5042c89dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a72aacc06c5c035559bd9706e4dae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed56296b714c60291dba1c3b2453c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c9721219521810b1d7a0bf18c5453288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb316f78307570d407d9e77ec1c73b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddad0d974f32213c0d77174427363d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad21b3f88a1b1d2ca6bc0ecd1ec7c44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b58907c3d6ae556ef7c933a383db2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f30ff084f2c758582035afaeb5436293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e2b742a5426995ac08f8ed4f2c06c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8936f6e4b3a4922c96c8deb0504b4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627678d3318b719557beaab42abfdad0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db323d08e3e97235b100b85583e13c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d2bfa4354129696a9dcab6d5151c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236acfb5e86c8d030ddd75275e62bcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167ea911a27480ed5d3868c339ec932300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd06d7c9fe90729c6a6505af33c94bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad2cb53a9d4703ef92b604b781764302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182eac7315d2cd9448deaf1d178d203303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdbec9b97c414aa9214cd5b2637c59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a125a8b1a9276903a9b084d3d9af017305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f0d8bc574e2bdecee1fbed1f842d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e26192bec04e903566bcd520d4d88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4447482bcff0a576c9846992d0733a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27db12ef932d892b58e9a26e5fb9dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cf377a397bb2aeafc4bf6a2fede2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21773dfe036c2a85f5d2bb3f9e0ed063311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e795a6fc3eac777602b239105239312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0963749c592cc0c2fc46c0581fcc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f90fe17ae45a8a3531b22c28e796314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8fa3cd1dc333eff58aa982a2ae76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48a79e2cf52de06239bdbc4eae1e61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c9481e99b56cb02cd66a69a53b82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a9ccfedb21a18ae8e3afd9aa2a861318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb67d20c9fef079142c6d59e687e9fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546e765f428d7315b7816107458e249320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0a3b35d5767b0b9fb354be1d495ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef301e9ea605a51848c64ad702e024322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060436fa912643e9868f81e366eeb91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827cc673fc930448f7d250c67df107324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1877be904600d070622bea096b40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4123a3a46b7b56811e1e16656cb5751326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3b285d1a95445c338926bd46efa46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812ae5c8ffa65379993efed0d8d2c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194bc786f6f8902928c319d124e6ffe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b43e2126becc2e575f6806d6821020330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b024efd9c0ff0b0ba7e366855bbbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f783a830ee242129f9b0a52468b43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4faf81fbccffbbda2911e0558c458333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67810bd1720ea36b5e8bf0f78fb6e5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce13c3e6dd369cfc82420899bd386335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d40a9a4bc6cc2ad3d55e90e58b4ba2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc4fd958b3389e6c88303dc58360c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30298666e26cf783b273bba847e9d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd535ff6575a26737b6b777cf6d81a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aec25275673a49ee4ef580b148a56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb76c065a62076754f34a2ff526bf20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105fe6c470396ed2094aaa4c5c4b4e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170cf0b7ff0e4313f82ed6c4c57cd5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba1dba966a470af7cc8ed56aa9bfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46895644087041ca22473d560b160156345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2579bd3e5b049965efc3e75e67527346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ce0e9d934f4cbcbc5c9d770a3301347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7e0266908a8cc5bed5afbbb5f437348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a27ff6715d8de83115a90f00d743349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b91f814ffcfd8626824764a8e66a4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd49d696fe13e4e7d7d606fc1731f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c4bbfd887678ae3b623cd8ab4aff2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13c76797b24b176420426fa69317f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d41c1659d57137b4224c766b4f5925354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7b60f95495751b44b0d9d49ba38b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554a8165736df5536a1156c3adfa87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a2165c60e3cb3d543ed0fc0437939357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aacfabe96edff4ecaa4a0963f8506358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a2557697afaa627e0229d104bf5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047474ed4267e3bb2007c9b70aa755be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ae5b12b26f7aadc1c65d21ecc56a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d52cf2f7cf58d4117c25c6afa3c22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c0e7bdb02b4b89911b26c82e5a702363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ea5dafb575eca4d3b15ea644bb82b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec0d72419fe0684a3c14f6f702e659365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100a7684eae2044bc3f1d41af59809366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf613a02e917ecfd1e762db7a1c51e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f2c8a3a021b95b17475adaf20cd66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281179f127e9361dd3a40af12a50602369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7fe6aef5ef880265b3de4b38a560d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e6d63d767beaf06d18258f158cfc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964b4cbfb866cef60976717ede4f17a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf46e50fd3452af90fe4ae45f26d56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0971d899b123f0571b86de0b4e3676374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d4ab00339ae875647adfe5fa355a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b89bd8d6cbd76c038f28274b7ba15d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224154cf4a6aada6eb44140761f682b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24509b80e2191a0fcbedfad35d75a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9770a82bfbf25d7067f053f508ad77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185467a07daee4445c436ff79de13b15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782deceab9739f44867d389b4c5008381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d331bfc902bae9e11e4d62e981a50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79ea5a7b01a14fc35586df103070d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbc7e8a4948434cddc81b63dee39ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e51d459ac4d68e2ddf942b41cd999385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5c464d8b1f9d443719e2ba48bf75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f2e93cce9ba9c7363d8a45cc08b73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a112e889a1a36cd497f115350939c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020309f24572a7d7bb486ee3b0de3268389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21088ea7400d0ac2603e28f81e2b8a3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dedafbc4e511842539549e0cb67252391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9fc946544cb3672ec727c96e875b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96e9585cc3a4734cc092075d275d33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9d75b103ba0209a84e5c94f22d042394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a7da2e206ba5d0fca6e7cb5d607e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909036ef336c06aaefab2c065c0fbf0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3b46304832004d9a55dc33b07605397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b597a8975aee859c42d300c05dae7ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2e3db1fd312b2381edb99ff608730399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9739a062317ecd04d1bab8e47a0aa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb987db8ba5f1701552fec1a009ae15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7902792400de2824c6ab8fe56ce01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015762084e1c26f83897164af2a5ccc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24afd86d07734ea4bba0b2a12a990c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f734834b823eac1e96b558042100285405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e4ee6feffc2e697bf60a545ab4b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351fbe4912bf053db39adc9f6a78f14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c123fcce0d5765cae07d8a7f09809408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7450b136a83701c4038490aa89daa0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d64c27a51e4784b966f104b9fc8ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd0ec04752d90c4847973981fcecd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23df8e0fef208719b3fab967211aa1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f84e103e2f6f87202f43339dc217413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6e893db61a0ee4a65906aa0bbd042414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc053d24bf7dfb8f49081926fc20be2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fa8d9c2f345345af8900f98baa23e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5e1bf68e080cd17da118c9d6e78cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d5b34f87dd63dca5360399d734f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53446f0e2da474873d9ce1c7be2d1a17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089f7c40b4fdf0a14bfac469b7aaa67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e5b0bdfc4de4ab93e9b588669b1c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c59e409d71c051677fd8f755b81d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754113dea5a3df9c9718fd7b7ff0902c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851b61fea6478ec9bfc3953ef2b5377424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e878c0f09776699ce4fc349a13593f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faedb419dfebf5f84c3ff314e22c46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62a0fb08ded0ceebe94c25844dedf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b631633d0f17b9efa1a039bec7b5c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b607b31262274026e88f62eb67ef9a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442f621c64e8103e650ad9677316cb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d7afb3a71b207fff8df36ae7ed0b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a2a9308702fbe9b183ac4400a0f9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aabe48cf12aac07c3f3574407b77b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4726a0f91c372bf8d571a805220f468434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f135c2c0ef1cf3aa591e712668c9a42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c85d28857955f6263a1fe641ed2c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0606b20bf86c504da0eab574bd0f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7267c75b92f9503823a218061d6b6b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b67fb6c74ee66bf5376d801372b91e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8584149453a4048e47d8ebfb96ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d5e588ba5bf470fabe0a27ae777a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b2c2489d03947b62108b6bfa74ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae322517c2562f65dcf2b97d50710e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd6164504cdbea51e7824fe1fae35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faffa58fd0ee970f74cee89e15c478445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90333ec0ccf3bea5847014e8eeb89946446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c2470e3213b94a9307409d4d5f9a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff25e7ed52473feda2f212f5d43ca94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77d11e711f1de18251565e2e7f2c61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815c5fb96ffb085d9f3e266d8d5191450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d33c64c9859e5c93f399432af1d480451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0a6d8b579d40e404c5fcebe7f830452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d80f2f1c3d769727d4d54399d125453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa192f01b3ad5c1230bb18baf04b087f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8beb325382d53f5747d9bd122c0ecd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3704b1065fabe7712b53cee18d5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d45759dbc4453c285beac4bf220a04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f9c2ba3d6024e3eec8b9f95988737458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69425ca7a68057b8826d4ae1061e16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41ed877517dc49245de5988df264cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24fec98441f2efc7126ee037f8c118461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df526b6e4feadda0757de7d49fed182462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9084dcbffcedfd8d41beecc1cf03c03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5bb51de18dad5984b65ed1f4d347c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13d777388a514ad92a24b743813bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07406b0ac31b189ea9deb90a4791668466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40aa304717fbaeef4ec2ceb5258614467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7822821d5a14a37edfa690659d15f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761924127eb4e1ee06e6bdca78458d96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8956c6479c962b517d61983d363439d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9434a352772a3819b25f04226dd168471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ebf6d9e4223563ead937e1e6e342b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbdf754d13173d5fce69e15a092e9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af94eea63d7b6f598f85d4d3c956e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c0af75ba99f24cba89982f83066c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1ae86864b36383251ee4e1103fe71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943ffdbbb149f68c9d45cf1274c29b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe54a95709503e8b75b82d4cd69260478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003947caccccc9a234750a44e6e4f93d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b5c3cfa45cfbb268242193f8120cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d2b415c2eb2b124a375755f5e665c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463ba2efcc56382ef3c98a3f26b0157482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037f43a29c3273f40bc128530d3a2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b166bede0e4890f3bb280ab75855484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427552c457e8fe48110fbfad4e571f76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9454a4a10f137b72f932280c2ed162486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee6aebe9a10750f3c2d6b16aa3f06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb105307799fb54ff1238c2c87c6ad4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9221f8cfc292c2754eff58ba35b2fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5240f9a3f302975ad8e6ff064a017a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f2e1210728c76a070d181aa1c6571491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8055a781a2e300af133dda7b6939b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6053540ddfc29041ff2cbd8e19d6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c228cd4f8de6bfec23c092eac828045494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6ac73ceaa3358b845ff4e2a455f89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027599b5ad2fcc72a2260443fe294e9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf18e947e82513cad0850e8df5bcb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0536d2a58e61fc325620ea04d9b6060498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e71080dd65a469b5b280b4f885149499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925156bc30f22508ab743281e0a118f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321252d8c552cd104033a01cfe563937501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbe9e399f2ac03c2bd17f8b894b8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e6d56a7710b0774d2c77f93a71c87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b6efeca37bc264b0a69d068b86925504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8319b1ddf08a25fb61a66e15d05b30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa004410abf246fcea4fdac94db0e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887ebeb93d252827da4df13868f938507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a717a73c18ea8419f73ad766833f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cb8b29c417904bfd693f7030ab547509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c348eacab1313cac7a04a436b112b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39994702754d18494dcc973c2374c3dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cfbfef8a123a0368456c561b89ffd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c444c474cc727253d9338d5cf454ad5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec51d0b6e04f01cc8e048b87142fcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8efcfb3b84f3fc70ee12036caa7f01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4bcdc418d7dc360a984693f96c3fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e6ac43728a4e4da057b0a0fdfe808517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb681a504e5589b79ff8188bd58144518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4f4058120412f5adb127458696b1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e18b7ca9caf0bb817d3beaee26fa4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279555dc9f9b89f48f8c29c98719c35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c8a58e73f4e9a5b58fc877fd55f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cd5ffc16fd229b56faa4e15185483523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe818881ee9500d450d0beb6776f5c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be3befbb5fd64a3bd2bdba98983e53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04e4ba8c4a45b301b1ac5397e8adf1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbb26dcbd7d684d5ac809b33a71c81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbb03072f621649ef9fdec1713bb95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89274c360824b8edd6d51d75e92fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135a713d684ddb47f68a758135c32f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85bb510a27d8e78783f3fae65228ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb0e0fe28af945ed5fee0ad0c73500532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd433b93cb9f900554fe5ef143ed5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731daefdcb3f67aa93f79e8c3ee650f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c87ae9f95eb6bd458683547b8d3e17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b9bcebfa75bce69d374d76214c2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60232e75b29e7e461bb136b01048f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b9dbda22ae98d1a4182ac00bbc60b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725b809af1efe58b91a5582c2d2293b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93c31dde717d101ee81f9ca844c928540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05640f3ba160b58654d1a9a73e1c5d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca92eeb0c986cb4e4e67c2f6a322f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50802bcbb29d7f6c63fa430224d5be33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ecdd1100ee17262cc0dc93d66b221544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc7354e6613e7171f2c2cc97db8417545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cd3b8ada48be16dcd0a531738aa57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b4f71fd256a32091de64a31db55cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a4ae87d8464eab8276c8990a1734548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb7579a886e33124e59b163ab06d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e095f1a76c1b51c88a14a4df8689550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffe9c25a8167474835126924ca72a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad11a0bba6d22c95cfb350db4894c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb17fe112810083f4b717baed510442553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a9f2ca9f3caee5998635513b980c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623133c249096dd9eb363d1e6947327b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5d56143075aa05383acacedbf340556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6837645366e56ad88415ff74fefdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a6d1b25ebbe30512f049e9acc4553558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d588d18fed16bf805f7ee9f29bc99e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be599df4c58a02e84159921376727cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091a02ff3dbdb81dee2ac57f9e9d6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9831ea89b7848f2f0beba4087b02f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18442840c05130684ee195c6e83953ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e557d375e3ea6323f32c677c1c5f4c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c3983b3d025623bb8911be21661ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749227790a508cc02ce3c04afd6702566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50aaf1326c69c53ac191e428fe8144567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17076f80a5ff072b2fb8365c5f0d4ad7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097f008b221eb7a368afdca588d0604569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946cace5cb759daba0542d3e38a0225570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc82975d0ed274f88b31b576a555f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca38546c2fefb8b73ef2837c0b7dc5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f85f158946d6f5c619c4a175c0392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc0da90b9455d25e37ee557df6e971574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba272821d3f96fd73f4c65be15bb75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed157554729c82a307379b5869816c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e82cb22f2f0a742c2506877dca46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37591d86b56cca124f29403e90007f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deae7ba1a38171a7c201e8a124fc1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eaa5e5246cbcd58ddcd40f9d4bdf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9a8db5c18cb17bc4d5c74c7c3c601581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84416fe056d21352b789653a94edb4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc16346bf009a2a36170cc5e5775990583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11288297d7f37448026fc0faff86a593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d696712dba53324abc8d1b8dcc7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b1238e291f577180394b924bda937586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62732593a95956581f40b90e7ec3b754587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98472174f4c9a2b391d9eac868778588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cba563e1641b76d95461ca6f21d92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9370ed8b271ab0e215b5007b90acb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279493841f1fac530b3a75e8c104824591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb7a03909eb52495b9f0a9442808e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a9cf16dbe5211b7edb3156708f38a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a3459f64b3853a2e16f32ba5a760d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d02ca4d97299074f2196ddd1e4d7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f1e80b1e37aad7cbf53f8a9f7ca1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe574d5f5e0572a545cdc14ef9ff545c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682357259ca47e3745f0ecc2db1d0e8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c14d5b88401f4c37fd7c81c2de1a87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa8bbf41d537b7d9b40d8787e3668600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fc98669718603ba936238bbe3b45c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131e84863a2ecd42098eaf955ce46e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da44f8ce055f1c055a302d7ada081a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2726c8bb8a44f9022dff26c2ed3b45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c95240672ed3229d2442b5ae8ee263605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baec086d15217eb1d2a9187c6e769e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780dc28bdd26fd15425af1504df2ecf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd1c29835da917034f5c02ab9b30f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5373fba4018100339cd4a3e17dd3812609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dcb682ff91bed03b6b9475c7fe428610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8411622a24ebbe596732681e94c3a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55cc00e8ae652b9f3c5bc410d09797612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f8ec40be88c2ff43f99395b88b26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8b41c863b13740645f9ad7b1e7ea0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaf4542c4b70ba9c19acf25c63caab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26408d0f5a32afc500442d45cc541a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59821573a6f1365e1ee48f66d481d3f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54a7c34c6cfae4a19cd53711c260fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f89ec423a9cc95b936eebb9a24612619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2288d25c0d798226bd8f2d719c0d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8714afa416b7f93c1b6b81fcf1ea8e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14676ad40588d2a7a23501fcd70c96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18592a977e24f4b0722d9bb3bd420623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298e01fc3cb2c29763e58f856c2be2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81c1825068922f283678dfaa1993a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a7c635b4908152c34b6ca0720cff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69c700450e889858b974f5297a5ace627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea08c3fd0cb828a1e5b042e0b33518628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f81ed7acc0a4996c9fa26f1be6b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0f5e5700f6913e390ec751efcba1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313edecca34bc99abc0e949b6f393b5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e50bc808305c09bf5cbc90f1d2b3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee4e48b8d50c3501397ab8572eb88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0c0af067a3b2385287a2e6f6dd370634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c9702510d916b045eac5d84c13028635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ee9f30e4d21b916505b047b4c6364636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed241062d8fe7ff8134ec6665ceb26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c4bda559c279865acd8be78599281638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718708d2fb4da9b8133db39fd3c4abaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f229582704de0a74e0f6a0f2b31ab3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aef1bb8d30faba713d2936ddffb1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f571cb054514ddeff625edab7dc7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9550831a594ea31c7e78c510fc685643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae09d77e08977b59a06b6c572337b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c781509199425c85b127cdacd892d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadb6fdf0fd60f3559e65ca33582f45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27bf1382076feb09338fc3065166c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acf41ea8f829c1ae90f5978c3e046648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11345eb20b55225555f6893f56c82f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897b76da807a4c2b47657abfd2c1def650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2108ecde47612e77cc9f17453569f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720d60960c90c46b56779c3b9580d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6852847aa414ef58ea181d6581e1270653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd094c23965cfd392acd663eb71de23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b756cf404f6d3c7cad8c147eee5cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14e48399740b74f9389a9792821572656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319824f1fc1a269bb115a589c52b715c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a6fcaa04d01b87ea6a1f3ca13136658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f7a491687e603fdf39f3704f63843659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6d1ba5c6b0e26a814e0cedf64e39d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda3f1044dc43b9e49c7c2cd8b631ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976780016d43d1e492b73136b4ef1b78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e89689d5f84df926ff87f6f9a6f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f01528cf556b5f96e8c59fab3d856664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b778de4886c2186036564803b300665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4d1697bd6b3c1dea5957f03f82cb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63d8b9e3847022e8ec3c7417c47a29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af531b8ff53cbe82962d5d12db12cb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185ac73dd5090caa0d4b32c71838787669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca50a8074c4d8b9bed3d4674c0d1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab04ce8f9b6b81f824d1a7823c8145671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e10344e77a1e8979ab6af030bf3267672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a5eb15beda69aa1e83290486f67b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc669a816897d29e50d1335fa019c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9025df8077b1fc7ec79d34eab53ded6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9036a43e9f6e98a3af3a9e7e0b116676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba1c8b6eccc3cb453c8a4df273f34b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a28bf045d401eb2e3135c4ed7638bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f34d0006d74d9284b2c62640566c48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee8b50ce9a61da4ab9bc2c8b467456680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cadf44059fc9dcf516cd42b00e7c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2fd09dcee34d120af7fc9c4e82620682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533131fae7cd631a7f9e2763278f5592683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7fc260043fda3e532deaa67ad8935684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ebd47e2f493af3d04ec2d3f935859685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db6212b80da7345b0e38e2025f7a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ba77b0b37170931f27f49ca3e7b51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c1226eac886b3337b2b9849907512688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cc776e8fd8f09805317f4d034b641689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dc1fc279c6ae36c31454f39be2cb2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78225eb57a29b6b8e478847bb7a14e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf11480911f3250dfef11e562856da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01560118d6ec00c11ff0ba6690ef486693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f08ef374bba9466e9b3950070a78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81186dca4d678ae5fbbd2fca0154b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101d67ceddf456c5b7b6aa0ca7e78e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb41c7cf83e74e1f8b83509ef22e393697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbad3262f70042ec0fb2bcef463fec0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0ac1ddb40523eb6635091d24ef484699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e90f7a36d54c8ec954fca49690170700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de167e6758d9ee3b63f12cc980f711f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8615973c509b344f59ac7a1ba264816702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfaa5d1dd239051b1ee14c406e5fcc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcb84ce88da9ab0ce35a8a686784d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21e062decd33ddf628d58e0827f0b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3458e87e003ca53c3aeabe9d4a45c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471788ea07ef16179b93b11a38ea0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e6aca2aaa23426ff02b7d2bb713f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b91663346883ff01ffeda4af765f95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d3543aa410e2ffc26002f3e4fddfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70c47fbfb5a71046ce8ac04e2bbf4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad78a72d1936ffd9a15f58781e07ac3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46676aac3f14cabe52a9c731eb7a66d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1796610922db529eedab60e169b3ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d21f2baadef566442f176442b0a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2695a61630bd995d38001bb7926314716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04983ed837c5af9a1f7fec90a8b5b8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876c6b76a2717fb0fcc289ccfa9d55e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4835d5e78b047cc24fc6f79151d616719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf59546635c199008500c697f4456f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd698979fb3b37a3480a512dc948ae4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b982445bba22efa1b07720c479e88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdbca3fd47ae35420758acac14d1ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283da571d9f3c21f8bf580365f00480724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbedd140c7bd5df662c2a75329193d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64608c0a420908940fa676d0ab4fc46c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c1744cb08ce399b6ea788a9bd2862727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337d9619301fe3c0221981b7293fab8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f444d091b025d459b1742a3c3e72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e795a9f97d32798312e54785e8b6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be28d9df3216fe86f174b352bc0366e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726fe99e425eacde196ac3afd00e3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6073c6c1f480960ab8f7f63149e780733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e90675121184ef8b8a4f5b906b66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c994832c123e5e74a5b4a43844465ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cea05da1d2fc3164b9e70d9d48895736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362c30c45ee60187d00856bef809cb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e71717ffddfaf1d2a6e7821db2757738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315657b0cb00132c6e7fbb930d64e60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdcdca27fa82d52a1ab10aad96b5ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb88c15760f904126bd57c8ceaf9ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc56732ea0c1dc2d43f9be939a20c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4e70ddd691f304ffb7919196240e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbee2603330cec921365df6bcc550ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeddf1be84ec07c48cd5d3677efbbcc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b3d1dded5113e1d1f01f128b460b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1765e86c948e617edb2ea5a544e120747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40664ee31488416bdace8bb7190688748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdc3f870748576b045c89a39e32721749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e7347702ec376de321450c0642d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0944e595f3665f4fbb1d9c0a86b512751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b4764e559b1d9785fad67dfd24a39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dda9a017ef891301768b4df41e707753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>