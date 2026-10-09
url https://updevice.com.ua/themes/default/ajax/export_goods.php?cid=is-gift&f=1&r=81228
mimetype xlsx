--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e8db208f9e9395c64d985bc7ddbfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e372453987d23ecadac308163b98372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488f375a5e346b0aefb92b27c51d773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e054c1d1d08391d455127c4a54b2bfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f3ca598e13eb6eb97d187db5549345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d2dd8d687d38a19e0c8a73e03f93d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ee8b1ce562f87c3b2f0db532723157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51988088eee1f45980d2b1a65238dc208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36117873616c1083e2c304992b31779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e2dbcc17674444871fcd529ff09210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d3794889a300d757899bd6553650e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd493e4fa3da5e58d7b372f141da2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c51d256ed64b31941e911282b5bd7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60f1c4e20a30b9afa518b3a2977b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1d7f27728cadc4a8b504615c4803815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28215526e27110729ca7f32884d09bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83820c3c4b3339528d4adaef310fe117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce09186bccdbec4f7340e4f93a1106918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ce9c9aa93cfa128d22b18b1cdbc1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc248342ee9c3d6b3445caeef79a61d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b007d8d932c8e4f1ec3b25ba9df0eb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d11eb94608d6489cc61258fd5a8b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79498fde80643130c73ee84f6da21b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b043019d9ab489c11ce0d2c27db9cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b7ae77903940a4be17d5b2d2805725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ddc0d068c68f4c939ae361c7e67c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee4a4a5f4c59665d7aed618d88b1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be59138d827e10389ef1024207e9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f403877396c777aea1f1629a7e13829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4f22e2f0349269c671100fe425eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce59276dbc8b6524c138d7b826e10931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f9622d226bc942211d4a0d1abed0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed28806bb28da5136623808bc668d9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace4d8bb0d9f47119d118df99a39add34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4254dadf33575a29ce8fab66aee0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112943350429569b2d7b2e0203f05c9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5ec29447dd66409028a89730b78d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce347f952c260f0fce759bd0d13145e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344063f3bba358cf5d3852cbfff284a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba90ac30af277125784454b02e0c4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d13687a12ed4a6f6180c1539149ab941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd79cc96c8ab60ab1b8f3474ead07342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb502e2359313595fed26d507bb73a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6db41f3433806a3b767be0bd10cab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd0717a5099d2cb0c610918c06e91445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a260a1d118bd147e95ffa75a4bd8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01b05a396c33cb57808cea4eb7bece47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b429f0edbaf8c68090f8d4d4906d6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcb11deccb0edb6c14b3de835e2fb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469d6871692748855c9ede2dbc857a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9847f55bf74a42991ef8a0b4f6fef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45e01582d9990a485aa27f224cca052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e977cbb0cc282bd61da83b2f067f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c21e5029c76e4c4714604f054980054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762cfa31cc843f716093e26a07d01955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8f111f06139eeabebdcae5e58322856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff287b32897ffe63e4b97d4849378157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0e13113d865224a964d8529fbd0c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607456aff7b04c0d87b943c7cff30f8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d3e82b6f8156da43692f95a22a71860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c38fdf44c412dcfcbabe84ee0328461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662976cf7e3122c72782a6e96cd5de362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19da624b8fcc850967ccde4cbc41f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa58fbef1b91b66bcb4fc543459dfde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc82fc0915eca90c6a573b60d1ae34565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b6c48f3ece268d0ae8a95c8ae83066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dc4003cbe4421428e12c863da96d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872a72b1ea1dac5769799f12c48e54668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1185ca2f4cefcaaccd3ce1c86937169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa653179be283a28c964e490bf23282e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae4662a615d97a867fa7f4860ee3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb478891c6c36376e6cad20210da9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883cad6abf4c89cfd4f8a3c4df6e8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef930bd0b410da2edbbfefaaae6317f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd6a1ac51fac232599428a5fa7174575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada116c7730783ab3f5be5e8fbf6f63b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba06cc67d9728c388f83e841491ca477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a14eda6ee7422f454b2385edb9948878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e013400f0e753f7d46dae50678c97bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0585e856320671deaba4924a5f7f1e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3050157a48cf1d726e0567cf4c5a7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e9104d83202ec87c7569ee180a15482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd65d0f7784750f9a3e2ff0713759f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92211f037519082689e217301f4e1c5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f6d4eccbdc993012bee723067f4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584b5e0d395a016e47bcfb490db8fa586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89b7222d9b6c51710cfff457ea287e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d6cdedb14609e9b300c68ffeac09788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d9a77389128e0c5a038b2f6c851e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f48d0cf80c06f1ef036d7de66d21790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d9b158aa5fc9176b013a34055c97691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f0ad548159d8f0becdba78878430892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae61610feea09e32799321c66a6f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc14bdb5a7d8b4264afbada83710094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7387094f6cf21113370d637b4187e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89efb230ece3dc6256ddd043e1a33f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e462ff60ec24ea69f08553b50d27b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bb20737dfa0be85a28ee0b9ddda7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0af6e960e7a164b13d60803853e2bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e8244a5cbc7b740f0655967d84f9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606694b12888763891d9ae4f514798cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bfa3a343af92c7f07ee3c2e6bbf37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce532f9cd794f000a360c546c46084103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab388f3a18ea86848848d7c02f71f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5059234e47a1c78c4431333e872898105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd35420afeb6742bac847cfd2b6f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15d216f88a15af48156c3c6f656df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc26a1538981998e9213ee8d463c32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9ce9205921ece65d5421245e9bbe8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45512903e47037179d312bbd2f7be36b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd795a958684afa39953b6f60cfc088111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e282a34a9cba39e5cf954909b42f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848cf53e69333c2d2bdafe4e36c38cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfa9a4777d0815472dff3fe9851672114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec547e59819388ee60a69c69768c2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562cf223247e373277d4cd0ded4ef6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0e24ab467fbfdb9e12050b6846b75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b5fd914add7b7304bc3bc969091e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daea587d4e8349455208fd84c094b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43348c24612d58b61daf73a2b1b2f406120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b56487eb057a51cf6b79d7e578f93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba55d1c26aca6710400a42e29ed42d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07e3c6de5afede60be3d153cd2d0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115f874fe4563e045182625acd1d62a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb400356418877e93a9f4f28e9142125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db3f246f09e8db66efdb2faa7b58a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec40badcc9a6a3ee5564f296f2f533127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6802931168d63a75cca27de27782a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9cf7522595f4a8c8c6a1f934348c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676964f522d0e25c8b8518677a4efd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b60fb716a421b945d1a7a5179bc250131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af0b800406a6c56e00995ee6974b69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfaebc455662f494fa6f59d640989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b5b2759cd8b5b07b4d384f935540f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbbc9d6bd82f9e81b6a1ad8e4a9131135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815792e3c228c863f4e6f8dc683d18c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518cfedcb0b8daf5c8a76d3d582ff4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d3d160dbcdfe1dcdcf588f889bf60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2fc0e4450e0a144d2ee14a7ad0543139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7e307ce957584e197cd0c0c8329e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783117eb78fc21728355b813516dc03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f292c766a80c655a5e1a9a62e1529a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefb7e2a1b15f5eddc669962a123b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4617459d1099f79c60568d70aea0aeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bded0d3ec1fe4636be2813a496de0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f57808fc08e586d0dc827fe9a85937146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcc71a808d178c13c212412647cd8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c2ebfb9e0bea32e6f976c7a14626148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cef729d470bdb4ddea571ed3e54cf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f772b8b46c4291268fa2ed47ac4aafe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c5d40c5c717c9e72652bb12a2d705151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a388927abda01993cfc124f594167152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18641031710618b98b33725b1847e4b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61fb594ffcb7a1291bc4f5693fa626154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83046225c5d734d0ace82f2f96792b2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924d5b7b7c15a15160475616f8f53cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90b9e80e01323060a1039bebe09fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21765eeb29c1f17be02c45f5109af82b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53a800cf6ba5425e84e9f06645b774159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c1f237391f8af7570327e65cae35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a56feac2b03818216fe63bf49c348161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc790019344484e4aa3f6ff2bf3b95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a880df31508ab28008f5bfe2a239a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a03fc84a2835a3f167a7f17193d5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444077e375bf859156dfc159cee24c18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adba11a128b98f106abaa07ccd1c8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62d40118689015ed755d5fef311183167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6506bf0828c67eba9b96a8c62d5b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc245f0f848d8cf3f774382316a636c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741467fca79b6d8cec5a701ed00fafff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95787d4e3cae5e6e9110ae5b58a91c2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07a69a811f464dd79ad231188e2ed4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c217e6cbe583cee67d297bf0719dd68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c03dcd3a3dc9a3ddf540836ffe7081174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a120c93b5de6270f40f7942f0042dec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c81457a23f79999f9dc93b0b764fc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669c181bb25ad077f3ee9f1077f52bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb30648c363874f60739eb838b9528178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ea43a8562c1251095d4f8417e5d53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cac3c5b35980e2855dbb1ad33aa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8556aecaeffd7d9b2902919f7ef50a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4cd72fb28de5e8b03500561bee87a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2030a9240a2fc900c429eb0abc7b8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e5f41bc36a24df920c118e628f75a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8b93cf3deb6ca723b86431cee832a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47dee622c4d07b34fbdc64cb88ac2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac094c19fbd842601a83baaa4e7cf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b375b7d9f7f04c86fff35be81de857188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d19f6f87299b7436956d9fee0a43a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e976db83feaef210667fdfc029b8bcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b676a8ae3e97b313c956bb86a00b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f6d745fbb45ed4053831a4df460ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5a54782dc136f93ad519239e1256c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15159ea26da798565744ef98200a27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc682cbed7bf6cebb997bcdfebfd80c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54ea8bb4f8ea2a970995d5ee290409196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c83cb5b0e78ace0b2f589bdc98f64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573889cbacad20e193eb1a60c5d4a0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba3fb8e12ee038e119247bcc307e2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204cdbfbec10e7ef020df8c910c32f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8a4185ab76e891bef8769ac9471a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa61ee26a31fe2b5abe9f9e41e44a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18279676434f4655a9f636e366155203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eab378c9811cf3bd319a7e099cdba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f94b69eba94321a07b6ed96bde95b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ccac280059fc70f062c1f6a74f713206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623823b9125ffa418f0d6f17013eb9cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf92c02414ed54d455dbcb50a2bcc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0111eabd59dd1292ac1cf0fa2688908209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc87fd60a4abdde7dc4e1ea3f4cdf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88571b1dbf934ad5753b352bab46a64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76798d67bd5928438b755323eb121c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e280481928406f2939dd392ae2df776213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960bd900356a8753e4bb3cd2a9f5214214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aef5f8fd6c57c850efefd80a3002b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1c5bd3c8791ab3fe896c69283a78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681178b01d7f6f9111fe2bc963b2853b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba17e18eb6af56dc98dca62fcea0b46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4ee50027d56ba0577aa347c66c78d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb4b138300dff3a939bb4cd7a26745220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491aef24c4b4b89ec2bcbc0c591fc7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd4e62252e9c2c23e7cff2da6f8424222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a5904fec0d97e8a27121fd191dd27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3131f5d62f1771fee3e289f7abcf790224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e449cc6b0cdd8c661d7478ef197ded225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97837c59610ad2793f1586411448a059226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec697ecc549160bc0d41bfcb1247a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065cba18b1d6202c13381f7f07bb9eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364039eb935621d05fb0be1c411a88f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad6c1dbd829d1f88b3bc7feb6da18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310d2766fdc654e7a6d8dcff2d7f1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458124222966e8ba9d9fe78339aa47e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3918e5ec9469e9ef3f253a906e717233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a68b76391be314b48c5b322d5fb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ba948698b4b922163245e29214ecd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18085fe3731582e385091075cadafc5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d5f4e1a58e305cc410b34e3fe7761237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fe4d15a9074383daf496524072f7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658629d46038184e9ff4c941c1803044239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d526c442b25ee072d57e75f6ea17a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8d05a86311fa5285d18f207181655241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a223037cd043310d5a102e9fad6b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2afbf0f780d07439c56744ff23dca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daf0f28309ad19c4085db88fe56e94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af506a4480c0e56727aacd1888b5cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63762aba01c11875eb4b69a9765aa66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88a426732532889ced19e45c35d3f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d79bdbb683ab7513bc28904e2088248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d17fb3ef6116d703793f8c6e1b0718249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e223b392c4912bb443cc90498f52c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde9210133dee381023fc17ed604b61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376da2a6413ed3db69fb03d76a01bf9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ea2bdccc8c5044223d85bca8613a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f125e55e01792c756556b1cd9b0bfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf42b3b9b4ef0e17defc11dff5bac45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb52f5f09effa2a38157ebc3f8536e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7328209d16f488a584f55eabd3eaa9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e566028e77c19c54f41537c0395735b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a04a73f468a7eb4300fdd56345587a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39952fb0f22f0a8c78a2da8d34a7b53a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f8c9ed4bc3d83b6056c620cc01db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf92e45382e427553ac39d95eeef646262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ff8919f5f4ab4e710a2db4f5736c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53207e164f2e7a98c0457941881ffa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a585ef66994b2c07666fede147f0b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4db57a3fc7e010660370238252f57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102a41a35f041b3ea74bf65020e0d2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e55c9d5fbae19beeb3746e4109192268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579493bfe3733b59adb9c43d8ce4a8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0202d4781806a3ea16ea5bb1670c8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f95b160092a083a7f3b0ca2e6b08c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b42ac1d4246d7fc0fae72c42d2810272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbf5da442d827f271c83e39c562a1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e193905d8e7a4e4e72f646b0db68c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf1998311311e6d2b0e7c76f55e36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff094b3039e4f28b8dddac8c21728276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c08ca46e00b7aff33c07a9a073fa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacc3789361a053f66780e7637eb49b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56b6e8fd41d1113540e73e3b92c9f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c880192c668c0163dcdb2b77bc3675280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac00b64a4096bce6f88583e5118a0f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461350b2c261c64380f2e293db297faa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed5244118ad7251f2f9cdc13c39b03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f66b2144d806254d70c921d4e014284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a357c6332ceb8d966a95d829f292e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51b6db858f9b935cb16776be71df7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8ea9109fbf26a921a117deb9aa10f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004934c3cd307a43c0574722822b7f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12ad8d6b6cbd1647ef89cebdc0c8ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae903f7bfe1fd6978ea5c6a211834290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62350eba792bab6156a9f0be638778ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969acb1f9df45c1add7b8c5c0338eff3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58481870422c7f892c3394ce14d43a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247db39bf69868e15533a836860de7f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2e4ab6263bf6ea3041e60b6c6b49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799472c75a8d4891e6733d89504e2988296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ba4d11bf2c66b39bc2cb5a015b091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b1fa0f6445bde0d6a8bdfd8ec7d07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e52b6278937f55913a0418243eacd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8bddf0e5c116fab445fd53828afcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95337995c29fa2f10d839a43a2e054c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4b81230074b70a39d679417fe42f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abefa722d9d49a468598b6a57e94e8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6771b43e4cb028474c96624bc82a12a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08074a23861556b4770d4484b2109c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfb660aca7e8c264abe597c3cfb63f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c73f1927703dcac3a224ecbc81f3c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd76cc2321aab55a96e096f1d69ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67179369976ff6f2fb17fa8806359f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb6646de2ae98776ebed18f763f18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de452472679eb358ee12c0217d0c07bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c1587aae3fd72590c6103ad05d819312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269880f6f878cbf0b65ce34c84f75ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27776444444f4bd8bff9a15620d438314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283d310be70d582758cf8b20af3aef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabbf6b5eec2bb7e864427b9f87f327316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a94a92863202d631f8a2946aa3eecb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3df80cd4d02047202e237375af267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b78fa7a8778a6d183b5f0cb17f8c2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bacfb5b1f0aad3c077d5258349919320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d6767c3710eba79d636d8603b635d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6dbb3a359b19c61cc76a06bd76efb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28005543bb375b9086aab913079fa3bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bdff626102ba8ab050103a793ab8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb750a7ab25ebb9b1bc7f4ca619e92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1a32e597cb4a2a6622d0c3d5f8c8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310a2941384dd78104e2f52c5431a9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4cd1fd0c83e4a678455964c74710328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47089d9af46d0679692b5e3fb4065e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9553475a7e4a58ec505c7630c0e6c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f6ef9b01d99338398c39bdcf9641331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b0e4d6c01b8e9d4c16748c76cd75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f117d168fdaaf26a161d955a12b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f424721c8df69b755adaba4a6f90cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64bb30c1161c6ba29a4981eb1f6868335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854409ee433968171c097efca9301b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2024f4d869f9768a4b4e228c1e85e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1eb04e425a69ddb6362d4b99f32dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f473e8b4be05f780318c1fb1fb3ed63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac349dfaa17df881aa6ea7d059187ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f48430c9c0db08f127de2da067787341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8506f70efe11c8e3e3568449f79e5c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393bed141c3185bda7f34e40f03edd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0adee9ee86d237a33f628c497176da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166dad7d07f59410cba255511e3e97a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b2de6b41111524d6e92f2646affa3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a1743a2719fd5c414753ae1497b73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380648fceb5d0caba5dbc4a7318b98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b32a51f6e92713fe8fc916dd54d8e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22884b026f135b8f681d3ed04c3dbfb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1860d6178f47bcf71e0d064df8db3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f8719d187a3e6d6eb0a7ca918f74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48643600f879b8ee11e8735446c682f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da386570b5249743b39d3dcc875919db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2def60ca0144dc51e0b1ef5f2432355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fdc16eadf1e73fb12c91e53a31ca3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96189effe43c8011b1771ac30b352b7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e6f1d909cea7602b2bf86d22bbb7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b96c57b3c9ee4753108d31ce69ad52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59f67873e7c38621b579403a0e52a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac932f05a38c61dae6ca4f77d9cff760361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b477267f4020d469d295fed4f3ccedd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe73d44921761c31cf07829b4574f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5ad4c98189f3255c80525b6f4ab03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5530488335af749e9fab4bf0e9b0c73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f082f8b259c4dd7fc4bf7ccbb005c3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb26eb82f74faa007459eeb5d7573e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a20d8c5f5b2be4f07bbf60e20a18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80054f0a9434ff7ae0329f1de67dd4ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b8623e62b0ad66c27d72b05c2f22e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe140fe36b318f6eb0e464510aab0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c2b7e9a5db3ca958274daa65ee1ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ede10d8805e03f8ce433196f3af9ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229c6137eb9860d1e903dd31616d4bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e009e487653e6bf895d7ed7c050b221375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b779a7f12f7d7b2772be7bec16369376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd853987f1e1dcaf45e00432750fd0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936167b353bdf9b8b0a192904da94d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5192feec86ab81bedb987b1abceaeec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a004a6018bad90d2a918893085813380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb32c9cc612435d1b4aa0ce00ff08a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940c2aac48090108775099aa52660b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe453dc47b61c351d245f1885a0c6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926750e6f25ae42ed9bea551a1fdfa2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c96aa7b0fa0943f4251da4612b1d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679a92a0dd89669941e977c20251dfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6169f396df0f906d008361bdc1e7a86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96761fa73e3fe2738ebd0e111cd1b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9860e66b41811407766ff68707763c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29575db818764cfce20b70f022466454390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b2e8f2fc08bd5763670296e734d13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36b2ebeed7bbaca37e4323d9a5b9bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d8943c9840b3ed2f3030ef4a38e61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f59e87d1a8fe604b359d44cc99e9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692cd146a37d4f492d240f74fc4a209395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee65eb046fd3e5defc0492cfdc4631396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb46e7eee1b5e583a784688465e7415397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2c76d244720ad6338e94147d991ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa50af6e4564a5222595e4cc0b64c1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631fd3b7d74b03d8bdfc91c94e28db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003650a5355bea4a3f4f5f9d12ef7014401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdb2f86300f913a02d77e3e4e72725402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418bd85b39e561a486bc99aa15eb799403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d386f41e5cf74131c3d37119e0ef9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533072bfbec50c89193e2110bc8e229a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400944044fc7c872f56e8649796f7d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc92d9b190ecf8a8d64000db763919407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602b3aec190e2c85baf426d12ac7d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf36bca99a6be75acaabec61e975db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c10a1e9c0249dea3abf3d73a5175410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993aa034385bd5de6056a69e36e9f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e4bd9b2f2fc4749c4d6f96d4c296412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c6e1b4f5ed33e6f7bd1baa496463413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c8e7445f2bcb52c2d36ac885ec7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f0853c81b275b69a22dac39f31cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34993270b526a3f2574cac8059daea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f323e4780005a905fedddf012e09ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2c82c9cea33e32dd34b210da0965418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd535ff8616fe43492f1ccb8a82ee6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24927ac351b99cccd302ad0dd9c1cad0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4dfd2f6ec2154160fbdcfe276b51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46623f70746c89f06124e1d62041c011422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f68ec3088177d7fc44dc937099fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831435fa220789b314caa221eb94dd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe029d36b6df724e8a1d05cfe3576a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878c4f88ffac5be4972c5c66f5a41a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d461ec1ccdb2d0e65fe00d4c9f4aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c08ca4dc3b44840b33d7950cea22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082cdb040e0686809327f3e9f2ce64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438e9fa24648401fe88bc00dc296615430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683fb15b25f42af9a0d3dee55ef69fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2244e42b1044ec62be4203c33df69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a3a60c12909ee853c3e655d5fbca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a683b68ea4627cd0f4f2bb2a43e6712434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272482988a8f3a6e975c0bbb6d106e98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfb00870678e64adafdd896d47f8a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8260aafc816af5a63fd0337f1e5972f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d1304ccb8be07cc9bc6596346eb71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4841873f5bde78dd9316de9a56e447439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186d209a2d1e30ff92a9c7801b18f64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835fd5747f302be77d33b2c22d2b371441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d2d8ff9a1d92273bdbe927dd04f0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1627450f002ae255c2760058449e2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290d99dde8cffa16eaec2a70c6dddff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c26524e6b0f9c9898ee67436cd571445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631c0c599430748ca92422118f85dd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071737dcba83b033ca76bb2104e1c2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b478937a74806dd53383672997ebe09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1437db95da886af3ea44d37b2a8fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4ba8dc4f1fbdd55c1e5b6a8fb9fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb14ebf7c9ce95ee95daefa4f507b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b0d0dd1c3e6a58bc9b83d582a4b99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bc80a61ca275b0bbab31b2e579305453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aadcbdc1e34377f70af05cf22ae56f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef103cca10a7ce1f651bf6fb1a904455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf48a618e0e453667f3d407f7141a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d5551489315b3cda863b07b65389e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab306bcae8942c705416a5ecfe9bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3aedb84ea4b6e77c84359442f542459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b68e3386840cac78f14b7ddcf6c1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4089695546024dd160f59f9d00b72d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e504394cdf7494547fbe31be034c7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eae3597bc03edeb82cbc3a7924027463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db5eebc798fc79ea241422f355b5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93779528d931350727f67f5cc9767949465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede991577ce2061751664407bb9cc84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d48f9db4aaf1b598999a962f0d61b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac9947e203ef0ce8641b735e3b2ed1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc13aff4622a5c5766ac8316fbc322469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a99d0fa90775044ff89663798ac893470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a835663b39fcaf38b43ec1924869471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1fcae0e419357509507a3e438886e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2db4132f78ef21761f7ad9e6206f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de4198ff0139194a3b70d78600a2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057d5bdf8be8cde4d7f93a278ba8dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cb46e867dcf25926f659bc780ef3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e754dfaefd8c9fc99e58c6ef9a967c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a03073b257dc81444fb38d1fd34a50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40542245aa4ad223d244ab82027474cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7969fb81f23873cfcfb7ec1903d29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ffb469e9203acfde645b4c669842481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751db27f6cf6916da341f2c1b1a649c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040e1ff83dc8c40e0e49bc329d9fa52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917168173cb970a68edd0d3bb70e36ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae395620c8fdee45113ccb444857ca8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0144dfd9c60c1aa34df7738830acc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423bf5927fc782f7878311416c81f03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87debf676ac59646e18efb4baa24fb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8ebb80107f6401f3dabe1925d8fe2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f471ca334976c2fcc37d68f6967b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f938e28aa283fa3b0edd84943a91f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632bf4b58bbec44146b37ac7852b0ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e85834f7754a4ab1d3588623c6cee1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ace620188af57c3cac4ebf004327eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec905d27134c23985ec8adb8cdc4ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6944b897f14dc9b08e2ca1e1fbb54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d936a655e9bcf0159433b30824cb16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b18a3f93cf27a47e85c63f12956553498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7db16513767e14c35782e4a4a524d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b03a7d9bc5e715069bdad6f7f61f43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4303a43ca397a0ca60868bc272d6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c86e4ad3f4e5e5f0f092565011cb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfe0a7a149d783ef4f16036d8e4abb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c229a204a42af345d34f5f89d7a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988c70d778a2e49c850f81c44c867e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0410681ff2dcea674ca2e612add55ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd1e0d7504deb0f643121621755c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef402f6781e0251d2743ef6298b25bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe54f3fe8d8569e79d1ba784a3fb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065225e87874deb18303d9798b71b0a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8548cdc44080bc7e2c74af1fa27a12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3132d8dbd5f3d09c5c51ed82df77cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3e993c1c8253bfd23e95dbfb7c2a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dd39a5702ae3ff2d2519e37db1206514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e98b5147161acbc48b732a9b181f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbba0ac2ae44852f6faf0c1d8a8ffb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19313bdf3a24cd89029fee9c7dff5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0f5f1c187384c6ff23eb68f121c9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6fcc87e244a5644f734d7d62d15a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e846b86c2f91785b092803b703eb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209ef6a82b7cd7da1391bfade95bca6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d923f2644912bcb63768de5245b92a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3caa70b76bfed8890db8fdf0b3955d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a3afc96f34688d7df94daeeafabb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4da1347534cbc91e7c945dfeaee7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a849332e6963df6c60ed4a0ed83cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae59009d27471216d209607e45c3523527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae5d93f57e7b1d7aa8cc2a1e8db142528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652820ffdeb7b28c3f4bef856fa5dc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e71ea2ed3df84be52feca645209809530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87e611ed476f9add3460a57f376673531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d189047a6d6115944d9090e0ad53a2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2789d7ffe965577341e0906417da9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0128b585220a321fbac365d6f842d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36f537f14de9e6e9c52fd42ef7b801535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e900aab94f5d20b81ab9f97ab2d2ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c152638d5d2075759a40bf9e0add23a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1fa79eb7248def12b8debc0ad50b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae612b43550d82d77ad67a62aec5284539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d91040b115d011425007185761bb91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1e91e14aa45faa10346504804e27a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38694bc7ba6a902ad11cc337e3546542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed96b4b9fe42ac0a76e293c5ea2910543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf1b521d0a03e7023b809fd68ed950544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863881f7d54558dbd1d63bad0d9f9c51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becf1dd01b9f63ddcd7bd6dc32dd508546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443753f460ac7d587cbbabf9d66d54fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be845324794db1cfa205e8f6641fdb78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a955544d6ba467a9620aebac09fc50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833454825366ec137e37514290c9fd87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452d77497dab1192c0ef6761f7c70a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064e53ce6ef39a0b71f41bf6d658a52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea968fe8c28a6babefdf2c2d36504a76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2a764db7fdc0147be3dbd5b47a44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e593560c66217b2986c8417a4e100555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afe5db2a2e8246e590ea37de0c2c1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628f28ff870ebc1e7380425afeca723557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13025f058344512cd36e35da21e9c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08814706aad29bf3c333c2acb6438d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725316f0b8bee6bb4c15f099dbe25192560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac4b03667dfd65b6ffb532185ffa8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99876a85b46b4f423329e31f775edafc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c1e20883413950e95277ca952c560563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89457453f110b9f1547daf147086f33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ef9584bc68ec257df5a0c2a54e45d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ca8cdddca10b28461cfd02f759f7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6827f2c059c5bc4554fe2d8f2ae9b15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1aef897311be86c2a14a3fbe562be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f363b630f428fbd7fb01361ae05e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932076494f465e47d9c08227f7c252b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5a0a7db6ce4f1cceba6f61dbb2e39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e13b6a137434c45875dc386b6046cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a61d3a8edd406c24ceedbdcebc8dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f19f991f0ee76703e144bee20d92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62582d7756793e4e46d062e1f55d107575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75580becf1f61bab1ede2a875c283363576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed303b4cfc9547d8a4a50618804d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20b1d2b9c9bb26ebf202bba9b80ca7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86988d48c47f0c123a700a713eff67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb62a8142ba6fb537cc67b1bb585d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9105a59359ea6e25cfcdbe15e8fc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0dd2f992b299595f8d88b96516324582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d60c899324f0632a92cbef2f039f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925526e2d392dbc51889be69e365586584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12166729edb8575993b972b1977d71bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c4ed215229f8949dc1de0da5702f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9de45419f17122ac9170eb81ef1a31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3153bf93412f0a8312e10fe97e91ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa76715b2dbacbe2743e1af03eafc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11f4f4fec04b60e60db3a323f55cf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303cc211f1d4b9dccb312374e1597d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe05e66958fedb9c919d47b4a2cc5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5c8791a4fa10cfe83ca0c5d5c39c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015b8b314e08a6ae690c32c79d92977594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239ca74128da980cb2c28a674ddae53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4d1f8e63361c4b13b7df708e6d7ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce99110a5d62ae443a1fd88c4855fc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f12f54da2833f4f33d8684d3679d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf34b26814a8259d54c4bd833763d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad171be544a2d638138b1645b2477600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a6cbb8642daf4010d839d05e06538601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b098cac0fdf7e6c8eb13b11bf5ee80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074a737e2f07d91c048ee0f53f9979603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34b169406cc0388d7a13b04ef9b818604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a862e27b3e2e20321314f4dcb96dd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee613a1e6c23bb4824c78a7c30b5226b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1155c7580b84dbca2c24bef354709f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a4ec66c25a15feb5f9b5a02083d01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acf0f2f7fcc6a5f5146e6b0a2f6331609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73fd3dba00ea342a7ef793b1032a74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ebb9a54f790c82705b56f57b0a8d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7229992e6e5e042c7e29913cc902612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef56fbd8ab354ee8c3a389aa0b0acb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e9463e530a6028827957663b910a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36729a8eb10243c7f8cba338706eeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2932d88f0d33ad002582308abbe7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a29aaa61be04925710dac0b07ed521617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b727caa8cba49ee740eb7e65148e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f4238d96b3309d52fe52889435176619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e060837401d0b38be29e3a80951a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967666867b31c0dd56a69f782caf7342621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec71fe5f546cdb89520ea21a0d1de2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7fa3f3e269d2aecac6435142a083c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a6792be5093402d0273fece4f28d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c60c9b3635807c4f4f3695aa884e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3a4cbdbb9530be46dd734fcbb31bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb643fdda441e4ec70fc4a4d14004e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0be4e105e2a65bdd0f988e0acec2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c284d8c98eb815e57ecc3bb5090b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055c44d81c24adf7ad948ed626b799e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521da6e3e2035dfb25e69f47ff27d70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f974b8f2f54f1910d4eb612639ceb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a7b49ff8656d00c46e1c4f5149081633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3b318948fefdd35437004516aca05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d1678481cc348936c2148c3767bc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db6a41044f71e6ff1994e60a3e8f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea566a58d1f06abbc4b1800bc1feb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8abc5ec43ead533d33539efe20b0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948ff60dc52c78e52dade9ac5786ee9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3551b0bfdbf362edeb8710f0f0d8298640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c740b34604d26b5439f878837c31af3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a0586ac237e3c6dc2d03a224bb32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3980f378469404137da289daf1c57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c13ff3d9934bea100f59b9b0c6e11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0211da5735b6f79f54eec87e30210645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8a11a902f092b4e8089df1aee18e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041a87c4c538d4c050b627d47d7d491647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f276ca3bbf650713d0e5db07cbddbb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a54222068422732804107c76efdd7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880cbce55474e79a818f521e503c83b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068ecb4e39c19cd71add647939935cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc39f26bb585cbf351ea29138410459652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b237bc677012d243a4dd6e889dc465c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c9e4e09d1c654199167f9387917c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f387eb96cd81960f1b9634094cf4d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c49e2e2bd66eef7d88241cc6d65dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c50a6728514e792e3058fcd440f08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd4fbd7cf30c52d47de8d92ead308658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fff7f283b5bd0d856d94139b07bb37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558d4e4b4a46b5088dca53501e9b9a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ffb8b8cb8e3595ed524d9eef492f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3004512ed288f739acac8c1f1157c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23dd87babe0b39827887e57970880663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a28787b03cdd9087d23b245ea59da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f75add31392087714e31076654cf1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f93e51cd3186a5acb4eaa0a43ed78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f174bc1ce47d8fb1cf1bf412a07650d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af153b88452295ad9cb44e4b96ae138668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748eaa2678c910b79f365da8bd5b2e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b79737c87e036406a8c78ca29d8d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81101c5bfdcf7c661bf1d8373628e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d87b8fb1ef54a6fc30e3af0688c7f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb903da317f5f4815f91764ca4120913673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb3b8082b3347f24d925ae876a0ae7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d140644b40eebecc8f1f83ea72ef00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a478bfa955a2e342b2937f4c117d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a40980f405ff9a7e339517639664ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597da867b21fc863252c6b5aaf23bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293a061d043b4cd54b399421422c69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906da1319abce52f2d07a47df582d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad792cdb520a8151e2eed33bdb3ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e923fbea2c673119c7f9b7fa8e28a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae791310358166adf9992934578885d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1b4dc83ce803f196b140a5f4a6719684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc0e4ba663e6f7103396042b5eca3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4c7e28232ffd8dc7f992ae7d48990686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e91e3815687e355ecfdb5984a8e82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb567c94c379715f2521952122feb71e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f6b03122feebaf870ffbcc381cf56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3bf0ba83cb8ff0844f0a087452b95690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbd7ffb7bc2ebacca30f7aabc46e55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419b75c4aa52092381e69cfb361c19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824409102f50a80c675c7bfaf4bd0b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933815f6c016091bc449bdd48e226273694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5a0ab546fe5828850d3e0a85cf4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f00d0ac3141562fb955a033cb8a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a052e2992e8bd67303d64546e29ec6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03911130d5617032a3e512aee1cbbb8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0ae3eaedae3e4e08d969f8b00ec38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ad9bde404d83960ffbdfa04474d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590dd735f92b1f16d93e71b57ad746e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d537c3ccdc8f6e0fa0fe6841e90716a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2d67d900792fa85e1f8b78e5f9103703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a15a2d5354376abec978c27165a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a5fc177a89f6d9b3b4119ea9d11a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd999ede8373c1722fd80715297606706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b992c9bbd609d32aadeb4204684a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71369407c14bd97fe50a1c624dad9fcc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c9c97fffea28d06c30ea91f54bbc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3157793302b449ad5bfa267b910651d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2743d77333fad66e869992bd00d39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cccd054add7e46ef44b4d5b0e7310d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a54a78360fe6e7eca1ce49ea778d1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74bab86289e822fb61ef92a2bac11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5ed00ee54367b1895ddc64731e35a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f071948cd6e2f286dd32fe4112a6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0df15c4a1d71f55b8518bdf5e487c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a40511b707b4f2b6a904432abb286718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a1cc926c0421bdce1595874d4c5ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e8d2bbbbcc914081b858ce92f3c51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05609d7d6615a1dfad603ae80f49cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb0afe7f51ef837a97243dfbbf5de6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fae77f6e40b19ccbbb23fbd0dc9ef3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb32b6b562e8c4e76fb6869fe05944724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7cda726c5d03fc295d025bc1d2278725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d971ce8a9f89a4481b9a4e330c191726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec1af30ee065c3f3efc454313329f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad8f5d1e65e6feda18d029520e967728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62924f36ec870e1fc56a4214919671729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8951db2f037130c92b8516532ede6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776513266806f6a1b3aa53419a69c6ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53310b81f14e63afd52f0b4bfeac40b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaca9a85f4ffeb03955ce9457845d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50de124a6bea32f8262f18cf11400734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3a17033ce9891548de5ba33f958d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab666ddd047edee9d0bcc43a04eeef86736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace980e904d718b5289fc98df5c2f791737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03ad5c562da6ca94ff76c5295df39a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe417173b2f215bd09de41917b195e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ad320f58fda341a8682403b32a95f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862745951c9258a21d6376624a390143741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928335f0fbdf96c7bdcd6c2cbefd3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaef43c0d4970fe7e5425720b06ae9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ef6c64bc52be5ade4db6454bf8e1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ee01e4ad558c9e92f319e480de5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e636330f1e65ac24dc70b1abfc4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc3c487c982c970ea3b7f558609725747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d774b8161f53492a6a8824d1c63b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259dc903a637ecaf2d52e3d8235754d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38b4f49b92e7dc9b92aff225eb6b76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68927145288453b51ab5abf440fbe23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b0cd892a36ccdb1fecf2e97407916752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75658d0e01242f444123404558e9b1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048d5e35332fc21df7885b06a643d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a730b438722a1eeac2917d454da5121755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c048abc7772db5452dea1ce744af3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae766841f110c0903073ba412c69ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645620a3c5b0e93759b7cbff773a46f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617789be2e7a03c37be05d7786017421759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5fe753cae5558df4eb42f9d4c43fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f74cb76203b1a342d359cbad73452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1bc15ad9f1ebc208b9faa819b9093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fc91b8895bb1f8e865ff45400fe2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d49eaaf0cef41cf0b591eeb103c9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97e86c44b36f43264b0d93f96648216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e47a36d80ad2fa43beed08dcccdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69ad0f6a1da3c9db7754dc487cf758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8283c7449398d3ceb6d61a2716b629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189130382a1d86432196df110f7c104210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d0bd1487bba3a74e48a0bd588938211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c17a6c2ae16dac3ea4609847232df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c9f5661481b8f82bcb4db4b9e25c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62bc8e0533cedd1a8f6947766a0a8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496043e167f238089d125e1df2c5ce2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3229b3b716b8ea1ea09de385d881d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154525deeb261eb05d69afbe017ca2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f00dfc6a15e21abf490bef36f09518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ecb83797073626604308d0d58796a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05701c7c37745dc8fb8b3f5f706a40f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8dbcbbefc55ff835567e9674cfc0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb497d601cfc253e690e501d5fbb242922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852871af29a6ce415e51f1ee26f1ce2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa5c9e10d063f3231cbb7422db8c0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8608cef5e0bc173057143e94cb9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b707964b784aee1ab303ef070e8c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289a3f24d91f3783af77942fc87a9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68044a31f85b1ba952136452640b06c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f04e101ba56a4d2a09a6af9bc42d2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0068b6bc8adb37c058c449eaa6929830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c965f5ea5c7751db2824ac3db62772931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b44026e82c3ffc171d0c0cb3efe05c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c15c51c0cae8a8cf5f41e12a2046133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd5a295fe700331c02a8e443adf38e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c671276cb31bdd1a0d40038cee62b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c8d8581d9cc6a1b67620bb38b06a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995df4f65997cac8a350d6e5ada5080337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7bd600bdb1af63d43a1d1d0af94f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610166b4c09fbe5b6d22a443ab57ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767efbba88774dfaadb5b7eae0c130d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f46ebfacaadce298bbdce71fd66b4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9115ac2a81fde0669d04e1ac2f95542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1384ed40fd5a6605afeaa7b613ba143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce150a90d5f5cab4855965189a23a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc015b7fc9086d518e0ce54de8d5696345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcca396cf80739ddfdc27b80fcb3f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe10f9cd2a8f71fa9b796bfa562892547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f69263c0842e3fa5afc98a4e01ec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedda84c6d6b766ce34eff2e57426ee449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac6f6b10730a9001083a8fc6e578c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36863dc53a78e0d9858e5563164b8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bd0381ffcc1386371d3d1a42db49952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01f7fb241e9917c33e9b3d24a544553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92422efc6e41b1482f617b3ef1ba5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad7bf1e2a19115cd7d7312d9a1acaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5c15ce2390d02f7341f1a9d07acd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90375dbfc3bc13c3962c417f73d308f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f113486799d83b9f6bbd678206469558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430eb21a6c9b73022cf124e7bc417e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a4c0d2ce0b0858eb511ca90c4ed4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8811cbc65fb230fe704e68ce5b00461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10819da3f09b81be9ea56b161bc107e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b9f2407ed3f11a37a8112ac4157363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6222611326bdfd3116075197779cf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef715699c65c2d45aad82b2759b775565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495291ed7fcd8057a8ade5494c3877066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06767f41ddb3bf24a63740a36cb63e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766ec04810297b5c1eb0532346ae17768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37eab353e2ea603b0985df20e5137969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a76687769c89a314d6f916f7ae347470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42847cc595f913a274ad32e61b078dd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d3f2d9ef74737ba56acffeb56d84472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7705ed8b684dbc1ea33d7842beca973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025ece62db5080b402fedd48c01993b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc4528a4974ab3ee8bd0f55dbdb10175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0174b6b19467d40ea4b572e1bec3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c17f920285f62384e1a056a222c3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a03493ecac11dea85c0304ffd977e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027122c0b48c35a74c799652ce2483e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722729e1b503766fa85f1d533b321f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bb470e81c364f5b04ea4d71b5872681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a45b71f3dacbdbb10d9fcb887350b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6abbcdc7c7f4aea30b3e81271294df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5af642ddbdb7241cfe17aa0e6b158184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d77b28cbc3206626d26dda8aca4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ebfe0daa956727074405b8d5608786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585969859fb5ce2b0f52c366d4b4d9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd23de11a1b41a47a997bb1639d851188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b67f388c377fe4faa39246aa1e1a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b5fe07d6c773be465f87536a1bc0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40350e95d701ca5a94ffd0d9ce813e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e332eff9b43a0c2884254441f13dcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6525924fd64d4e46d60ae0c3a99e4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d792163a26eb82501ceef849af7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7d86bfb69b3b6bc08c6856169199495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eaa1b33740eb0bdb5678886ef1ed996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ee808dd570550f9f09392efe0413997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb12b6f1d8c619babf322a9f6244a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f74bedd3aa09c557132ba0556dd6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fadc9c9ed78612ef727a0a4d51fd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ccf4dbded04cf54b538271fada77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0f45ae365e75131fd43575ad6dace102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623f4916b9b09192649a1b15aada55a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f81dd92a15ff2abd515b9318fe2e83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351a0f7a4620b0b2874a87f0c886ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc3366cbdfc388d0f7723cc1bffdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fe7709e17b6b4aa83991c5340bc98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce36d2a26868d57e07140d1829d7ba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a8acce2055098d31205c0bec61e84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ea467f19d9857530a7950da9cda6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc773bf46da4a4c14e1fd84992c930b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b50c41b738d14b89dfd6c9d19395112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01182f55e3b7416be13ec3142f23fb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4bd67daf54a18d1b1582c1ac9f9c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab138d1f0e20c07e2e14a4e2dab3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f6cafc370268896175ec3481dbf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab82dac23faf88f234889af090e2c59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520060acfe033d5512acfae402ec7c72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad91a7150a9c6268bdec4a3fa23176f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156e4c13aed1b02b14468fa4439002e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed810f07bff607806942f5dab245b8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0de8ff34f89c25a271d48a4f44e5e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee87ff4de1b093b9aab034973a2faf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee50bcb7b6557b8d651d82f7f49cc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7924c287e19d488b0b0bafee81ba5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2bb15b16364ac6d511e657733cf7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfadda5356b5d35f0f3673c471657f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c1c29860475197c983474d8e7bc71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e403e5dedc81cc79994bebe8ed692129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f750a38b79f1c5b66c927075b4c24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e128ad1fafb8fcd1e17c36ca8d15f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01527cc9dba92838d57bb0d2a64f7819132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afe9e9afaf2881e5a8f6f3838cf22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc50cc3ffe2a575e0f4d268f57ce04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc3ff83bcdf2cffa048a9a1255014a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c4667629f35daa49e33bc8ed80a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6436180046cab3e872ffb16b2ef2083137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e08d7b95d7122535de6706d764d2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5941db45c3b1ff789201b7a4cdd43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4ca0338256f27d83deddbdb722284140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306f2bf2f20f1efec6d3bada4281ff4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a1205e08dff372a3377856501628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b74011701246966a7d0f05e88dfbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeab023664ebe13cb7c85fa19dc399144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02363ced77c38353a0dd10d0f9361e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe64bc0cc15f9a72d125788d34593146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0061015166ff57a67448b79c229d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e827109d250e2c2356f78c5616b8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34fe52e938dde8902e0be0f0d37228149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce43754642beb3badce469eb439f67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db5dbc17edbd5d59cffb7d10ca67a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd058753aef079cc7532cd34cbd3c6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69cd372ecafa1d7183dd3a5cc6b6e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e385d2240d4bffd40e0db40d97079154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598354b564362a191b34926a355c6cf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fecf1c57de3adf722cfa4467710624156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422ed0c1cd7335c6d6ab1af913f4801157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50392ffad7c50adeb536c946f55421158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcf58afc2ea37d0a5be41471e77854159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097fd23ad18c2124f30c0c104da3f8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609df7301fea536eb278129e89e2c66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce404ad5c58e77b1804d9f9984255b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fa3701ae03e1909f1603da6ef049163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e13c85fdbb84727de36653bd7990a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba82f16dee60323e6488587830d408165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a25272995ad1d4a0bdd1b872bf0a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206a145b9b2ca1e59ac7ae30111f25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88621cd56a5023f872df2663a59ea2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac25ddc1cb7882e03d9a2e6869325169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38d97a31cf67b830f3c82382b2bab8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daa01e2290041f925cb04e07ab7d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae59d16a356eda69a6f5154cab2a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7f0b05186e8c084a22fcb49c360c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298e249d4a43a446a56aca6780cc2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ebba1f087c6f38d36b9381a7c2a60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221377e18ee4b024dce01b24f32f857176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b972529c020eac77054e8524d88b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf2d6a5794f13eb597e3c206306abd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8dab93973149053ac0f9cf149b500179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811388da55101738ca8304a07eab835180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7374112dff8a4314af6ee089fc143181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf882464d600af10d401a70f04b0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e12550868d7e3a9a871eab029636183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69338e052d2d6280f21a6aacd606eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d94168d5f850efb34957ac5dc81e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd8f68a6b5bafc3b5096dc7ae2069a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7f8a35e999e564b8926eef7eb343c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21ec3329c3b3d35aadf0b91b0ae92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d65bb761cb5763d86e1119177150d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f7d9a24d6e205cd6e9040a570ae93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911bb0114dbbe26b1148e26e9fa52a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0522667660a8321047c63426e7cdf7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cdac47c74c2cfcbc328d595db6d8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfe83827f5c5eab4734d8b7ea92399194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb94a9f38a161233f9eb2e27b17486195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e74bd12369c096df628fe36b86883196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8eed3ee4fb0576f7d14e095aa6b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1670cbc01b0bc6e82597cd4f6656d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e849902bd386bb1ae777043933ee795199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67593a50966d423abc7cead436321e4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b2c9588803fb00958e2d5c6d88eeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf5c7613341fd2b3e00c67bfd026a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c2e6e8c2d8c35bc84889dc87df84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b6c92c670121a60fcfe22a3cbdfc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929f1c1d2ad5585fef63e1864b5a14b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023db8ffeb94e181ac1f44e2938393b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296b175ee6f251b9c7e29f07967f698207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af7b414eb6b3750db380887fcd0449208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e3a3200610032dd43afcf1cda0166209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12372f5da2b90067754145c12c219549210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf293c9f6ce317104ddbe437127df60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118772593fb0712c7d94042c185a9b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe0976045d328be3601285ad987136213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeb62835be12899f3511b25257d7fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4045d8805423fe000245a1c35ce69e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00f4f500eec69a3284d1357b3f922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18712c064392cf2f735f490ceb9bb6af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde0ed0923227ef016fd19ec856b29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa004cfe0ce1dc33eb8c2b11a20b154219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e424180997a916c790234762b2bcd0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c35679ff8203fd0cc7824f414e1b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eced168fe775d58039803da0293f47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357daa187acbc2d88b5329c84d987c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bb365d73efa249c816915e4163af2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217564c1742f9b8f1188572544b052225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f073c70897f705ec069041e80d6e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9f98491c435df235c62f69ee3f6d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a45563f6866d708ddeb88a91f94fb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0b3cbd249780c957cf539ce080915229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5338b3dd6902035654a86b676f52e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eabdf48e154fb25ca47def5e221d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e001d3cfc0ca98e46e9fe984e24c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e481ff4f14ab01f30a4bc40d7c9c91d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b19ebd514b49a101648588cb1883a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493f9fa47952d2304b2d010533c7bc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6af10835e9edbb1b1c9dedd1481bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2622285992204a05e59fdac94e5626237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c086389dfee4077dce2f02a1c9bd767238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570899bf2e0995eca169e224f4a87de7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76e796086ea0e801dd12bd256eeac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abeb5857abbe15556fbfe3e49aa1bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc0536e52f5eae27603713da860d32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97408bc31ccf4e9d2c335c025bf03408243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb11979528d91a511842bb4841a7692244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75744e855b5f90b741a3f33480b542b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c45591f2bd0715418bf8e2a8a81741246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a39b3ad3f5e434b1152e5aa440504a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d6321ea79823124a71adfb1b862fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e4db620e864837dacf3d14328c149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78476245620ab425192afefacc420107250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d599367a3d588e40f56004ced5c7fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202f98f32d365f85b31c4e07015684f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9712ad221a54b1e922f3a6ec8049e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eba9aace22b411630cb899a78c5a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a22bb3456e670caee1ec04b4f7f123255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f2cac60453f21ddc9bf5f27635ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856cc101bc015fecd5df6f8c6ad4a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118925c4b661b17433261fb7f0deea6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106af26e75eeaf96e7d0622c4fcfa4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8799b5c8882f0f56342119c407d45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985abdfbda209eebaa56cb2ee85b0c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da34b6cf3be37c58185879dfa09ba7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a0f099014fb7571133e03abbef88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd96186fc7dc7ce5d30942ed5bfe4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7305a678b853a993b3b43a08341c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff8dda7ed4a3991ed039c1afc90cb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06c64b12b748bb3cc75df78de67e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d02888ff43fa5a7e5aedd55f3fa77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053bcad8de6a1b27e917c80640a513f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d07dfb3df5a04046052bf6b1997f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651e9fb05202f70114321336723fe3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a153a6d2f06f717201e3cb69e85ff95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26df0735dfcf370a315eca8422d699273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c89c6c77a03dbe440a9daae8995d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d604e7e74374fb067681631bebbf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f55ab3eaf1f2970c4b657f4392b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a16af5d2ad02ada42ce15a6e3f65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08848a32768e06acabe67e3188d2bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f600772b799e551406ff8fc50747f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc6d046b8828102770e90aef5a8cd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a444319e02a41a431764cceb2d4be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a101673dcff984e29b8ccb513fec0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d8634f5add90f2ea0bc858078d287283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafe77121b62e6ddf95686e5cf46c62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946aedce44e8e452ea1e39cb6ec2ae1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e390e99d5c9060f76912ea53680cf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766bd1703d44e944f8151e58a3f34b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64c8af237e4a8f5f591222162502dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8a72549629286a13bf711451ca6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f11b67c0fe35113eede3ca46deeaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af24f9a5dd942dbfd917248f3af5b29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c93f86eea6f06bf5b33e4c0151691292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a6d1b21824117170d67720c6e1296293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b749f773066f2ce4a7aaadc16f5926294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4ed353eea777f817c0755f7573b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d488891ca8824817f8fc4ffb2d0a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d476dfd5fa975188c0fa321470138297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7226d068f1b747a79ec0ff3617ea6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f79b7f6c359b298af7670901f29f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1996b4a0a2623035fd5b29e832f959f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21abd27697157347ef58e74f752ef80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d59e8d2e08605ea874a106aacc99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dbb692d8319dde8b37a8b57b5d53c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e164ba052b840e7e7a46c7ae82d1878304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ae9e697f920e6c3250c908fa449b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f016b0c519ef2f4de886eb299956a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d0a52f2d6fa0e1fae34800acd85a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e4e1acc30de8a424f7898b9f3eb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66c3f873dea700879e790f1ade2619309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51bb44b9312980f3a02931305814f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996cc93f10ed9eac1b8da92a7a9bd32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a9c836d7f20b32ca70360e5b20cc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22cfcc12e753216d01c0d0d818352313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8dba069d251398064173277c0972d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5f632b25a2706bc4b84c167e8c13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eca1ae4513a0f22efc1d354eb934b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329af75f0617bfc884a00ed826f1d18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32553f4f1f5d42b9ed3795c8d968d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00012992a8352150a8b6d98752ecab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2593a008ac13fb0689c9172a26d49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a40f616f7c043924062222904aa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b76e5e51c096ab47752b3881aae459322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50327bca79d3f865c76c42d74003577323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c1770c6dc5a633599ca8d8ce4c456324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51629278f24bde3538d2a501a4570b0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12986b7c6529884952f0a0eeaa635b26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656f32876d06258f0145261e5cb7b19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f331f32b2bc68376003c5d9c801308328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04946fbffc8812f24996610e96b41be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2acca53555d8fcc85ea0d8d5cf849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4367f9cacac4e1a583d06ad8f37808331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4c9a3cff19757e038eb4c1d52dd12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d4f4d6bf3e2777eaaa3647d9efa6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc579f347b72af9760cba496d812a45b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdb7ef743dc7eb5d9f6ec72adc014f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f0739ab70c5809e9b6a2d5c3f34a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba3302db4c79620c8da0efc23ad245337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b564e6a4f41740c13597d5dcfe6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972c8c3e394dae56436f6d43b7858f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46761e6e3e307daa22e3562ac15953340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758a658a78b5d30939be2bc98d22a55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9f85bb06e074db366c873b71cbbfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e3b21030f5f2a7b41d51f80ebbab1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe2ee505e64772413b034206809e34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758fe73671f145170f783e0707c83f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda31851fc3ff411acce69e76a7173c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8007cd1bfb8bd6d05912e3fa7430bc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65123617d8083920e357c65c06708544348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6b9f3f549a05a6c34df815973db4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218f10a5482ad8c4f921c3ac578046b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34441039f054985ee289f15801865857351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7798264244509ea57a3d7200699665c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce755f001e9111c35d3ef120e331324c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b4307a87d88caa21a3b13b80ecb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ef5a919528862efbe3548531b2c11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e734e02e9cfd23e96c7f930b1401c3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac396c60f1f2b5100a4dcf731a7c00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a183f9d351a4cfe244cd22f353bc64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c111eb44eef906b3ac8b4879d3d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b273f8009de11b8447f0b18d16c550360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15e1587ff43f6c5e25eb4423a9a0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e4e61cb0ee61266d007f2d744a98d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9683455a8ebb4a6754718136390e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab514766acb743b774a97bb04efc25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6075960f49d9f3d460bc8c114e9127c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d34d22535051b796cbf71076c40dcf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74bdad0766848c1bca88740b4a0e75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fe2ee0d887ed281a15df4a5203c2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe3bc70b9a8994e922e72b6338f152369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3210452e58489e81696e2d50b360370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8e46f025cf93087216937f4de173e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04463efd500f0d8391e3cfff76ff69bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52156716d2b623e414f623b54085acf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afbd5896b1042eac1f04ebb9259128374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b68b6d38fe648adb3e9af1fef3ee9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80dabd6af81e98a53c0b24eec882a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b8c8f14c5dcf2b41b9c4ee1c8f2ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13bd97299f199de023ac712ed74e51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196556124b6b30dd16d6a1f344e4c6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec42101707a1dc1beadee46d22aef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b77cbef9b85633a935be90246f5b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b79a4b63c19e29c80540a3ddfa33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777bfe4e3626686ccb3a01559dc6df3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc1dbece04b1d0172fc9f132a9e848384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317df17b563403bee51fb2a57efcf4b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dccde781ce695b7ae94cd49caf41d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f97e41aad49313a6b98d0df2fa582387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2b56cbd4088e5ea6bebed627d6d87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b7ba0c03c131f087ca02d82b94ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4d1b2658edb8663078fdc4ece3419390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e817911910fb0d7fa14bf938178d184391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0412bf133e30a63578ff20151db0eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1128da0f28edc1cf992e34414e7e77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a963c92e10b8d17b4b32c435bc3f65f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc73d00d1ba5f3b1f76f3b27e4bd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6652d26856ad819f1c4e2cf008f3d19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ba9a7476e1402cda7e5fb770cfad4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36881ae2bc95c5476cfd43068c7808ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1ab931c928b465b8d19d7a597d182399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe83c06ca9b9a06a45dd8b5d16ef3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e1cf5c0b2b8801a5df13f7e9a1f1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e06f194fbc0962d9dca7c9cc46642402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c55bd99729fde8b7ed8ca7e7b2b10b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e827fada899048f26a5ab0ce9e16b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ace962a0139666917c8cb116bfb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb863cc8e9e8636e82108c32d779c0a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a74207f502a808e3c839527d97cea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39698a6aa828c84482855da5a39cc9f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6cb6390cad52157d1379a879b23a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b1670b837ccda6728857cb66a9221410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6687e71ec2fe0d030e6b209fc0a265411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbad4208d527e5db69bb467fda9355c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3daa4ab0ba76ce906a8ebaea1d60e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759956aac60ff6580a2744f8c531cfa7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b061417cc49e6d893052d0171230f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd35cdd27e8f9fe62df82e69e81311416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d4bd3408504e7361b14ea615dc4f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de00da946a614de6592d92509f7a1f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e6116a2b28cf99490c7fa723ea5d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e9949215f34dfb1ef84ea72ff60e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a483e03fdfeda6c91712d9b8c6f94d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cd01adba162cc79480f396c23ab95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67647564fc96ec11b18799594f7427b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86652e18badc8f093a3d6f4d258846424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf7b07b8f92a4290fcf2851b638aa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c9c2a4e612eba9271d7c623abf86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19f61d3dd17dc7ae76dc837e9db3ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd3dc0042d1bb5cd7fedd99147b924428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630e31ae772dc9cab6da3b38ec743f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd0e38c1dd5def6fb72d8603dfd8aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196be55333bf157e4fbbb720db937a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265fd5b2d443ec6edcfffab7bebc1f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a9d9e52b3fd0b05791316b3d45fe3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f0ca347a53ad9e87d8098101899a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80b44c1d1d69bd824ae594c3bbc897435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7194426bc585156e4d132929c649a47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c57964f7ca19bd9338fa4d22eb65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945fd936ce1f508cbb3a42ee1ff1370438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ff0d847fa6064f888722f8b0c6569439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058d1bac1e42486b073f04b063bd4ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5cd1cac96aa04d15517c9b3423785441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f95a84bba9c0a446b9f041a4216808442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacb79393c9687a12fcb90a84694005443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee05a43bfa309c240a4b82d4e8ca34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ccef250d3557c6ad4ab7416d72264445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c7aa1fd708c49fe4bdbaa679ef46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bef82c371c247dd181a80a8a436896447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99204835e454ea1530cd1c3a5b2918448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682697b333636132c4552287962bc270449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c9d64ae1124a87c520265c6945451450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fa08078cf05e7216be0607773c55d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f2cb8281cf0400dcf5b35991cb8d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a11e273919ecfb9697b701c0c57de4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33915c4e97db406a0d27c716162e53d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdb13d27c52c771fa0354a5d5d0824455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f940e70016eda15d27d4943a48390456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a260cd3a91b1efb5ffd8cd4c0aad7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1d813da057592bdef3e1271629fcc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de791d9de3278449b7388d195098c4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaccacbffee9251a6123f2780d84cbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7a21e50ac37d2be2de090c93ef10d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8c080a57b16792126160d48106119462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ba2579635533c668179088949ffa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee509a44a17f697c6bc2c810e2e593b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b331a2fed84403627683e66576f682465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ca4936ce2e8b4d736a4165a5a7e8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e39bf2bcb54fa6975622f2d2a58a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d686b8e5a25cd1f01fa906fa425f7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51967b4909a237894f5c2317568758c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd3b603ceeaded681653bed7b477e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755ff22d638cbd8212e7a8d677d45c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86741811c539620a8ecdfe7a02cec2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68693208cd3bb84e2775b30d155cf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90992d32295da39f593095ec35ed42d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baf6df8294fbadfc759198a53962f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4324110fe08d3405f25c1f653bbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab8c568089e0fb918e00fd2c3d2272477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745faedff5f87b05e1505b46c6ac092478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36735dbc3892881021c63f07d846e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37b76e8f4a6f8024c272b41b9bb8e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7850d52d3158fc6996edc5b96eaea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d34416eadee517841b43fcf3c45a57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db998ff5ed9bdd57d12dc94e1635f06a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65374505a057502904ff7b905ba519484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a6740218d32bc5fedd8f1af038325485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2d44998ac4b447e5aee2fe4506cb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d490ada6dd0498c18a03436b9d831487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5515a37451690b050e8d922f4cdd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0db00e0ec49b61b439066bf9b51e8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dfa12425ae4e559e65a054d7a2fc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c5910443218862f772773df275a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e43b2ab1394312d6a7694fafb55a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59245cb1df9f9bffcab78cb5b70c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bc7d24ab19cc59830cc6a31aba41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c32fa0b70c19f326ac14b4879f5f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9481f20f973cfaa8bb76ec989709b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346755f6accd58b26e905833e648aee5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb3179ec29a42597189c2de797348498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e8ca11859b8f34e01e3bbb03c7d91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e70a1cdbdf39013fcd2ff3ea1669ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e2007495aaf9fcd57df279385efc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbdce155194182d7ac84de90e5c530502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577186f17fc71bec0ee159fa8eb81a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff4f4a38d17ba051b87030487f874c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d902a8abe669a7e11601aa1d4cc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df7bc1c79550d83f75ee12b722f94e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb15305f2a3451f18156dc3e369409507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ce6ab30de53c7e886d9c309de94a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85849f11a57451d724969292f14b6aa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76831ab2386a6d3eddaa6bc9b7d1d2cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b4e61a7ee71a5dc832fe7c708cc5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a09d8aaf657d684933c434a7177c53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe3846e87d1bd8a0e55caee10d31c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a12b20644249b7abfcbf213f928ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1174b419cb772941efc00c3c20264515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6341888e5f937c393841c4ec43e133516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919646622c34184c807e12173766f7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1135d5953aa507b557f21bcb57b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f285fd5b202b544f596592d8d6a561e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eda85314899b979c31d9953e0c55c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f270a53e638900994cb6d70778fd129521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad832893ec57da52c1f5685c2f361f3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c4abf65b9fcb0e8b3250fd1cc9acd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aca4e398b300f58ef40432afd4be74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c71b89208b6acb7dcb7db34da115525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dc9675943cfd9bbd7450abbf7d3b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd7b600fee7dccfa739de3214b4563527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656214b0d54d0870c3373302ce010c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea50b463189d3cc2b58a3a948abd5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833182079762b0299e61a3253b5d515b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f1e23fd271bf09fec289e20c40473531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264837dc48896efea0c2c5899dd06fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931bdf01e5f2353e0f47af794d9e164533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71ed72dae4b627f43d8c642a68c33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d80ff6a33a11311606623841037b8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa20cde81a271d9220a3a8fb1b63e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0dc76cd083a26850287ac332bf987537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f00f16a80996b8f404341afd562d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473bfa22fde19e5746d10f6cc936af1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca7ecb9b194634fac296366cb3b2b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e722042c1a7626da32212d8c6721f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f521ea9540ae329e7d69d33d33fc6b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc182f7b47f9c743855efde8b8750f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703d04d1ed3fa565f51e685b06e9488544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7acf23586fb69c8353d5f6faa041b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63934134f6044ba646b7bb05e8f3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7baed70996355d58d9a4c9cda64c5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955647827f88cdf7f16cebf9d4fd4fdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa2f812c0285163c84029b72dabc9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae517120ea69c2ff9b4b0733fc8f01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26e6dcfe7da06009184959b50b954f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca7e2c23bf760de7d9ac60802b2132552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e82793bc650de7c216577b24cc533b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c023072b0b65423e7a0ba5350da3d0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cc1c0698c36c2c37162151613ea96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeebfaac4880c5f7719a3c5e7bafce2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a28f7452cd6246186d1330abcd8a14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42cf630398229acd9db2455b579cef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4972179c1e332c2ea4f3e3cb4100559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce7cc0e7ac5ff9ca5d8a25e08b214b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20542f7beb54ad29992eb64950b7d7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c784e210b6f207bc5bd40daa73884f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a949f6f83012c4955e9346978cb63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97957d25ef1c7ce2aedf350c8e139765564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf76528688ec1fbd372473a43d2a067565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f0d9bc44f14b289d20231bc9e170b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289f6547d6813dadaecf9b494fffad8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4425e4fe5437ba2640cf2f7bbd80a68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de6756af03b1759f006999a4975a90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95729e13d89485de955dea1757a3a3bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c157766e12b20f3cb22ea9189e6ea0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e852385d66e82098d9ab03614642572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1972190106d136ce3aded6c2a464a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682195986da5c3918aefb4c279f97798574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c23cdee87c78dae41f7893ce7a61b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92704e2dbc0fda1250d405d21454ff6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13c070e84ca0bedd7e952809278788577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7592cc8549514c05236eb01cf97ed5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1d06825c6fd9fd9144274d437cf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23a3379cbc72a6aa254b89b9dc35c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028af2ecc10f26d71cfba58630f384a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c67e782e5f5a208f5a0543a710f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bce9052d85bc9c5f47c5187bc82b95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d487cb463a17f7b4bee30d7b22e83a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda52ce1f4f87163b5aff082ce290b28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf32817814c21a30dc831ce7d29581586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9e66f5dc9aa0e13e71a9d83c6cd1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d246e0b5d54ec0a0867dbc251f3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed17b48d73ed5b56cd5cb8c6dd8bc8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7309e36d555a99449a8a6856af5e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daae9d03e9ca48a0b4ca6ee3e303ecf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a553f608b88e47375e930e96fb360592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d706ecfd9c918d7a6baf1e1836f81c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032175c323be68cd712cb0f8214fd26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4fa871420525615faf8e0902bfe98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f68824f8d985f19a0a3e7c4d91503596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f9f3ca4571274bab0a8ad222eaec0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b689433e9fe419f54b55909c7014e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1eddccba22153283a2649614aa46c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755921e3b0f1eaa6123b445efe8d50b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4155e65feb3a981823215c60b09f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190b4c771c287b12c6df0069677172602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7711386bd0392eeadf7ae1873185760603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5b15c4b4dd280fe26381b9f313193604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3889ee097e5cc92a79952ad21631f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cccadb5eb47c14dd38cd761ad5e9ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdf7400fed2a37b9b2fcf3f512c151607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbab585ab25c2a32afeeb3890ad7f23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbca09f5a36161e8493f90de2e6e0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea71e89d4287eb5e5721a3834d232610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbda762cb53c24ba2b19d21363bc50a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f7358b5073027cd62d6aeed3928fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96182e59bfe7c890b2dc6d98b14d6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51560819123b72a07bb9d3fc6079819614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78d3075afdb15f8a7f5758c66fd7d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a1de0df10b083f6e51d41d91d4c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00673aef8073a526255cab71242d86d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b73d1eac960d5f07afffffee0f2e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33511624b430d8afd05aee4f3c0ee406619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89515e78927f5d6752bc7b8dee1cdf8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58880dc3db43f0eb1962d58592876a72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b692bf480ff03937981000d7e90a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a31f941c189f0822968157e9f3138623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5558144613c5429a806e7add4bd373624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a627e12af707183a9a54004730f84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2b47c0d7fa9487a9530121acd539f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2911ab9aa906ff1ca8f63d9373aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dbee4e12810e23ed9ef9eb3e5e9f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ef764edaa7c3eb7d25381f28e0ee1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f395777587bb49c0dfdc511ecc35d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5821bf2686e49dcbf95aeb57482466631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cbddd1a5efb60be0a8d0a144b8334632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86753f0427d1bd62ec2e3e084ebe242c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448faafc53690e843600ee04ebae8164634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eda09aa73bc0fc18e918ee16774cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4468d3d4e36d781dbaeac1588d17a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68c9a67743e632dd7d4dd353941d7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2cefae7717466e8405a38750557c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85df65aa5a12d5710b5255924037f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c72dc495c4bed591ecad0b8a5b25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce7d4a6853537eb8f87a3712288fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43e278845cb50b2d5c52be673bf03d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e77f3b8fae513b9139a84e10dd48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5768c72a081dee99a00fe445e201e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce2db44e223c53096312d436e4c42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf298b7d082a328c51864389c9f627646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b898ad0016f46b54dd4f55839799476647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35dd0e5b3f357ac548ba6bacc6f40e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda43a831fa04c8f86d2592073de0131649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbb2a114e7b572f0a30b0ec403c069650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e5d5c5f3c2bf156b23c7aacbd8f39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f269bd207f8d9c198d3734e9c2474652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ea6f7421cbe0f18c7390db40b7e9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca857d9cb8237591a45ec17b4fa404654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb673fe87f0a81bb76719ad78bc07a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1fa19f18cf24d9ba3519159f1abf0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9840a01cf23ad1668a82f6d2afbd86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011cdfd2015d024e3d7fd2da4a0e7d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c29babdd734e2ec72a61aa140a0018659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2f86cdbb42126ecaca03849b361af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb39ae27b324e3eb719c0b58855154661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d075619e937cc5effdb936274184e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9ac7698f9f119dd3ba775906330f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde1af1afe3994ec2ad76c1f831ad4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550e4a764dbcfe7bff350a05da4d73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e147f52e88f77c781b0f17e0c4bfc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62dce7160f200d158b2d643be53bae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cea50b34c4c72cd532556287407ee2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb6588e8785daa11f65778c117b4ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85c434814894264e0f54c9ea34e81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023a1fe516727991531f34f9fa206fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03246750e9f92b9c7bce2aa1e8516b6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459e24cb6e9f97620123a978edf54a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c0b99667c8943fcdf6073a672057674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bce41b7c2a06ec717b4f626224d28c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da31cfacf4ae3a0e9e11a96c69c238676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298500f17d286bb155ee58dfdfc8edcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18398e08582ae10a85107b0005d97917678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f387a2fc3893150f2e942c9fc89c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eae3f3650d400408417d9edab0654680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917470601abdbb79706e6a4fb47512b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7debd9982079f2c4fca7588c1b0a3b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a88094d98e57e014443f8a74a4599c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced93c40355cff047e9731ce47693f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7579691df92f67ee65aefc27fbcd7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5add5a2c159ec3762485d3d86e806686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f87919b4ed21354c922d496d2ab7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba65f4d251aa8fe3e4f9b782e4510688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d8012395e07101b14ce6dfb6d2c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab55eb9e8515c80151a990627b5139690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aaddf87ec930b5da235fbd885a6e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c9c34cea9ddf63eb51882d2477788692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed739ecf421d2fd80ff83d860f7c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61874b90c452b2621a6c47622a971e87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d4ed2e17070f59873a8dbdd4992a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4117da03bcf96f976eb8ee4c28b0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b01e527887ad67df9e65c7df4a3b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a505a8cad9b9c2ef4ae3284c4a7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baed2f8c7fb37c5ddd81c64f1fe20c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9cbc9d47dabfbdaafbb691ba28115700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f48157cbc1386b0ab9d71356ec163701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b95c65575c3483ace02c0cf7663b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669f12653d9ab293753338045f03faa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e061f9ff2e22901913080bf5e2e045704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe43026874334c3b5b3ff566fb6396705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09985fd08c37245d277468a075c2d3d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1b1a2f8a0f61200c52f49ff2de92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05684129bbf5ad676fc59138705b10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62926f1e18207341119b872c0585b508709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0a0cd546cd4bade42c825d9ac70fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8036863af5c5fa879ee0297385d5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d376d85d9e7edb8185f4eec6d4420b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f9b49c7e8a2551556c26a69f4757713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc94eeff2b5817a9d8834d643f148b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750552a4dcb9a4899c461d5351a22c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a646cc00885237446d8858969b096d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb213d0a4ebb474e9b384c8074c44fbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e4785bc70793dc1b8258eb622d7d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99dabf3f65a5fb36e7986162b53d92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cec2a2becb2671841fca9accf135d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b12ed2ce17033224efbd1ffccbe8dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a87d98c30d33d7d2268dabf57f25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358de6b9a0d11fa55b334ead9324742723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e640f4f5cdd41c70e4cf56b6ee13e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a09e9824fab521ebaad21a383599e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9bddb1689ea23f854f085268247e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7f59e5c68e437e049dc9c914b32b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30b914e9b74656cfcc85ba7587bd0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627b6e510f238153f2962c1c7bb6b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198514cf38828ef752ac13ec3050460730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296154355ff98c73a2d85cbd4cb29d4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a84b9eda7661724b6bd81088aee6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c55c1ebd491f9df92a310fe354d94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfed2b5371e8e3e3952978fe317127734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe2f6df594dc2d157eff447c87121e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbc8fb71891ddee67889186cf03301736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6423be2de1e489c0b015c26bc825737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5af8ff994aa99d6c3213e4a023adb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c847cd3bf9b3b5e59438613bcb3e64a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b5230dba703ab1b768c5c0716750f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d03940acce9e584d69f6153913a42c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d564069c3e59ccfe9060a1ff0aa09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65359c1d46ed8a11402e1a1a3f659e09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a56f136fa4939d34099b0f44f3b006744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1c8b5cd1f9aeb52317067339d2ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360f9b1aa9f64af24a86f2bc8499b17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b6d7b2eab2f1ca584bd411d395282747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c43ced6f1c36f00ec5900c19de77b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d767f3c08aa035870b6a5ecc5d9f17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f106f62d51df8c71b72d1028f5e09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7361dd9e8a6472b9a1f86fd41ee7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6116882b5aa1cccc1e9af0663adab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9d82dc0e73131274e60054b4e5410753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730125b71d912f71914dced5392624754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bbc897fff82a226295b966665a3a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a534893f70b358943b248769d0ef6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aabb95d2fdae61942fff974894dbba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4326f404edbd41c5fc674cc71d5ddc5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dc49105c305e6d7f4e040e998830b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>