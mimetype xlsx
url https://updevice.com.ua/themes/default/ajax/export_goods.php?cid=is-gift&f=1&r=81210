--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c44227a16fe17af4f4a22f8ce21d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8993d391696ddc648da311b732812b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4908a445976ed0339c89667d094f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa88d44a432f3f4baeb658306219d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b7f0e6b5da54a110c6672d7eaf1275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c1a6a889634e035aa2900c54a9c2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f6c75ce353f0815bdf45ca4d5ce5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f6f2cb5f03102d65808f8cc6a5d8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f54d9f779c21d529fe8da9d172ead9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5724fbe839fdb72615d00ed0c129410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e745244c8c6217d9a07ed7a15b86811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc56cabb1a532155ea5efaddf0dca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c34112952c754eb408c3d856e28e1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281694408c49e51c6d2347d54c00811a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e562e9e9355e1c9bb3b09d588391215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5d0bca86279d145785c1e2257a92616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc5b58e628c6470a65c9a8cfb5362e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126036e2705502ffca606b68867dc99518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7891752ed8881e12ef69355b57ea72f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de308cef49b813fcd9f0cc77c6ee1c9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb239c8176d71c8ead3891ae0278ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a98deb23aabb216c694c16c6e8b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7440bf61d23a3c17971836cedb12e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f146a9714cb1518719a1ce48cd835d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7575094468484465f770480a0fd0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d58388260568b5eaec2a30055cd5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5187e4fd39cff19ed2df88e6ac83df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c687d76607dffcc0b6c6581f12f1e5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b3fa965b60c4020313daa19d7904529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a2adddf611aae2bc6e8bba4fba9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9091ae94234e594efeb049d3a11f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f593c0166338366a94df7bbb684b9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11331b63252a5f2165ca023f210da02133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353f43536d5572cdae83646e24eb21334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1ecccb7a7fb135d200bec32c8a97e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a399e62f508a9b2adae48d23471e61c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949eb3079fd4947f32689685a8fa8b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3e84e2ce584fbd730f30572b02f9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e73baab3dea1ae65fcbd642a948a4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ec41f850a0b50a54ac5d27c35938340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6011eb73d67fce6b9894c83d70d95941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b5e3774d46e4dec452a530afa27af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4406d436e8e8ab211302d69ba033b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68403a1540c86daad06e09d33c69a7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e061d21ae43fd520ad16c9f2e3709ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50d61ec85fb204bb26f40511359d1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50abf66b6898caae9d9ca8f46bdd7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e47d0189c8eecbd7772f13c4b63fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed58509932b71cb570ccc196b1c66cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd500d45ff39d6712cf2d78e09f27850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575dfed7acf9e6fbaf857f9ed7d315251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a150f851d6d88072ff0ca652078c2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89b2bb53855b0385bf14f09a48a5fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f5e109fc7e0fde87bee420cef2fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba409f051f8b6811c07bbdd8e3ae4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ccd80b600f5068198d03c6c53e72756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973013c0b244b4f3b1d3c66fe3c6c7a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b5cdc55928c4f11787630f3f769c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872f8199f9db297d0fc6f3b5c90f37459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff0ce3f594c4f810126936c6f461e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89445567c92e953a6063582da6258c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770671d132a9ed1d31833c5851f4bd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d770135ded7a7a001435f7a8982da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e613bc25374d59f2e33a4a8d0cc9ead64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a816847bbccda6c2a830bea279ed8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e1f301473d89f18f0bf6d1f32bebb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced8a588110917c98644c9122d5766f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbf5e3c678a34c8b052e9bb1ec634068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99dc8348d7f4ed8a086720eae7245569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2cbfb2bbaaea9676d22a3a1f1a62670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba47526c7d21561640c9e40b4d8ecc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87403dbc9d18aa06478ac9ea45cf5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814038db616326a762b7b3e08fe0a3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc3b90d4d49964c75cfac015e0e23774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7feedde90dc0c8f2ef793f2a242875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d2b4f27019fd6f07bbc03fc19678476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fbf6a697a931f26a649131867062977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d5f2e29cedf4a77e0d5d04e4c9f6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd8c6c30c250080aa294bacf2afbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7823daea64f78c05c92af7b01f7e34380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5a1c9ea69f123bcb792f9dabea2f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ee2f35ac0ba2c3447a3dad0e22b4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8c1c8d13930ce291906ef48ca6f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2914919491c24ef6bb8b23043f496e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a3e562cf999962c6e56d007e57e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe2dc2f350dee492e8555e6e5784da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff92770e7f583de8eeb0d88ec398a2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9222029ebb0c66017632561db8ae888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b17f043fdc9b5582b145913750f1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949a2bf0ac35ceb0fc5f9257e5e554f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b7ed4e04f47e5000fcc5a7815124e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000d5f9031f080a71b2084b201ea6ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fda2edae934c873487b6e0a96e558393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d2796655619a642c2d6ccd675b3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b448f55e635eae9dfc6ec9bb1cedd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32b952a775097496d586acc01549df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2ac9dfde34b8025b85facc58a7a0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184c0f319deb051f35cd069cacd8b1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d4da6774fcac1bcf88e576e94b34399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aabcc15e2e7341dea91b43e05c06a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713d16078111dd5124eb354145e14c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49476d41f95a5df77dcaba3e5a7f4d6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d183128c6dd8227f0baac9928281d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0d603614a695e5824d1720b7bf086104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6e349599c9b21d0970beb25fa6e2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d48e4e072ff38d9a1c10d6d6def5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4fdfaa34c92b11bc9037faeecdbce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1397f622bfdd98d571b1bc64e5d2a19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72425214d2ba9cf0fefc4c649bbbfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca22871af1bef6c30c959e24370b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1a8ea91ff7f7447a69a9caf64776111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106641e0beae6bf66afd69e912f307d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10420849de2f21adfe5b94bb468497ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fa2421df0b9e57f496a786f6840d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a3a8d8539310f721beeaf7324a840115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cec7d5880961cfd5c31e8b494d4ab5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa205cbeec2d2415ba271fd98f3450f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ff0dafef25883af843abfaa86a2d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3884161ca7f4e3095a3465736f901e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a413f843ce91869c69b433cd404bd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b5e481824e7dbc9b43431c73f0827121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc6a1ef5ec75f6558a18e59d7982b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528145f0f0a6ef9a962f29266f305a46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336a624a1755643d61194211d3795c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383677e1db0d42398e755b4dcf51353125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14bf93701fcd79247118ff04da73a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8805319563bbc503093842969fd784e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f697b6df0ed4bb923e3178ac57391128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0286fc33fd3dd82b610c1343deea4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297d017dad719c11b824ce9a84d3be5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6c109e269b81128e651f71e71fdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5e1d977b6fcaf24a647e93da69bc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e952be390a71aa6794416fde6a672d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c3c006290ca01adb72f81f0f30476134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe10cdabf8b52b5e537fdacea562c1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4598f6d3b4fd1d5a6d333c9d5eb553136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1658713f257f3595c54be59a698b9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfa8f54631e3abad8efb20ad23ed7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad3defd7f4cd15c97cd9afd7eabd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe93c4b79b856bb948ba1fa0bf870140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30945c945b023241ce6802fd51ebd827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cafd4fc561807790852d79dc55813142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e3454c23813d44dc7d0d416ba3ff3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7236438241c10f4e2354d19ad79ecb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c972a259e5d58961c5eccaa23d2c7e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d50d62457fc42e750e7c6584894b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458591186062d7794cdd7af3a750353147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d064ba77d96de76f8bca1b7ecc30fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb008ece65abc7c369b1c76925156f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c001fcfe27df7e808f8f85452877082150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452b98ca25853af45c308a8341c929151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f5455eb8cbd63f9d6e9143c55206d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf6d499a0f307f0db442d5e311b56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb28d334192a3898fb4e92c2cb15d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66405df88c9878cc33e9634e0e211f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca9ed0437e9251924038191e6518cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c6c248b39867f04f2f79cac6aa7b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd44cbb3ab8a2ab6cbf838fda9a94e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa3dade53eee12894db1ae5594dcc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac9b3a3bf56cea640d3e5682a4ea04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb782a1e4b094f0869b37478f0de58d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5d9f6c2869a1deb4bd00fe0e41412162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b55739f137adb8fb5e598b85a710d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659ec83be7103c9ec5d12ac2231da92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb27bddfadee2b507b775e36d60d62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049418d94fa57f03249032d5e0f4041166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294f3d2888a9202c83d59ddb038f984167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965744bd6a3274377680270c34366587168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1a9c23b264b887dc77e1cd0180039169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a281cca0efd5b7000bfd039e5f6cfea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187836816258a54d51f6e9f5ec498343171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347317e81d7cc5a0b0e72376639ca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572c7ed9202219aa83232ea9004d3ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399af05bb97f08ba4e9bf16e75b8b220174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63d7e664277a53bced420e0a27f4ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0447115a450dcba803aa52138e2aca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963e8e45b1f275fb4a2cc1ec7a35f8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31e40a8fe557ae9260ff2b6005bb7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725d030788a386deba29b2d88d8f3cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023114ae97e1b440a837228038d603bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2c0abf6b52ed07f0b87e8382ae188181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3d878cf300990d5fb04e2f84c3d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c813c3e2086b7a0bb7b94eec0d74f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb0caeea406de22b893b4feda4eae0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db2851adfc64e00424a31e5e830db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edba831bde7902162c8ca48fa6e442f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862202c1f46aa6dc068bfa24ddd266d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7397a3cf809413f7cfd2245513ca5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b252626598f24e8f101a28180708312189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97565f9e37f43e4de0c66d14eef2479c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4381afc3b40acea470e024aaa53d65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bef41e11d5cdea24fe6463582d6e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117822ca40986069b9d5afed5e12fb32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8d98cc8e88d773bcaa7ef38cd7ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d9e9ac0e932267cb0ed132ceb7cde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860caeb69351c8834b5b30cf85bf0d61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9ca14e3c0f57c97d570957044776a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa0b026ec8811287640de51bd74746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef418ca949f060c937893f3b8fd0fb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2174679bc4d010e2ed8d9e7da3ad6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d524c7032e93b8bf913dbfd51f4b63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc19a885e4114f49113f2197c22d68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdb41a3f03340dce3b3415343ff05b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed308b0bda650191790e1d1275db665204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f3ba0a4adef48e509d28f3706a2e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9039bd2dd0b151422bc6126dfe9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0498958bf91e82937cf738a1313240d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ffbe3171b4a45bc748cb8419e4a33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931a63af85a1030285867de28221b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac44d46f42f99941151d6fb71d83d2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506e50421384b46cc110cf61b5cc975211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb0b16e5428682eb616e0381b0ba9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd5b3377f48619f605b05142a3979213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d5c3b79aa66a9a36e8551c94ce211214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df00065d5b7efb96d5fd59d53d42df1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded11df58079a1185614e9a30ab6b95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f869881df4875ad69326b6e24042217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de5f643171599fb5d2e9653b19e281218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647aa7b12767d7aef26de77a2d6e108219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489534a665763cf1bfdaf566c5710d17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eaa9ec85425799be389dc3686ebe5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548611570e363d45b48b7a069f32acc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcae12cf7927168544bcae2632addb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69275f92ab10e3de5d379f8bf07b57a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b14d2040ef165c0bb704c5f352ced4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe8ee7a1f3ac4b5f85c65fa6bf6dcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac00bd21693aab1789a5a02ef0fa46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b2f4f4008ea5c7a1014aadda12f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402eb5a4de5647392e69652908f8dc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b4b97160f422ef14e721153f22be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733722832daf6528df5d5a8206ab1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344acb6d4fbeb756d864f3b2c4a127c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56631fcfbea5e61044d0ab4a20e3e894233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685f2b77d93464dc724cf350c9f3a78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc62347be77a2cb76d06f41dcb1ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fae988b2491c3782ff2be9e1bcc5af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb9d211b723519e9261b7bfb70e43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12484be5672b8c2e83dda0cce4ed3af3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdae215e4d4d6a97f3269327603769239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea2efb85402e1830fd897384048d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312f9e0715199d6150408c78eeb7cc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55590409c79fc4ed0066ec286e1c34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03d3f7fc2488112c5d87b87971b07a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bc4de655a48856067b1e58bb392cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d40595b2e18cc31619d46256b1c65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd523e557dce09570fc3ebc74261c36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943646555077b024e74e2d35bb7c5b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21750a060fac2e0f3f90214b27e94e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd22c67c1e9f555b265bc6d288e0ab6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34232f75fed3561d03614850a64c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f5bdbea2face330141266e6214495251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c419d155c2f9c9fd33d71d5770d4a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ecb26492c45575f07491a13e55f1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397b4d9b83bc28996863823b0521c82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca065004be2cd64b6f5bfd8866441255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f067947fd1a325b88252a10470d24d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658ee5c6b1785914eee7da859bd8c82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5496a7056e455d66c8ad4edb58ec8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eb24a3e1d0f5853e4a57f49176b01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462020f8f7ac7a7d7edd26d18d7af977260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ee9a8083b3434bdafb461fc008c6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85df89cbbed6422fd00e00ec3926d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de7d9b29ed668f1606551709e60a37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4399be435cd39f32fb864570ab0fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dbbfce11121d83b286ea102408536265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cd0d2ff18e9e3af2823a8841afe2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f32ec6f82524bca02e9bfe96f778fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b6e0818a371cfaf1afa06eb6470d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee52df7f7c348f5296def4aad3e901f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f80db528f480d29f95d235500dc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a3f40ebd11fad9d87a4bd5af11881271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e29791cc49a9d9272b89309b456000272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ebc8e2bff5e691c5780895d9a2a94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23797bddc37d4009426b940ed414fba9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b3bfa53233d5673a85fefd91ffe9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a483683149d5cad0c3b39580dc66d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c14005b588d01e1c5d9c718e147f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315cb451b0b3f3a9f02ecff84553c4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4ee7d91dec5091d13bb97cf8ceca9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430c28d051d8c2ced3fcf9e086a3779280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e12613c6a27ac25b07907dd7802e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5fc348237afeaed8003df54547b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c53c9e7a09ee598faeac40a9b852c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b70d21f261954cb9b3207926a6d95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5d7e7364c22507118b62ddc80ad7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5853ee9cd7017acd35abc0feaa02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aceca053ce8899c82bc4e053a0c07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d64dd4cdd1110cb3598ae60658e03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440e06152a29a3538c27dfa6b84403289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d923915324c5a3f48194d2b84b25bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7700b632144c77a39b8ecc1c5e2433291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bff9cb46a7c54023e2b691994da08d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d535e3354f3a846f6fb24142c376503293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6398a811ee70fb9e6ed5a23b9cec9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93dc8f67fcbea8aaee394c95ba0fd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852878556487ff45f6294884d5e5c9e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a55903889120b95810b86a350b4c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea1a60c5135378cae29a3c57bc494c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0df25e6ca3df061eec10e5536bd3fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be016e0ac1edfcd53757d76e059a634d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9a0f244b58d565dffb9e96d45bbd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31de12e232b3f59abfbab13238b94e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68defde456200ff17c0f5b56be6aaac6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3edbbab51c02a0ed25122fac1f0495304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b029f6fc86c6ceadddb3d1e711945a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a6594ae0e9eb83132e6dcce455759306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c675867efa842e29456dbcf7a9f4d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885602f97ccb9145ca22b8fbb193c88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80d0eb9dece526a46d93d4e7344b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8c68cbf606ef8213084f8f6ad2c86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a9005773a9e695045914c281e7a00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cfb11c5050060d3b3205084b491b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8637aa728afe1ab7af134da70808af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5fbb592c483704c56ea39cb9f2f79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1efb41666e08540726d43af91a5bbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b79dcb93fb5e6560c6472428cc466316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b766d2aa07670025f7ce7046dbe809317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2afaa4a06fa1a2d6a0ebe2528c48f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2576fdf81157edcd4343d5590a55c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35014cd130cc1351ab04b7878d6d8399320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1a018809d83ae5950e9b7fd336fff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9b8d0a8e8c537ddfc264ae16f8219322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b667307d24003b403632ade3c594fae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77804db93dfa3eb41e27cb2a373da8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694416bc957e551019b6280fbd980cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639037a4dc3bb4240f6e1dc5a5dc3cfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3dc1212406d2dae96da8bf2f5a3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80668b4ff9b480141f0d7e71efedc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedf2cd8584f9c35523a6e539e6ce08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b43908dc18c998fb0ce6019db857da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99513c912ee2af12d2529e142198b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e4df3349069d826ae7c0b83ed8de0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eae058386bb892436cf20a821431d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd4826f21263fb5a99483e66ba562f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f913139569ccecab043c28f379aef7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9523c18250e80f08f26cc6043cf37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9782dc27c79ea7d5993fae5b8fc30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246871499711bdd5c933056ca037e231338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b52be05556bd50aa05653b006e89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bc01047e2b2537b7e4e6e75fa8ab7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02da319f703bf825319f7e86514dd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0b0ea2b62b7068c0a63f2c893eda8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993aa4cd964cb91ba10651f4be03da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea573b4e45bf53c7072362edd27ab72d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e164745ab07d53121dfeb888afa362a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f2db1a40864ede2f48ada5c7e66d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1c34cc74634d782aaf4092d2a35d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735a5ffc3a5367f7cf41874b3d1f667348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458396b95846de3ba530bf784bd23c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac04a5f031c5d4cb8894b0f06520000350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5898d28b3c92ef5e414ad0de89ac20e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276682f6b30039f681eb699e24b1213352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c09e29273d53f3fd78a29690dd884353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1293b06d0080d631c2d4f38f82f6e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2078a061273ab3be6cbe3a918bfbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3bcc543811cc94b13e5ad3318cf41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96003243cd4474c1beb66bfe352a09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4759de0b40029c694e83b29beaa757358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80171a012881a7162cb248ec1c547359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef52430fecec57ac74029ee1e5c8ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c355d904bde92865d9812ec635c0274361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302ff30c6ee8e4ebc59b3e2e8bdcf4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04558ccd642d802a55f8d59115bed001363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac3c07291c8d24492bdf18b086f1a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955fbb9873afe636b6256820aa67bbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb87297dce2e4ac1a0b7694fad70537366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a231c24f5d72d5f6cedf409da7c07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af75681b88e928c0fbc1193434dd602368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9faa7eb65aa88b6a49a3c7543e3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217dd90abe664f08ee168f75b1d707c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4abb874526d6b00dca0336450ce811371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284bf3ac35c8d671b50fb41daaea765372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be0d82ef1330500119cfb9554c7c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ba98ba8bebc875577dc074188d084374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb74ff14c5811ce033e3d5763c1ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fe6d7a56fc1fd60d5ee3e61ec1a12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c25c2df885e752de8c5d8a2e02839f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeed4afa4d6a0bb2f070e1f1040143378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e90e1bf87eaf5fed126e24c30e58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464201dd25b2b26a6157181c350c73f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02e92222cad2d05950fa5e55b45f2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6318d299037e37d23e0a6fb6efa9362382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533c33b77c8d213db0f5eb50fbf9e38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62884202700f7ac686d858595653aa58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a36fabf47741d8094194be4f266fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67769c3cb039606a735b339f258421386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a386abae1358526fa86bbbcd2900bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be24fd9184d76183539b32e7a027c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991e80c6bc3e3aa5131595802e8531f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4755d7ae2da562c766ec45301b707390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5149748a25da8ea451aa77e2de7dca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19340abec80599fae6a9ca1bc1a8692b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f254c5762084878090b06523e1414393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f22ec737653b32b1f1eb279f031aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce03d5b27992af70e1889e0bb5edfb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09ba03c8b1dfa58b9aa0a0bbbbc62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180c12585154b0dc638fc4abef0138397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cea393fbffc2d2a0a76c3a454182f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59e833c3bd29ddb8e8026670a095c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c00d2f429be7156cdae0d5527bc04f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821b41fd3b6e725d9fbc69852e33593401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284cf117893fbc21224888be6d7add1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71845d6d89159fded81112bc03ec3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ada5551e6c3ca79e202a173ab2a4de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96604176c6e85fc6144d5b52cee40318405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87754d4d4cc528489a1d5d06df8a029406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc33d6a11deef4f7b3df150096f8a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21653ce7c385343c794beb67214426ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47584e971d7036ad1994842076638a98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1701921917cd6e0ea1303901b157bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7e6ed2b058dd356843666f76efa4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bf6b90472de70546d3c672b155372412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6741cb3576ceb8abf81352c83287457413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489492dec6774dc431421aa64e89b06c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07435408f71843f42d8a304b6ae072f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47484731321a99d85ced99c292d0e5aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b1fb2b3be2a6d9fda98c44244d98a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aea2cd89795338ba99f9683dd92ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb37ad8e556f5eaffa22cf8c920ec6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb536f0299387b43fe47bf1a2f600420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7441ab8b9f2a2a646ff95ce2aa2d39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58beadf8fd89133dd68401482139e70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6b4e3dfcb15efc7455df94b29b1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cec505b2d8ced3656c28654d21d71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35deca6bd925de41eda2df89d2950a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0cea0527fb658df4bec73db491a5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ecb0be9b1b5b28446a9b1f5efb190427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fed87d6d957b225b023d001f74d64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905add341ec3a7989e1ad1c4e2790e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7c1f03e55a1ca031e769f24c1757a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807540bd230a8b331efa6d2134dd129431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20c4f7905288248d52e27fc151d7bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16df4a18d2c684b177b142990a9d45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee742a36a2802fa6dcb5dd00d3c3c81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20621cb3950bb5e8f4daed10f29f5fda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49a11930e27eb45b17fe912dc2da53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc8c4db4966a40c3c42e197bec0da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37489a93a616d2d5e7bee3f22479b29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb53135b7e8962956afc88278bf97e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c02375c13d27e366f6c19509e2a77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69568d97be3b86d51205c624b636020441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abea1972a527324fbd418e177ef6c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264734377d1c8a782b1e3653e538f52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc155a2f8b1efafb9a239a38bfa8eab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bccd22079d4b8a1de9dfdc37a472b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c84956d9b781345794c068d469f807446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb34b47385e56ac144c3b07a340d4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137931baabea638cf8c2d806ef4228ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef16e2ad05285ba764c12f656eeb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2c372a391db6a80fd180ec82d7df5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c406784265b00b65714b9d893036c95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc230a0e8b46fb29f0196c3e9c23cc51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b27e8ec4d9d5ee42b35b4d024c2fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09856395bdb0a9a52824b4f6cbc7a893454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9297730abec0c297768f304f49a65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e57cc527becc3cc19e2d71b34c6f8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fcc590a3d9d53d4f7b043ca7b8945457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c254980f76bc1445ff18fd9ea3e11d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d240210604397978b99b5f7e03c4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde29f1278508776e6cd0bbf6a694d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66387aca70f25252986896f104bc72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c16982678b214d747a09d5f0705819462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d9f5354541c7e3fef1e8bc57e410463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c623f6149a5605ca8542470c39ff1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19acb0fe889089d2422eed55b0570a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36190c4fa1cc72223fcd70dcbfdf37e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3559084aa806570dc904d76bfa8bfa4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d8953928fb99f5dd51b855adb529468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1cdd209495cb603ae1acf748e35ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e7c47c1bd276523cadd710c69621470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb675357c4faa56dbdd2fcd5f2ab52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d526dc4b4edaf43441a786786a20b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea83ffeae1e23a629c0bd925bce229473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b3316f605c90b85fd24bdc3fde07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e9eb505d3b703aa7505758bb6c8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32419d90b1065349fe7630327097f252476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb7cb74b5b18b2ac74c0f462eae651477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35867f4d12481f2a0f1dc1e434022f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dd25e6dc3368b6be089c12461535e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e816cf6a28853e0f92a7a93a95f185480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6a5b1378fe216ba69a3c9db92765b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9793878fbdbc9aca46280408fe1033482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd884a460494508cafad59062c0057483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0751b91eb732f3089617b6bfcf09f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff67dac45cd2143501423ee95e3a7d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396f46c835ef2b664e454c1873ac208486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619ba0234d174889a4d190ab66ef34a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c993d1dcfc2ecad4c71fd898875719488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b793b2194b09cb02f566773b72c81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881292ed13ced68b07562f9999e9951490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9a1160f0b9e259e0b9c70a7705591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95876e6b82d8a227ce7d29b43028aa63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae86cc4bead1bf3ba770f91c95e2b1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf69cc00862097c3053d2de060849d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a017720bc666a5e59f2218e64d84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff94873a112a534e7becda8e4c0bc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c358f8bdb14739eb52c2982de4126497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754c02e1194cc7ba5a936bc2c6f51e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589182ee57f30645837976bddf0439b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18dc9c9d3238ceac1ba57f0f0c551e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad571f9661ba7f3d366414de6ac642f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322b57bfd815798bf6c0c2c76f8856c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf04e00dbb43e95dd3e31e7908c937503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60df9293c6a6d82f1e599a1f9efdc7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1906959ff394b98d6f238bf53cc873505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a8fd416708187984b121fb4c20c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d096fc4f9347d5f8a15eb3086ccd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a20863987b228a7d52d56187d3ace508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268fa61f0689ae76c73aec6d2dc2af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90c88cd738c7db0eafcc878244e89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c186348887cc28ab377416f5a01c7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d58553b7481d9b3ad72ab735a9369512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3ae94af1e705f982d193051ed370513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6907118d4c86cd598082b09fdf5f037514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dd77cb9201e78afbda1d85487bbc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7ba065af0c2733aa3c8e97ed9c1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970854792279a75cd4067619b7a468f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5f26c0cf5852207a0f4caef635e8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc89dd9c558a2deceaef377d0179bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875f1c5282a11560a404e6c9732006c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7160ea3e62b863a9baadcaf2e75fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab618857d3af47131abf01e317ee26f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ab63399153cefd849cb1b16b903b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5193d59a204ef8f59b580a75dae53d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a943fac1c77fd99af7377df6b2aa8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8e26aad4ce3de8bf82384b6f7f2d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b62558a6bb25922a0870c78ec08e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d9f9c400f264dcbed175f5c78af09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cda6682717ec52078f789eb759e22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff47dfeb5aefee860dc515aca91213530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4a7943465dac924208df503312840531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1dae020d298e82a1ed07ceb807a34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f78f347a6ceaa001bf1bc4614c87e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f542c43333910db61f0cc01604fb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4efbd65f8525937b607a2dab9597535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bd23394eb0426b1bf079143f5afa1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6d9250513614e96728f80735c0a0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b0dd8d62921950803556e5a5a65b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8239fcef12577edbf70d67c4bd54c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d14e2a9ef17f19db22d87c4536e80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cb27615c2b288af23bb2d1652cad7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dd19ccf5008dd20fc5966eaafc9e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aa44d0f0a29312ef4980fe0bfd244543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce953abb59b6c8fb6f0ff6faa2c651544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3eb497dc89a42f0449605a0837c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a237b4f65e9c4e17da3b3cfdbad05d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbc49faeda7d62e848673cd72e407a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aa87a7ee6611fbefa3c567042f820548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460dcb755d9e54799d86585ca993ac1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cd4a86ae8ec62e548c0121c9207d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a33e0dba13a830e596267122091b63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b40479bea71a8236e1ff86745546552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01717d26c83a76f26585324bded1a669553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce6f239244a5661a1c8bf7551175e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9191f7e4a62ec243ba0f01abbe070a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b216b95c747074f007205aa146bf76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042264c6a26c0d9a348077775aeef10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce86b2ef6b29b8481cfa871a478c28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f509e02a2c99315852867fcb992e47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156947064a2aa6349961fa1463cba532560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368b3faf25b2375be7b2e3bacddd3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ab1c355f9d6a35d63976bd48aef9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57aa2980b7d4865e882c663faffa9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f32336f441fb1d7a58f9f04a1cf20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd529bccdd543f7e4ab149efb6bc3b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5cd10dade21c6d043e2960fff6cbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8fba03dd0fa072648738c65bdeb3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603060acb219e990ec6b3edeb0eb853568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be0d7ee908f12dfde001d3b7be4dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045f163220b736f52114004a17dbef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddf9bca4574ce409a173f728a3284571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d0facabcc38d6742f456b978156ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33d55f7d67d4c646d727f7932f733573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e258112ed37c47a5f6bd2876ca9a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f01f378dd4194a00dcb1e336386179575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7028a1a57380657f4fdaf1c977d1e31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ef97e13059865cbc5abb560fb03c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0051371b1d7bb541b4af6814cccf9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22ba828377b8f7fda79c2ab61be786579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a11fa9f4991f6a51c7085ce8244bfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cc513495e20b3561051b045f1d7e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c818ba888d33c15deb168794043a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc869907e9b3ce4f942940a47dbc797c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e0e7f02f48994cdd012503b31cbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bf968123d740ec111c14685aa3e52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100ac3436808a9ccb9a048e45791c8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39527e32d124e0d02446573ff8c46dc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed6380eefeffd6457f7f2bd70f505588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f677ffdbaa4b000804df6ab3e3ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a614e2de3b06f31caa3b968ea90c873590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc367a0f2cd1cb593a581fe354f911fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e485c38c3ee1cda498713f4027334592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb2f017003114cc160b593a836bfb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e382d6808a3a8dc7428992fc0cc30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78882c4a5908147491080a6e3685afff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502ef6ed7caa3edbc1938a391bdefbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a262bf79aaff0e7555e165915adc67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a902b1131ef5ce1a4663a32d841fda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199047afb8c031bdc147fd3a912c363599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2900d92990790ef7120d18bc65c16a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d762d2273b77a643ec345524b0bf423601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f71c6ac2dfdf4bd5bae3de31c0c1fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706e0fec03da30691452df1785e149603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f4472fa44057f9e33683af2c9e197604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9bc2ac95af8b8faca2c9da55be69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238138820242f1624e922e1621e400f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2fa7bc290ae63c5840b0e89822959607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c5bd1603bf5bff5263eaa0483c618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85925e676325025d9d7441980fd4c77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436484ea9b3237cf2eaa115dee83dfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ac0760fd27007b8ede0988e4b69ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819e044bb8b97ec230899babb92441612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a9b80bc3805c071959047ecbed4fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ee04730c4989a2b7209eb7b63eae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae00b4a049020d305a7c7d6189b3b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a013ef0da1e2b0ed10191476b89997616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb750d8b07f5e5ff3cc33a47c8274f3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a253fee20f906f0d0c1f6223bb8a80b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa249e0ebb448f4dc01fa91865695f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093f3ae6e44dec2393d530fe6cd9639620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131d6942b6213bd6c2677e0a0f2dbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cff17a3135329209591b14f4a7c66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9a6317607b193f42dd15952903231623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc39d5ec362bbcca3ac5e9c6cb8f07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424ad1578b8259de71e6b0fe59c17e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85ee36a7f72d370f32311f36814725626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ecc2223cf644c2eee517f71e835da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37d3a87d53d6656f127fed8a8db2e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a07d8cbdcc826d7e7b5ca024013a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c81812a7233d6e3a05bfb8cfbea3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84808ed16f405a6142261ac95a1c838d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d6fe550c8ae181e7be66f193af4cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37725090a4676b0afc3997a0810ac3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf4e9c52221b770e5f0dd3ba101379634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcd066e0ec9000d22d0b96ea534d8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb3106064f8f08b3dcd024816c02a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d60b93920f16cabf2bf469089b2c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4492b9d9da522ecb73a15b78ff6a865638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd22ac0dd3a93204f13c50fa75874b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e59de97b6388ed33792897d0fee187640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dee38c56a264230215d1175a1a517d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9006604209ee5c409feb76cc1a60c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d0a7e1c0daad063e752183352589643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5b5672c4f85473e405e2062f6910e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538551121c33e2058ca805562f40709645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf466ab09111420c8358fa53d957250646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae4e7957abcee44615b91c3711949647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce973b5c8642e9c1ddbbfb3195aea23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfde4de6e99ce1017fc8d7f5da0f68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1508c7a73a7b03f7d7a2084549036650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384dcbf3ebea175c7b6d2c4c815b9c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed889b9c1ba3a6113770fd922b33ef7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac158b081b72fd182ea91a6e2fc9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bad4257a668c45f609b914f99f251654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3990cb6b9ec2b656c7315fc211745655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe8c91ef4080a9f8774360c76b09a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707983e2311c84747c532c0fc78836c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94106c22a1e23662773f87288f3b7e4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3487dbc4e8b740ad5b12656490f8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bd403449b72db1ee8eea26ff24fe0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a57f12ef2a827c4b45a03b1c01a2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d550c0923c727bd38a0d6a5b621c4bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace2d4c2f840ee604fa79a337357334663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a18425357ab66600d70958f74cb25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a40b4c5d475b504e8e5eb2faf3204665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636622965bfde18b2d7491a0a788d688666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3283d445f7e2fa130f3b139908743667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26e022e4baf469775c256bde9874e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c044d6f2974aa7cd6b6f176711a5283669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaa79744660d734a64960c2fe6aacf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399457a498b2b012009f9cfa06ca2171671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85cc6b3de76877e7661cd96d5f297d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1c76c1db915f59b28ed670d2f633d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ed243403f410a385893cf8e3933cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d6fa91cab2bd4e4c89b11ed303246675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b74d8b286cccefa77e50aa231c49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7febf059dca7429d8a3a935d00aab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029970b404f3589e20cc62a227ffd4a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833566afa06b0489784bc1fafa26314679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48bef105fb4c294576843e97fd2221680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2e81274a6252340fb7e5f5b52b6c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad4092553370c4b5bb692208438470682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d91a01b093ec9bd1796f5b98bea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4726a58834a1a35412b8b88a18301684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dfdb1bef38194e1a6755f2c54016d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df5097d38be58a0a45b2818cb93185686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c43febf401592301baf29c706b0311687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb0ef6650221993293dee0d96433fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa793eaf6efcf182ebb8a716858f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff19ad5ca3b928c734386e1cb9013c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1690db11add2b00dfa54ed877ee5a6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf99b4f6ad9f18ab8166752fba1445692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde236ab51458b89b12d02c5cccef174693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe34b6cd7f8e431c5342db7f35f6d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f504de502081927b4d869f2757716e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac919e41864d0d9e2afe9ed0c9459df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab385d29c2176bdf29c2b33ce2f3a67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cfe06f90375fc18d67ce4f489c10a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b19d8cac23e9142cfae995e41a82f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b0bc10fed3df581e700360a60ef65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90675b93f4117c8be4a0277212ddf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28db4c430c4a12720196a2aa5f1523702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed25eca795523eff4c2fab6892c1a64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260fcf74c5f3aaf0875dd956190eaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac2cbf29f31b4c76c8ce5b57f6af62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf035a63961327829d86958cdfee06706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d759c078b907395c1af9dea0901bdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba89c6d3a3bfc29fa67a951aaee615708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771fbdcfcbc6fa99dd13ddf48ad648709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd11f48b5417121966a9711f6bf0db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187375d5ac203f33136b2e815103187711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042fbd71055f3d2eedbc633b254045f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f207155e4fcebd2dfbb3bcaa3292db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefaee6319c6f20b59168245930a348714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526d5c7cd2cbd8653849cd26781414b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cbb0bd074d2617b7030eecd60b54f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e6f81e11efb7c9b086e8a2c57ff5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee7c85d3e4950739698967d0d22aac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394947b889e91a779f27c5d31d393185719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddf18a55c168777d71a3ad28222776720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af748fa11264ba821297f7340339ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0670b02c65ea4311b53f8d299ea259722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c04293214b581bae9d38adb6046b86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191226d6b98a96232ad12293dcdc4773724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089b18127bbf4ddf5f9083d7869b7ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00bad6c5ab770e1d3e3eb9c16b1065726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec3ab0363071e4d7a6b76baf45b4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8bd62cf3da5a9fd2eb8b9903a0faf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f797d535b3e29397c02539dd60f58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342bd9e5c0488b06b8a95e83ac7a1c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d26f78b648063aee0a165b3ee9cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05fa4236fe4e012008b7f2e48b0f75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49f69697d2e5810ec8d08b22ede88b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b414aafae3d2ea4f4e306a38e5812a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ccd15db15924fd11a35f20f218f26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fccffe0b7bf0ee2c10a9f493f3350c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8fc54c33f81b0936f6213a141e070737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb86e0a216ad4a5044954b9a26fbc4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ddf8af57a0d742e3ccfe9a0a65b1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182aa2bf5a48456ab7b299c3c559aea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e793efc6486233868d515d33e972741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a605be3ee271fc359bca2b3f77e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281219785ca82208a28c5ca7fa4c38c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509de155c6f2db2e07bb48db46b6ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a7707f37b4d61b0305e11d780b55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcbf8af59ab893e7fdaf37f32861e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a3173f544811783183b0cf560da15747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b389465fbba44eb0ea2f5ecc67044748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63175c371373d3072a6de984a6bb0627749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeffd32577247cb077e20a361b9621750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abc1a5e4d32737bd4fcd55bcaf6cab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2864b5bf86f6d39394a7d0d0ff412752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b093af3445dbdf2d0f17907662cd2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57045b1d08c9c1bf63e184e72c1fed1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a0eb6d00d35f02a63446cb2b1142755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9310ea37d2a2130cba92c09110078756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd4cdebd005bba14aaa5e5d855abc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a0fc77e26df33e000e38c7ba3c5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c8c941a6e27748440430ddf085c64759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a0d60e3cfebcf8b9d4141bada44ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc3b902163cd2c852fc840aea4ec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21df4a89b88989c0a8170983c09e573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f5810d7daeae4329ebd8446b6dcc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db414fe0b923c8ce81465f5fdfbdbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e975da9c6e1298a70a3be18e20c456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6f40ee2e961f41bea7689d5bef5f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968763e72996eaa9f50a0a07143528578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b89db705ae680c090baf41b0ecfd1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf5aa7c8df5e582ef9c8e751da90010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aba799d04c0ddd3af42edeb16e75b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292474be6d252a786febfeff9710e70312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89de54888a6f1108e8fc1c90b19b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23210420429248c8109ca0355ae4f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477db72c38a55b10948905cb468f6f0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f444bbf3ec2f1ddeaf369005e4ea916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8ad7a1fc501fa7d13e34af915a7f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be58a7b8dcd4d5ef373070d78fdea718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c2b08075ca7b48322e661a2a6e90d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43c782f754dfc1477373b74bffe2e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829530ac466580acefe3428d4522fef721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbcbbc9487d2df0cdff8002d84d8f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45519da8754c91a282e0de08916ecd4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57842c60990016854bd80576125b5e1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2aa73bdc7a3ddd44890806ad8b8be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2aa50b35c665640c8345c83aa757d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056c7851841a48461c032e8b72cf99d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9add1076e050860edf8c8de499cefd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47254b19718df76ff3c163bef564a0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b64795f4ec3697d283ae935fab3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e1705b90645722f8b2d37e6034dc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d4cf8c67c8dd6913b124fffed90a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7587afc34ed39585a012c2c14712833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35d77e8f576c952958499d1f4fc2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa4d8f0671ffd6e2572ca4f1c70f0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b682574eb945866d3fe9ae299579d1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25105c817c3bb44580a1332dba65f18937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89089f4a44b07883a4850791781b44f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330abdb707d401d94abdc12a99e3cbcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac52b9503baf6855ab226ac66a92edd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ccffd3fd78799c1b61a063f2e15b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e517215df2bc4fa146c7350cf94e7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc965e5ed71776c810795df77f9d39943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ae4efa29ef676eac6d8295c9f6df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e24318e26a18a69aff2678e0dc8b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746907b6a0387c484474c352c5467b5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa894d1872d417874dcab9007b9a4a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3282192cdc4c4a1d5b2f69bf823c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81465de23799ec4cc089ae97054ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cebbad16e8b4451d4d6f1350aab6cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4df770d771cf23610be102e96a8ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6c411b2002e57b436a651c21c9da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902628dc47ff19d26d5d9b70d6abd85b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4fa10b16a6d2a19baaab782d7e26b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453acc6c541ae5064cc1c52f0235a1a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e8ae727b441f5cbb185e749fa580756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0694e429e859d1153ddf827bd348ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4476247eec0fe5a2402aa587af614a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be988c1635b75456e5e7c7079c1f7a1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981de43f3b66b87c81b6c84729fc09f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd07d07b0bd829ebd7c9f2ce5ff83d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e70b89757cc50961e8f828804e4d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6f16ed5667ab1977fbbc4ebcd07e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b77b96e5df520113443011775ff7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddf7e3e473fe692fd247e6e54e747d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64a8e9a0ba415b3a6e9953820fc26b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb4375ae3fad1c6d3b93eec29476967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587af5fb5ab9fdd82a675fd63f3696a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb84159d4ce25179027bf48623c4e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4c0cdcbac9657b6a1be92a314b69570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3032ffba6434f4d605ed458fbfdd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244be97bb2221b2b40a7d8db8655c2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bac1c384a8ee96c09738595501a0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383318c0a15f8be1c8e25fcb252d99d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca4aebcce812debfe83f1be4da6ade75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106a82e2f5d1df085768660e327d9a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c65e6f06dcad5f8f3293927792f46d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de596f57080e0866ba4717bbfc4d3d8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3130a480fde5a53cce0af8e0e69e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cdaee8c6db04009a312d60cc341da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62edb543b4b4c457def4fa1e7e1a5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce5d15b8d566e83aff769fae83162982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35414f104ab95a155c156dbd5174d33883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213a62d0e338b88edfec422157a08984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b33c038101aee7621077ee28ec19985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e56d64a5f876907f8d19d09cbeb7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f2b8481964bb9d559e9feb110006187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe9c219fbe95d2340c7baab6fb22ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a2f491c2a8183f67ef4833845e4be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822dbea10bdf28124dafe66ca01e1a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e982f7f1edf96011fadb73fd021036c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead09c26f0e4c555ca3a9b21b692386092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894fcb12ba2be1205155f91bc2445c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3011eeb649ecca19786307588e82b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e945d8de7dd88bebea66bcf96f010fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd9b741126d35030cbc4c24c59cae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa58e819e1a6900ffacf94caea7366897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b991e686334e1de77273c8119aae798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985907dcb42db3a20d9fb3bedccea1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd6a74719f7a5c7776561e8e2c4555100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e7716ab380496c5df31cc97ebb90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7a7993449fde58f1df0b2baa8a72f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6507949d4c1b4c7486c5dd61138bad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213db9577c7f83cabe53e478677c20d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8bd86a3817df0c9ff3b3efd7ff585105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d032d1ebe23ee386ad2e4835250e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a2d0b290ac9d5fd6deea51a144e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe3315373669c1d5c529e54a751d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f2f58745426ed0ce27d995146cabc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40f6977cbfbd31da994e29a1e213a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbd635b697d7ad2559318068ebc657111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82858a516c2d66ac077a2358bc7dc427112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0139664f967308aa4c5e793f693a15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55328ec63df5425ee7a9184502e91bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06af956ffb835addb04b977354fe88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68227b86bd34385458692ed1301e41d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f73d2b85ea95bf8f8816a2ab80253f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343dad9c111c5812e3a6ddf7130e8ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4988a63c55836d565d25b80ad3307119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7853356b9864f565dfed1c974bcc75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae4ef65637fe1a200639b5fccc8b90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aee5107757c737ff63bb1659c02ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af73cea5fae5fb14b4fa33dde344de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe338c67c0d5ac0bfd535adf48192814124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c71c5d90c986c2bdd3acc13e2f65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d145ca378a7ebd3ed9f3ca8e8838fd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46edacc2af1056c4756b30dd0d051c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b23a966cc409339127b5968b1b971f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c541ae89c8b7cd4e93bd19a2c4213129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b7cf47f38655aee58cbb52c3b8afd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef4f90a542dbe91728484e3e26df47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24ec21bffef6805721867aae29ad83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3de2b77a085197bf995d6cdff4483b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078eda5e218486e3a65122420e49cfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905127957244cb10c2d4bbdb02600d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15754c2738060b302da84eb16bcca52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6c9d49e94b57066a7a536d3eabe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1854cc260c4ea8dd9343ea883642b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea42493c79f79098dc5cfa65777b5cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf874de7ebd96a4304a421b32b1a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c08f64f6c23db94858816d939ead3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e809b7c48ee19ba465723b2481e1adc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dcc388e3ca68b40d908018bcd7480143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa56220c5b0fb2d2b2eae13dcd3fd23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d525560a71d3ded17c559013b9cb21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8d53393eb40129d608ba60e6ca92c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5aa306665e0c4c47028047230564d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a676edacd747138753ba525f920485148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea4f9b1433976d0c5fadf19db0c518149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba07f787b63a0a2dfc23653cd044ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2ab8db6dc51b14bd60a13f8986a64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5b2ec6e004b5200590c0ac4686a00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f03fd5a8a9037a62534d60a1770a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8521363e975853f871255fdfea9df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aca85226b510abeb17584e53498c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeb71d770cd4c5d7bad4cfd88f9865156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee9cae51cc9f643587a3d095cdc69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94944f920f7ccd232adf4f8cb448b6be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a2110a341692089fc81f111a74904159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c7cd767f5df4f28fed4b90e57f732160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55ad5c35f0266abf57e36b0ff48e71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8843e2380b2f9548c2630357dc2fa16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9a7b79cea12d10d757f809b97716163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f20cb3f7098115cacdfeb60287670c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea888a50bb71552641d3e183b18407165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cf0fd601857981c46b928c471a0ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a13469913caa1462370b3ba293b75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395dcd901b301ee7b60182507ac4778168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc06aa098d1803b1e53d5ee30153a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5440af04a132a4f9f08b2a1a39a0d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173862bf1277fa6d6d110f8856cb706171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34fe8202fbf3175d0b938eeaba504e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad8d5ecca5c8cc607e1e82deed15b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab0638d52ab5385c6ea50622a14656174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b8b6a4c6fec158dcc23cf117b0a2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b076e36b2561589d788e9ed0b461176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afc6d060c044071e62a307b1a5d009177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20d696f5bc703723f5744f536edc96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c35addef6967d7abdb4f0dd56b34cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea463f1a18e27c771fd75ab69421adc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b799efba3b6d9924adea6c8f2a93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6afb94f07409a841d41c0c0e080334182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bcbe80c510cef3cd5cc4f53e44e5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095cfe4db686d7536347a1d91870f9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabaa6c8c7cab41ed2356d84a707068185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5cf4bfb4657210ba4be00fe7bbe29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f76d0b225db9d5b904a7f865e4ffe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3837f447a67b2cd3d2ebaf96ff4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055640338ec9773180de9eff7dbecae3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601ba997cc7f6baf8ad47556ad91e4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d9d4d04fb49a554d87b5a14d957ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7055a59e6619266f40424d7b5366a6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc366442337cc7bd10760edfacb382a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72cf98c70f7e504e667f73c8158e25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75327a80df12e03c1350567ee2e00e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82ca28a0282933b6ef25011389b4f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbbd60b0070edaea2b1dac0738df64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372acffb00850af44f483540905d4e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b5bd9a5ce5fa52bb893127bae547199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934196fec8ebb9b2fe1c64f5fd390c9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45dab04bd61a3bd7749208b78cf79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864455ad0c9d80e53b319b99f5a9407202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f7d36c479d71a0b9c027820dddd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563a7c3f434189ba61c91ce88afea7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eefeb2fb6bba1cfe6721e82f20aa65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e6d3c6e360c079bbd7bdba5019185206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447aa5261a0e7c7b0d637145343b9f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fbd64ccf35eb247aee9003088d391208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d75c3094075e3ed58a59da17b7de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9e01212b77d1e7144fafaeb4e4fd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5a0366c520e8181fa8c0ad59ae7ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452fc57bbda3c1b594536185637723212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29798888f2f380b9b7866031f26999b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292f251570535a3577a15c4f3094baf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755faa521104e28f77b32622adddf4a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3e64279f973f4eb655c14bf5c2194216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d580a54a1b234ae0665943a9af9d72c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c821c2123b9154beff7b86524dbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541e24090a6c4182998425defebc47a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4715581ecc34634fdbab03416ec9748220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283a45b1f4ef30b2498993d5b51d593221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12452659aa3af15132edf6d8e110583d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafb1c59cb9728c0ed2a2f9d7e75168223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695796057c94dd83043b96ae1b2ae417224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc423cabc1b06d90653f1aa6455296225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f4287d81d88f6003caca2cc5ed468226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c956d71901aaa603136a442c35a9ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60bf740090a576c9c1d99efc4d6ac3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c9c4a93716ef145d285a8d8b391d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f4dc1e0c3d462e478385a65f66101230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9084a0457a67422834e24be08ed2ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f37ef4475a1794646cc693ecd8bc96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3131e13c6ca57c46cb0cdaedaf09217233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f6108238196dd190d1449324d8357234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188444d1b04a5bcdfb2d806d061ae54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc5d98f594ff0d96f7316ff3acc5dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73c77f9dd02ec902d70e3a45a1caf4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b70a7c47e70bfa8c16540dd94df7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1c918ea58726ac3b1f2e8fbed615b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2386b50cbfc3dcf99d1dda9c7ea9101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d233d4d081cb36e4126827590f0e55f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d59cc6f056fb704c393e26bc98ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a09c32043611401ef788bb1125f25b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77063e5df1f0edfa02ea528ad582c7a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba47a1463ff18a6b020f8bd7e06659a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e03cc04510e0b7ae18e3f9bc1626246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c161de5f2f0492da2dbaffd869840247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac6a832bef83f96bf5208534fee01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef024221b76a1415136a0089f4f6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef0201e20d6c3475070013571b708c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea3b5b7d2e36c2b8ae3d56f54396e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f0d576eff906d8af8186595063e4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2e5aff3b92e75926329bccd1fed6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650466e91b5eb18acb5e470f34579d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b37bec5349a918170b4f46b3b3ec6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a68676001149130610af87091916256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469393f255acbdca776193f541c778e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f93cf3f5a93ef53cf01373480e878258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7e2b2ad7d616fa173bfdfc14652dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a703afe6d90ef35fe895cac776df692260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c3bb9b0c8b075ee1b8c025b8eb44b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066cf80fb7aa1186ebcfa10984c2290262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c2324b655eac7226ef12642c274cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c614afd10165cfee08c01bad671c9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c52641c9ebf1180d6d677e0a82e0e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a0b6bd4054dfd943fc9b0fb946210266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43cf2457894afbb1a81800f59a8d4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ae52c7f9d2b509ca8c7bac7848e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e133c2698a570956094afd27e79c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd810481d17cd3eee1e6354e0f22515270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846aa4b4711f6883df042fd804ff44f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa88833d6544108e60ed2a10107f3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a82e95bc51c5c88fff0455f8b333a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8025b474b3d208ebbd63b78c42a518274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ca345bc22bd546a64b0a4b0c28f01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3cfe113532bc77140c02ba834b9cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e19843c0e8721fb91180d200d0c722277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94de3a354e638f61d5cd8505440aa0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99e94140c142d37ab023d9e8513bde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83620b0c506eb3855e4e11b96862ed1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51cdc99b0d9995a9046275bc14e24a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c68157c675f8f3b0d3fa442bafae0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaab44677d30a9e287a0c0704a0ba5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd9af54fe99a19ef3c9ba9f5ad509284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ad112e0512305a55ae6deffd48618285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b402ee9d4c45a9af9f6c0e6769ec6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011090d5229b1551d9741fb82ab26e26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d51303700ed744faf812dafbb2da9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01b45327fe302ff184ede946f798c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824161aecfc2675742ab4a3060a14434290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175bf7f159d0a936f29f034f6bef7d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f359719b609efd23eb4dfba836647292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa764633540791c1098cf3b61510cb88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da66e675313629cd75c9bae329bfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eb0bb524a709cc0b22daf995f05da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29105ae13e1e78f9334a883d78b0b35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b1867dd347cffd8c4faded3973a28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060d9362364e6c03f05762e3741b82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d1f048b52815c5dfee497e1ba44bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f935309281250d563a53624872cb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeba168cd289ddc6855bf1fdb23608301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902d6008ecedcc2b609c5709000cc21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0da61c43d0781586029be29367c1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916556faa097257956ae4c9a3fe470b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d2b9b4429c1e1b9ca5a6bc098a586305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088d19399ffeb9efc0a1d8d86a0f666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43d33b78ea54bc738d377be4800947307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1010e5e9d3ca6a8289abcd65afb55cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647cd2669bd2c7737e1db0a99122722309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea64d9128dfe96ec2121dd6808ce4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b12b923e7f19e0051d1fea6d1023311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053369edf3b9c9020eda8deaf1f6e64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83862164465b3d768be8f83538d71ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c037df398571faa01e8434a2b70cc8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdd1eb03ac85bc5e74c45d49f5d764315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a24d62a8e4f9185cf4bb6f756ca46b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69bccb21e8c6ced23fcac117e438e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25852abfaf3ad044153a4483fa35951318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c84a5469dcc66b9fda1fe9fd827058319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939a615e3c2ad87b9d013ab4ac7e83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f59744f673f48cedf91d71bff7550321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55ceafece987ab6db93656f588577322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df888fb52253f8b572639c80a5cdaf81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77dd90c7b3d575f8c78a445cf639a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b244464850c76a32a1b38294270a2dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc7b9ca8d5461114e8cf3c38363508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055996aacfc6a4f3affc3b27826137f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac47fe2f6fda50ef03da0d4d4ab7ce9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7031af5686cb4a8550d3610eb5656e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c621604d24ec50921b28b51f3dab1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f5bb149016f9dbb349e4e31d110e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c497f6f37ffb37e25bc3a683246467b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899516003be6352a5bb2e0829f83db9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ca9c020ebbe1c3f400721933a8e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb7d5afa74f296ce46ffcfa7981a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1447fab446d9fb90c1100b1ae827a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5328a4dc59c99efaff7ff38a80014337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a39060afb7ca9cf58383e6a426c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c7c43527dcac9a0fa52a6db11ba4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506001da899790e2fe4b82d86fdb7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b8c20733d31074f4926077917317341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78574695b3b04f73b681dd8bbc877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e946ca5847768b2980e5ec415891c00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cf8f9bf7ba4fe9dca6dfe732a1bd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf808dc212501ec3525b848118977f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cbe6e4903451afce46b79a6280273346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00b9d616ee16d1c71d07a3f3395e62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f4622e8590e36ea5deac24fdb690e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cbc51a27ca5585ddec81b1d8e88c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17d67ff460826a45394a50ab6b05f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18590bd4658e1a51e53a2c6ea3d609d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec641eb80c05a1c436420d84df5503352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc992e23acdce497b4999910723fbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef19f9bfbb57939e24ecd4423235bd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d2355cb60d84f6421824ebbc7bf21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80105e78cd1a002431fe3c8b2a0ea837356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a869c5e6daeda08fad1e94c19eb626a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a0646cf9d15e0d3adbada5d0342d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e22a94f45d4789f1d492f8a923d715359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070b6fc1610d3014fefcd9b5a902d3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304984781c9b0ee7f44c488fc2e2f18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b3af76c2fee181292875f4c1b92af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e9fccbe48597653bf39c89446bd08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b3db46158062235dc71de7415159364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3c5fb1b8244afa80e517d449b6f1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287853bae90eeb3fb2217715eb2ea5de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db37409400f4316f37be90858ec0199367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb16389892780b54eb68e266d4b5cd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0285f4d5c94c10fd1e17cf83df92a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92906967b0d3333c52767fe2c50835f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69276c3033ae777223660be890eecf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c2cc84643a1b1663307fabe74c86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8005a9c15bce584fad79ed4ac60ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9893245f9fd99af8681a29797c8c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cdf7096bc54073afac6e124747230375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c540bcbe2fa210d92fda3d4ceff7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beecbabd04d9e16ca557efa094f6cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ae4a853ed91eebbf0e8ee5b57761a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4f9215ef216204654e82ce0b8d4a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbefe89ab5b18be65d4cea579892cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b8773f49ef1378d92ded43cf72c88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb76ec2b519e94da5c2dac3f556941382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea909b0e7195e1d7bdbd7a9149f2b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24d3bd9bb070010f699732fae4ac55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa2db6533017ea3debf3663a7cc70f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562868934d4772c9418d35b77f9960386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963998b8d899c69c5c83cf2425341dd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aa6ef9d2704fd6adf00b85a31092c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a56dfdda343e103e02e19325e5b911389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ea524f6ee3d3d0623825504df4bde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad465ae7e825e6a142294b443e9683391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc491be21ee7da5421dd23c39c77c0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5900bd8de52c056ca1cd46751f4e3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf7aa7ff88c403735c95899ca50e84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e551f55e9e5f6e937dff5ef8de3435395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5765272e4a814d560f886b98668ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99e660798f0bf2f603ba4a82f6448e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f11afc6dde757773c456ecbadfd133398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333641233c810786380db1ee2aa665399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c202e0e593891e556fcc8e9b83281400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae757551b79300886375e84454780401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a87f63f013a6f5084a986f2c1ca11d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dfecd624625f3941cd7698699162c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156616cb8a01210e4a41730f75e2adab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777cef3be53a3a807326ac9965a90ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f106f0d1fe5075df0d8b5e40ec6f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe295676fb5e6bf80a13519bc03c5a7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ee0ba2a6b4444345be7c75caa1727408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230774b8b1161aa870c5af32df9c78d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9112d3cf7a14720a08ec716a5bf5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd70228b6db7a37e13e5cb756924fb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc3b7bfd1a3fcfebc24bd6eb5d7ee7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0406e4408c6eb222315bbebf8ce1fc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee383c0f916ce87cd0480e02f9ae32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f711cf779cf78a62c9a477c29c822b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b0b74901bc7f09af587dc28515de1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc605430b89e9cb71f12ccb0f0169af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ec65fd74901b39e4fc51cfbbc3a94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a9c0f9938f2f2f89d4fddd7d8aa7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aedebf4d579eaa558c64a03c768109420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51180a4ca7624802e114e4bb80acc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45610c292f8d46b2525a5b37dc33553d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf31b81682a189a5b8c07015def320d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59568b6acb6282e5c46af94dbcd70db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf309d02b2191dd3b265f116c9c0d470425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3f62963271c8cbbf078db499e42e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a07afe421b25a88b7c0fef2e40182427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcb86891425925376ae743c8cfe1a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d70e2ce119eef2255a8fa3c5ff040429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dad7d47a2767c49b31685fa7a72706430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f954af47ec4b6b4d56274680102fd0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928a4a4c0b8103224831a119333e244432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4b3c4cb3c9e169d928c38e6818d99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e98d80ef37b7bbabf83f8af4fea7fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa430c24813d6ad43eb855de001fed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c861d7c469ba390c92967d3b60ded436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86848cfc66c1b39ea12810b4c479930437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d940a88637fb4d1b85b390437d6ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ed30e2f6ebd764758a00886fa0861439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0487da0c8227d94dcd676518c1bd16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46649c7c3ed99fff41acd2aa00688692441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2258553b33b3af7e2a57f157e05555442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d32a8919ffe854383c4fe26aaefdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052373f3ec491f35eb32377babf95eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31574551d4776f409dc2060ab7093d89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36621a53e05506637b8613fd57b9a9d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a03cf3cf31e3a94dc598c902a7af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfd668ed1d78cff7b08f58a51ebb1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82ecf14d507457b4d43f0c226b4a55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a583af4e6cd629d0a40ebdc14471b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a54a79013b26f21ae0541ab043fb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492340a968f5581df478969297999591452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6543de2a5e14c58ea19cdf824bf5f78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ea1277cce371c052b75351189d692454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5abafc89171ab1608352bf12ab2e8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd943efdedc0d37525a84c1ea6dad4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb76b9d600f891b7c17ff18c11946b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7887a023076fcd11e734c52c5e20d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbbd4df777ed62951e0ea9400b414b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a484eac86b49202566b6b3b8833022460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495c0f4ca0df15ea4a460d9ee23cf86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9f9384e8cd5f2eddcdf46ae5eeca4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef46dbbdb844d2d1ed4a835e55f08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c129cce9e6f0ab6c0f33c223c9b88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b1dc945aab3867a1372485097d547465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75695aaf8d3eaba4473344d74a525a60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445933ba8f1c13449e230c8943b961a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8906feeefafe67157719b61b4d3090468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d5b5e0bb379db277c31814f81414469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ddd0dbd5f02de9727ecbb43451171470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476604d0fdd6738034d21ebf02b0577471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb5a6229fe84d5ac0567fc2a307b7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8fe204f0d601db3b8c975a0a70c8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd23c6c99098ec70db6c68a24e9a00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdbdaa1e1f92790db5b0bc2bf02ee1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577deb3ba7eb1551ce568a2baff186bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05dac8b205b8b3f8fb98d46f52aed4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7392787849cd55e84eaf8efd961721478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44988386e1b36878e1951c65acf2f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d27a3f51b797054b4e13c46f245e09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e924f60a3aa23dee535e4937c968e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627f97c15b33a2c48adfe4c9bac413f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7334d3a3a2920cb60ac4b7df31df79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b241a6e93385340a5ffed12eecd1a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8c586cedee2290f9d7acb24bb4c4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa22ffee7a5731e5676ffd8098326c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd52102096badad8d8d95896729188f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d80c8ddce4029a2e84378ab262a0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214c58417dcd492aefcdd8aee4cc274489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec251104fd24c16300de9b5ea9c7b91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520b9eb87521fb30064120718e3148e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c4af7959dab6cbe7838beb8cf5e00492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feffa6f77f6d06d9c4d8602537f93e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678992510751770e14e50b372cfcfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99b52bd33538657e52f20f6871ac06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a8684d2af15ae38cd62c318e70b8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda210cff6e26ae1efccbbb8b56a2bf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25282e1f2a4f23eae3d607a2b28c3ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e2fdfa9d72aef96b8d8829b8f8d2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce22bdbfa7545716a69d8922a40090500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801376399b9293819ff5bfead4d520a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4dae410b154417d0233c495f52e2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304912cd99f8bc2227a0a1aec62046503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0acdf595d783df00c5927e42d6b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8a13ae908c095f2a1cbb8f3ac34fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbde8f4d12c417e9a7874487bf9f84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a5dc6632525a2cb500a1604e786ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705637346dfaeabf4d5f9607838d14e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55dd1766378588be2738e1b66010d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092147a3401e4a06ba74e6f2996f69d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3658e140b206c0952b753f401691f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d928fb66aeff3810c9f53cc95ad4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09d404b49f7870e2f53ab0798e9f31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93c9304a4a00915dcc1fd5e2f6cc34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e869ad0f6c8d6c0618b2c76ab33491515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6725ad6105307455c922404cad512516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0210f9e6327f3bc11e61e3c9625ac61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7025d5ae9941b05fb965ee9473c22b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91f845783c28a56ad883a429a577f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10f4a33a3bcffc3c8b6d2bf52b29c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbce45e514a956993edc56ff25705c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7ab8f08cc7d4d3c169e878c5fd3e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96990d233ac7a970aa6e1d339d45128a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd18a05c0905e1f8dc2f01bf7bef251524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc711e9e9061677e6397e8a10a70c5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17bf1291dd4d2a04eb891f24ae618f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66633e351b1e803ae3709d4b03a146527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c607af24fe3af2dd256caebd0341c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeec86ea15a8bf6d2600ff2b357a481529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83dbc5907ead4602d8c821410dffe3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489f3842974c9088bc82bf779950888531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7089acc7f534cae0f0b4e498f28b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7302d9d5dce0d174264039caa67dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423706679209c871dd0d1b732b3081a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecadb34739bef6284e3c0042c11ac10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810f01869e19a21108787eefda38bf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ac9187c7fcb7ab8a7a81503cbc93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928b7f87b71a1713afa9c8d4ba61061538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61909fee9976700ddab93f3aeecf263539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3749ed81aff9c640d942f729c89f72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca17a710102bb86d9bf9646a266c89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d01be926a837f7efede01cf5d7868d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423be99a7bee4aa3317e659aa85007f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d037b30413ec47fc5aab60900fe29ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbdfc0bf21e9c5f195a274854e5836545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907059bb6387aad41861c2d48cc746ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe28f496f339309cc440dd0b613f67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bae5647f697a8a0e83c7b582aee0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6527aa0123f6b07933f8cc376060a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796241cecb573023cc559482285ddb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848a0011f7e118c317750f8ab4c9f9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938744f59888a4a8c3222898dc69b28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b5d799acd7374accb5029adfcc003553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa77a0aa1b39763d966e1e77d3e554554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926bf957af5c6f7fd32982596f5ec0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ec9763d9f7d4c27994959d31e46b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c051dc8d86df47833dc2395a698cae6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cedea844080f52efb0c44f31b7926558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e263d96712fcc40e45e20224119cb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dbd1f27b115f35a4b5dec7fd0117c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7dcc63db9d4b986e61e12a5757d0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c31e29efb691cc913e8bd0c54943d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b9822764c0f58e997661894aefab6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d83062614e753b976fc38a2cf4505564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596de61e556b5bbb6d64b207f74bc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2cd0f290b424d5924710f5012919c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608539680b2ada1158d66d7ac8d7af96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e403cc261cab4c85a766871249fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a344573c400056ab48cfaa7367ed82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5005f011114caf74b130fd94c845f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562bd13cad0f1953947707b54d8248f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dda7b19ed8e54139e34bdd88a6c792572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dedecbc69d6a3e93bb5421271e689f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bf4c7c38a6775b51039ff9bd05a9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07918d3b300794f7b85ca2990ae4b66b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230fa5dec42e6284cbeacc5087c35bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7a144e78746eae77ef22cba97ac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc037a24133daafbbb1e6ce9e0fdbc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa5033eb6fee63bb15d4b10bef4283579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a5d2bc2b3aaf8027f808b86430b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82c8eb941f5e8edcc8d8e0cc69f37a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a2e222e1f86e3ccae010e2dd59020582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e0dfae87cb4cc53e4e59552cd4b55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd92ea548c005c823eb6ffe5d25f2b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa70f3e8be06b148f056a3e0408098585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ee985f4881b4726c1b99c61c34c37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afde90188a0965bcb9d8b9c68f4fa6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046508d6f8d6a9137e23599dec76cbc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b393f22c00de89cc6defd52d8bb641589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb111d53841f8eaedc8de191ad6bb127590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d9ff0ab5f96567c4e37f7f8f85b00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062163aed01aabca8d28e47b1414e1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b13e16e538c8c1b7f2f5af4f7d07eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba3d23a074678d807ded75cafcb219594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a3944642cf4a8fef2d25e720a8a9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6065a2cb326997df650eedbd04553f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670d9a3d85106d8573df3c7546f30b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047e1e0958a50181001b43812665309598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a402c413b299c00a00d147ab3d301599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099801a6fa0f41ee8e774aa048485202600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456998a57d58c1576acfa82835aea16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65de35a9c8d71bfeeb23da6f79914d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa375f125684bef56869627faf27f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4afcb66128b1743de4e377e82c109e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec4426637396d4f09ddb60d1d04ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b0856d917cf253b1d005f4dac2053606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd01e152b0b0831c90eca7f204305607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f253b0cac9ec22f123f88ca4764c791608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06928bfce66aa4c65e9d8b39bd1e2909609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd565a077b38c9f5fd4fcc57fe66afd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962529cbba828914e833b9210995d8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc9f90b0024d68ef590fb36fbafd0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb06a62e5bb33669abb95aa7c976a7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2f57a4b94daa0e0ed75098fd4063a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab5176012dd02a0574294d0f377e2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24879528578e676e045fac769117d4a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c32f89dc3439b8b83357b2591e4e91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c478e9f8417927edba0b31f590de7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3e5ab654ebd466f60ed696d5789d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289822089e9b99bc1e561db760ce11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7541514bcd1877bd118509e454f655e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f297f1e176fdcdc79b4df84fc7a981622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d2f4e9d409c2c9b8b5b0748f6bceb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b705f0714e28f30bb7cf368f15a8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aed4851e8f766bdfcde5f0c384667625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69be45c2b58c97dbc7f38c053fcf70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaafbada7d26bc3013fc5a9c0a37dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18704ade137c4a4b1ff03ee2d492b32b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8c627a8bb45f82e1e7583868b1d8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a23260f95b3a409c38f7ff24ff399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebaa204ef90350b35036e1d0f14aa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b58e1b4101582472caebea71d3fec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f774339007c26c95fbbaf02a0707999633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8836753476d32a58b2905c36a1a87a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe01506f6def8954310228504384dbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544d973b5cc7e47ab39a545e638c5d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26345718a217631c37b9b22b84269f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034108df5ecc01d3e4c228e5934a3b04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e7544fe2aadd051317eb013775cb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95325c0ab71414999383f981332fdeb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb24a541973c31082abba580fbfeb91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638f3d4ef43d54d9dd899bcc834cf22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfc5c74062c78928b2a3d02a643541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f967f976d7db8fc133292016a77f461644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23664a5da3f0f6862c5ac436469ed5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a60d238849831e16c834c0701b38f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5cfe3b12067ce5e37dbdcd79b919f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ea7f5f2b7eff493221b0283d32c12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca3ad2293ef3315a646a66ad2ebb6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849f67396094b16c615eef783602e53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e10c17d287ac194cd624e07a4a26c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb53f8e1cc695217ff68c3221e5cb9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f945ee7e2429ea394b5b8337df761e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e7a51801f4fa371951b6ca00c01c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6b9d369ca4efe1889cee8d3c2d37f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d758c960774184b757297fed15258b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a631f4eea5fbd67686d3a06df5b23a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee70699f9f420a368d9b6a86bf0559658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe37b67de94c5aae3d6f74f2d7fed68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df4d4bfce88b6a8a8bb2a1417138d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8976e104dcfa27550896262a237d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417592993e1e2f90b211d04d4397346f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc690b25dd56e6f88230ce31917c109663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eb8485504e7c36f7d51ba2dcb2998664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af00d66ada399d81ae2186b2d3d9c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc359b4ea4bf332368250612657a8ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cbecac5a6039b9012170429d17624667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe171cdee95f83df99e77227f3d9b25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac57434a569d9c92955bb316a046092669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259f6feb7a957cd87766592bde1f05b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b212587468d954685ae1708e155e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08edf4832206fb6473b95bc8c3c7387672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a97afc07a5d3ae785c9948d420cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116c934ca399600c91c461618762afd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988b654bd439d25ad0fff7f07bccbac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f3abb3c0598d41c0c620a32f7fe99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666034fee5547086883dba23cfbcd06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69781f47ae002e4c5a10ba495d57431678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09981cb2f3245c3e2a7474a920d2f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a538ea699986a7e5a6ebddf9b9ef03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3ac9c199f2148e9de012927a63f75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd66c97967ec36833faff4d3566c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649272d95163e52ecd1ea0b31d04b790683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c506e5455fd13b64939c3243fbe9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d243368505c49a9f5a1919ae8f6255685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de535c9d91072b4574a4306ecb2530686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9a5d9c010aeaa1145f36d83b60ae1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89997df1e0a65768bbaecaa0fd89934688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab2aeba82318f5602d151fb028cd7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b79b05bfcac8674fcd71fef46e0405690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e709fdcc4a991e3ab9d4674f8559cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16ef3f14fc2aad088339376633f4b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6903104aef755ad642982c405a2be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e0b330659bb13c14a6e43a937a0ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f0e41fbb82d7a26b1ee0b08708b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6640ec863050ca973c7eb3782fa9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70968358106e1b650bfd13088e4bc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc5bbf6d9867b5f5115242cee13c64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84748531ececa2891338984367ded6ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c63b8753cc51e82043aa8b56f35c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e4813252cb542af80834cc115300f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce4b2a61cb5ca755a982369900429b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d496a5e9dc66550bd67e21797d514703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523468b26ea5013bfc8e558f6b1440e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f9efc541184eb0cc958dc54a0ebbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9922dde8b755a8d39adb5e822c1008b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c958868e3c8339aeabe5c519f5956707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853728735dc579f59c2855af3639fab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c971b04080e3fb2c718b152b1bfd389709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e9b694490e40b08f652bf86d8470f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55213c2744bfb8e4cb3a71f35fd37a63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73718f9228838cb83d64d767774b7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f2d3bab9b28d9a2dcc9da0aeeb0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109555ffdb995148c7d6d1acb9f360e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a5a165403f1f6e550d05698baa8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e984940c83dbda49f6e8882750bd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d018e968feccad461d943ef7f38da14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f76fb275ad97a2ade3ad8e6aec4355718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521323e6269fe5ba232b945bb54d4a72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b9efae84517a69dbe0c5d3d28903720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7464ef545cb52b3fba4866e2fc956f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b40101a64cd329b8b3ff2f72ba8f9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935fcb8157a67b9ceaf03cfc8ffcff8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbeea1bf66951e8d1513a8b39af576724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0121408e699890122ea2f70072f1cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54740dd075110e91ba70e7dc6293f96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9614a987fa4972e1e046e63b4313e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc17dd8b022648e452ea3e97efaf58c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d9f055747f5d266ad2632965cbebd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377c1c48b74ce31eed3543265028f96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7384958fa9bd9b5bdab34f117a335731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d36955a652cc68bc24baf37cf652732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab7154b38f1a26d2bca8cca93bb4f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d6c22d97a2c3da052a67d4aba900a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313067a92c8554afe37f2f90f816215735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b857d12ae3afc9b4e7b404f65ca3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3503e41136df4d622c4be0213fcd31f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c137b2d994b4e50fffe0b576b726e6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a86b6fda79ae9f3a4af89f7c8e1cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab4b8c009283f8c373fd97f3280c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cf1dca1c279bfc7edb28aa2982012741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c7a02044e02fd2b2ac3d2a2b7a3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033207ed83e56a6ea31b6efc7fda41bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25505b8d26bf6c7ec5cc5718a86625744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259272726fe1acd78d5720f97043d10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ff17ac88021497e03ae9625035123746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79982500d2ee035955a126daa074bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb718701421a7cad6506923caa51606748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dfb91f1933ba22b3581aac21e7fd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dc781fb7a37f1be1522c959d4c7ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44bc991745ea3cfed6a65e32ab6802751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e9a64a28cbaedc048bc76b98786eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f4c33d896638c625cdb93e0c0af70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989aaf55efd6b63d98b14a2917e0654754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa57dee8520a4516168921fb0a20c78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917fcda45878600391fc0c581035f99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8a5964663243a62f29afa145cc03f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cee3542fa5d26593fc30294859060758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffaf133927a0ca4e2c78b9654f6075759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>