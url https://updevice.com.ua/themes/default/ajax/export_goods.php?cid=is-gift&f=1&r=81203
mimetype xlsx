--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1833b755bedb2245221fb4963a4fd131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd61460afd65a051410d9b7cf820322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e873b38c3017ec521a59db4d6bc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24f8d7efc20ec7ae61c996a159fed44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b7329b752aa43b661694119143e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bddd2117103736f429922983992af26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c240c6d49a78ca3e0b1258e83619d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12f5e5c53063cdffab2df8cfea36fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7cd4528e2a4acd3d8b4f127060279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2a96237475d4a73a4122ad5cb3fff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493596f3a3a10eee5e4b2632daf7ec5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c980973fe3275410fc883b2994ed3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29951f27c5b597b8b22f4c969585b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850324a532678694a586475c46934e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a1126dce35815d17cd5849ca5eb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff129c85b137f0bebd832166cd45ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9073d62f963313292276a406448ccbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad38cb65d481538aab60c70b652ab6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5af093c116a85f531d45baeba999819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d448955cc1cc009a97190d04f3eb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c1c91488c3d0264dc5356cdc6830b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516aad1e8dd5023fc565e50df90133322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4bbf03b7190ed11223011f327020923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4165a0b7bfcec51553c4eb5eda3feb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b6c1ce072890c2a207a46c31b6df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077b74e6be7acff8174dda33f5c3aad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b42946e35f2f66aa2b648e0727655e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4519a88b03c093e2f4dcdda7dc98828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e81e4427f036c4f2485c98d51803b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537677450c46bb6202ad489b8bb9b3d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225047dbc544f399306568ba383a8c5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47591f880c8da564a978e3fad9c37f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407503e629da7ffc0dac89cf25fefce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae517af12a6e6d30d9b346fe63b74234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3549ed6644f29b66413c9d76ca0e2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306c0229f59c707e45d36931a7ee5b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0901965e565776cf1064e48e4839a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a1578c8d4a59f315b12a226136bbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc7774c41be5c716515e41925d288f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcabe841564cc6d78480cb57b925e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d606688c075051f526b149b2e7a49941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ae0916f9364587c3eac4e979257642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96b3ecbbb0ac8b10cb96653a2352a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fcb157c267c66b67dd9d38e2b975a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3829b4efa9052f683a1e51d1a7b7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21539ab4a3a1e93710b49a5622c5da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddcfe68b0b9fdbe8bd671fd3805c3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27282e89648b17ef15b1dfe2a944e89748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076b867161a579eaadb1901a8fdb51749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282728060b97d350cd0a01c959a5e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6df7d9afa75b24797f45d230a2ce7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e29450accdaebac4bd3e91daf307e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d66fec697111ce4242a89a4cd2330553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2ae5a3e46aeb1f6020f4a95e46ecd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75168e997d8a77ef9029ec607d3342855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d443f03db96dffa5f9a7593675adae456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfa12c84f332850eca84355bfac3ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961dee964480f6a431d9150a10ac0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ebbafb9c5b21988df61ca7ede7e2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36bf283a795837aff5cf27c4c3f74f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3189fa2ce2373e77b434c04d7fa7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2b2e7ab1a9bbf77333420866475c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4bef9a063ed307e1446ff7a7f144c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40f928f5224ac3c853168dbf3baa3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9146bf896b90ba2875f19242e61efd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377b2e0586f1682facaf1f609a4758e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145862863aa58b086f2ce48788425ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dc9e2278017079bf5e5ec4a7f64f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229bdad2b14ac71c5b81ef6f4326c4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9671c2846089db71526cdf6efe3ee270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54bd70234ba2b653b3414e6664322571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57640b0d1c353762c689be7f8116872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92003831658f12a7d6b0480fc0f8d85a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d783e4b22a596056291c5482108180d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82982d617f65e31ed9eb3b5172ab1dbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d013af01b11239e165f0f32d0115976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26553aab19d310423dd9d16f79e3534777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188092eff86774c014fd996e1fd3224878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379030fae822fb1921d2e5ea55f81479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3fda3c091ad6d76e2a0574fae839680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa935aad1734904f2f2d664297b844fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d67f221ccebf1f32cede0e468e87982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405caeecc938b56af8de13b1d48042f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be85f8817c7ddad13fa721642eb59a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272015633c1b1f313f06cdfdb48bd3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7870e7bcbc6abc2ed6edd6aa3e2ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c35904c847526be8352d11fdb07e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dec359162f00315b325ce1e4d0d6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea54f007418cfa0fa9108089f0a13d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28e44729401fcabe59c47c3567ae5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb480e65f3342c098398babcc201491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b85e446673daf4ee702eaec2bdc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ff713f5b68f43d202cbae5644ce793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81d6bfc43eef56315cf556af73398394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bce9bd030c0bad5a6080951cc85f7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a937f77a028202d9744366e7e147c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008fb52187b3b3f94b5ca64ecf3c32697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4982f8aa266ee699dc00381e4c46198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587e4dcc5aa73a4722ad0df20b4039099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9895fda509ac78e0173b0efa9764e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f000aa6e9c0e0a5224c288b54e65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6c682530e9f69594870d0734e8cc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6b913ecc691dd0b88331cb26cce5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c5d271c509ac17e0ca0537baba475104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e616c7d95d1497f362ffd485bb3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04824ba43fc6eddd841395cad659ecb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034645b90798520e211ba9af5bae89e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d38d31723388b3eb3805ed84af61e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88818d22b46fd674b868841eeeafb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519f2e32fb964473617ad9badc74aa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d1ae70395e8443be827428355c2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0cc91a6d3d9b072ab1a8126bf4c6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753be828de281cd6fb1c3207b8d8b7cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e409f63fa59f348387fb8bcfe2ba9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be948e0b25e0fd24847688bfe82a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d44ad4f19b3363531515e2bb3f1b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc9629c8084015ab5da3b9911923d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb1dedd01069e1a1b2118f57c9103118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a2639699580eb4f7e464915b68830119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b82403d27156c6d947cccbf42632f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ffa04245adac4ac566b025321404121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c32d08618223ddeade75016f58ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a61c8c3e821a8092add41cc36309f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879003565eaa241ea8bbc073f8eefb2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7d1772581220d672feccb4926be90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843208c109b6f41e501faed7641cbe1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839bcb4dba51881009d9b93a1b05ea9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececf8f29492b1b41dfc1c657c3952a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bfed879c6f97b5332a137cfac72d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf7f7450ca299056a5cedb59c63c50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c78102832e1afc7d1c939c6c7a1f40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cef0ebef0f13b74c1cf3f00535cb81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cb52b5ac8df8924c9dbc450b44c1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe39dd97d01275a5b135132fd2b548a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b9d967f7c8199586a0ba5f6f5346b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f354e3767754721d73e8e8d81fd6c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572941736c5bec1206840e5d6d5e5737137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75a72f662fe894e578ee3529830fb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58110379854213dbbaea0b14e175e48c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d410d447644ba257ba52211c348d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a458d0d1d5a27aaf2825cd9215ce80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589ccdb92788082420dd48ff6b3190f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf73e81cc3147ed29359ea81670bb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cc1aeb176b83693aebf611cabbd37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612d0b96713a6b2bf5f0bfb1566a23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67e8074e05f0137ea2aca1db39744146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c53dc05cbe35b7c93d8bcfb7f60800147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d78ba0472bd0323d735d194b2c434148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d47dd85b58be776b887426912cf5e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b710996da6369c9229440364e47e0c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac1b441239cbfe502f8abb20735b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f28cf610f53f9853e5d73832f62e6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8236df49dcff09da6a881bdc0c21baf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058640e8e62022d8c64204ba458dffbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d01a62a21d16239c8eea7f357610e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30302f7dcfab18397e550a27a160b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19918d259f2e994231d692dee012aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad720813f1baceeb8ce8fb5b2eec02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd9ccc23e224a4852113373c446465159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f6551fb155ff9062b5ddbebe1afa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de0e4f0b36f9789f6b7d4c4d2916b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222c63d792401777bf7db775171527c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5a4bfbef1755a9c089f9f16370a72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507baf9e4c554b455a74ced9b30fb1ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb769ff2ad75036a2218b12b27b905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1fe43acee247d1b7606acaa147ba8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7af84b7b03dbb64099f55adbdc6f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af61f7c06521b04ad4af0f01de6f53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902040daccffe2eeaecb6ddd8894f9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd057c3dd81342904de2ec280e4b7a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f32d2a9c57152b756fd07e49b4e6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f74b7fe2358932f459b6882cc8aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceafe924ae44d7761e48e792cd710f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62019d7d81718a4afd53368c45ba1f94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19253521dfea9d17692e8e2cb672f383175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af9a615fe2adc58450b693d60c78e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27af6bbb8d35d5f16418678e72c81f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c504dac96dfed46f1465502246252178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d9db942307e50aba8dd7ab12df388179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3178828f98f9800f89b65d37c91e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81f656bd82c73348d3f4d967dfdec9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c4b6b4de052b58c4330795d39b3db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adffd81c62aeddbed9f776dec3bf24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528377531e8606a4307ba0514d5fe8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9128ade317e7afa535803107988c9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312cd280239a57e7e4af7cf2094568d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf33eaca0f7967c32671a7dd0e6e1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba993f2e1d09ff8416939d750b5932f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aba78a6dc9bac92c20461828239d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d5771879ee407a1d545219d58662190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76356c9f994de26b5533b1eff9749181191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafb727c2299a200adfdd54272d0e38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b155f8a7ddf5ab6a5ad1f8d033ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0e0986ced9512df2955318d84eca6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b310c462f116c0170bda6ff778582c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eac34d9fb3176db8a0630131ea82c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3018a8091cefe342d4679b95b6394197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a1782a421bf8efe300745032b4373198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c8460484f04d2649b4b2f667637f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945f1cce2e7fa2102d72713890439aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b58250126bd9578856dbbb799de4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1d4db15b0fbf482c5be0c430c618f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa46da78195f1f1c49cc6cce11df825203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef16406afc74a53b085987ade4fcb55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa774aa9737c4f90806650c3b0b4cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be47a76365a5bcb7bb618d850ff537206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf56a65a30b39c8cd935d6ca1a788af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eaaef23bcdce85777127fa5de8e69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839a917fb6d486dc1f095f6ab69806209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552afb77aa6bdd3fbfb2fe8c412168ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834755950830362facf4b8f91119a1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82da7a75c91bf7b804f29755912e57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910b3a2300f255d3bc261da2ebb4544213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc8c5dfc64ee68fd4f2b63836e33f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e81683baba64c3d1329b0cabb031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee50c7e8eba8d617dcc5324958152e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d8e9dda953e0014c7871021ef0363217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392f7b3e2ef7692c1c3de8125dbddf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbf56438d2b9e98079c1ef1b5934c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0734f1dd736304f51c2cd8bd8a5c75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641c7ff74eb8839a255876d5ca5bb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579e8d8430275f14bd6a19ee701c263222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548fd7b03a5c597a6ba1a526f018d0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea3b3b4be9fa2b7971f571c24739c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8162b02df78802a3f9c9bee61f9e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060c3a587297aef496e90a7e65cd9f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4521ed7345c2da2bd4a348b721ac5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e089977bbe3c1a8315fc5344d3c15ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f8467b2d2c71def3cc589fb5dcec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9f5d848e64816a437cd5b3c99b0f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729fca823384c348b19765130e47b70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b86e5d97dd3cc5a7271a1766cda479232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27f49f96482f38d584e475815563a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042320b9545559b8147804b77a6e1360234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c10e6542dbf43aaa9f4ab8c6c37ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b9af5a66d9c0e3aab655afcb873b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ec818e8759a5c11de249ff956cd6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b87bf7e9bc8a67090f2196412c637238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd7fddcc43e0b4b24294883dd399d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f51eb3e7b81cc1ddda8a1175a2d08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de246e02b4f6f0948535067342cc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db68591e133a532deb1fb0416a859e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1414bc6d334748402ee6da4043825243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f359c9819c52ff6528ee10c2d0e3d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac045e51861e115673379ced5fb49d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6b938087e478e203c5b8846f506f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6867262cc20431883d14a998f23c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ccbdc044a00bdc8abce0f31f7eeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1402e4aa145a1a01932b06dbf25aea5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b49349e288fd22a896e4c4ef5a98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813632c88bde823716aa1b493e167a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cd61100b692c5fc2882e454d76197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfe6788c8c407854e12650fbbc042253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bbb9650e761069739c661a0287aee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa717300d52bfbb48811d514585378f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c7dcc42269417439fa18c23cfef09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b18204509e20f80068be6bbb6e0e27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe530f6185a0181d634b343608a802258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5221a2920b54d64c4a705046c0f019259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314235233a4fc345b5ec7d4e51ff8fa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a9dbd3e04673cf9c696058e2858a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a2000399eb40b17a60c31a62dfdf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976bc1e180fc20f55250f7569e1233263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9de9f4976a4040df3748c02e78a119264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c860333e951cf98e2013f29f2a08a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a9a3b6d7f7d120a2b973d1bc82654266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8a70a39ab5a67de41f206e7335637267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b9c9e0a58c6a48812990900e5a89a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea8073557c74d8a0c42eb535c7f10c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16aad633e5f591cc484b820c92afc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84b8ac3c914f324421ee96058a93f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3e328b36915eb97a99e97beeae001272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad30caf5da12b2307e650cd6f1934c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8386799f74ea7969a973b158480e57f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca72f25ab5fdacf42d95f864fe5014275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ae1d2ffc33c6d2884d321bb47bea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797ea2b17b686cea8bab0af0eff406277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b70586befad9d9f09ce2851fdb14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819dd2c24bf7930cbacc4397e79168b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea2a4c2e0850ff57e127e268c56729280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05278008f947e5215643d3f3a0902829281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6aff78121de37ce840fc41b03dec7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c4cd6b41d4ef80f040fa2bbfdfac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ec01f261d5d3d3f3c415cfb272b72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641ab494bc783f84485d51f7747494285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97375f53a22cf4e8b430564059e6c664286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ccb7b0250f9377f15652d1624100d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3cfb1697aaa8e15d7c394e9065764288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7816de867b5c9d90dccfb84757b932289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfac22cfe0005508a330f2fcab366d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee66915fcb6c7f8a2d85d0d4b6bba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e5be1ac4724f1678a4bdbf14cff77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41f824c0bd303b4810bd4d066e8b47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17191612daa8112829722df1f98553294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690e51234098b4945a84911d5a58161295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbff8e67f8faa10f994756de9bf8a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa6faf5920a48edc7e7d41a969b9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc89a71fdab92d8580437fa30904de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477a33474f8f941781c6030b087428299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417ff11b072a4850b0f9e44ba9560f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279cd1ea8095bec1750413df69b67bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f301a2f017f4d931f2a10ec6950d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d313336a88c706bc257fd474f3ec24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df5c94689401642df4228f6096537304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269667086e549891f7647bf15dffe3d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a3b6acb84e6854d6fc58c4246548a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dce8cf10194dd7dba129690d12445a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be329186ee887ec62527364918d380308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18372176844a88cba09d9ec1d0aaea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4bd9a085b92e7cf95b59912e2a5a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262787ea1dc42b886c4411920143570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a327092e4f2b205f6debf5161094312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e1d66fc97e48b58debfde13e239f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff167838b809499f94df6951c4301e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4ff6f93234be7c0465200853f032e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ad73a1fad6cf93175688f1536343316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7f85cc155dc07f2f3e7d02d436a17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9eda54b52dd71ba230b83f4a65d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40b0ffb8537eb5308d64b34c885cf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b301acdae9e2a86db14e8144a9ccba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15afdc2279327b721a914d4f05df80c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545f7c055a40dc57cc655d867525ac5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a85f6a08240cca1dbc54c646faae22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784e5bc23abb64bd323a037e2e4b62f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e07c3ca4d807f7f3e93c7546c56f86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88684eb9c2cc33cd925f6b0499d1cd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961027817ef3da56ea94ff1d6e90b2b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b157c209fe2dd184c9d55c1b54e6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d03874fa499fd2d8706f134bad824329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed0823cc2289b651679099ea2ba47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b4c449b9019114b5d12e421bec0d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64826b701dd4221fea470366d094908b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12455ee69c002e662d5658d221ef87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28312f9b060b485aef5c253cf155a49d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eee99afbaa782da158c235ee0c718d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b61776caeb5c72d199e7dad3b53563336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aba6357360d50fe40b63c29bd14c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082b9c3bc5ccf6719cd9ec05a575eb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cc5b627109dc503a5221dc857ebb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eadd1918226da166c7f80fae9d2172340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358489db195d9a85279ac4c9dffeea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86615547d29c3a7cd5a9566c1c05b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf156cde8dc21e2566cbc5f1100b218343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98260a9d99a953b066bf951108c0a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b25c28b05ea33987933f242c10498345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52280d29c322cf93c3d46a322cb9695346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a7ea315847e6f9448a96b7b21b5f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f509bc29cf74c8de1392c951099ed3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27f17e528cffdd5a5f69ff70fc4241349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03485caf8bc24dde20a6640365aac2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd121cf5bf044c0c374f14eb164fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142937e3251d0eff40dfe222070b742352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6458e6167d8babe9824a3b3bfa64e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc0d0c6bfc691d62c2a93421ff7d97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2511310f92537a3801dd6a4edf763355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e338410ef923c0c474f2959adb9cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc565c78ec84b19ba40fd9deb1b85cc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cfe9f3a857be605a396c305ed46aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c45b485314ccc940a1195179aa6d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40169aeecee702117763a12190cd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a725d808525031db85c7c405209937361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb8dbf11f68b64f82690481a7c7992362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2110f1377eb9e33a4cf8d7d2b42f77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb888818c2b520be39204d2c784bd280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2974ce4c76824a5afe165e376ced4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f90fbdd76e6495d95f604f41f1946366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab3709974fc98397fd19cfdc2e304b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce182ee3e83dd4a2ea7800a1dfc02af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81867f24b3cfb6993d305647ab7d1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505742db5be2e920cd37440bea84c4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1f51f0f145b01aa2eb27eead316c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc56f067cd339d5c323b18d79b156372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041a6fb538802ffbd00057dfdb99314373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ec7107264cfd60ea05654f86535f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94e879aefec0e0c5b35862b1befeec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438db26b2233f1ef36d3371add5e9c1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f6938f75dd6c3a479520d8f72641f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf2bc2bb7b4356f5c15c842b3fcc59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2546d8074434207e5e33779d2710d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f22c75bf2bb4c53301509facc0b2eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d0ebe9288c8b2be06b6565d8b7544381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6256e3e7d933826c73973da9c241f4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac66460b2dacce5ad89f7b20b6112e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341d43028d00ae462ded81c43475e55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b79ebd373fc6fe0e59d0757844966385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795220e3d52bc934b2ae6f815de3b0ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973db41e34f8e2219819a34757ce3668387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9e42316d97de57ada8cd45362ded5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df4fa5296e7f361c451011e703c60f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8d2b2106e2d1d4e80db2f11ee7082390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e8e144f0db150e792baffae0002df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c6b31850c3ee20a864b6b558cb7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca44e0b3b5cf426391e7dbb5764cc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d59c7aa28d7a4f610f3977c889a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc42170610d94fcc0f52ccaafa85a95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025de479305c7ada292d73a3bfe38b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f352a4d1ca0d1fe9a61b73f516120397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f79a301508789f1d74d37a8cf1e8e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614f6441022cdddb191784234a9fb99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832991d814744448cd54915b05f90ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb5e0c8a6ac60abdaa8dc8294fdd06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e204ee26575d68f170714b6356713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83a214610828be0b50b812e1d3d19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409fcc16184e27dbc9969a2cf61b9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206b7ba0086516f03ff81e868dc9f0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016acf329cb6f705f4ae4a0c5e7bd610406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fded26a5b531e8aa675e91054679b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabc6f2b9c869a3cfc9905f9c8565af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6b16ff84ccab8f8ddea66fdf9775d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f2ed416f4bee71516179c0e4b298b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a66d07d5552b052a37f089601bb419411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3f66774f91658acd2bbde00992d3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695b81891184842e12ef735fad772b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa1dd7e26cd1de5ec21959dbf99933414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa30d1facb6803ed059f9e9518390ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf7766f5d25c5abb1fe7dbfc4437f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a6e17acc8e8eeefadcfdc7b9a248417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d8a8fb12203837295686c9c253836418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb8a5c3298a1ac33144a4ffa515d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a253bd202aebdead144d2d1dbacf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd81172b3ad1682ca4e43d13e36a61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a2f250c9fd8d1614e1f85f5cca84a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d629762bb068a5577daac8e271cf95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0061f233e822ec317aed6c2a3910441424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d17b8362482ceba2ac28ae4028911425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9090852beafc2de08e265212ad1d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd585fcc79d35afdf516e0dca912386f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d128eae64ce86c6a53de39dca2bc0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43363b35bad229f9e05629141edd26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8a64e4bafc664f542b6a9b2348594430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4013ea3660e23b53c871c0ea3049a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e928cab3201f687f2deb0b8ab6987432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4667bdc210790cd24feaabfd73049dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b66effadaacaf37763ea78dd5db64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe83d860520db08c603d17e95b85b13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf87f336583fbdb090a6fb0411916a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98d001a3cfa88e07f68d16fd7fa7a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0c4554f19714c0f2dcf0cead130b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cc18be16c11f7b48c1351042a81d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e387b0257598e5340429adeeabe9dbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3772627635370a83cad7adb75850c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff82279a679327680d6104fb7c2378442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e777e02925762ac4a067910f80a64e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eb3165d5cb1de6fd0fa67588ee320444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05df8db8fb126c3990851c9a2d7a9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de36bece7f1934619afa0de0b289e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf2e6663cdbbe9a1ae5cc344549ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e704a685d9d813ddc4b4b489d18c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4216ba60fcca6c4df88bd680115f5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff854bae81e79d2a2237e5d2d54abe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd28f0781cd5f5d2f9582d6994fb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be46d2d9e7e1d580c860060b9e9a736452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f0471f97a70b1e5ecfa2d168d1087453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e406da3245b531eef36dcaca57c1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375b6c15160e27e34922f647354c8f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47dee3a6011b4face2e5a409ca53e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f29f526a80e80fa5cafebf65bd3c91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab381f3b4e3e4785ac15bb9bcf01c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e78283735e57ff72d54f597214302459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58043eb07fda97edf5705d30e58a297e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e7bad98b78fcfe98272382beeacd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d595cc7bd590699d8299ff45dffe56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b7d5fc05fc09a4c3cdedecfac2b8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b65e01d818f892c4dc9a6d60ce48e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846987e69c327594647f25fa536f693465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108f7c2e92c7a24276c5e6da0175f0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec36ae019a323852d45a8f75e386e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c45da4c58b9e60155818d40f8bff7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26228c58d825e791717c544265a1bddd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61061c4de12289546e145d4a39abbd07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5f3fb726c9c930ea4822539c11426471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc32529a35cd9de62e8ff31e74e12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500071b718b836692284c4fe94f837c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135510ae69483fb70bcce15451f8892474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccc8768e87c3371c10fc47b6931f31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16946a2e85339c6cb77f305961d8f766476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da14ce8480e6c92d0bc3cec56d9b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d528d0edb200cd0e340dc673eec2160478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040f79ea917147e205d0ff9db29a601479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf767d6462a14eb65c3133d97df6c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b5a22210288f162137abc5db2d01f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6fbaf6cec70fd60bec9a8b3ec12a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811ba01b92a2bea7842b17831550ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd658213e4bd471561e4f99895688af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c891201040d3e424af3b47e4eedd7a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535f82e77d116fa8785c506b17da7a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9c07bceca2f6c0f3a2709fc61fc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a433071bae1938b6dcdf2630c63e82a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860185786bd5d52a7b29a48dc3c995489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997e2d1657cf20811808dd23920f247490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77f333ea5d2ee2c25ec07683c2dd59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fc84c065ec22e740dede6c111ec09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b06afdba409af36f3f6736d67e789493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2427dbd9cb0903e74a70440722fba6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e689bd0b31c2cfed392b5b25ec6db19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef984231a7e93ec78cbdb3d0b17890496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3f906a891b3cd62fe8862badbbca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16775352820126f89f9d6638736a5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1713400d6b753ac9aa87dc452bfe90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c993265962c1a8a92a125b5607a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292a6d7a122cbd5870f6555ecb44ca4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0070aacddd0fdf47c6e698c4e374b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac157bdac03c037541ebeb86203735e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaee8669064b3fc1c98d136a289a8b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500614882c31aab31efe7326b34f55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a2019e0dc95b8f29ebb1c23539fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828d61136ef983bc08f03e209465be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935af7ef8ae4596b7de16bd37e31dc5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c09a6551a84c6b9c6f8817e0db2f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7530e7500cb3942468922b28be1bd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4e110b23524c58702ab2e59c8be7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962945e34dc3a62218e77feda0db00b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f3e021674286edd7255db3f71cfbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25508eb5125ada30342bfde027dd513c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a46853f97c1a3794397a2cc5298616515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4813fbe8c40ee156b46e4b5487ac5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae76c8cb178e1b3285c28f2a2d9a38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c451ab2d3737999bb9e481f74ff728518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974877089bc12c57300195b012fb3d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884dec04975fce1a48c21f0a356689d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd63b5dcb539747cd285e359bd35c4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad56cba6e8ed5d136a458bc7b7509fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca179536bce9ef556d62f8d28de79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187905713be43c2ba3e53c4201ca38c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6142d95384251b2eb450b984981cdec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04824a1ee4acd3efd7aa185f424937f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb1f0f2262a6bdbdd43d4e595d168e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932a8669f723436c9ce8b2a90c8d353528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3bc5ece6a913e492db9ee7d3fe5f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56108b296465ecdcd7dbd75ebdf56e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453f31723ef1b6e4e85e1ea8463b996531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c146723f515384f5568872891e39992532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d189f40d88541a8c7c679609abd12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b04b5a45fb2ba15873dc3c409c751534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddb6dbd527deef6b2a2b587b37232b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acabfc8a666a94dfddcf0f6f8deab6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e939fceb8698f7c1dc00eceae33e153537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e99a9ce83a99b185c61e810a3c4967538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aefbaeb104358a811e9f811571a4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1273e1a0fbaf376a951a3d1e4e7c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c8f8b90fc3588ae789dee2debb099541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8018a3375613b9d866d9c7bd9c1cf6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a5e9219404d201367f22d3a344125543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1220359ab9ec4550fbcb043959640544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd6572408a0ee3423abfada1da073545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0309e6a98f3c84c1556c51a3385eff7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871f8f0ee292be82674b05e3b244493547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b5fe40fb0ff68437c82866e21145548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced211ac729b55610b8d39d9ef9a9130549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60802d0ad4c13981452b7b41b99850550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55f60732145efa42fb2f6844af67d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5722ff43d002601d36e44cba3fdb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf07bea569e530dcd4df28e565ddf64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0dd8b09569541083a5b0cb024f853554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cc5b723dcb7b654f031e18e9c8da3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc558d9bc4a16e7d591424b8ca26ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255e9a6c4b97b9e8ae5961774246131557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa040591569fa1e993180a284140c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589b963b6f8487c2f5eb9070439a382559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e461d6c468c98886f145eecc289447560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e36fb2e49bd75c864985b135a0899561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2b921e312431a27e07c7604c38cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f0998575c248b708f8a83ed67774563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef951b71b32e1840216d868e2d292d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9963c92e94eb294117d035ef5449f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d1ebd9db65bab88b9f0b33b69b4e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82d53ac890e427f588310015449541567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88368b0f083fce610dfd5474321bd919568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3436d11d9e264332aaef5a6ba15e2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b4646afa9a5ec2ad7d7ad14960f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75a7bc7914ce821c9320214b5292c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce4c0ae7513ea5a2e62919a32be4fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581bbf59e293b03dddf3e6951b2158573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d142d34010efe535acdbeeaefe48eb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae53dca11f09fbf00b603ebfeb98cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1792b5a953c4baf067297f0c540ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f9cfd69367544a68bbd983f4c2d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797b8f75137ff8513976b3b52ed5060578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79f29575a87cb45a93e19c5e35ae81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d4aee64f3e6d697cd530003afdd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa619d9818138d4a69939fe2c6c86ace581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222d80811c52e94521f9d2611439ea2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a42f0d06d8972725b142e58353d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d599b19943671236564e01ad795c04a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca64c539a2beb5e847289fcd8ee20bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e2ce21ae6445ac4765c838022484f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcb4397b1f1e2ece430b9814030396587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b4b9c4effa057a0ddded5fe09d3a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b196b34e4b32e1661a99a26b6da453589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12fdb0b9a7eb48026b020d2b118834590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a78cda526eb9b49b18b984a0cfcd65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7594f7b3eaee18b042598e0af4b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1deb4383940eb5b3c50b19905610ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dde6bae25e309da9b6a6ef039ce28a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f83ad6b5f42230056bb6e1b3d96e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9b548e18c2ddf2da9470059423856596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed037f52166cac6bacc24572523edf82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e930b399c9f259d647c0780f45bd00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962f08913c951ac1d99d6693b1b68bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902da8a038d3aad64af87e091e9cede600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf831a404bdda8bb5d847a3d34003a8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7fd08469eb08427039ccaf26e41ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc321a9d39fed1d4bea182c8e7a8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30544b883d91051682c85e416ad3b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa8507fa292b849d41c35c9630b61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1188c9a835ecd1718015d463d15d79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e63b5d66f9446933f7f4ccecff937607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c329424048edda0ef9f591541cdbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7565dc992a5594aae996bf9e51c8c53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee85acbb2896c6cf9d83bbf33bf9a7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846154c11b4219b4840caadeca04bb53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12276332c23df147f90188f48b50dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c3995281bd2e1fd989bd0d11173f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae01f3ba0248f503b56497eba84f92b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290cfcb4c69ee952f66bba3c9d97ffb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d454aa9b3f8b1270f47b01e2c26ea7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f2e38cf3e1f20e30cb2d47cde7afb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355aa9798c1efbfc46f6ac5182ddf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a318b0cd58da30077d8dda31a9a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820e4b5b47aac28fcc45ec62401abc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d105ea731f6646bf3b6489493a97c5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a3f83f862fdba1c12b4e8f02248f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e466bc3416576d325b9d69e4847265623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d78a16563771017dec9726262d922624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255936be8afeb97db4ee8e0cfa691c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad629f90aecc4f9aa3bf7f1b233f49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd53ba4e0408c5652e1790c11df7a23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0e76a5da31814b667596bfdc89a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a4148f0f806a824ca5fcd3505da81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58c3258bde33bb394c3fd885f024c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb855971e915b0d9af31fa2ceaa149631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187423761618ebcb50fdd304604e2957632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276f7c7b9041429bfd68cefffe320d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414843c5eeff7f5027aded3ab837ea0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2bd8e0f152040b703d81a37fd8617635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90200c439958828eeef189ba5757e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602a377da787d332ae2679ea7e9eb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbc2ea9b7f9aaf9f72ececd9981b55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778e2b8c27582e419bf4cb1be3981b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198890e023e40f9320872c1394aecf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d11b6db773ce415c74120bd387708641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55971bd34f37023d7d576d0d93fd11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d7fdf089314278c7a68cfd43e767f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b080018d93068a1bee392bcc0056a80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45301cddf3db50afb6f9effef07a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bbe63edecd5a3d2f1b04e0491c268646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014d8fd645ce427ca86660e9229a9bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1777bd30eedc4c39334a0f7a175c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c414ffa8bd63cfa80a3b9b4d6690c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ece599d07220e51d1d3821d26602650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a886a5e3ac8c7ab5b3d4a0be6ca52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d336b6f31f94a2882294953e6209a57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41158b28ac849fefdf193bab4c06cc17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e88f4732308ccd99b2bc4a157c76a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba9e1410efef5637c1f0729c7619f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefbad09fe2b8d18b9af8eb90513fae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36794768fb634949838f526a6d3396aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1fe585b4dcbe3333a575ebfb2bf4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d68e58dfb3c3d5609270ad7f193ad5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32d5f47ed977cb208ab0b51a795d1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe872ef92c4f5b5f56385f11722e596661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43835909ceb27ecef747e19c2bcfa90e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5544b01f4a71afa16562667c5e3a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6918287250d1d7660e2321974706836664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3d980cbb3c474df87fa32fe9ec604665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c31e2e04295426b53a009a0e6478666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dbed9f7c02044a884b10617370517667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ed682e024ca656f40458e7253e62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2560b68399c7d752aaacace8fdd74f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74414d39fee1b3e3767816c9a98a1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd8fa5905d20f4b69b433bc7d61d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35715d2517c725b2ef7a34a707924b6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d1d8d2385e746d8ab61ef9a6ebc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dffc0af70f8533b30cefdb1e97787674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e594c99a6a0188768b1ad16585f4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3e56bb1855753592719193a95dd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06d71325156d7acca423afd0713ea8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09969f3e5e49159ee2534696f9fa899678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becabb90ba2368d670d5f5f3a17e6ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2167069a2a35d90f04e8e71e60a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d8af3083a854a01223ead0109603681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54017818b50a181024048552f25a2cbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad1a774490da2851c79532827a831683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98fddcb955603311f8e880e224dfcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d0fb5c5bd7a3717fc38744f12e88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19950818fa1f1d98cd27b2ede8a710f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa1832608c1703feff23411f21563d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65131927e124fe57ae7e2bcef8f6ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344a56f92fe15b58c23e06de30814aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24870f83558f5a745e86448f2540141a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8147019809e489518b8e89f74c96bbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7051cb1109e757e92ca0c31bdce085b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e867cc1a3af9be0236e9a50ff990a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74007a8d31bc99a8064ab9efcb2f5b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009da1b4344f048dc0f27f695cdc283b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3f74844fc1815c72a91a47516895696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c8160e68f0a67bf8d87c1b4e404b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab59adc9ad9d907934b6d00c9896d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63361b98d04ad04bd1ec97a99d834d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c054f6be8f15574cc3f4737e5e7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb324ebc99d20ab75bfd5edc63fe31e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464866d71a16c0b00271aa63c82f7b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566f1f722846819a5ec303a0d43f6dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f620fc9f69c427d5723527496e12bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59d151e98eee2c834c7201de61274705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530724113275f39e02c9abf4128a9bf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb400e61965f5869a322c5e05c0d7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bf24d520ea4342ac8889a467c285b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b87d288aa1bf423241f5e09fe43000709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9704ad41251824aa71ee33ab6b5f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd644a9f763922321c271241b32d91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2492a0ec1968f61b7937a56753d809c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df1d440f8bed720cd1b5268afb5959713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a28793979a80f8f7584c529eb71b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f7bf6ad125f083c4d80d2cdfabfac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13409c5995332ebc9d6a30c50f0693716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107127f88eb2e27fad03d01b5f42463717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e986c871163c7d3f0d384f768e475ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa0b5c109cc157cc9f89b891c4b059719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840717dec89c0f1635dba13fbb477dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325a27aee71e1f48ac91f5a4081eccb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b297ffa091292f9c6e286e86efcfc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15c6ed13ebfc8f2aa6bf26196f300f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e28a16ae27913ab64b7e2263ecbc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d20dc38daf4a3f3562cb3a9a99de8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1689b9d63757e2e5c4637e41d2e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8087e3bfb1b778891e17374e55da3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfeedf2f8339742fe5a346375517e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55600371b6e609535995536455381d22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b868e6ae67251eaaba8538763a5efc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df9d3596d17c39259b162e89874bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0571b0401b8f4bfc43b0c47f03700a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe43daf759642c6e4aee6ca55363c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537366e45f8e45f5c9d6fc6fb6fa3c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaa8d7cfdb9f3855330b9b08f6b240735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a5f5833107b146cb9455ad05e22ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449743c6f6ee52af40d3757ca6f235f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82c68f6e3d592c104da759f275ac5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44525efdb0192f26a3874fae4e05031739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed597bb9f6c38e9ab1d796af2895afde740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e049e9b5dbd57252b218f3980f3f152741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd652ad539aa780ad762c0bc598f7897742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960461b6b63fd67546336cd6544b615743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3ad999a25c8fe2eb4be1a47d675b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daecbac86725ba5d188bc73bf48eaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e735f5b5e106b1f90622f8d611d3ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026550a512ed0575d90033a33643f04a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542259b36758628458e2de043e95458748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e340a898163eb6b46bf5271742a66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f51fd03b8dbb685a294461ad3c877750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332b22d013d8750f9d864dd286991d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de045ca1032d5cdd6f579288cc4be2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044b720e57985dd96a514068cdbf2d9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab7fcf865fa864bfa8e4e33404f501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330bcba0f4389dce7d2393df7aa7e6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ac37fe604280b101ee8f90a98dc3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c64e86efea4cd4025e6a52ae5c27ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c30b3fbf45eebccb690daf0f2a6a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd197a3d3899a7aed9478f4215fed16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7e1e673ea51acf186e5247fc6a6407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82050d219801c07fa32741e51e9600308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001acd49886dfc6fe872c70e6921baa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d985b4e323850f557a69de0284d8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1114bb03917ac43d61f9262696a59511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4989ef29f1da23b5e2d01d10003bf3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec2213fd710495e3ccfa3b9e9a32f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd256f6c167f06b530625215366a7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef669f1a78ec14440463dc0e58758d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d06c2465fba726b94040aca1ad79d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18930b8e27dbb6858300a491ef4a00e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253581cd49af2aa73207ff74e36bb1e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122990b415766c30b7fc94b34277e8b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3c8062c841db4c9133247d1cc45e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a61d91d982d2e9ca605a3c43a426a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007bc49c194184d5ac77e298d12950022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d54ae3fe2bcb3fb01b961c05cb49e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b86243a27402b82e74e0049c876d0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0ab8a250ca863058c73fa96244e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677441f4ff84627366e56c19d890b9c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f88565008bbb60f329fdcc5eef11827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35562bb10db82eac885439a0129debe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284046209a5fe627d83a461fc651065a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988cfb2bc0aa3da7fc985589d39e21c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213fbfca155fd282326e41cb22b5be631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00801a9d42e2bcafddd9a0b04c82d1d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff5ea32e9433638192d366441b30433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d545b224fdf0dbbf3a5255fc9cdc36a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a27814d5886fb8a6a4ea42b1787635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ec08c022de16dfc93f6e4a1e6e0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848f8d34a6935876ce70a754995f0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d58e543e5f1a012448f705210c640638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0a332682328d607a512a014f590d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7441d24662b7c365b8ddf29b83a8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d3be34de26cf41939d2246b2051a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28098bd782545fa67140d3627650c1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4326e15e4e3b46033b891f9ad5330043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0a91b9c9c0c7f00d179eaa5be10144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12acf79db00d8b8b836b78e0af3ebe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770690c021612a3ecf465ebde72605f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f2c97e0fb5b593b4cd54b546b98f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e2fc349f37118434c935a66cdf4c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c4edb2a845d54adf7d9b07af3ce2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532415990ffe032005f30fb455e4c62450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adb7a2ff0a0bf06abca1f57dbd3a3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f1b1bc98bc9a511764274c23540c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4f3e7164c9ddb1ea3b10eabc20c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33da84d74782db3cb73742ad47611454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58d288e7918c813cd96188e62e9e2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb5c0d0f2ab95ddd891bf074cdf5d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e47588d4932c0ac88c4b66ec97d3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4952a7681bfed58cdc0f9f437e81e9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad434db1988b4a726fcb20c69127259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee48804c6cc8046c568afa7c7d85e1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201e3b2fa7fc96e913bf141fcf9acc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a74c36483d65bf275e86d16bf932bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2535fb62189f6b951bff1d0ebf60763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5dab48523b8bfe3bdf69c4951859964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deda237188708cb8b6e37606e5c40165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddbe01074ea351caddd10634453c1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c52fa1c130cab2f2d21a06df53ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937335deb04011b1e4cdcac4e2ca23168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e601d2bec6a01b3c7e038ca8d64ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd09c579774cf981f4296935341ce370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d9712d75f0ad547827c2e5224c2a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86db2e65afa93fa67544bab1d8633f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995dd94e24984aaffd55c89dcc2eb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d398ea3e6cf302512f8cf624ab56d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c0b49f3d2b8e0f8c2d008e5debc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e7a2b829cc09fc15a6db5c26d83f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d470b56062f2529e507ba335979fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e69dc207b07ed6e14d1e004b3d2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcd6103282700d28ba32ab346aeaee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e8003c92bfb52ad22b8060d027b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3df74780df212035e6f4b46a9794981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff52623c4b7c4e6bf05992bdfa986a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ab8839ec13014537940a6bfeee5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a144c8a36cc0d541fd2e445002fb4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830859f51fe617d85fea53b0396c8c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81870e2b485fb223088e07b03e6d4aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8cbdd1c17473a66ae4f5cfa2002ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae4a5d2d992b4a844ec1859b2b38888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d92f3e7d5706933cdd3aba811c79a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911acc80662eabae7a65ef835c5370d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9640d21939a42ae8686f57ad58e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ad5b3e74c7b6b1c51ba68fecb93ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c3f54cec9399b66f56187bd84818d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8362fe153e3fc193d793ae9badbb1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a1bf1a75d2b99b3277b8eb1e35fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b025be5dd0ce7e708bc397f2cc6d2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6722a291c845cc314329217b5d9d5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4bf24e0d9999572536a62903d97ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e96b95a8cdf0295c50b772d12c4ca199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e942910baf800c192fa094b06043e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16da0753cff929cf937587fb507225101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad373617a9468f40c7876f4865a6b310102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e2be698d08275dec0dc136832a7fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df109b6918d8bc1c32c1563ab451282b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f327073c8f4f5b43f2a24407976def105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d884410457cf74287e90a24115736106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63983b59b56c1ba4acb3d4682dd20311107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3395cc8dd21782c558826f585b7e671108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f253233c941ae62f9321bcd72bba7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f424a96d6ef0aa82d5062529ab56183110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b99ff5d2848977223289893482ec40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc97114efa5dbe18af854ea26560d7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273332e72960abc8b7fb6f6e978efb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db9f8d64011722f5d687c1ad7ed258114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36867dec2d485dd7c28c054bbedee26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311db843b328a8ec3b2e57a37cf7bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bab0a7bce1bdae909df0b4b35db8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0026b3a586c9b570383feb657b554118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a741a713cccb061ef2cbc4b2a68a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cfcc9f4a8f08a0d6fa80b6c6c9e26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f307396ff9f2fec90d2bfcbeb0726f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e6ec8c56da07ca35ededcbe4e1e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c022a68e5def036cd020b2d508d446123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76425d92be1a49e194f7ab2636e0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd0fa7cd1195542c58ddaa5bbd6dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becd7f38de762dcbff7443cd4f6292f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41985d666570b0ace5f1df16b4159b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5efcfdd689927555af0aca3919b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8016f86ea9d9b5fafef39102d52c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf4214e7229080728bbd04f35bfc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f875442dc240ac91f717a62eecf0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee961d9c838f5e24c2dbf4e4638797a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a846c29b71ab11e6a26bebd7e24d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73579f2b3766593facecf353671330134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33332a4088929769ca1e834fac38c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821214d77b3fcc3ca604085b6dab195136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8faf91164a246f22b207507b97e99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bff946559d635a57cfe5e5c51fe69f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b4eb1f870f829c78c5c50fd1a767139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec789f790b4c2aff3f58ebfe32392ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509225414532ea5063a4d712d0e198141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeea9dc7a65a5a37aa119b08869e9c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2eedc7d401abe22b67b12a798a37a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faa6a8329823277f2759a028b08499144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ef7f31703e4b13f84428beb09bfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0242e3fa475bc0fba310354d90958146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5306f14196c26c909515947f16c00d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd601f983bbedb7b2bddac6e78e13f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c96e9f97e627ea52cad0a9702671b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07756c08091d7ab8336a367873ca29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab522986714377cdc9c18e6d20851151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29aad8f8001e7ba6d5319a6cba4fd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e1a4b38e335816471c6d3eeb48e5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb2acfb4b471639d89fca5185d5955154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfae2238d752e350a36fcf64eca751155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a604917268ed4332f8b3dd9ab09dd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79466f6c3ae42818cb10a56fd9fc5fd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7822393254c338b6444f6838f9a84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd4b1c94dc54b067c2ad11efd3f563159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448532e50354d6fc165f442a6f5a716160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745c3ec41c2832e691b13b9945951b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e747b26c4e2023c59e043d11106f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0779e532301640d101b82caada5f749163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c72cecb1d2f0fd17549dabf9a1631164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4b40927345ffc2e09c6c65d4c7e1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc90ef0562d211ad7a950b303b53242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5229f6c93c08afc4a0aa93eb7af24e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89692c575fda67d2980564a524a9933168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc62526499e797604cd8522282f7859169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7565c1b22da03683d2fc1ad461b5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299c488b66168952a7db8a164091c7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0902a13c2043e2ce4087657ea7434172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216334702aa78fba838ffaec09eda7c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863db1cb305a10d1118e33eb2ebe3df9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa43c65dc90f6cd335ea0650cc13757175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8af44280d87ef086dafb53e450ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37742047d4f37947f81f63dbdb6f1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e77cb7e93c7c2d1a209c19ae4d37a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9b4526154d9c189ddd5f28686bb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060f5a69486b65dbb0be355fce75abe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d04fd53d2ab299fcf0460cc54420d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189c0d805709c2d33b54719a63238c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28602a659396acd2b185512fc3faee4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb3e90cc701f6a6b60fad896727542184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f410247dd4d0913b85b49e84fba18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaaa23801b94e0a75b408465b55484186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0208d8ace509865c255dc104cf27d6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbca46f9446e1933c21b63547901d88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eef770053d3d8bb91bceda95ad0d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38047c77edc88235b3309e6e2a0521190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611dd87d4878aa78719e81d862e3f6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6ff82891637eedbcacb1ebc0bbc67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c398cb3ef7ca88cdd336a8862ee5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4042e3f671cb93d176025dcc026c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0d63de0b3da115118e9eaa8adedc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568bb52f593cc72eecf8d18a9e4de4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da87ac21a63c8912f92cf5dd4f3fd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a914e5051bbd2638199734d0dcb6549198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6788fc0d5383d9cec9a21e5509af3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a7c54cc24464474f73e2ca46d67ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c651f235a2f55a4c1a4a8fc4b2ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6defb01432d86480e31ecaaef4f3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec39bac01758e1b0897ac8b62d7c62c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52072e150d575861b1690cb1a20bed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc4c2b0608dbcf33ef15439b6475c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6afb6fe573a0f618ab87ca541c331206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872014094f6d29c3217be84be27eb24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a1cd20dc1d9d7235f6eac8ccefb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c52976cf36dc53b5adcff72b7d093209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c406f862f4ee3581e069f6e7c52afd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542e0897194cf0631835445c31ab551211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee048962e36162cf55f0c8bb62eb3ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb7335a4582186d60d67f1a12e652213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0e57c41506213f300ad0df829ee55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feac798dab7824313424e597fb12bcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81532a6017d45ba676155473dcdc58c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3d35abfbd49333334ff810ec119a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7547f1f26857296f219baf35eeae18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409610e7ea5980b61695dd899028536219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062ba579dbe7e2fb4113d9780fd65d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6a4615b5f6d76076a96c470640787221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a6bb6938893ba9ce527feab013f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a8ecd4324a5668c44093b3c1e1c51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1edacf9bcd796d08a6c97d7ead28ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2092ef74106c3f9bd9c23942ceacd4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f6528bb9e771fb8c99da994b61d1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76e307cf14bad9b01ea6b0b291764227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710690e6a03f365ddcd65ec6dc75828b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb560fca9a841a01ee08a796ca26d16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f92773e47277dda4c4e323a0f6ad04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb46d54fff263af1ccb871846f8da55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd367094e477923c335c60c937e24a21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd156b712e8b42549f6b5082d9b377233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cec773c761e7b1bb3b19458d66ea8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b00f35b55c6c18b7a7d547c4c4303235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975910f837a7534d09b2a98d7fa9604236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022a24468f51af2685538d5fe4d1825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206e6167008ee11901976d9f05d3937238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a225184b1087448f93a4d4a20c550239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c277e6e0f78c164a9036ba8feab172240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb086c55d27046931d9ee2cf31fe9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa483fe829bbd646c6d885a039e4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9951f88dce8a4bb91384d50cf128c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca05139b48c20c569647d3a18aeefeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dc83d1fff5f505c5cd33a2f39af1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc04663faf379fd8db881056556c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67fa21111706a260b109b2f9d539d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67b909d6652ca4dc1c49ae4d2d3cf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c74ce5dc910ea9f9da67bf635ca3b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db6bb8f33f59f597a0dcfe72fe0dab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750cae98771cbf413ac47883d5afd12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27779cfcee216c391704db34eb7ec590252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72f7a3c80ac2d781d567e7919d0038253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cf32e14fc88e5c6893e09ead47fbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454bbfc02e1e7bdf36d795a3cc4bacc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1df97a0a7a8803c92d00fb15d6fce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68239157de8afac06a8c7664a4005c8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40f06e7983ddece57db2dc8cc2d3f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec4e6aa3eb80d105ca9e5a6f0f119a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a30360b586ef8b88364290cc16523d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ab28c9a347660224ab42ef302a8b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aecd4a7fe6e41978f43e846fc6dbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d9ee1ad7549ff368cc17fc43db5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf0e0e2ab772e202821e5f0daa681264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb83a8ce4bf024656bdfa5d4d6ebdc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541a3c747e7d371fa0411cecb80d35b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d55d01d393540d8dd07176dd93f99d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e7774e479f7eb8ca68ca9c5ecba66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6fb65a0e31fe29a1f395c6bf8b13d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a955953aff0202a05cb4193fc6aa28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3719f7660cb30760430c16a5f1c3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1942cb247fc5f343453d2356c2001e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf13fec541e827592bbb89edca0c978273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591be2b47eca59f0d7f15db9025b7b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42122ee8846c062f5bbdf7d0f1097673275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f05a7de934353ba3dbf3081e066bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdaa43f0f111561acca0cb0476d003277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cb86c46c9116960bdcaf71591374e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a34c1710e9f696e91fa86b75fdd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f7e702f2c827a5a6f4242225c474c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab1afcf014ebde8ba14a1aaf44c2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd72eee9f79e01c5d95dd98f6ce0d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57dbbf1a946b5a9fc16fdb9d57d0b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5da9228c528bd56ef3f5cff18c1a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f719c6fafc078db8944fb0ab762d0ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1acee1acd07f379237ab106f36828f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4819f95149fb4621f14ab0f16b3e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a6abb599e7aa2fb57bbf0d8857faa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccdd0a29597091e316f5f54877f3c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebfe8f3547842ec2a3bbe8a9ca254a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03ee6e61199a0be76f6812e0839d3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e6a1451c5941207f26a8afd73a610292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70081f49cd1927e8456e22316701c3dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d700667b046a08698bd8c0e6a103b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a463ebd294ba46af8aca6dc3b81aedc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ee84b358456e8d6fa1150a237598296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e308b0fa9b1bd48e1ebe036c6dfb69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e969b3db1b5726f05b888e884443298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4054ef019a96b90c1224f9e2f0cec17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a65787e043251af652926153c370ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d3e09fb6dd481b32e5c3a9e472802301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5be1febbda551ba1612193fea5b0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d106d2494661615c6c164a15d1479d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f796dde2971ad9a4836afa756a1fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fd58bc4d4d8abced6245bdd13a9ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd753c311e8bc01908eccf52575be20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d8d1680fc25afe4030e3cbf13c0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ca372ca399de9ffcacb5e2e7cc8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f8d5fd89b4222f00b7a77defe129e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b762a4d57d16104da6d305b5cafab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bc9ad6abb445138333cfa7c9510ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc69f5f9a1790907a62672547cfc5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722bee4a67b13b818d55d2f98042514313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe1011963ac570a2f13fabeb0cb4b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915de6d996527dbf41e578813ddf175315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31e9036ff1be2de02f9ec1c4eb614c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b23848280e686dc1d695edbc4ddaa2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d25e8d14cb950de94dc819175710318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b83367736440f0e54033206cd5d01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39753f8e26f383cf32030571ecbc9397320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401e87bcf6b026338e59fca206df55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4827eece87c981b73bd1129244becb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b5496eac11f098134db4993b3f55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac07954ea4be8755612adc4c801234324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc49b038ed780abefb9f1a7aad912c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3e5d1ed295fe465dc87f33ebfc08c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32124bebb22c1f918ca0a7b75f9582327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04faf1f3928d4aaa13b5f0f1c7677df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c7829867b24de5a03b719d39e3283329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d514d59e659de5209049a2b40ae6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224949910545932970e7c3797c793cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17adeb9d50b4e50e45bd6e481def13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9d959eb6139afe571eed41d6f851a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f527ca712cbff6530ae16b48b5a58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b8ea87dd4faec870fbc7dbba65b7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e95659cbad0f3883d156bc5d8d3fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0abcc1e1d9300b062449da4492ddb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d66b78df0c18616f2ca64b3318d6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf3635a3bba16df6bda20f7c9387cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c839421b8683c3b931886218c997187340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5387db2cd99051f5f6025d45f8cfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ef7398427017240567e0e58e8e6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df48040dda7c8764992952b84e54ddf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2c494e9e3446f2f384d1fe083f957344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc3e2c7b92f4d087ccb386359538a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d24321dd04175b35d720e0eb11d716346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb8035faeb0aea5c10cd7aea1763c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34574c79694bc3779ac5b79b4eb65af9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec0a9dc4d0d076ede2eac8e5a3af91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96576aacf158fdc03655b1374728eafd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc1325ab45e32f787d7013e1cfcb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3abf53e1d3933063babcb901e33a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f32f88323bb2ef0dba89359e4c54d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88ed7813e9473cb7139e518a5fae80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a5c9435baebf204dec38df4ff4633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e4f18d43700e8be006b8ed4ee347356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a879f13db0089ce4855940fb4dbf9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e6d4f26ef05e5e06ef5476c5f68c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec2fdae6fa088e9374c6ef0e74ff8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683e79be16e26324496bba6fe35d740360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4ce781af188c67c92ce012984efe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac1e5055eba61df4e3c0c0c25c5aef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503d9d493b53af78d02aa871110a107363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053761ea4b9ab89bc74e177519c0f7b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db189f75fd42708087b9cd91eed4b934365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ecdb1972d376c03f4583365519f96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9d7ee13b2eb4ece0fb7408a66e35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fb38542595655742e2a0aa80ce256368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70cd0635cd8860d748ae58307d906369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce151e8ac727758169eb6d0cb9f82d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98edf66fae7dada8bd0f69585395ed7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e421866eb07b42b83c0ff377ff1f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734a62df1c627f511bd70ab60ccd128373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4016378ead4a61f641e176d93cd99d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe66c4bedf4b2679bbfaba3558b3d8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5678a7a83e976854f021839933c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc7c670fb3ec3f069faba11f691618377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129477683dd6cc5115c9e1190967f2b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2f785efe87151633dd7f23fa0e0e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b12b062724d54c3656b57d7fb0e3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80fa6fea3945cbfbfacc3c9e1896db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83daee3aa8033bce9c76c00ab33d83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee494a2dddb103c2b9fb8727491790383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678660e471e126811e9235ecfb9f6114384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6712e5977b80d81d49564abb4e071385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9a1e7ce33dd7f8bca610498622be9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332f0b067a9a25817d9797f8ca87541387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ce88d81f3883df458b27f024502cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153bc7d6fa1d559a1870944610467bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e6848bcb9200604e396742040eff4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8148d5f02322736fc8baa9d04d59f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d5b1336d6f4fe8d0fdec080ca9575392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841e47e3ad3aa1f260645a378e0f274393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d722cbeeb1368a52f4c680d3e0e7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c118b8b673d0f050c6b8eaebfe342395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1e1a1ee396f8b11ce49ca6b5c53df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d44a8f6af7af24f35f0a9f756ab98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e051cf82eb06a9ab6c94e4c221d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9cded23832afa608b1202af8a78b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb37bb0b6b2185aad8733dfb6925ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d845967a77064ed2e0ee44089918e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb52d6d5966dc35e2e2125658869976402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca69e8813f91dcf032e1bc4191cdab6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b29e896cfd67ca5bf6b9f9a5a63245404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8032c46e78affe9771d33621a20513405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c79d26cffbc52444a340ecbb1609b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6467abbb1a00362556618fbb1eb92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee014a6621efad80d29d0074375bf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b89d0c19cd9fd5a54c650b05c5a25b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf1fac106e5d2747b6cdc0f4386711410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcce1aa3b61dee7fe4208f3eab4392411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba1a96c9c52b8b4c59e45a03d6f62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09393c301fb3c4ec78ea64eb9a4577e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9dd31b0643fcd8d34be0ed532ad0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf9764a7f362890158b712c21e215415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871dffada7daa5661c255cdcf60c624416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108ea483a5f941a1451a5ef68bc4642417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf7586632617116f43454e1adf4e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13752b6951fec8011607b8ce1bdfd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0dd39d31de320b46da03249ef0be7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065557319a363f3e04baabf9e2d25b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20113f97017e0b40c7d47ce00736f6fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca60a04e6f5b4362193a5ec9f036e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a39db9bc241b584960c6629a2b48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ab93aa611e946e61ad9b8ac4bd2ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703244c564ae504dfec417a6dbb5540426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5efa2c15cb52d17b67f01606c67273427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd185d61f51e1e7dfe0ed51c5bc7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd604c6704a0f0e264ada90dd0c1c8b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557cf5aa729bd3527a38087f9d8d51a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17de3cac7cbafc6a86c8d5506dced9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a302b18a04100d9027caa27c925e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159090a1af2c8a341e0d7e9f982011de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad512eb3746e70bbb81b1917f816b43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b705519b15e97d6ce818439e449403435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fdaa3ef14af1b821c6625979809d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43201d726a23d87bd2e641640772e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f47a732fb13c922fa970ae32b73d8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e8d4b20fa758e46b85405c77b8d61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1127a6241da211f3d54bd2b042eab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299779e2ff6ad17cc39303f8d8464b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe1ec1e5c0f4b8f89e50c4e580194442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec9815c4ac38177394a88d30a02fa9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef253a2e615c425c2206cdd57e9c4de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328c26e7f6cb3baadfb829927ba9537445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7e93806064e8063f51e223f915aa9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc564543bac152a8d6f53bf75a160d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87fe33a4325ff291d725e3e2d47b5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632ef1aff1a5f146538991c9677ed9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8d379d7a9792da359c57b10744545450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c0f22cc344df72fb536b0ed49690451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52996a26ed5005f97287f4f11d8449a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6b67f50dab0bbb3f35941d4c7b47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf8477610e56b8e03d67ec9a71bc5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbdb82ca93af1921361ec7400b8c04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac9d6f39a1b52b1aa147ffd362cff9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58962889d40da2a5011364af5dd00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb51c1c8d775301496b1dfcfff39389458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06646ffcd2a588e06de6c59e467d61d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a890fce6bb65d3e12610fdf9f97b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e199210a0f33e7acccd888b51099461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43758e41c022a74225c3500868c9755d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba295075ba177f0343fb83b7b76c01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeace4788f34bf8352868ed165a080464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e2911930fc73530ebf9940c4f15ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623f7d9e0aafb1e84b0da5d0ab9fc9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc73ebc4087d939180e7ae556fe07c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4fe57626541dcab98fdb37c08debf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec475c95e23a4d682766154af7c6d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02900aab65fe70cfc7919514c8181db9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12477fe793209cf47e3d4ccff087242471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7ae86150165cd997b2a0beea08359472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271048bded1003f5c116fb65cdc960b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ba0eebea3de783bda8c81af71a717474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49f3e9195f271cd66104c8d02b6660475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ceea46f1180b26aa3d6208076220c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d16a50802ef4563b8e0a1fe2770f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142c3978866df33b7d6e396ae6e2fa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951a3d59c5f2efe16384df428c8dfe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa23272377caaddf37da64db862d2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdea429ee5e5927646690a2d8034c9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e029dc87d133da37fcd88e08f89370482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b3c6a62bdc523699b9311ac2ae1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e049a5f11afe90eb4635af18c73e2ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4035c5d80013a3a58c1b1a7308eac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70554299779123d13b4a7a127646327486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefe2c51bd497a45c06797fb1597469487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0c1d9ac6c4a75a83c8528c421e60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31ea2b7b94d975cf8e5378edd5cdcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cba8bbd97244a2caf2c28c89e02d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701a2fb2f18969d8c431265592fa2ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a32d2369554ca685e991139d564e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b629ae76f4a7efb7e7844dace043f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2c8379c1c7f66d088cca9a8d5d15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f23a502e2fd07bf04d7273e6cd4097495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25579900d5e9a24c365605317b68d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e486129c7f19ebb7cbc9a30501c202497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92a69f6eb7938b40a54e4977537f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3bea35996d590db7586e8f31f35f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d3a3738dc898522f8e62d5aa0d114500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc882597f87d0faa8f3fbe6616ce14b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f8535de53ed71c4f7e771d7182f98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef7775e366cfa6b75177989f33f558503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310439f25f311e54ded9bfcc261b6fc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553d95cf507d4991c87da33f6a30288505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d334d328fc20410bf2adcbbd046f9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106b55d5116b2548ea272395400be5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970b570f06db162989d161cf1d052b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a5c759e6886f2466fb14e5d6f7646509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde75351d4c574b8e7a78a3af304bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68503f016d01e175320fa6526d6ba4d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c703de51dea3131a285ff7d5b204317512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895c7b02f617bf658af87d15631fd01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba5be709b3c72732c6ebd9910d82d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219db95c1fd1e57c2b25dc47c1c0a59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731d5b5582b3c450d45b3e1113b3219516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c8be5f43075d56bdd80532f97e392517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f62bde1907d8f11aa9acfff006818518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262bf1b94fcb5e5d339e5ae3c2d713b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd5e776714dc846192464f0e490518520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab52eddadd6053e2245d7e6c19c8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147872623370299e8056a68f37f38eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2038fcba9962c733f25049aed5d8753523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5296473327fd58abf88321b0526f04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1739f3bb317faa88b4d46a1e3ccd9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7363d258a35113119054b708f64ddd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab570d627a31f54560ab7f5c4b2a366527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97779e60f5ac9255d63d90a2719255528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2740621c5b66570706c7619e07624a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255511229ff77bb5da62116980dbcc60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c918039c259441d6aefb222afb218531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce148bd15fb8e037fce495ac51295ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2c66d6233e00b2527cb4c9d5b0af4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d81b4b077317b24d1425c12dba6660534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2ac59b2fc0a355991066a27e434a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b09a86a19b08547e3e2a2265f68a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da33c9547a5e3d79ce23631eb41dac3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7243474d0af000092d9faf71c0115538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab912fdc4ccd8e5bc00a8d3383b366539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ce8fe42e1aedc4640375cdda21f62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168667f964c6a21a86ab2557f945dd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c43e44eeae16623a86d6bd2d14f72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003d14efa54772d3d596b91179f51a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42f088ea46a1ec391b44c84725617544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c037ae63c6423da0b07688b18bd2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9492797044a78c2f1963d6302cd84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bb626952ffba2f4a7f520f4c8b5dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5452b9c864f9afe1bfc67a6d602866548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1975bdee24ab15edd1e9831d74aff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f087ff0c889b63178931cdc3ec08ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec86182c41dfc3554372e71f93db46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151bd5f435acb1ab090e146dbb0c64b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf98f07c245899c87a6b03d8f2d7a9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a43be9b50c6f06dd4b9c523b6d7182554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56708af2d88138a62d2949906236af4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceab9c9c928a7d7a7457656b4d9470556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aac2c46330750890754f25cc1e1c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fec12253fb6f7f234b48e87b5d03b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd29c68aecd1868423e9145fa18f10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843c3f3f6eb161e7eaec8828461e1ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4bb35e671a42e67e6b5448d96f04b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77171df9dc0e18ead812c1f20c4eb04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94042550711a226d154ca2c0786782b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f26cf2b2fe62b91f99ad17227e5ef0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b526137ec19581a1e6dfacdbd2441a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0095dfe15707a24b248c558f12b99d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bc35e1e2cdf8e00e615dc73ad04ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb02aeb20c203b10847693b0dbb103f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f09e07bb5fdc23b63d1c70185fffc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774192be76658663807bffa11d696e68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7825091c4519472d6f1c8668b9b94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21a0922ba7f1d1febd12e600e8c57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc9ecabff6f65e282103bfce0e137573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd167cf24f3a25dbcd795bf87ed35d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210d43edbb8e1d179d324b76354c0e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c1886360d41f7db91c89b748f9c51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7cfcbd0abca169d262edbe91cb330577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c866522ecfa8a897503d6cfc2fc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178a84d96abefce593659ced37bf003579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12958ec400e315b36283f53a55a38206580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2459cb51688ea6da056fd73d9cae21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c216182cd133b6a2f7ffaf4829a090582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b273770fe6d85a1d2c2f1397eeb00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0386beeed39af458d5d5569366b48b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5957cc4fced871f4dd8d6379bd179f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295d0f2cc38ab2b46e0cf764966eaa9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005245b7bcecc78c64d53364651a60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd98dcd77d4f08b6d2c31b2892bfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96254fe3d14f1df972c93ce684a62c44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716631b7177d39632b4b0ab7b6c13eed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f96e6b6691700165edf5f6a9b7879591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d70e7e68bb3ed5eae3e7c96ae582c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42304e50fd4ba1955e2ae4ed1ac327d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef05c907e5652f3045f4cc5092f2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4932a0722bdbd9c3dd65f41294e28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f737611a4794ffa1cf137fcab12a545596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce61a8783680b26ae478a601f19c86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df3dcae598a15dc49454d583b1955e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91025ddf9028d0b44b1d6232d713d845599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e3bd14b63f7f55f4af223120535f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6912385e4d8def7b1110463c77135601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84f0404acf73c64685ad68ef950aeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce53c5b2acd22ae31636918e0bdbdd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c34d3222c8f4c1c1f71f54367cbb8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67735ea8287c510dae20953435d214605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb6d072f4e68da85c69d727a238352606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d707d016066f5f2315bf9e7e23aa21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f7dbd925486829f355b36e6f7828608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85a8d4955cf904c465fa4f6827fad1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e903f0ec074553031a7c0d3a3d453c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701084d15fff4a4fc63001bd52addbf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b386df5ffeb11502c306c0b5a49468612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194d93948d8085df4350226bd92a2ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1507e3d7bb5982139d1bec1398cf23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1fb67f6512ace127c5fdec7d923ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420b7d17191fb584bc884cd6e187a5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dddff498b0f7c96b4774768aa9b8fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe80df31b15d1b34890e61c0dfb09ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545f8e023b409201611ed432ea92340619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddd24937e6e1cc0b49cbf01ac6dbe9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7d9ed5536e08ce5e02a7c8a29b7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e9e93e43cf9071862246086c1ca56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6ed475197686df540fa7b95091edb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcefbf3fdb51727721be2723a9be0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494c1a65ab92dc9b54f5b20551fb4c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5367fb118898d8a901fec23f136255626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2470842c584fbbf98eb4b33d7c3c16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bcb930628764a585399a984e39f6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f276fd5c44d815de36504839f0e3c39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88832f2c4c6247fff5c346a57366dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea97663ac0d6d99d9b743270df41cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19852b5b7e220165a8a5fb828cecb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297e0427f9bb66fb5e813c3c343375f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223df148d37d160e7b6b875794d1070634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157f059851d056a5003099849f9257e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31a4e3ec54d5ca64cdab5b39103d22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd9a14ea3b5e4c4add5e707e4d51ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b33abf62e3db3a7b502b8c6752a9d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a93c38f2740e1fc73edb7d5bb13c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16435a2f6ca720f3c30f8294c7a5c767640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48180a0441e369348d31704a87dae102641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e36f8bdd88ed113dabfc8bf2136ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcd7f85d426ec1a547edbb1b8465b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd7477b3708114727ee334054b63e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742024e726f712b2079e347a4812dd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d95280b04902763ee20b5e4a0b3cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29d74213e6efa28277b452437fcf91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db3c49838fdcb51186c50eb4596dd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea5c592babf23e89296c830760af0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86555f08b11d348272b3f27ae7182f3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8871b5b1b69cc1fa013356a288b46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e9537edba72408aa2daf11f338cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9db3f2729395bd49ed253b6306a3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd311128eafd523a437649c6d68297654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804b3a8b509ce0335dafc7b7b7ed92b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468989625bc83cacbbd16316d1db061656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5355b1f31d3263b104201f501ff204657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6459252081891c1d8d07768cd6378658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8985ec62b65be07b9d9c931dcd6da82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaece2ef0ff2ba39585a845caeee958660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61e540d3dc6136d45df36a87cad32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3568a525cae415e11a646a28714823662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa67a7af912053517e79f26774c59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7523fc131a0a878cbf8b5306564eb66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c9245864374f0a74092a72692c67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f219cfcb54977021d21cbf13e57c08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c28cb8a2f9e68733ba2ba4f843e48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0d1cb38745c8769b2bf6c9a803af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbb93aff4e26ebc09d7a2bf5ddbd38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b43027ee25fb4f772d0c7aa53b75b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7f3d71731435e2186f5ca4aef3897671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993737f912c50363501e8765bab68d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bab2ce47ea9e7d5fc2ba21b33a0bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73422429ed0aeae809bfcc420b353fc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41501cc10f6bb878e8f18e22bd1a1c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd776a39acc737b62f12b94cdc8c7b42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a77a06818f734db7f7ca464b491b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cfd237a6771a9eb44b5e647c86fac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558aac6c4bf6e5eea9e14a50d9bab63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74564c48e665dca6d51dae8e3126a863680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a73ef214e45a4f0da2864856696b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d1df98a87c4ae416d0c0f9f2e9d0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676a30689f23c5b7ad19715a71c460a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa045abbed6034eb0cea3d5d4d453c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992c10b26a3aca4b6b143465f110d00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4d16f69b152a4b916530b95e8d10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16d235b22ff3f01217e68df36ddf4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1110bfea1ff3c00875e00c96fcd33c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c294756a5dd69d4209c4bfec0aa874689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc754e2aafd46ee8d0f78b29eed8b9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd5c4806eb84da0a3ff907ddeb2a29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f459948a13a96b4eef4e06fbc067c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35359b151f7b013df5ed2cdc7a2f8073693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b01586db6ace9eee558666d95dc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11cbe658ddcb11e9aa46e677324902695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883f6618766a0fbbdebda69041acb25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51366f7df1f4293ac7badc5a4cc3755697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67438b170a2b52c98104274ed7df53d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5c8d52b43721705e03c3f197098aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6697a51dfc13df46a719e5a6bc3a1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ee5489bad88f7084404fa4e88950701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a494142cfe1318d3c4991a8e0292a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a888cdbcaf83cb4e92512940699aa6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2680e35caa8f8e39470832e076cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7247cd78c2ab3ba8976c9f36679cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab4ed43638a0cc5078d1262ab55aca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a5904dc2ad0d030f9700391729bc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917ef5aa00313d9663dba3bfcafadd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6314f1e06ffa1de264f6514b7f7ee1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1017d2204fb9c260ae5665e9a6fa9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17e0a389ddfa91577df4f697e44cb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb002d0ed7462a4ee9acf7441f1127e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a402aa2e139542ba583755723f4d8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3945a86cd0171343d86e3e4c19b24d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef544a33336ebfb3341233d2cb2b53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8082e550d807365f8525f9ef089c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cec6e423df283590122fe7b4cbfd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c8e4724551e2226469fd117097587718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3f1e2b5b0febbf9931e15c4fbe4f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901f515b5f6dacc2b75b67d6b0c80e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9db2a0e3588ca17b591fb8ef021674721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3851f481474eaeb5da14705ac6ddcda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6f9aa0c1166ddfa3258aca1a89466723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e108b226dbf2d91d4b82f0dfb2c0d7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677de402a16e633dd263e0d50945ec09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273696c1e2926878b28d809fc2f7ce2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae703d1ff9b4fa0824a1e9cb09135727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5724b06ca6715d4e64b2f34a679e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3d4ac73441763426e2c4a4d58138f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec678b545f5b43ccf5d092ba3a408d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204198fc7dcbc3383e4d27da8da840731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d104df996f9b190aeb1dde280df6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc513f0f268978820f60c089cf4d5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414f0ab1bb1347caa6c492a6c974db4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0558d613dbbaed87c2751b84a0a44c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca524ebc093ac0229a0c9ba659cfc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c23c4d1365b9d5b3247cce30a4c94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f406e0de0b3080eb7deb4229f69390738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547efb14118897c35ced0a0288857eb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0452161149e03bb3b5a3e0e075aca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37149f2ea4f91e391cb02fa562d7d3fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92146f0888b08473685333be3f96985742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1c1abaa82ff9a68ce0eeeb21d7cb2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401c535585f4261debb9ee64ca29b92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c8241d62f78b44e59096159d231cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0200d9ceb2c46497f1328b04b33af3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f0a4df24bcfdbe4369ceff76f8de2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c7d094bc58c31b30d65cde0a34a2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfad2e5d822e4e5461072f71d83de4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7de075d771f2689c66ef830366558750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885ff3cec853530160ba71fdbcedd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837162e5cac09ee5d7a694cb7e2996752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895fb7b83001ec5b2add4da2e86e620753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>