--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13a86ad93e4e00c6693eaf8e06de11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851083a545a1553bffbcd2621c18c0772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8f48e7988501b744e6637235e683d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271959a755a0e03913b28c6bceb5d4364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e139a4daad72d60a7d12de48d4a4255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eb9a795df6b39c5fdf387681b0a7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afcb24c26221c2596f48cb05fe8e5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b8e9af0221bfeede592e86e4017ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410046dfc17c1ed53b9870bf48773289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319e56ce06c5a5cb2e1ca60b666442310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b76c0277fd97a91a6b8df9fd826c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ce5d166283223b3c54d520da393cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684c6b09c88bcdfb205ac54c3f1c4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771550c1a7229779a4c2149f2c8667d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa6bda213ea96faebf05536098f47f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977546f48d2d669fcb61ddfbf68b45416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de603738858ca31ea59ccab9f54bde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72bbe5422caddc3204883e480fa36f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6e279e8cb223fdd37e7236646ba519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f6b58ebdceae8aa53e917746380d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f6f637933f588d3fdf568daf2230221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604ae6d618dae2622cdf13909d6d3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae871e85da2881973cd2c07802ca9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee306afb7443cf7b9efd1a7528788124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f32cb23d4820ba5516005717fd0d4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c34fe5302f955594ffbcbc9b1b9c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62a9c5a7c39a8db6c79302c1b09a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff077e7d605c107e1debeee82ca1c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84fa79ec89007b9529b0c2f25fd6bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a670889d8b83eea38eed18d8c7698730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c2d358b93edf72cf9ee23cc3b629231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977aaea7900ce9377e5e937ecaf522c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f3a3b2b4e5ceee7a06c6668c55d8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfdf28f0638ccfcc3b6f53b81d40cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ac79d083f60acc0fd7c8dd6468ab335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafb78c01752cc638fbdc04eec38c1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4963e343dc239c389d5f47a57263737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929938fd352a3ac7fe877a47fa1ab95c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d73e8ed0b8a1b50b6edfa2e84b2b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf1cfda8bf30666b8ffd88b15979e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7582bbd325582df903b6e53a45aa841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20519cf16c1647112da4b99192027d0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97486f412b773867c42880de6903f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64b6e340166466038426cdd99046344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd41615c6e32f0cf36a5acf2bf539845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edfacd9740a3cdca7d4b702b8ea9da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b323e9bffd490b0eb0dccf7212f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280eb1bba3bee5a0a40014c43240a9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cad26ef3c1f59cd00e5db4c0f883949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af60b45a5305203412740a8dcf1ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63afb0c51b92c4fb71d6c2b007761f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c90f66e8510ccd5b239fe81f3c74852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a91381d071d98f8df182f68588f1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84898d256039b956a2c12c91e53b68c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ce5b6f26fa14b0b0c73ebc6dd42d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e374ef46218f67e30841b2c4a93e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef72ca9ab1c7dc62c706386948a7c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68863555b2186537fccfbab974851658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6ad0e86dc122e38f3a2a749fecf4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5cff2d841c389c88dba2071abf06260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26345e62bbfa497218244c81e9194e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e6ca8ac6cf852448992b4a4bd46d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479e606faa24e9db864da2b7db27a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a67096bfa59dd2bcf999c82dac3dca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383bc3f2163163088dae4dc5d086a7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de07725853a838f4ecbd311826c700b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd22d60625aab91afa578ef0df2c0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8dbccf04e7f32a00e6d40f66c2c9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d59a20f6ade6e361b41ed10bccda5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0851e38348c48330577010fb201385f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978f11b3fea03d2f81933bda14d1adf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bdbc24513d6d45979b3881b5f545e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025700059293008bcebe089176a1eedf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27d536cc7a6336826deac04f69e37c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25660ed2b297e6ddeadae64e80feb93675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c3c6f2617588d45e2026c7e72f7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc301ae1548e489643b659378a7ac577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f54cf1b27833342e8e5a0c3edc2f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacded6e4c7439c8da016f72c5a8a5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bee88cd5b991845257142c196a88080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa1882f224261bcf5e3e8343d4ade381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9a0d20db0d4c78f776727537e42d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5916c02079ed308b328c15d659232683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeea020e4c8bf434f4971d04ba59de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2f0ea2cb3d5c960e55eb2ecb3c63885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0438bb1e4d5b2f6aeaca92071897a3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3692a93c69fadf1972d21165b2948187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb67c0bfe09db8f35809daeb3fc44e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdc296036c63cdd10ff95297b8b5b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9553ee3a4a49df558bed4f0507feb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc8313f54e66fbf8c729fc4e82e63d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0ac0d5815f858df8d5508322789f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b879a57b368dab5fcdd193867f61e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18c2f3b4b4ce68237217938f42717494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef119a4a2b4cb997a7eabac9e8b362b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1d2eb5afa1934b79cf278021a76096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9cbc3d16b2d67f46efcab7bb27afd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607486ac9e745a4da6a70d86e32780df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a4aac75cc55100a57cae88eb083a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477bbe33a413589fb8c5919c0703d5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6985659c384ec9b0790f7f642d00b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c3c49978784297fa2d714fdb51520102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a0814abcf49e241ae0b542ab1e43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562aca7b94ec2f429588bd8ee7ad61a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255f8b8e39f617430744a027a229535105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f15f30a2df982a73a0eea654e2e904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88b22985a3c2c698e776275f19252f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2701e9faa40c3e3660de58f18379acd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe884c0e179b7666354c45d8efcd27a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8535c6e3debb6822fa36d01776789d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600fe4a6cd9b717c1854e131d7ea6e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528040fba408367c4cc998aaba141af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1beb986d85cf3983880d059f81c38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec665163432e6e8e39058a41adcdc86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538d84e3fa50e25b6e710d33263cac3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3c869fe9914a5495c18e5916c2bc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bfc5c83186cacdc140f73ffa009f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e199e1b04dd607a023aa86e16d79275118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdf31cab8e260b71000bf5db974fc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ecbae7647ff922326a9d58c6ad541120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c706146af043924f75eafb6de2f509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30712fb2a064823fb0c1ac5ee4ae875122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918138cc3c245d5a727a643ae158bb8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8ff1a0cdc1a75bf972d87c0746f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb134f199c4d8f19000f54062b17bd5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc871ef60985c3f0a50a1364c0d9919126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0265df3f76d0a1e6125bdb60642939127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be166403e91ac913d00ea054786a0bc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dbca7623a1b3d21b9a3308ad5fa80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01d35cb9b6356b5003250bb5052be9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bf688b3c8472c4451457ea83526c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fae09016daa77efd2e57cc3c21746132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0a262d2255e7c9b8d8832b87708d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c77fbe11785b2c21dc35b9643a7ba2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffa972ce7663a11c2a583d44f8746d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a59732dc53cc48dab3f327e44f787e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e1dcb3b544b3d2fa579bf1454bf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b0b051b606890e3a37dab4709d03d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309c5b7feaff2ef9953c86b1dea528d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1538addcd2cf610d509bc7a2036a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d01d13b716b4011d1bf185649b083141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5db2a095f12e0a87d30f6988c4d5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc7a5b2e96ffb940266404553fcd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460480ae11e79747c350b0aa73d163144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79f501fe87ec757665c55a136bee92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cec132b4449d280448a58c7af46c29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d2fadcd94e7a9da1c4093418c73b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c634ad903c80331d42ae52361acb25c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea4fa8f8d516b5cf8b3500aa0a9eae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41cbe344e625263400644772258c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa3f064b6f1a7a47be1298a5614c35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40456a0c6efb31b597fa172e7694f0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a761bf85ef45f0a10048fea5720c3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22779e68d50c2eb08cd47dd8fae7eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240bedf0da5c8f7e13cf1f5b69deda0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373dd871fc2d19ce032be172674ba43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75150ffd957af5e856f031a9623fda5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a12251b1af69add24b66a72fe84d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee628ee003a8de8ab8d3ae83fa4a892d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c14534cdad9d7bf43a0fef96c7014160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b95a2d7ceaf9fc0130594ce3d74a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f29530f3d9610e617676ab0e9890d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb149a341b6b52ef95db70b652f2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28811478f71420c3d1d0b11fc19c324164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa176bdd59e58cce0875b4aad5c19c10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed571ba79f79be255a7959bbbc3ff4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596710d5ccf47ea67534b536f48a331167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65279d1a321a9b21db7013efe63b3238168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d26390b1fd3b4541f88d736d3848169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b140f49d81f42da7f042ab5b184428e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d97a3de62eb72e8ddb5095ea98d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce0166df5154835fca5af65e7fce4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157eb02662bc6fa8488ce1f9109bd55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf74e7243306b382774767a47459a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb46825434305792341814ca33756175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5c64521705c797de265ce81257d6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b4d4c45e79d421e8ca8ce05c8908b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae15605eed5734d18a739b49d7a3ae9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499592821b88336c4b33d367fda2cbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df233f086a16de39cc5b62463c9bca7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf1f184c51b19b356161de9339679d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55362c01f1273d38b3999d1965ebc45e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5990fc58d2cf8f0b38d166be41736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17787eb7cd1e0978721b1a6644809d76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35860015ca2926b8a374bae5998a833c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503914595837b3052e3b731cee9d141f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b33afa7f1199850b683ee5f7258666187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93362827c124599360d7ec4acb70742188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eed5ecfa947aa62c7986c533c319e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eac2596361554e7c82bff6dbaa51f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7189187ed46a62e4439f1badd0ff8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2195abc0e5738e4620556885de858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51744fb52ac6aa6fe0fcf1b889841f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b211260ad7edb063eb21f0291a9960194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07f8884e87919ff5a6b7751a2e11a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d7df5826d1009fa21a32b52b60a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864d98b7543732da89b77eef38687d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65307900aa7cd7c43dccaa1a571782ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd994b521a54ada0edbfc0b8da26ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed8b49cf4a9f73ac7600e9ff728fed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d41574b3d35966275c53a0ad0b313201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0fc2746434f9d1e5eff994f3cd36c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b862b9c0f506b3b3938dd5d36d6b5bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14681cc188330473d09990f052bd042d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddde9d85bf32d93bed46f49e87a2b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a48a4e23413f050b2ed3d0b031a5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63413e3811dfe6994a29b193e561839207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc91ec23434bdb9246997d03cd92a50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571ecefe1b6ce72d6272702ab7eabd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6ed9a2077e1b2e2f6d96c8fe913a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcccfffcc0e0a8a8a4432f3495bc0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f51fdfa933825c162c8109c1688f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad757d6919a456fe17a23f6079c5be8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81906b4c2b96cd802dcdab059194547214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5c91bbef3de08878b3cb49af0ef3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d117f1ac4087cd45bc44e1da25c405216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58ad1fe695df5c20b4e3eaee0da8d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b620adb2fa669fecf71bc5e86b07e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311a5eac48a44756d738aced9224d7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9c452dac64c81950dd70b84ea88e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dff94938454cf8d69f4612658ba66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013980c031c26dcc18215b96f2ca849222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990501c71ec6111deeab22da9a0ca75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5bbd4e4c8bcef330f28a99196dbf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a96f320469204ff646883d0180ab7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78510e50059739e80cfe3082bc6b2989226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65da45eb6a4ada9c705149bc695e65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca692c2d639954e393de29f806606228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8910795c8e632c84291248c398776229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087154841a160ff4ff43f18cd6fa8d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f482052c4899b6b1207f45ee2d1b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2b35b73f65dd101c443288ab4dc77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec97c3369222afbf7f139484085f6f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b89ae43693690451da6b5063f2febf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73264407986b618d769e04de8d1303235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda9f79a18e99b4e494e3f09ad80824236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bbc32b5f693fc627f48857817fc8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801d15233921d632097e5089406448238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fab22c965a49ce1b905df78a7f5e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23306cfb3a566451d0b716674e0df15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dde2c85e8a38c655338f411c467a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e125b849cc0b6aff69dc7f476a5549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff09fe4042427f67dcb72c721f0ae0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a46b5676306474cf997785d05aad6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd80d1ce67c22769f2e97b89ca0c1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0bf4be75b9c42815137df8e410d53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d649708137e6d986c867175339c19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceebe4dee605ee220cc15053e09604248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037157ca83effe01fba097149e3c06f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5626e8ac2061692c61404a9f14bd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df73c3ebf72f750e08ad4d09293fdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f6aa24cb72f776b0365dda2ab75b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecfc6054a18b08c094372b7175f0ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fe08e6eeceb7cae68fcabca2920b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f264e815558a25908241fe72c0a40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196bf3823d8ac126c9f8dde5f553652256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b0ae792b91b8cb59ba685f1807740257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d085acfaeb7b4a7f6bcb937d2901983258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c17bde2deae1fc4ad5f7cc20a1beed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81c8d76cf465fe66f88f983e652582260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb51ed9b37c480e9bdb7ec63736f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34145cefa86dea78407d1471769b173f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d80814cf6f55fe68992ca0fd9db5a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29ecaeba512aa1db343fe0835868e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ebf0c8def4c6143757a3f154ff54a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f4167c7a6c8bea8a3e814b388396266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259d3a2fe2c8cb4576078c6ed20def267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcef85dfa51f4a08644c1696f6bde2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0355f62f0acf51bb9f57e79c5f05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21cb3a9b00d43a6e27baabaae1ee26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebbc8d7312a1e37058ec8aaaf92521271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbb2709e19fc6c053879f0e63cc801272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4144d4bb64b4519e66282090ea64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d1e1e7b0815ad0173059361baaac1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfdc33be621a40e53aa45a79abdcec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bedcc8589c283cde12b9be20806b58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cadabb10321b5cf25e637d7a40f3aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd0f1612e9e81fff68e54a3f57ecf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62340d0007e376268a9a1b0a4ae8692279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb78aa51a740dd8122729ffde3848280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5157447e5206e5e30a1864866fcefe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d127782e27ee47d4b20d053387595a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f48a3b41d3c10e735c84c58225b9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de5c7d928d54e17249081e6fa2525284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5015ce859a785cba7f15e3c5e123a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84184ee888e5d2f3a6b61dd2cb3dac7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcdbf7c4712ac1b6bd35b5247eb3d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cc1e6d525bf76e7eade1bc26c196a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688280c7e5f53c8f1240452f4973a8f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17574c9b41b3525ed5ea0142eecfe1e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae59e786fa539fb8ad3602a57c29bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db726856135d55fc5f35157495b1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e0197cd09249d6395f2293ebb6f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987c383babf64c423b3f561fa2cd7b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5911de02f25552cb055148d76f7f91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef0e2a314f17c1fab1beb4688eddf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b983cebf19d6eea64b7a5d8bebbf57c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58607a0b8c8ee69b4823d446935da8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d3e0787cb84d13fa3cf7107e5a81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4c0d03c67ac23804f417d28d6b355300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe14aeed353eb579afeab6cd3459b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf47e55c4b700d4d322fc5c39de0ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8fe5deb5cd02642d21412c94ffe83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0c4adfbed5d3de9c6419c061f0ce7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3898201e4985a37e85247d141c7c39c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc42b33b755cd30a33b1c8a0c342f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f508ee1fbbca8874400244fce0e34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43155c880e5e01967c660971172bcd19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badc04a705e0cdc858a0b2a6158997d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9739116b4e36df49a64f09a01cde1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c04f3b53d69024099baab844ea363311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccd081411015fed7c5fba7ca36546312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47714b387c9b9509b902364372a755fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f07889d9f6314b4a82b34c7f26c73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca97dad0f088d1b75635391b877c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f1e478cc18dfb3d27950c0fb4ccd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3dceaf4b2e5fcd327bd989ac5e502317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed8a1a13bb535c853c91e345fb3a65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd09071f1f58337a3d98d95edda55b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1181af02a04fbdc989ec35b7c7dc1c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1fa174492cbbc7cfddfb0653e3110321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e71f4797e9003046d23916b0fa32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5370c573edaa818cb09dd7f3fde22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f576da7705101b9b858b8d941b168e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32250e8530a863e6e35583c64a316325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49c829f1039fff450a5af53997b85e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa848dab0bbaf8f9ee281bc274b34c75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c867d1f656f0acf4963904306fc92ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da14fee62f4c0737bf0b21a9797f2b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057f45181b02450dd1f473185d87d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb2248cabd5c1582ce956a0cb0b510331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c4990c790293f5450e93d46643cff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec377f67071951cc299bfdebd7f09003333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a188699fc39131309c8f5bc3608d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a7de771d5183f63e3bfe7246d7b07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d4cfda84be80047d22af1b43ed4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b361cf948fc071050c6daa368fb8c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e3d53a414bd03c53105af84a97012338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b1d42e336c8935843854b46d442d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5b8fa1a1bf883acebe420ffeb5b9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9351917ceb3faa9efe9e3ba078bebdd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98f85a9ee11958f1d9a29abbe3ce8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4d0518defb9ac08dc3dfdff14e1d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad067cf57217db2ec4a3fc80bbf65d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe4ae5f6ca6a9dd0e99cc8701f9982345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db911d19b62e47737f92be5a0e4b3449346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d9f700e11dbd792d636a1dc43669347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78d848777a02f8db1d51183e6dd1db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851efafbcf041f0f6d58bc168cbec01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bb8b91f7ed2c724566da1bcc42ffc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b5720de34d1fbf58a72b52ed07975351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b88a849dda1f7912bfab3eccbdaa6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9257e673c131ee65b97540a2c93fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a24f7b85574b453f75bdf66a9ff059354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6700d07fd025c752b73c838c5b134355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b554484c40a9a5be21969ab0675a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d78bdbfd9e84281a4c765edde74a76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0abb338428479f4c953a45686504eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d50e87c6e3455747d2d8322d3ae1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b096405ff02e1fb8f7db7f4a7a5519360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b071f8ca17cbcf663bfe4436754d48d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa19a1c56ad6673643612baeb19e6ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5697541360882c6cd567dab740aaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744607ae242766d0a760a99dfddfa8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d89b331ab39fcbf1a6cc3a03dcc50d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ffc1ebd26511f8262bcd09e27f2be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840748bca76689d1891ec88c4c4c2a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944e9f561faf903d963af693cfdaee0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed1b9d793113c0c48b6e1d35dbe2e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f729aba040e20fecf8e1f1e7c6a942370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3370edec661b38f66e2e55ebaaa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032daa3fd3bd3661d583e0d6ab943e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f5acd3aec2f4ba3b47903bd0be760373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b71ed5855a17c5bd7953f31e6618f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff790bb9b86cc88aedf18fce4f2992375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47e358f402762771a94c3cf6436a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0d7a5116c99e504225b4e6830e73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e376a3f9c72b3dc5f0b28cd5aa32da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5b1d82fcfc6933e349a835ad95f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124887da6ae34ac16d3fab3bbef153d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d0154ca073c901f98d1324aeede11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09c9549fdb5c2cec99acdec0f5645382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1b276978fb5b708045836c007d25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00695aa89d968f28ed784ad65d473363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a7a95ef67ebac2e24780c54625b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58c47fb47e0940b6399f19081dc1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929530e7f05f225ab80ce999b72ea5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fe35a7f62e926f4621a197afd5b9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5f4a62fc91583ca5d95d2e157407389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5a619506010f8337af41845b87877390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c1d38781a92720ded03ff9793bb4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ef08d76276ac566bc1ec379e433ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f25b80f299a3260a7ed8bd90f73ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db230bbfbb8c1f1d9b2345878bd2cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ace4e1e7c8b9a65602f068f1c478ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43f6244aa08fc61241b290ad9bac4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c43bc737c87737bd1100be99a1f612397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b32d675bd879568ff3fcfd565470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac615c871177adeaf7b75ddd8ce12de5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024521dad001235889ac391868da05c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038967519a5b658095959f327e2fb6e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824a068369ead9219bb319aaa58273a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d99ae4de2055c274cda7803493ef9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20cae65b42d590a3cf02ca7ac4fe55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ac0310d01b61093adc2ab2d94a09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae336248b273532bab0ffb7630fbeec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eae6df9b558d60bd7c54a8b8e99e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e4f56ae277e30b44ed98fe6d0aeae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d178f89cac4ac1c573f428c31cfc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def11552a17dcaadc5244d938a65194410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88456e600e83334260f0968d9a0bb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313f0fdc1b347b0e7610018286d6085412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601f13fdb471e35b770f2bb1f7244a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c788d799a19fa91eebd618c05c6ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400079d5e9f77cf654acca5b55b56b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7028f9d2a4968fa55970c72f7fd6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521fffb96f135bc0eb788df32eee4cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e3328d64345b20ae921940bcfcbaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd18831c080b36e12fd5b531b65c385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6f2306c33530ee937f260e62d499b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0c762d05b25cf57a30b926f72036421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f3451cab3a6d14613cd127f97f1ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abee49549c25a1d2ecc51191ef5763423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58070a2d4294d12a095f3804d19f92f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d331c6efc4a27f0bbf5f75c5f2ced6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97367517545d30ec233bca397a64a08e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56252a6fb277dfa33a8476ab60202261427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d250dde3e05c10ac9e96427cea543d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3107bca4c453d995e78d148b683d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa655434a2cf1e4fc7d1ceed9da27a66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa9ccad48b6640a5861aa5939cc72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d27e893c1d6423e9343f3091ef49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef2b3f5dd1e427ec7aff817915dbcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905a3ad4ebec738fbdb87f8226ae700434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6503936484aabd2724373099dc0dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef58b4ef9fea146898cc5248879d29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e1209b312b9d0c9ec1683edf975d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8240d788f61434c370268be985e54f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd6e478f3e6e6516ced2624d4c7cac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0f1c92defa1a31c37c536dbf46698440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b47e32cf8ad0e6ec2099e16565fef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4dc951d803c0f3d090694dad73116442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab4b13b526cf3aaae0cbffaa402cec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f458bbc14e4a5fbf4155470f1d66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3e29a7ca2dd89efbbe228c19d1433445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827084037f58f67d8b81b1ac6c000f0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a324dfc5218859d3139f869d87fcdd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2896b9c2d98536f9d9d595e5678686448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c4372cde5ea5d96881020c394c3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f432364815cc99b024a813057aeefc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74fe3ef3081eba18994691898057ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fe8cdbeb2f65ddf057a2ad266796b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a551c74b696b381e54ecee5d94dd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe7ba272e88aeabfa414e6e38a20c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a795c3a18c1a1a81d2f90a9803b1c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614dbd8b9d6164059fbcdf4205dc838456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ea0a15b516bf84afdfa55a0d693fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a706f6cd4d38cb8839ccd8281c15e97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b45880848b07c7e33643b0d301530459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacff8696f2dd096f91daa299317e1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965aeb942e42375acaf5411bf3b073461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d0c721f4b837e17dfb2e84da97fc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e74fa0144d3f9e43ab8296ef74e09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cea4ba9f6c98bdcb536bc25891d07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3076aa021eea99782a2325f00e92827465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31260830b9bb341707079a265b9d0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7fa3a9763d350739a4aad3354413f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22036f66a03cfe7a9a8e587c92c5046468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb15002bdea11066d63c2b0ce98e41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fec14006e06c9e026c9bae5a9c33b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e78bf2560dc1afc28ab344168818b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb98e6041109bd253a9c9088a58d1c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85583a4a0d0faf6db2163f5cfe544d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ffc764574dee4973f0ae04f07c6cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee64050a97f9f0236fe71cb5978e579475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2bd1e58a9a113f5885962e61b1a86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42843fa89dee6b0c6c4543d3a648dde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17cdb549ac93bf4bf8999a7745d954478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce916c96732ec5edadb1333429ea36f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58d0c4bbb257335196924ec580e25f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea3d878348f1b7919360eb17cae95b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d876c49afb26cf9b0dc3730387dc1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b326e16e5dc60edff9a18da2e6a2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaacd80b0f397a8f3a5738d751df344484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1f8145e5ccb3b60202429d351d304485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cf513f04aed8964f0392df0ce2997486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fb115bcbac1a9be23407f8bb09fcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627619398cd32a9b0b21c29b3dc6ba2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e8b3df8a7c447ca57deea79a0855b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9242c333fd26bccd406ca6c335e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42725b6bfb04c9a258774c29529b2014491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bf91dfe6d44e0584f261ae8b47651492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b11fcfaa186302e3383af7ee88b36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fec43ea457728c2f0f3d9ad83d49e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef32ae5cdfce0f150cad3b9253787495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5cc8a01cf3c1034c88cde96af6f06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f97b8452099685080fc22a09bb1e6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2c21926ed2f5ce5890bcaff19fa48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11af4cb987d9e04bedc502d2ce17ed3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03c81395eb68b0db780999e315f2a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0a87aa21d8b7a7b27f284baf3d1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece7c01fb9d4c012320a984b0a1ce0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8cef1d2d140ada6251f34d097cf4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb917195b463d1f690f38cbb15a6431504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0099a661cee31ee43c92fb4950ac02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95128f1fe225e4d65333971750a43923506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfa877974f1d6df75004da7f27eac6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49402536984f03e46257abd753f7862508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8df0c02d5f5e31d0b7d189eefb755f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962c544bddd9d21a4103bced8d4875e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbec2d80afeebc20b4bc8e2b12343d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b7ac42ab6652ce9a6f6f5bacc6dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292ee0ebf8ccdd3fda27621aa97fb59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23117292fd93f76eb86ace659d93b28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0000326459bae0bf42ad3f89e2496515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f3b6f5eeace9ed7c9c26b3552585c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ed9b72e5582aa30f6118399aff05a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd7bc4dbb797cd6b43a236046738e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afc835f7d2635a52603e7588106fb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f08a9805e4e413106ff8a54979619520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d876f433f3fdf5e6de9557593e4e64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632cfdeaeb3d1d1d0defca28e270186522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a013077423928b89651098d46bbf8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68bfba91f6e80bcfc502e38299c0a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea62cf0791b7d320909f3bc2865fe1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599b6273b8b05c79db6fce478901d00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9ec3a7d39a79977717e39b7e58ba7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd904265c0cf0a3afc86d6e4d0e33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf442fe4f3105c53099c3996221d5f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1cbcb824eea0cd197a42512ea016530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e9b783484259752b129a4c62ab842531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df484c41d16ec522a4aecd7549812a3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1e4d5253ae4a0e072b2d23a5869e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab489bd2bd5fc3ccb845e32538334534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda32cf836eee8d8ce209cd6e3a2293535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68150f8777e871da11be2d8283cbc22d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bbf7ca0b90d54e26fdc9852b8950e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400aaf743eefe616fafb7d712abc7f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5a3c02b6fbaabb74bbf92374cf0b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03e0cbb3eb2bd0ba1a991fc8512e48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909fad7d4fb4632a4247980b900d1a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1639c72dbb43424ebd598e0e6c4c61c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924f517591ea64990fb1879592077a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906511113b93f8f1fa78018cee32e47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54e3f446b03b111893c813ae8a2493545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0b05a637aeaf66f8e333a8ad29235546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecee1ee6e0ac8c0fe18d14b54a8427547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb0b18b561385018cfa1b7e1be7348548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd8a197315a4c223aede8004cc7807549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff444d4c7cd5fce1e3ed991cbf155ceb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f753828a649fbbe4d4e9306e3b17d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028943a3a6c9e0a9b3d3c0e598d7254552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a4e8962f457daaf9bb87d810b8776553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f7a66da0ce2fc929ca5d63637e543554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ed73266f8bb9e2cb76cfd7f86b7bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcc5ab924eb6aaa4f0f46638594907556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036d8a34987e1e09285949e36c1213557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27d57d90084b613818da0dc6e2132d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddee84df503c500f08ca48490277c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5271aa2ec2a40edaa853d0d755d52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a26eeb04bb2aaa9c0253f1ec87ad71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ace4a5f2fadd715a423bdc7040628562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18ce8bc136f4c6579f77837ed72e14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91cb0002aa4479d4848085809c8845564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a81cc63b9dca35d16ef81c0f3a6d46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f9243fc19311d7cac4a0fa3abe94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d731b8382b205c476956c03714736567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3bc14f677d0a24f82ad25872dd8d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a590fb27552446a80c2febf3fe111e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2ba62fe90046306129acfb92e5cf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5fc377d07aa4e2b8f6adb93de30d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53962882a6a89b8346eb35a2359e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9dc3cd9cd2809f029a4d2164a1c0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d44a84ce3d1f67dad8d517385df241574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387738390f4f8cfca561225e53e6095575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b2ae5b425c576630caccb156d911576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfda1ae33f187d41bb1865e0994dfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35fc32714ec1694b87e61110eb876578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beae1848dc6bfc1f600b97bdac2490579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471879aae4ad5344d6a01e746b749f6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091103de43bc0dfac394ba881c36ddb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c296424d9a59f15295f58bc46bcdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02832c0dfb935dad6dd47e5fa1f4b538583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32fe3bcbdc69bbd0a2bde0312e0756584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1a900b2e51258aaf1969d02713217585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2512b70bc5be47533acac8faf41da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a6493e0aab6b0b03076ddd2fcaffc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c2174aef37a8863ae62ee152569f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587baea58c084d4020807f3bd524f21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692f1a95e5adda42b807cc62dee659c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac866307d3a9a29d61ddd25a57b3426591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0df46df7421632f7645542d8055487592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c09e5cc1641c2e751f876016eeaab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f058dcb508cbe60c783b0eede84dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9285fca0b10dccc7ce8b8fac79232d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200803c16322922752cfca1cc86e1efa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d8db349a123af43793e0c0be15c27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f691e5bb380d2bb751c0e8b1be6357598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4766064860a922b6fdc548dc7193c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc0096a97b3e294053870ddf495ab4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9660f33aff86a627e0bd189cfcf50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c7e3690eba44f73affd9c36c837e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8218d79591a04f776429314853f914603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc91d32e3ce90e5701b2a56183c684604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37da90f4fb0daa930fe6face2ef2e02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9da997a135adc4d22847f4d9651ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e5a8bce9567fcf2f2c5ee55b7dd5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a507ffd820b15490861e07a46176b3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76657952384f361e3043e488fb9de8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55b4c1357dd8162af4f5b6b77bca0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520f8c0f513e1168ba70903a70f0d7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625f7a8dfb78e22cc696b2c37f43f95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4053d07a595bcc562f0d979f74a89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302ce50203238df3652d71c92859187614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd476bee346b6e6378600a6670d97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8cb5b191d501c21a2d141d1df21b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ecccb567d8e55c4b4bba36120433617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e49ce7b39e6c2df7283893498c20ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07481a77f5a9b5443a33227c4b63cc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887693981fb8306cef60d943ba05d88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254494fc430ce06f700040942ba7bbe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2eb142be3e818c339d9a7804e0c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a91d554228c1f96fc54e8b3c53f332623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7eef0d2cfac050776f604354dbc12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba67220c89c5dc45fb7db1b9854ef9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e3bf89d6f2fab94d84ee91cd03237626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5711f272e84b4ea1e2fe75d7ce51d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b68576cdb73bb6d957ba4e6707db7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b81ff2fae4486424ba6892291bd963629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf23e9d5104015945b515cd95833fe6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c825c9c815c2f3f0b6a59cb905fafa7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e865a4dbb124dc890eb98e914b6e96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670e7d76270f10d77d95dc1caed8aad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ef414445ec57b328f8a51db5672b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481f4f54b3b4dc539f4a83c60c8c04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e4565450308a28902158605b2ea2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8255d5253bd5b554f8a053bfd7cdb50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02d4ec2e57a3b79460307ecae7bbf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de11a2465fc766180d4a119c5660bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0bfa2a6ad9c883e04412d348b876640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a07de0656b9a30df3657722bd2ef5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b5ef639a3b7652ce22c107fee7cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81b61dbcb4ba876d0441d5ee9da24b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75bc0befefd5401fb8ba244f1ec8c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ff92443ff1e41a4bf060986bf443a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148818605b54ebf3ff8715adc3fc853646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532b0a70a44aa07118c52f749ac7af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84157c94beaee0119157ae06800eed03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb7e79e8b5397842b08f780479387f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db65a5100562595162ff3e3955cb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b6292bf15f380d99dcfcb993b64fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109185cccde8b2b576ae16131fa55cd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61648a6a9f0525ae5a1f71bbb2ec82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac29ed6e3d6eec6b18b558533970a82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993df2cca29a42c9c67f64c28bc18aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26d9cf69ad46a26df12f1e24b3bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f27044b09efbc71bbb7d9f3f52eb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cd766035b2c80cc8b1da6de08943658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3de54acf518505a6c74ecb799e8f7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faced27f4299467948a82ead19e1b21f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101f182bbd3a9be760068aa7a2b151661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c297fcaf7f456e60a5c0c55a95f9ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a667f6d621c7cd533a1877ded44fc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2499cb3196e598b426cb0b71b75e24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bad2a15ff82c06998484c9986837c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439303dc7cece2e08ae0bc2265ee9c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63c9a5d7719bb0b962f5a8c80cd65a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835341869804f290e321b793662828a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24959486066dd3a2f44fd61295452d41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15366eb37ded3dc99f89d4df52a14349670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301a0fb1e6891b70d18e186e4b8baf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d7182310d1137013f601f61218fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640020e3a19c57065c477770fd844c3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f4682250e0b461261eee198b6c6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346acbd40737fd9de48760cbe557dd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0a228af87504005023e3de408847676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b555d8a2e50714779ab93fda98f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a6ed0fc9f7c3a4e551bd32365314d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b7a0501f59d057198dffc247a769d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a77e888be410e2ca8b632f7c3d39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbec75b16cae8275d677ddbbf618ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaad69e10f59f3df20c7f9c4b22f63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abefe1eab663d1ba0d56bcdd1013946683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f526844c8a7ceeb41d1aee2d057c1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c177c4ac6604a93a0da16548c8eb90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94e9f3f0bcb02473b3b7f5fd8ae979686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b933d5971b575332304fcb913be54b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f2b9c8469ba5abf538c58a18064a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc95b3fe8677f7e4634241085c2bfa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240616ea15a8c7184ac84b1bdc8a034690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef099add5da11e9357c7cd794e636fad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec589b6de24164d9fbb5513dd59ab84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46323d7b52511e5121b85e8067e863693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3b03fb45419a5dd73b9518b9725d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e63f4d517a8d9ec9e33a660eb8698695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39c15be8466d13275986b63faa068d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8d9fdeb7cf9d2578c218976eef32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598b68ea553b1bf412f4c01ac6a3cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaf09db0347328ba3cca829b44869b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23592f3fb28cc6ed7cebaa443b68794700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a81b4500006c01d087271afd6d1bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3f14696cfefffa4bce52e2c07ca8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c8bac57ca26ba3b01dcfd667cf327703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136f469da3bfab3c40a49afe574408704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b72f970ffe1cbf8f4e769bd1b4f65f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15638f64cf613097e729f9010f0c7e7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d09386b88eb0dbf5a060c9887349707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046df9b0213fa8470053d4b25ce3ce9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf3c54a7280b6d60ce6a96034356f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d834e824072e133af004657caff33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4688e17c0de99076fa0d6517dd7152711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e9954f8bec173fc5b598a3c0d6fd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfdbe51fe6ac38ea213089e31668e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d15879192fb14b18ff1b720e979032714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd990e022be915a1f6ff784d341cff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586c543f81f450d2b9d08a5f8f9f45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842218b26f11c7aa61293940afb0795717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f93871a7b5afc22aa912d18298738718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc891bf831b3857bfa041c90d8881704719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23927113412527cd58c93a751e6adb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f8a0df28ccc055d7c8fccf5674d72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c71c432ad4f92ef3c33afe774c35f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac8f755e0d90c6bb0e4bc7d190ee8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81601874643cb6d69656ea29c7103b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7bd073f9bdf0e620951a65ee51715725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b87a2d01b5fa711c6c02da457222726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f8b8d581b2f8a1759a6e67e5b5a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424163a0b05335c5b10ff67f46328a09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05c70054b9a2fb9f40274c5afc95e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f72def33feac2faa570b74517f67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed1e24e9837880644384ebce62b05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d65c94ab186dfac3fbc56bc73f175732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cb8d5640e1978de90300149f56398733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b9539a6059d89200cba6cf7cc0c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8415af6268bf60ad422d55da5b8983735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813c94b727c9400f31f7c43c0e2f0bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88c0b152e7cf23207bfbee63e0af55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d087ed9387da7609b7cb7ee1ab8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2df45e1bed42347ace7791902a080739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c980e2c69af144d305a4d3303b02c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb02808fc2ec11f637c615b6d9d17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b435058c837d3089bc266044ce0f40d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a51ca5accaa8ff9d18cc1906cb10e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace12f5dff350556f67f802d9810beee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092616fef146321cdc738dd2e9a3218745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5962cc29b8347c9b9c484ac9fd32a68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfebab67503edb9a28456e1f1de57f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d930903d0f681f65be241663b822c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5653e965026cacd0005340f0d7e815749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d24e75d54b1c93875e49ddfde7640750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5d03c399c23b1e37e13747554e530751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ca4e5f05bf6455a023216af04541f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21ad2c8833f0c93089341ca117031753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b960f2bb13e0e77b942408ee4faa33e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c439f6dd5998dcfa9b13cbcb3d76d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871824f045170d75eb6cdb786d0b89e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40eacd852cac26a0efbf554437bba8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cc310089e3d25ca898bf4d358aed4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379597dfa8a3e4bc6136dd13bdf5ed3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ccb92c860bdcd2048f0c6d9d32ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2596c60a896e6eda28b2163b9dcba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2abfb53eaa7464fa1c0f2cdab97803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca4ecf7afcef6c8111084446622ef04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fba0c6d646141b7bdd7e255419395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ab310580105f8d22ae11ee8279b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f188ba3753193cc8ec2d4a9ea0c7f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c9f7288a13ffa05bba370a40dfdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a57b4a4c288f8a249bea759e3f759c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f00e536650ba7ca2f073ffd77d19f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1cf2e1297805b75266229b04d302511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f48d21fe0b0c4e74bff76083f1f49812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf49fe14a8cb1327cc17116ab0ad4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0ccd6b61d933ff24f03bd9a20815214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ffcfa1d4ff4af6ae7aacf6c83785515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0072875ed4ab1f859e4100ebc7b962f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585643c18ecdcbd50cfa99678a7c6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e970c07244b4065f05795712c2b3a2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37d1264314462bab6170d16898022119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501a1dee0f69fa8acb542e018d3bee620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1c4b0bc121915eb2f324312a5869021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f377979ffd4e6006b3b59e7af2a4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f686c838cf4994043bf9e07c23b2ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f70bb41577976ee9ea9012176262fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf16ffb4ef1f1678a3f6cb5e442907525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3215c3414c961e0bcaaf54ea62744226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede491df20c9c07457c9a6812817ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b432352a25fb1c1d5988547bdee1af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd48f466240185cda1b2e47b3174c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff75d7bcddde7bbf1417c9707ad90930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4705ddc51b7588d3aa650f02238f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea601ac5fbcea1142d5025cfeaf24032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1398e4e238386bf4c9215eb401bf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d798aa0b8cba2e14d233eb80197e95234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eb25f510e50362f308ddb6d40c6b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456207c96e84a4f1b739cd43df1bf4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf001033004795e808f0dc33244f71037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d9232e55e7a8a35583cac828abba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bd7be1de513263df8304303b53f9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0f31fe8e7c29801309988f21d4bf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd4ae5fdfdaa456b4a04ec648622941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5a96fbc6938ac17bb56fdfaff6b2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637cc24f9ca0e6995d9470aa860870d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43a7a40b5fb35a9c6509a2919f7dbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6091e26da2e234f722d9cfd64b68a8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e037714be81b3159ac1977aa0bd0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad232f5a084d6bc9e0e5762aaaeab3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636d2fd051ff90e918b779a7a8227ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef6f06d283ad5d9e0de29863235d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4735cbb525b91a03d9775ce84c4be9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edec9a6bd5d20fe458b5479abf86a5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85246db5521977a1f60353e4d8d68152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd3af107044062b4554ed69e39fc4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c454a2d8248c91e3b3bc08762319354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d018f1e8b194dd9420973f02bbaa46e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38f5789f98c852de3e57b66a266c0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83305a569f260db6af76d99a4973546957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be55c59b26ec57e535d5d1f3311d20058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96041076380b3cef3a2abfaf926e98a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62269c1e6eaf412b7b31e7bba2bd93c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede658d99292578eabc4a5ba4dc3f05c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cafae9b6fd595fe1b79dbbc57845f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cd498edd34bc3f5d48ac25d242e6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574608a34d325e24d9dfc446db6542e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365f611c844338b179bd7def418f03d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f62612d8858b1dd4c83c3071c2e2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fce8ae008f6b8b1568418413ef2e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbe47f0bf34bd3581a90a26a0441ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9635c78c8939e470300f168e67872369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6a67b36c04f4a72a4fece858efb0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c3921ef6041a748de0e10ef6b112971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ce9f6024c98c4c129d3aab5b4c4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91536380bd5c3eac1344c1f053257c7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc14b42dc53cb6d8d8222a884aae4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cc5e866871830a9570295b5e98ed275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a4c38183025461981b860537c5fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4e28a46b49630f452fede9b800f7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2623edd89d7df108cc62076e6ca878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075170dc177bdc430e6b50c4bb2434379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271b908ae714b2edc26dc2e20db65f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a4aad6a7807d0962267a2c84f779181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dcf64d7e75972556eb08becc3ef1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8973f79e4b825f20cd780a5c7f4c59883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9d1378e7c3ce9e10d176d55c5c9b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3eb19ac3fcc1dce95f2f14d59f7e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b844d3a77c8ce9525f61cc5b8c8eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a2b986849a6f235f2718430df759387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc82c210fe61c8d5ccb08e829cf25488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ee36586587ef33b849ecda4c388e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624336bda315baf80e38325ad2e29b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef163c4a9072f25bb50ed003901706b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1b6b0bfd60b693be42be52893cab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed28275c56ea119881e16a529e19b3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf2e75779ad83243ecb5e9870c42ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28179b26a887d91698ec62090abe4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7308ac0097722dba8d06dd4336871696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb39c873b6ff1a716147c88a4657b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ea008b054794f2fc10f46467980a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f1304e9f3c54c3d5605b8a61a271a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadf9b16d283f197cce2e4d205013aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003cf7da00641424c76073213b8c238101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa0f18f3b5e5217df68e22438fc45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a147f7a1ff954eed1073ff314ff9c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44987e747b73d597e96ff79a538b770b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a417c3be4011fa0d41aa9ffe39170105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d169c31afd32363d8d3951c91823b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5c4699765bfadcfb4ff174846c9d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57f11b0cb49aea77f83e1def333007108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8573484b2dc379dd389d1ec7d4519ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc60adc8f3fa4a958dd0147ac532a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e461c0e6c638f78d9aa1c2d1d955790111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a59442a7da9c25f3a655964b4162f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5b82c8b22a219c7a2258b2a1bbe48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17026fb5de871f003835a2b67a9063df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0f75daec02183de617ff14085f9fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f18cff4f8d7c941cbf57dbeda6e261116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d32c0126d7ef5200c03388681e202117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff04c606a7f8a40eb75b58478e27500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7742b1cfaab0aac7c3cbcbd3bd112f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759c7d99e0b91e28f9bc86043d88f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09ebc09d0bd900f1ec4422ff38d2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee09c91c8cb60cbeeffff52347f918f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44e76d51890e773207b020c2eae220123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc72db6050e4da97e6a37a617a6d04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a82e0a7b7209f8312dc060e8ada7b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67654ea9227dbf58215087ab878ac5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c036fa96d04eefcdb480e6a4e117de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621428893e0572d4f87c094a2c22907c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e123a32cb16833d025090bee2f88ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f494034de3aa0098c4ac302dbf0db11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621efb1c9ea1c7ee0cb6370aa82dcb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03838e63a683c159a765f6a03f8127b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b76fd4172c52155f9ccb6da47bc93f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a9c31a68ec84d9f5066cec96133e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b5f27fa95589bed47e44d79df809135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7e187b2fd57f23ea9cfde7c0eaf96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af44adb2a004e981dbc2d6a70c9e702137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041f5e637b9b296c282928b713b60eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f389ff6305b2bbc9745ca28b2c7cbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e90ff9af8ae1009dbb83c04eca3ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf9feb5d9a1be560197d6526603d74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914a4742b7a9af1b8151350b113e8a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4150e3d75c8332c97ff41282d28b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630a821cb4be5df8f227a45dba966de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8cf59f14386c97f011d0bc22c62f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467052e1b2ab5126c3c548c043a8be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218e6d833586447a3daf99a6674cd64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3b532dacba7b4a775a51debb9b6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22da8c5b8e3f100f46a0512eae8866e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d671c2013090e8a1465bca76e23cec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fec77e1b5cceee2e6910890da273e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46756c41259a296805bb47d4883eb4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76db50a2353a795c60b988bf9a38db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d963bbfb374d9895b3eda1c77d632154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83114c9b91d6cd2e4a2ec37852b9d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc12bcda561f8936181118639367a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e65123ed502f4ec105cc0573aa0b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31901ffabbddf6027cc3207242367407158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1145c17e3dd9f4ca9995e0bca1569f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd5884469c3aa3211e57dc6701d47e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621721c85bdb1e88da3db822b023acc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf93e4bbb2003b2e07dbeca187f86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575efdedbbb298852a5aa8423fbed3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8057b379d08ec7c3cd8011072e270164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f07551778ecc3bf3e4a25d839b23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f89eebd5d3d60ba06ce7665b2eb7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d56684abf0b29c62f26df8184ba492167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d580227b275918db30e05ec49493168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b98e70fa07d9cc01f8b52fc674294d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be25db4528d0fbe857d01d609408c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfe77c30ce7942fa4530017e790b44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2220e0800380be5b1c3feef948d4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa17e3b2adb39ce01afaafcf1c1716b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58346f2a37ca3d7657aa9965c884c8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb8497e65a422c200c2c2623c2ea5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efb570d1ab3891db4fd0b355a13899176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef45e449314d4170a4657a84d5c4604177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ebc150799c28eda1b067d68811153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37ee612100dd1875c8cae8266fe411179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486672df582bc4820d285c36e7012fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a85da2c140819ca2d5b4f4137481e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fb46b3134fa78e5776fa514fd3a04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50cbee7967ad47087b0ee76fbe644d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c5a472b759f99182164b288601c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e79d95ae8ec7cf3016776575c9566f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a11d8a5a165a9b3a14594a0d006004186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d80f70551605ed9e26dd3b11c58b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232cf3b98136db0e700f6fa3b49d155188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cbfec77800877118dd3d3a8b02ac9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121350cb653d1c6f5f5416182d77882190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f6184f6d69c266e51acfc1384aa9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbad3f106d5d75262f6596d26914f85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa573f37d6807a186e86dd2efe6d184a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5543ca76b942c5c69ae189675fa9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f2cd8a0bbee4ee54a553deeceefc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe95fb7bee8219451f47765ab4d36f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e21bf2aa752b9cd750c97e96d252197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0b176b257369f9720ef74a1e3fe5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20dde9b23add9edad0e54fae9ba75e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807e7598ea2cab049d18847a2b0d4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ba7614b9a832e094fb9d6d5eb117201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b0fe4c76af3137e38d3cc86a5c14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb5a82b552024314c870424ab0ac80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982d64eb563edec3cbffc1a7e35a0cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b49d56fff92bcbf57f635a81dbd868205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cbdc923db5ff0f1de7da312bca29b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8f718631882c277e6aa55a55078b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3fa0324c6ee9fbbced877c7f0cf12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1fd7bf7f60dbca33e0ea404c11820209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769733923b002b1046a1847ebb47e87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15445d9427cf3bd4d4478ed0916ceae7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e92d5eb3d53ef049aa620fc3bbdc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c8a35ed5b6f01cf376feb055edbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99c8fb2ddf2964c5704efaf97e8dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59d2df3fc8d11148f25ec4129ebd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17164379283657d491a2343513de5ddb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b70f973e9852ad6a67486b47ea800217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c40c82ff7da6be88e8f8ce7bfc4e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5cd42430a85104bbedf16a8ac5636219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b64f422f8a60fdad96e0c2404c2cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2c9c1a04e10460bfc6fac3edb644221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593a22f72d26091edd6af3b27133c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7990b95b6d30694fbb3b1466bb6482223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0aedd0b2d7e0cc4699c45f1747e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681fd2b1f080d409ed95cf9a36c0c4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea92abd7a1a7f122b0799addad339226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70120317ea7beab540ca58ace46fd40b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb206b79141601a0196a9b8f17121cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3914f0c6f45697a27dfa9200c0a86e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e9d048c8dc963b356149f806adb8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472f90ff11bdc59bb042426d126cd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c06a7eae7060dcb4e572eb4be1644232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1097d91b48cee62fa54d502fb1f05ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296650ceb04a82fc925911b6bea305234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f53b08f584131713cba78455891f31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6bd54e0d7eec77266b28c0995b938236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a80819a40c94f0a1559be309760b53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dee3ade1bb00c090e55ec3d2fcb0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e0fa7c81d2df4e2f4c37af3cb788239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816866a131dfa0d986726c54c8538885240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15163aa9a86456a38647257070c2d2e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829fdc0ad4db2459d3cba58e39b6908242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9cc376944466309392fb3268e9ad5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7eb367d0b6fecc4122e94fe3011c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9da686c1dc9d595cb4bb2729562af0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8bae49e2788946b5253cb2f70fe2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71959789acb87cb0f4bf39dcf8f72f43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5c34367fd29add568674ed80a1a09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f440994c46acca4962613976bb16e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395e48667385f868d90c87afa39345250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109172e1d94142f48c5ff4fb13683d2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385be94c65e92d3c0e25943f98a7311b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dc74d6a970a91f579b902eb90609f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe23f84b8a4d51481f90aa4439f4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b27545654c853601102b9d62ea7569255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f511251e55430744db3154675a25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a7148d85b6485947d2d832096d657257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5737856fa06f674ee260cc7884d4974258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d3ecdeddcc1ee690ba312361fe11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b056d548212dd47f8d9eb5bb369306260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dd53f0c2aab1753af9402aab979f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24890b6bd80b7d957b835ba0ba0a3ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d54e95f0794d8aa159c7926eb5f01f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a820fc6d7069d44b53591ccb575a8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d970e6ee34fc78c6f3aedab4cc0c020265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bd2c624017c75a8b532b7201b2dd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e54ed9bcffdeec1f10109952da2787267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeb33271131cb7e14e5088f55ffb37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead9d02dd2a2c380228c8c6a6821fbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfe3d445508ec967ff76705323b661270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf78ab55f5a17c77d84b10da7d3c14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d4170a8aa5d130feb5104e4e9c389272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23e7eac48b5e251e82d9c809857bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3982e7971669ddfa239d14a7baaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c355b95ccf1eba3103764e5d72de8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d35eb58f41f3ae0c1c43747a1e107276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33281585d3d1e4fd17a0fe29714e6219277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7bb66d03f5f209d97e73ae1a6249c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2696138953bcfa0acf6d95416e3fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a8bc822ffc29e867144dfe69b0f61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b027493a2804fb6ec94815b030d0daf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e50482f53ac7b8a1e233d3f61e689f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f32c5638a7520c95f56ef9d2cba19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12a228e154b14f71c7b487fac75297284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecb07d53c36a1ca9430b6362ad2f08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5c16ff62cbdc271bad3c875aa7e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16222ee8375f563093ff7a614287e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a85a4d2d1305c77b8db2d0f2cfdf4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab18674f1367b473c4e4ef0c997427a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e5087e97a7a5a7e1d0beab3a8dfa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a32bb6655f169aca40c749d988050291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d73e6034a67f2e882535f5463b919292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cdc875c04876da87d58cebb77a61f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25620fdd5da57c05018ca77fa5cbb091294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8af74a7cbf1fdd6edf5373aab96961295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db38f9a7a646aabf85a1602752ebd22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67335c20313668591b3d3e6d4b6d0ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf26ee3bdaa786eeb9dbf120874c24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e961ce3344134b778f6067a164be27c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c48495d102d0dd4e783cc38cc1064300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8d637b73cec2bd4b440cabac4590f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554c55c66fd27d6ec92817649d72cdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d8c8b28cfc6df33a8c4ce21aeb795303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96063d49e1b7c8a448cdce0ec2d9f4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d264f3f6fb64860e7026f96d4424d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc46bc87a0638fef94b0fcd13278ae5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550050da6139f70a49ad20a760361a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1652753db0d28521557c560a70caa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287011b9b1451e6a124a6d67f0038a45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4532e20ed01df35c223dcbd5f648aa3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dcbad734e43175081443cd40a427c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06be674e5f2c050799075f5b82a662312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b13a706b7076a4cd85a7f88fa3eac4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765e54bfac308379829bbdc60be8f3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8d137ed5cd93d972cd9b4a76b4ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158eda7e15923efb6746938838a6247316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c55ca7a320d2299aaf2babd97f24b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f234043a553ede3e0fd9a8ed126e81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb265b30a6c085f0d255ebc970e615f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89f8f609a18d87a5c231baa8367a50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a211f05235d411b08b93a16142b8e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbda94875be7b31f76efa8749d547e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4caf865ae06c047663347e5c9dc48d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172864d7125a7d56c1196b8f367b3d1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae01fbf12fc96ae631f93c114fee41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729469a6eeb9ac0df054c58c45c4b25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396480274e24e518da942684c21a930327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb465963a3c0994cc4593137bc08f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a267510e809e86fdbb6cd97b30b0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0417097519b1402f78bb7a6f2a125330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba879c61c3cd605494430b011e95105331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28a837ccad0667bbae88bd6b630633332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae45ee3910de5cd3b433011ba3ff4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fdf9fe381e7a73a53e4f0b09da5e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad26933c6cc5ccc180f38e623b4d581335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0377bcee51f22d1b492ab40885161336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99199070d2de4bcce8fe413c0763e95d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac516a2cb90249fc3149ef7faf6525338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd344b8edf2e3162edd699f3a014df0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088814aaad3f6bbf191e9ae7e9534cdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce3dc6f46141c9b64a9a08e1046053341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f045cf36e3b20b55a463703f7700e38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982d924b5a34b64ddab89ff8898c82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688c4fe619c4590a542bb6a945dbe5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88bba72fe69bec0a0d8f581c110d21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418ee8fdcff4e3134d569b74f766fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf935ba0638d79b7d19372c3de22a3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83def9aa496efc6f6d576ebc861d7d58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d612fbdcdbe0b4ed5912f0f83c4b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405169d10bc940074215cf656ceefed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f9f93943866a1d8aadda77bc1aec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0ad2bb055bfd5931f16ea2bc0e209352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c73cd13c34f5a5155a1a594996a2a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd3649382d6594e21f2ef1f9f588d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b443b5669f609215e888096b257a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f0fa6feef24a9376dc4dd7a56a839356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be787a7c7d1664304fd9ac87fe68a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4f968f8ae4f7d62fff536986e274f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609030cfa9cf16152b296fae26aa64d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dcd64cb29d629060b325a1a99dd3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d62627bcc2c6027c490ffb1ba0a59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c84c9a24fb37461ab3ef92763168362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659cfd35ee1bba74c31223d91998fa2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c30057b6de2d0951a421d39ad6da97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a6c825f4cb7db6618e44a460706f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12584373db0abbb362600d2dd8e64146366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de7a3c2458acf32bbf46360ad13449367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54407182b7b81f9a5a07fd6aea2245d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392b31d6b984b7368da5c330e2c8eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f5a84201d7364469f30c57eba621d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2760cc0c63641d47b50ad5b7c5c77a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f3e8ed39e40f18c2238f6cf308867372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e0dabdb4a7ac1860bd4e3b6da4ae1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bb4945a1ce33d3450f64a3a9382b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9ee77e5fbe9a95fca941761e4b547375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc40da9db60ddd4f24a78a6c26faa7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf69e125722df1b1ffe0262ea5736377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89741514a2cdd15f4f93b741e257b0bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96612798bd0df18020e4a2cbd196a1c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e3d6a6a160a6e4efe0077190d0635380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9266048b0d939aa0c6173def29e84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229b11baf1aff23677ff5eb43dea8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d7282b9eac99422ec2899a0e8d790383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c7e3bdd6dc2ec29d6fa3616ab0bba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f42f9a64e50717503e9d763a3ef05c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88543d1bc19ed77a620f56db2b482f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b08dd37cd6ec38843bd5c89d7274387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca13ca7c8565543740133a9e5ef56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e91254a80dd0c685618de1ac2c416389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfff48131cc982ebea59a50b98a3af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c2e6906d8ba6f243768846cf42ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5bbcfcfa7fdb5931f4369cbe21426392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5ca5fa2b115361f3d0b87b05b6c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffa56e6eedbe33552945af098f91df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920691551895c879c8b4ac86bbeb606d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed152d53ce687c508bcb1b71e87ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17363c81c18fe00fe78c63a0a28004397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798df683c10156fec8f0f174ed1ece3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601166b49359dabd72a0c3662375da1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ecd5550a60733695754d7d5c2340400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c7c1547ed3d4a6bf0e5a67db06778401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30802b2595348c409a1f9d78c02c5602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f13de57ee3ab3ac83a52377026919403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf637c5ca5052ac4826b05c50a2037404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e6092c8cb05b192da80cf36e2eac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca2a3a050b9587a39f77c2bf635e6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e75f1ee5df1956fffc3c4533a845a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fcb4975eb3e3b3333a14e31cecef7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e8e5f86362ea6f6d42bedaefc8664409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4667b306136e2930117f0a0c894cae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60366a25ad430e416e525b9da946ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0363e0b997757bc591461aafbaf83e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20374e1f8bfe1ba857d6ff34a62e38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f5c4b3e155a0100c88243615d05b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1272a7d92756bc74f6b87d886e4d49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfcda92401f25d1a5d6bce4ee691e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f27f98221652ac4ce863fbaa1794c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd93792b1ef904058cad32eea85a020418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca840ece37eebcd76c6e91ef1b90a3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f93770d1166cfe4923a4879a221f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38847ff9735f1a4934283ecd207ae3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4d7dc231d908e5974928b63f2e38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068286b0d2aa8b75c79faa710bc47c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2655ea061fffc23317729cca9436cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25758624b8affe4a0504c4d82739e2aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54deb178cd0a2c0baf7c6dfcd5e5ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b455f1ad0def0e1f774c777a1b2ec6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e78fab3dcac99e93709a51d8421fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52143d24100718125802e0f7edf7605429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c0998dd821b62b65606d55b21baa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674980f0b1cc0997b5449d673e099d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd453c7793faa67eee3a11f10b003432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819d4b892537d93b5bf72e695630814433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b750f308979dcbf08b9dc9b2ca942434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f06fb81ff1c2e578044600ab1474435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676849349a88edd576e5b51cc0611860436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7694835c4f71ad0401bf39ba5b96ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6aa35a98f8a0515a0f781f5dae9f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23aa363e2a546963e2f37e8bcb76e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43469e7116e7c121d0dffe165edc0d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f92f3f5aba0426b1a94dc99be3cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cf6f5540023f301fafc156ab7a0bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da763e2edad0e03fdec3545a55663f10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526860ff30b8ed63fee98efb7f15cf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db471a015f2c9b725a9d698a1df6d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7fb5bd12dcc405b35f17e905a9a1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba5b82abe395a80b694b29cef38bd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd5b53d19f8a89c96e689c4d26f228448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e2e8c2ebef8c4a4570efea179ea9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb51841a46fc52f25b8071da2554b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c886f7d97c202541eed1e62164eed0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a852e996c978fba86e6d356c475c32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada5706bf4a6a535686cb13742c5149453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa526a2b9374d70f21e8fb757c3ea8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267f7e8a46551ecf666f2429c155598455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f3b88b721bb8190c5fa20d440b308456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f329959273e5f0611f8bec5f6ab7bd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76443acc4e81b727ef7d61d43017c15c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daf3d51bfcedd1e111f7ba9f39fcce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196b8c3744d2534f61e7ee412773cc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe663211c5e015eee481640e39dde6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c23458a3d21cf207cbdb179932969462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d11a2b67635f27cac1c55706344f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a7ed86b05eaef5368f9093c63ddeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489457081ca94169f24bfa46daeae23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83544800b047b41bab28b144f0f51304466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902b2ddd25fb00459fc16c40ca8e457467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678b7eb643bb41b77a39983e3e20b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fedc98709eafb53a4c1adc6aeb9ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613709c77319b4c9ecfd566b86002f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18846e854d6aff680f4b4ad7f64e95c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e746d3fd305fc596faecf5bbd9e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f6b2dbce7ec53648712642ee6017473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d37567d0da9bbe1a7264b2c57cd3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258315164a4b6c82f8c9ee5df7b3c602475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d04d7f81a2a7536b4776f5fafebf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef459c465cada5968df1fd5d452a36e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fa1c317e94afc4e291a2c7ceeb3cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66ce5816922fdd802f28be4425a37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f86f62d988f99db8df9ba0e7a3d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93014d062155ef925bd85fb77f1af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab59d61f2ec9af319abdb6be09b128482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da7a14f67f87df41bf41ffdcb586d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e71caeaf4daa8e6452108cbcd677484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66d72a483705b2f0f85b14408856e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd781a3d3e849dea1b47e8c95bbfb02d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473a1a450e3464699ddfa0f01c0a859487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924eb016582c0eec37fdd54d50243a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fe247fb669e6038b4b819f93a872f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31ccc7806e8c20d55cbb774d12c83e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70515b56711082f2148c8a2e47263ba8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a247ec4a4f84f34a235ab21615cb6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e51f0c13e63d2fb73ecf19564a43d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e26955cf07fff9139543efbb257e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4439ad9f15898203b173440697b978495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092188208207634faf17557a683ba30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9a6d0b7dc38db94adea82300196ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06f724ec5892b25f1002c5d652818e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae577e82466dd0ed15b1f77568bc4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8614ba2e27f9cb6458b13ae3c24a513500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583d7b4c6f6fa47b27bc08b78eb4e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34edeb51f2b8523094b509dffc94a86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd1308df4a4452278b9b389911925d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20748357633e95e0b3644f6fee3e76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85aa23822f886c9a78e094f9c31bd01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79dcad2e475e7fcc4a6d7ea19db902506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0114d2633c5c248388d717cb3f99e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58883f6881efdd2b2e90f65b3f95a10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ef428ece4293d4bd41227e709856f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb4b65b12189db8267b8a49fc5800510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3971225105186390ba701957c71c99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7003abd1bff750b340eb38496171c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdcddbcce5b4b36cdf09a4b55237bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac62cab280b98604e61b8599e2f6f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e40968ff0bee6ed7ce56d8c5639d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fbf93f0eefdd95aa369e738f6f8f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ac16ec124fcc4c66ea50696c1dc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380699a11f07c2013775499c37697673518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207692eba7e1cd1e1c0ae58823b40574519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889c0f9e62ad122a9c30a334d2cdd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a02e4f0b1621da8c7cb913fa45a58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb47ad590d57faa3a2b52f0567be381522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5751304dc8a5d2be0d289a415f824523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbdb82852764ecde1697bf64807ca8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f93dcdeb606c02db6d49cfe59c8e8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e628a502bba644b716cf15133a3c69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20647e9da39dceac7cf7c7441ec46b50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c79368541c3f7ea4c13f259e77329528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a04529dfa208e731ab3741cd36d030529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a687cc8ef30ca49931e67406f4d1a6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92a5683df6726934f6c6dfcce4c570531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12a5638a2b06672f17e4ceef55d0bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b41694d57b3c02e72cd89f210558ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432c2f341a8d170c3f116927fcc830f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f00b75a4a399a3e723198f158114a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb4dbfd606381086d844db7b9cbb8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed43065a2592befc588983157a83d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346da79ef0f4d5bfea973bee357853c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f67ec117ca4ab8597b1e3ede2800fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b1aab85315534892ea7748f656dae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee373a5aeecb7b81463a75d283e8e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059876763b43c1aa4219d9685670a0a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d1d0f0afcab5dd33834a95889d283543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd490b8fdba4f7f3bcfa1ee72d79447544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8c039904f89aaee168d7b40b3286d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130cdeeff19879f5b49244864587c46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c905efb9094162a9ea28245cda3ceb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da159588e2c7cdfe569da196d44bc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c945315f7153e23486f961b29ab0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2464d5d4e62e316ab462e047aecc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2121bf9ed1cace9eef9feeebfe98468551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d617c6e2f968a7348d3e041cd82ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65f724895a48ac47630a0fc4f2779f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0304f19551e914a18a828056fb6cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb67c53cde0d654256c47df9c8f68f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9c4c6b8dc25a0c6ecff98dd2ac15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485bfced64a19b1e40310e09ad9505b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c68e1730b02a248f2bbb02b474394d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffc88bc4ac0cb932540c88a5570084559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a49cf09d7c4af61b235f50168c36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce34f656a2b1346bb0e6b0fe175c4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c06ea72fb5fc04d306c15b090df427562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099f85d4aeda28ee1afcd499757eb28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2e2f37c80ee936011a9c20e213d4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47bce95324b2984a2b575c46751971565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e711a8be28aae3774b5de17622698566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30372763131cece4e6e9498b3db2b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d965accc513950862894308d8e8a46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728aaa9b78ccf09564304d0fe209269569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6b89175360cfac7b6c1e79b2d2670570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657647627eadc77d6ed3700b3c9aec8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0506c27e64624946ba7c7664aa294572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fa63aaa7ea38fe91b552a34d572e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e55b4a47b44b3fef1dee0ffb3c066574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e09cb97ff36968ba2f01bc6f909c35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db61809a9b38ff2de1fa5e925c61cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa3c64940a67f8be0924ab9cb9afe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a3bf4f247aec204104682d17e846578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8866510c2606b29a69b7db3d48f31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1736e05c3172f50136618c89d09f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2f0e56ab2c1bc7d76bda0779efefc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586fc8283bb600e0b5a0687c3d521f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ca075dd0ba4e3ae33e4dea4ff6df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31382ea4fe5aa7d46c94286d5a47066584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70272098bdee123c8f7830ac04a1ba5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e4fa0d3e8ea2eac754c53aabb0409586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419cd82494eafaeb52ffe678c004482587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1a985b19fe42605d52935a132e25d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a5e86751bb73cbe40f807b48bca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab23434521a481d781d6d84a91b6375590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927ae9a8cd995ee999db283e4733bd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eba93b6d7edf7d8e452f5790bcc646592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3132a986df35271b26c9c14bad9289593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928a8a7e39a0cbd116f437b812418f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e18ca7adfc4626b7a42a7831a4ec19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456207dfe359ea9403556722fc571132596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451e5cf9f7a5fec132caadab46b46c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad3dd079b0867b9c41409226165c33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf57be2e2b23305d5fba29afc9ef71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d729a7bbd304254173f94b377246c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c567d3dbd8c01a31e9e9e0dd9234e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017f09339fd18f4311649627cbaf66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615cdf91ded6fafb65c1737cef456b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f7ed3e982b37a09740c7164e46c6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062db17c25e7532fd1d1c5297af29a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746561487002a9323f63dee6506b2816606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a39e3a6de5649523853fcc5ca2068d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d05f9d1ce0bc61b682edca0b0cdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76053032bbd905890a58685622c0167a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d9795b7e9f284e690103888e8f290610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee395bf1b92b368aba3be1f3402d498611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a4c1c0fd680a9627f7a5473bf0ed7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de666d570ca691cf9cab0da44b355a7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f4e4db7d38724ac0c2da6a070aa7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f8dede673aa869b0900364f0bcfa6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca19bb4e8aa72e21cfae5264d894d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4a92f17c58712431934bb994bd8bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e67c2b8b599ad9f0a5ed6b5f2344a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9f0ab6d380b6e836de8616f683558619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d392185249d6eba43de280186fc89cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7732ad666cac41f568349426e006444621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aa13820309c05d8adccbfb777e9b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1aa1b79f0770623334e8c2d1d3c78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a0c01975dfe026158f6470d0febae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b4ef7d74d04a9d5f0262f0e09a9f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38878728cf4714b8838ae566d6260da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a118c07695d9a6bfd8f4382484bd21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d4afb5bc8c084995dcfb4741a1926628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18347ad3e08318e5977a8f95a704343d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8935c3ac25551f738e2a13a67f003630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec159ffb9dd0a90418df28d2fff66fa7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b6c8a50cee432ca5f3d02fa79b99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22490d3fb98d55db246fe684f0a91d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415702c1a2a1d1f271a5052ab66af3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b9298ffa679a299aae7a8f4b1dca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e5b38ea211a4b98f1a08ab4e336e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a03357aaf31023ec632222fe62482637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3996385ecf9a1a3d855e4de14016306638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781e70ba4a56696624bfe582396f09f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f795c12fac629e882055b4d2e3161640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31bd00ab92488aa31b38608bc5bb21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390d122de5e3a0ab1c03a5a74c5de62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223df8f66d09a589a0f455333051367643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966de74c58598eb6fc94cce08fefa859644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cbac63863aca9d3ad3acdc4ccc51a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01df9f1334be0cc7a744093f65b1cae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf617c92e54f5364294cce2bec14d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24451563941d1459aab85c67179906e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408d926cce8dd66f1f790ef903086c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecda2c78da37e6dc84c4f56caeedf06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c85dbb6ebbea2bd8f0ccf6643060c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dd16ca64bd735b72d592c3cd18e30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bc7a1af06537a316dcfa417c9337d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b082ab0dca67c53323e70202ea6d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2aed395ec1fb24cdeea998f0b8844655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cbf9b106e614d30510ced3c887afd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59263a00012a2ec53bf1bc7c3cad5e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677657c67ac127a5c40ddd1c2bbc8d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1aa9f487e7fb09bf38a144c5b1085659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d07f19d7fd4f04bdb2d4d2fa9f5f61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ac7213521f2da7bfabd754a45fb24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df57a52c5f7f0759d29429d99ff7348662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa007842a94f7272b0a8fb853133bf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317d889147ad337687695f8999a2ef4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22bed187951e1b2f5f0ec198894809665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409b595d34ce03bb44ed134c33ef260666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fca1cb3af536821acdaa3e56e6963667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c346e0e6141aec0589558a96f523a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b67b4dbfb248913d22354ecca334669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaedd86929716ceadc0aab5a7e756b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c60a55de372aad87580fa222eed47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d9d7aa4bdf282210464ad3970420b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61514edc8e778f603ae39bc231f772673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333b6ed7f2b15cf6ed4346b46442db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8379f496533f0686457c0f3b3f82d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822373da929af4a85da103182445a543676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc0dab8045eecf955d96a5fed5a212677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821968c4c2e1a106e2df3bafe86290b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b10cb94bf30402a8c270b3dc16a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45afe08681971a245765b475506d3ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00bee32c51ed4137d4accb17458a8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79238bbb1b561f41b291471a3c3e09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fd256f6d6883ef0a771e16ff93d29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a9e7f63a55be62fa9eb748e79a77b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074cba922a1fff53016cac9a8fa344685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857392e006db796d2880533511066d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25576234875e297692c1cda0787519cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145770e9acec57fac9941e0d33ee8501688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f680df1e7cb58a91b3c3503977f67f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89ae3f7eb66d929d1e36f4271ef9fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726417fc80692ea97cab8711cba77ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b74b5909cf309b5a9b86849df76b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e017a61032d79979ace1c9fe914e50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f55a5a99d4433c81b3de91e885c95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ea4e960cba7fbb36a174fa77f888695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd191444a2be6e9c5f5028ed72c0ffb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cb3d600444f21e454a0594e9c6861697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25203e6e7bb13051ed7a8e2b405c859c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21786bfb6ba370249ae1beeae3df0013699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d6cf3e5a97111e533fac57080da26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b3e567d7cd482f0b26eae8b9f4ee6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5ec32f8223028a133486143f209d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8185ab2f14fab78f3f20f4ef8769f4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ba5ac2eddffc1546dd5e299a2250c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdcd19c9cab02fa730cb64a801b3a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0be64a9fa7131e81edea31c365565e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a3ec709e1d0e1c39cf6798128ffb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8fd7c2a310690f7348ed13b5cc392708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1592927ab6e0123e86ae9b5a54eb871709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca1819b5b30370dab550dbcb97060d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff144386317ae62241fb8cca7ee805e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0a9126343fedf1665e2aad302928712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8556816e6013dfef18c4d52b53be3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79969cbf4033c999208ae30a18cc8143714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30e66a36c5a7f7371264b78d97494715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319bd40365255c5e9bc6126447d5ecf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cd3d3239597a5f5752b4f4488b148717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c01d1ddcdc436e8a01da302979e9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0de6313a9a11cf271abb9220a2fe5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0968a672355cd6b30c1ed0def62137720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c139ca168e942c8e8930e4d61a9659d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85203baae6ae18d7304cad74df3d510b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd124c2392226302e19e42cbbda5874e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4327626a8ddc61243d30e390e7eefa3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c08757695908f062a3282289c78f21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10520265b035d062b6e501d60458d54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128232c15b05c1eca321a31164cb62d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a231b36157fa87ec7f8ab3d1e04ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ef3c623ea1368fb69608443d302d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154caf4473034e5343d68fe83fee7ac4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435347df8a4f0f55e5200cedbfd9a66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b17b55b78afb1ccc221f6ce5cab7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97d11fa0d79cd64aa0a825b3349580733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a894838947f3bf67422cd7819024acb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de604703542278c163c1347a1b96ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221a719d1d44b167ed4faa05be924b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54f05a548fa274f2e17d387bcd21d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83aa1a0a242effe1329313996cb05f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0878a8fbd06769a9adbcc4f4e00d2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bbaa6c34eeab79443f4011737805f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2613ef04db763ebf36f69caad458d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e24cbe7957b6450ec7288723aa176d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3ee8b0c0b7029c6259214840aa5b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5236663a2b7a49a71397a998b5dc8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc327fde4788547a0183137849a5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae7a4c50c36e91cebfb969b94cdfe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebf9cd1a13754318799ae4da5db3ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061517ad970674e08d8adde05bc96b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62488dac5b6ab5ab4664ab668e2b025749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b6f827c8079e5ae43560b4843d65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba2305e9cefc1b3d432102dd7af15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db0b78464c2edbcab6a3232a6c439d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5de93e90edf90553e6bc91def05ba1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6064cc7bb236eaef78f56fd6202e85754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea8f152b0a1b7ee4830988f59255b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cfa5b6ce44ce21304dd196c67b1ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba019ca00d6fdf61d82c927c1563b7f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>