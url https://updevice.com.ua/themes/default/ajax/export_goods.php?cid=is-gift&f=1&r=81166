--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78424a436f262f52702e0505cb4e861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d47398795517c9517882df7e7b9cea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c21824b4feb49b6c482855bfa951ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37109e54dfac97e5bd2666a7e29486134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a7ff49c9d3dbf18b89adfb6b41af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0617ec586b684b584aaf0fc452d226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a97b0244c4efb88490e7b7419baec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b197a1c944b9fb1c21a668674d959108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6fd6fc02c6a3560b3a51fc7835fb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd98e9e1eae26cb45a31ced152abcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90096605a4df219317edcf1fe807cc0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ae195b4047f391299653e56f1a3e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7007edc45db78b9c71dff574bd0f6c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170fef879cf0d0db460df29695716c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c10522ba3960a58e79c90787ffe315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e730df3454e92707d4134dd2b8114e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab28373143e0aca3e4f7ebb5fdf62917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2800f7792fde5baf1c2a42b88529518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7e893ea166b3b19e3eff51561fe5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b7c7d02d8ba5308b84c9375227e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b72a806a6307198cdef23a064bb6ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278be675d30a04dd4d7868b1a900ac522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f233ded2a562727938babc58de84223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e461dffdb63d22233fa1868e55776324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b662de9b33855bb093946b71d05d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2412f48a3c6be03adf8fe44147a0a4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a6f62ea3172036126adc8a308294827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892ff3b007cda3b86f0f04c18d97c4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3dfe785a3802d3abb73c77734943329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0c23a9f79b515d5b38c5964cac79330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f053a848d4f870750d371fe4a22060f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf2c3bb4f11cefc544ad0514c893c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97f3d940ebad228a447321d2b5011133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155675843aaf5aab046ae984f1230d9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d80d18f6d971464df046aa2939f1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543bf7d6db46f64ed8bb94540ee88a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12510fa159528a15adcf4565cf6db1d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cdfa7fde35b8214fdfd378725903338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fbc17c7a38b18cd99d41eeca70ded39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b7e43ee2feac027e7dfb33daeb8d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d390038655aaefd0e3cd20b3e0c2b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7832464f15dd99f505c03b149864442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1b10ac42ef6e33e1d701cd92ba6b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0665afdbd0e49155607d65c59bc6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea31b44fc13cbc44a8596f8197d764c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a9b686e8ee4c1b9f26777bac0781a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f375797a4aebc9a178da2c4554af6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58db655ab810279166ec9ef566725748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba7a0e2328c1d3f88ecf1bd74f8d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9b65b448ee9e3778f921c39ace4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e8900bd110056e15b5edfe0e515351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5e5af7feeea0f8368ea6929bcd68752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a42a24afaef5aefd367fe7a62ff9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b6f5c7aa5dd3afb8b640d25b9ed2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfd6fdd63d267f7adaba53d7e521c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15bc28067c94ca6c8aeaa5b35411b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76840aa8bbfa39b4f7d42e0925dcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d580fd96790636ad1676de315adad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d796287281892760d256f3958f6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fa697f8a5fa54c4632918f761906460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e057c4cdc781d1a9e69ceed5cdea1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04ad859cda1addb7f3495ce24fb6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c12b46e3dbee0065ecd4da67d4bd9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330241b8e018776ede2c0c94f2f18fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d97661bf312a6f5fecfbe11d8e94465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596bc0df91ab2e3fe553e6bb1e746166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86af2f46fb487938f5ebef4c37ba4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7865e4878777696d2671224e7d1bca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef3508c791530380d282a4f3985f0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130858ff3611c0e11526de42800042c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9cfc5264041695344a6595007b3b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931cd3ed55cdddcff8c22b98f07a31f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf363d1db25c2b428ec073334f97a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17292379b3a07ab0f65367335b383a1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1ef6efdbfea15ae8379a2b977b17175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76ebcb65656c17a5595df8488d6b4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb45c94431410149dd46c4b9a038f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd022bfd1312f9feee8deb3ed90c2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d30e0833e379bbce13bcb85ec78579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b406d5c3893ea0155bf626ac329b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd37dc39e953544415d69a47c754d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b430f26544db0fb2d59563d0c1cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6ff9e92b4c9a089639138b74b9e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa53facc904e7fd467aa0765baecb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee527eea8486154756479cbc78d1e8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259987c5cada8c43de821dbb3bd3bde886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382f3a9debb16e8f3d8f1f6c1b06b2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ffb12ef48bce20bd26857fb6f01f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9d1df9cef7dc787b0ef9559a3f3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebfd8e36656b9e97915c420fbcc93e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42bfa0702ba2c0b7c356634f71952c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc0b933854fb8b8dc6366d5ebf67292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37df8e31a5eb90cd4d1e3f9a44785b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ac7f61689d24366a4e6c7f17338294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03865cebbd556a158dbc97c88db3124395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0acd0bd846213a738c6fba55eea42e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e9e7d907dc9dca9d051dc8883ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b41c3a183b6c37dbfb6cb70c6ebe598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ec99c2bc8472b03a4a805d1d541299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda26f54b28ac1d83ddfe0150d417508100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20e23fbfd537f0328898045da50787101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3decd82d0336d8db7e928fee47b77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038cd02827dc8fb744bd0add87f166c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb5ca60cffe796fa98cc9d179505e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54448580b193b274b45cd64f1406d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d582a0e3b88e0c896c6f97e3ec4020106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e185a775e886bb880d06072c2d37e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a543a796dfe4c58dd09b7c1eebef66e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d4ae6e98b32bd75267b6c3b7218e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c1e808369e531452ffa2e1f25b763110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd542728892c3d11830f74df18345111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7993198b7bfe496e622e1b14656bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a1d32917cd4ad316f84d9adab760c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d336c8ce2589526f3be8f695635bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60954810557b54ef5278c575e59e9fa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7190c02c4828daae14f504883bbdb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a295ebb6c0a930ae959d813a6e7037117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4cd9f41481d11e36036a85461e78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a4120b0e76eb20e1a50037ec32996119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e55b653db17d1f74a54af6f4ed2058120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13689c93562c6c5eeb13a65a3f6e52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0e7eadcd34b52555fb2717d100430122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf75916f8117d3968354503f6c3857123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4837d9fba9319885824fd9f147d66a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddd0b7bb1a4eff52522c6b0c0c6d69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c817866a71ecef297eb54a659075f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ace1590cda1c27fbe756962937e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ec58d6110eb35a816704793b2e4ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a5540cdf81339c3dd830555e13a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d1feae49980c1542fef99c2a50c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51576f6b4d7c892d3e5b823fb0a1f197131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402883e493159a65c9d48fd103c8bf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ce6897f4726b6de314abb1320fe6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026486043267cff3b17157f6cf1a0ff0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360158bf27d6cb7a8f99cefb3c8fad6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb016e6d9a63d9c19b52a9b251cea59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c991025c00378e16130a1bac5cb37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d3ef184e15a430e43cf88869f5620138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee588de266eb3ff18cb72801b0e4979139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c9e805d503d6498765f9b979a0308140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c135e1dafe9ca72b85de5f2ea4e9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3757dfba0bfeb52aa594bf3d66914b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5870b0e98d2a4c7b90fb05ccec3eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431675f0da266482d197a9f6578b23d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13ce9c5c35d866cee06284f7b7b770145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824fa474a21a5e79b53790a98c4bda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5ab2f3471153b82167f45092ad8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e663fab9f2ad464e10f2097ef31bf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9ae606269b4de65953f5685afed77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31492bcd196e0ff714e16a71b1b4264150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b72311451217ea01378ef8ea0274dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065298361ff55e26cb5253ae3e42c689152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d10c47ae5133c68aac7b85ff780efd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2419559c8e6487912abfe07b76c7146154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021bc98d9d4570b595418537a703af9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d7966c022530247a3ec96abca826156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815c77c90ffcf709c99029154a8f8c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3494aaf6e2221bac8c65701a290e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92648d948b6d552666ae6bba004c0734159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beb7fb79c0505295b5634de39ac4e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd7f8171bdc16cbce2801bcac6c4c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54201cd91aaae59afaee13c110fefdc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0fb6d09fbb480367992a2316ddaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723209bd9dedd47debeed6df348801f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40461f1fa2eace4f32bde622d695e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215ed5363d39e0ae77189250bdbce27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21094e783ea2f01f983e659ffdb7d0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf5d7d45c620abb4b6b33edc576c73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6ca223794a879dc9dfd9a966ea4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a5a04d66e4106b4b125e02b38d358170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343bba6c0fa5aa7fe2ee77fd1647f4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9bd9d4454f1363f2cbb5268f6d243172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68b5b45eb010f67be4aa8389bad311173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc346d325ae4a4c1610bbb8e023ae95f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067dc395e66f4b9286b02f078c5d3ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a60358c96eeac8d1d39f0f6c49fcdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d1b4b4628d4039d1ca7b607a64375177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731277f6466832faaa981d6fedc80e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1aa3bedb59ba412708de4056ed63c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619afd2fbdaa33933dc96808f90d158a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4286e440d44c734bc6b1cf510787de4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8d4fafa2163075ccfbb3b26633f6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029df9db4a8100e28575b95c9076d80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd303216b3522cac92efb4bcc1771184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8415f3ec58472cc76d42c8a052f183185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09db2c98b7a3a154b716ab5fa32fca7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9780147b45b6a15446f133874273ed3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e535c9cf0639727f7349ca936c0beed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f242250dccaf40e6021b72f8f12ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c75d407e00010922d1584e70173840190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ffa5801a31c789bf0bccabdfe633f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b8ab34fdf59b303a09be963c7e026192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a49f632336bc2ad4c732403c45022193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf0cc551489185651db202e0285db1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9cbee2812b3f3d62c681f6e34fc25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75bbc5170a8206490a4823ce57cb6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2e572f784d7ef0344bf9563293829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cda7176470b8aed1247becf384ff5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e381d94dd2bb922965b4bd6ad00c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9d6a4aa4cbe4251943a96c803bcfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32755d1c8ec9da2a699595d33d543d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5d2493ec40726f971cd1eaf15157202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a46c2e19034eea022795f04f1c6ea4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5569551b10a2fee1eadb2a2fbfdedd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204b12e3b8925af9645ba2867c48212205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cb842d088af7261c8ba2c70d54588206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a6e53e8080f9a79308a96367f5a34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35153f083d60b14e3b5d034205d337a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f0028d804a29b716419b4b6230e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513f715a705ed14908d195e32acb860210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6da7ff8c327773f541d27c04a67ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e341c1e9d658d330c1e6b0dc8737350212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354c20cce25dfe926b009d55bfd2f8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9e79d283cc288e689340b7a321854214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eda66768bc42041627d00ea84dcca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14533d9035f9ad7794b3c47f0b557c88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de00bd3d4e039b273943276910338217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a67be57cfab059d788655a75ded56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae7f35f267319c6267e44c8d8ed1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c59625ab81a5ebdab3ad2e8f3c08c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2f5abfcaf38594daa1e1b1a44530b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3130ca68a0379396618195dffc98b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e42fa35f933061cfd84153ae10d7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a1cfc1f3768a8378a60f15adb490224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbba508286f3c0c5256f6cb39d2d792225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43c1f5e24d167976bca895a4675ae7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29863d44476faa38af3fec00264393b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e767f9bfbf5bc1beb7c7565c26096228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86ef742c5b0bfd2873ec1880550d6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dac3448ef68b1f5d4e2ae2bf779c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2a12436659512f6591441b73d73a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db3992e57d69b3f75b5e971ddb43d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543eecab14dfe1e6d3ff58a4598eaee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb94d3cc7328064ae745a449b32039234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deb8bf23a1fbc9f6161f545f8723d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ccc302f5083d79dc072ac8afb6a2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654a1c89a518c783642e7140484895237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6878973ab037b58fc7dd3fc61dc92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82d715ed22343b6c694c1bcde978fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84121d9f7921dee7aae530830f179331240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951a98a5a3d2f091127a0e72239f62a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ae26d6618638741e0b42ab3543e33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8096c31c13abf810c3c45d3af18160243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3653d2d0ae350f37f34d9020b1a1c0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f691e19bf2064c1b8d155d2ecb6ee69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64157ed3c1607fcc54bc9ad4b678f192246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b282d9eb5eeb4bf4af9e0da59cbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a818ee50189975f21242d99fc0fc8bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1795c9137b4c6d2c9416a5d6ba3ff9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd177026b5cb9ec939dd6f90f3ce25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c236da2fe5866774e8627bce94197c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6de330e917e885b10de670bf7637f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab61437d9883b74190c534386d284f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc447b52c4eeaa3f0680b53719421ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf465fcdacf11691dbece4c07f24335255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab4077b97f86977e124cbd8a053789256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70579b914ded07854c0bfedeee2f0f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422ff6eb0c5b8b46dec9aadde2b8ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56bb8b53e25692d9157d89a896724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609efc1d136644351518246865d559f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef518a801ff1fc31c11ef9c13ea2b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dd3e50aae5b0019720b94885629c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064345a0a0e152332a29dd81901c947d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4ee8f41d48cc8841442232d0c22d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b00d8dad75f38cc3ef0803185aee7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02203f71d702c0bbc9a2878ad8cb2afb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01cc417d503a6b9fac2487490e7a6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786785028308dc5b13a4ac06f46e6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91502775130ca7228eb0bb730325de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6babdf66b57758bffe8f831234e6e11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176c72e899b7652666abd5095d7d1c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397a6c9c4cd25e684b0b74b3d1e43b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41280d59ee2f49f585a65e067fb9fac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa4bced3b9bcaf74ff87e7a066ce80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a36dee8be9e8a8a6d22af3ea64451e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d61f869d6414433f75931497ffca56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf991c8f775dc80fb8331f8896186f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7670de6541e334a51521f13ca54b46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428ce907e2eb3bc87e551820d132f16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006acabde7e6743fb5d0271bf48356b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1720f3fd92b7e9e793a7a2a727c0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848da0a0a974914296d234116cfface282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7d6b81f8df1c59f4c85cf640c4ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43386c64158ca9501151c1ef497250b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79d962ff623190026ed363845f78ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916165885d1e457883461664a256d25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545b924928af84d62fbae090b02bffd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a058e56e3c2942a4143c3b6658bb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2508b0e50c368ded46a3d441202528289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c9ed3d2d0229ee847f0c1a6f5e6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee9f9f3b3a85b76e3b75b570fa2641291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8868e1f875d41b7f10800c741bf22a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb335f9cace329e237553b174bc87047293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c98de30a1136c4767daad6635cc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6151888823496d708c0a6f633371879295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438244b5c42073ce76e3d2a1b60b2d73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528430c57b08aeeadf6edd840cd238c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49067afebb6ba036031088314f39469b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdacff951370747bc04a4aefd6f8f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bab17d4a1534273a15f959d0b0e6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746c58a2c87eb88e8d42a9a84783b5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dde74e9a8360248e40d0f99f543d24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb61bb866bf6ef1aa8533e471b3192d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a67ea8a882d85fe3ee352487efd2ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1308cd78580aa51bc56c4b6942f377a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227da6ae5fdfea8bbfac199117406927306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6f8d520c5b5670a3b182cb001bd43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c5ccf6c0860630f3e240dfbb69b5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765671fa00f5b71993889070d62881b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2362cc3ddc6350bab3eda3520fd61c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d588eb1e03f001afbec1417632e8af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef9e0fc8bf87f6b8b97439606dc3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374b2395c5eca40a064e3077acb772313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32a102934467ef850b3dff33f132fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ca8ce8b099e82673a41604a23637e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71150dd186b3b07a69655728eb31856a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac85d9cbbded29d6c638d25cc2db7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750d77c9143098c3eafc38bee331908318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ade9ceab3cf7df3bd8d998241f61b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63f07d1c18127234bb9b21520e4873320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45e1a529a19b5c7aa7c18f350f58a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf17def0f0dca85d327987fdaf0495322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8931e2dbf8354d8156de4649b9cd9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926a408bd5eb75c36889db3e3b0349f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aa62d13c44dbfd2d484c3408614bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743acdc52f8da02fef6b7daff71760c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daaa07a9d52261ed6426ae2303632a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec74643624901a540ba4a160f0cca01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb00996f6b094cb0520e19553209405329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b6ef05bcfbd28485566b6905c1c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683f3a9bdf9a5f9c2684b27642bf49e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1158c667e44ffe2a46da14ff70c16d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c813db001a17b9bf757eb8f5943fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf3e44fb3c17654b3d3e01e294217334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941031a176542040d88c85de7f2bd0f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588a7e1208f6901d1bdfa933becee5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7872a39f50a4d9a0f8995fefe7855337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f951f1f2c394f2f855c4fa7ff2247338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697149a3696521be5e06dc87c3a0017339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7821d91092e738ebc42ac70665508340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecad19a08f4305c8e6dc77c9c33608341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac153dd5440b05a16e4007b6582262a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd459734e90d16dd0366820313ade1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28028a1582dbdab80ce03c30f5651614344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74beaea6120341e4f5357a93a0b644345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5c363856a695b19dc96ce93fd5185346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cf0356bc0fc7675921179ace3b2a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae9471496786fdf97fccf98f946f83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccbc8c56ed3ce2a8e417c8798ee807349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0a34c5d29d594ba94f9fa0d69bc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d825caab438177eb1c0829671e4d8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f55d64d4121f5eb10081957c18908352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b6100bdc2b4be2abdd7f41aa66e03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3fe15825dec5f2cbc2cb7f3b09c07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d51e73fa127fa5fd1b3b16211c41f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab7b97047e810e146747719075a4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649261fe589ee7721214b13cd44977ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7a28c654cc121e131ca04950d3c70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e530fc3836941cbd020d19a07e4f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d769e13040975b22d9a0d989c6902a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c120da51d852c5e122c78f1f5c1192361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b001135b4e1e29c2f086175a5a4765362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38863f66824a27aad4ed83a909c4dd10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca929dd96b34abee5d54a53601b80f67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe05b5f40b03b26876433b08a3696365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49cc898294f49880f9712fc224d854366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483274b737facbcb0bc8501ad6c2ccd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f8e27d97a0ecc68d324fa642bbaa1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c899621e980a6305b77021d168a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29acd3b9448e5056347f73be4947ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fc68dc586cce025d2ef8295e32978371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da28be1e870f09caec219f5bb10106372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336bd48b32f6f4e4b77fd7badee2930373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fbe0c7020e6e11aaffa46f7a1db36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc799ffd975981b339fd4463e844d83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d5bc193e73c43eb2ddd4995f58d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c518c06d8364324bde37cf44e108377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873aa2ed21faabf7fb585985b37c198378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e391ee399b5a6b335ba47cfeacc7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a117735752b6b374d15e128db54a5de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794cd895880dccf6fb18d7a4399ac13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69435a7a4b382d56435ff838d3ec4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308af70d94bd7eb15c72e197d746007383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b79ff0461fcae3d560d3de4d53f2a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8d84a43d1b16788b4cac592a040be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059b5eceec73d8d422f9e4957a6ca3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1208474a2a315006493e50f4939d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35820066eb0240030aed6247d593ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a5a29c1f62779b6aabcd70e7d14f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2251acda65a985895a2272db60ffbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4020f4726d88c250be79426ff0ff3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbdb521923f06232b1d818c44738f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0330bf669763fcc77c9a9acc5d871393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860294488e1ab88ff04361d9387c71cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40eb66d77a57247b25735f6e1732e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b549504dc079abce5d005a44f82b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e854b0db37719905167d2e998c6f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987671e82cb51f8d7ee7df9701940d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9b52b8e1749f0d29f2420da5d38b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f836e534f1e487f8a7b1fe0dc9218400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e87f586ca9aeea769f01783425ff6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f966a4ad4d8212cf3b6cd7fe5907bd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a71e81090fb8bf82bcdd9a486ca2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772b7b8406645bf8d8fae3e90272fe5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accab705205b052fd37290d6589d0a0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611e46a81cd5fe82351fcba61b8af99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32efdb1dc75bc3aff1296eb28f8dd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d0d8964d1a567525c79fecf9dffc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b82a987f5b34fc0ed31158d815fe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d135f612c2a24eb90529aec74f126d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4224b9220bd268025ea338c91f0547411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62387d2454dfc07e34a8103676e83a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c7f5eb4f91532502615b13224fc6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c27f94628e5424ed27285fd87fc1c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da3cdaae24a2b74e72c6999cb87712415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cccdc10921ff05b6e1ee00477512f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9c78259e79f03b7c7feefc71e6c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b53ba22723ceca26bb9656687e2c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aefa6f8fecc395effe2286bef5175f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69c0489a618d4d18614f7f97d7dc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f7ee1fad049a36e02f6cd756175e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c3238eb69386ebe7d8fc02b2fb52d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f737cf81287702555ce41935a200f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a259f9e1d8237aff211591c9f6a60d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79bf7a1dfd6cb06d5bc6d006c53edb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51f2202f88220519a59bf8c602c082426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120b6984946c7c613d091ee0cdecc66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eb470a6e55058ab1a2752a752c1de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a24beed6778a38d9a5f85085d50cb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c83cc846e267d849c166c78d5e09a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e674990e7825c06c57fc48a6da9570431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbf9723ee3702191e765270493d9d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab24c719d1518d335c9c88bbadc9b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501c0f8d135db06777b363f6de1c2b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0be0346e1e6d87bc43767196be90d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024ad21951a8a58f56cae6a472f1d48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc894c7c0bf1e4ae2f4e1f104ccdf0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e36f9d5c413e56fff66d13776ed936438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b090e4526a2d43974b48b7dda5b0aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5372c6973ef090facffbae439703d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b27c42eba1c2792dd8c7f48bd75dbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c804683b1e4e3c1a8ee3d82a29920442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a48b2d543d6e95a6121543176134ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8456319a7a7a5ec0b6affb59d5481444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceeca411b725d4ad9117fdc87274ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52348a3614f08a0688816a62cbfb548446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9905161411e59dd7f3c48732f1459447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942ad25f37b1984db2bddaaf97c445448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d10c6e52af51e1b1f9b695ecd329e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc77471cce82686e8bc75ff320b74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c80348dc5268dc2a7b7ff5b2e65aaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29d470d6413e2f5a423099d43e2178452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeebe85af1ed06e45e4551975afc83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59eb24540b4f1918de98eebdcbf2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b77088ce24ec895945e7a38acef3f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc71110bdeebe630e751c193b2bc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea1b8a374c0f177e66a3ebc7dd4a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a9a3fbfcf24cf4c03b4e03a04fce4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ebd98b79f159b9bf2f8c958fda6bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0d3386c4308d6ec5ee02c6bbb9eb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758a999dc2b1f310ec7db17dba36ca7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00cfa0fd511eb92cd962565d672235462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999766c0ef77c632d907bb1ff6371b07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6030101d2b41bd6a169ca3ae74167464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8228d944d5ba8b63dd43d539aeb795a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd78dee92fc610f0fb5f2e70507f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040bdc4a1108191141882ac0f63976467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56e5578441cb64258bef57e78e445a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdd3793789a42d89c0582bde12a11d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9954536668c347bf7751b352ff0b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225c4963d15b6e3d9638b41e4727c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77588316d67fe828f80901c0224de5e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb62351d588591444fad53434d3d93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f35cf2678bb713b5efb5c16fa99f7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddef5c1bed8b280135451adc862b40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48089cd5b8d71fbdd4651c2052e68b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11401631396284735d78f2e434bff54d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6280b92e8f576526e66f34d28c07da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90ea8141c030be4a36d775808fa3f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d85b8bfb881068c044578fe9fd57c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb3329a0753a12eb7b6590dfeffa29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b8ce3dd2165b7e0eff0f5491c98b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc51480bae3c484f823fc488f8f8197483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac178a42251b302689c0b86e75daad6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bd275532141b7e8d9c2a0bd8887ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31b02cd3c2197b32b9e53abb386f66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04fa5a4b34e989c01cfd78361ee993487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6c779aec8ed9e1966188cae9fe4c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa303511f61260e89e57cad0ebce2660489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39522016f20db012e6abf25d98068f46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1283c77cb3c3aa255d70e5572acf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3ca0bc67ade4fd75189438ea2beeb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81ac9e70c43f68eab92fbd96b401ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5a9ee10aca63c56727c2c2e113971494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94195332ce09a3e7bc788ff58728189a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486fcbef12bd259d04d940c5a76ec4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c9c59881860cb4b61f9bc7008517497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c74cbc3ae6d9981fcf5d59b34b115c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c4b3433a0021a0b0568019dccb5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972b1fc00018b008c9ca80c29564b7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb83b9eb73cdae90b2defe118b7387501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c007d3919325cfe029b314231f0c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816880cc82f6c8a8fd74f04dd7f05c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4fea426a811ad543c914e9ad72f9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f78ba7e19192f8267b55af5d06d3d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcc38b934f060c7a10141d8e15bc66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac0775d8c7aa635505a7e626b115ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc337e4ff62c5fe99d2d6da665a7273c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda68eb83bdd8f59b1a0bfc6a4280a81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57906bdc732ba44a384e538d44d4a2dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa66c4b5adc2dc598bb7336c583b280511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c611146d0d548ac8294c6d2b174d0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91428ddb58e6223db59dd213a40859513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcf9ba6d420c6c32ceb5d67b887990514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f4768437b39e9ee9d2da78fcdffae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aebe111902057354aad2a02585c1ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef4ed09fe0b860b01ca1dc4bd4a81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13647119cc38f8332e56f8b6577e9fb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712243c23f9d24b60ae2dbcde7fe233519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f80a468dff248190bb3daf788decf1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84286c9a548e1b37d39336ef3232240521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28389320df9026b26c2c86ab8987e627522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4fafb9ff331b5d1cf99f563196364523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80f2ac658a3a5269d70ad1de0266e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a99e7ad38dda89b22715d608b3a11d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402885d0bd6e0a140adfa3f987e664526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07156f8dde4e8ae7a881ab1b5d01f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82920e3259c69db7563c3eadd7f4825528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a23cdf179a1353dca22e0e3b404d7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb813b1cc0ecc3f64a8c61b60756e2f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4852c1117f64acfc0975d954d9ecc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80e66571f30be70059b0918dfd002b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d354fdd8f7c25f52124bf53c18ca3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa14afbfaa98cafd3c9f71b8958a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f089fc87d2e4127a74bebe09feec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09712bdb46076dd02af5fe82f725c57e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26af7e9f6e09939918f14fa44c6235f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cc2c9d542cfc156a787aa868ff19f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaf37009dbd27def2a405c4022247f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46866d5e571c4b7fbbc8192d259bd749540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6328275e93f29ed3875379d610f646c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a0a0e8b3ce7a81db5ae40b1c1b310542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64cbf0d08cef11c3e7c87b4167b41f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ecd1e1ece0281906929949deae6fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7ec8e08771c542d2c6ebed646d137545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a9ec97da140385a7db24910da349546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44af5d937dd7d134af1270b8024836547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a756c7cc2618cc2879b4af060b93c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d244441ffaa65a00d589757e8ca02a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb54f6aceba18f745f9f0670d11243550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb2754431cd0bb458434028a51b53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77449973b3ea213fb2d244388c1ea2a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c9cd8de965cbe0ffd1dd18903116553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ce81ce0aad65f69e075fff18fb8f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e94b17892a5c2fd3b2eb31d298445c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d1833166ed9baf39d5b1e8c35860a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50899725a645f252287a9c4b508c0de7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c2fbfd5b6e630001a0eb80a8504a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a947d5ed0b077c149ea1e5f379dd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee11a58c6980be34d20ba0b5bd83720560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d1fbca93fe3d40511939d154b0b98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfcf4eee8fedd3c22873aadf1b1361562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a3bf327d4b95c48688733d6c36a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09956bb93ba6b4761af52215e417138b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcda90c544012464c5e9b08e62c8b55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d791cf74b86cf7a67531329ba865c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e490fff72ca1905f420d161bc656c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f22bf5249232dd860ae2083c4e2f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465b6c17649f879bedbfd822416695569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca235040f03031736b2013afe39744570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed907ab0f573cf5fb36b075a1e69b74e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b3f0d11e941270fb998fb4cb95fd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb157af3a238b242033870ae99d8123d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d128583960e1fefe081396a0cd6c53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16420f5b51c90b335d9cc2bed41405575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b9005d1c090f9481a4fc39613118576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee61c74d5f495010e09fd40a1df89c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d4f03ec5cc2c45af6a1be06940baa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dd923c595b0779f2603d096396881579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd9935df90483ea1f4243f458c594f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f8bd8ef1042ca71908d0d82e4f12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c621298a6b92c4c2bdf2d2eebc9b87a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f4ab00c55012e9dea740938cb51f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b95dac33a33d4b60ae1e76878d86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a57e258512e21fd775ed054644730585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d446200c7578e70f8d3b6ad3deb555586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb32893349d6d71cbef0c436da82935587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e81eeb1b7752a735c28e6e05ea3f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a57d87667d454a89dece1a5125161589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b6dca3823c6125edf90bc60d8d248590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eff0a9119be3b9f27bf1336a2bc84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6b1905dc802d4a911929ef7ab5b6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f81498a2d84a27a9964c2e6d0626fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec0189b90966e4dc1cabe9a96381c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a543b4a219c52b66f241a73d0efb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ecdd7c334c374373bffbf722de83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c2fe10689badf59e0c1ba63bab00d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d45ebd71166f47a812384dbeccd71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63336bd24f47c36ca4cbdf28a2e959599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d847765cc40579072568717e75164a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981504b74e2a21fb8d8caa39bdd2b986601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b9632a6f748fc3a5edb9131354e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284a05d4fd28216d406956767e1fd44603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e781133bc955356e5670d598a919f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416df6ffef673af3e0a7589d437e926c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083c4ba8cb3e3a347c0d158bcd5237f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075f98fda1a40256583bcaec2053527607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e023b423f8e3084112c897ed1a9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab4433b91667aff88e792c69b27014609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02f006171f2da150b29175b7c6dabf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407fd03163d7c869322241212a0f54b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e1f02861e1bfe412da8e62e8841c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc18af73dd33946f356dbe881d86d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7707ed5231fe9656677fdce3e638d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401544a3613dac80f10459db0385e4da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa1df2708b8dfc549920044007b30c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e5ff19e468d8c8a617e739e78637617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3c5176ff4631d8d4388fac2a3d9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d26ff7ce310e9e6652a307dd80e2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65000690988185771f2c5304bceed8de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af45f4228f3cb71a1a3325f1e4130a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b01a3bf3a4631b594c96723dc841e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d129581a2c39f80a3fe365bfd8cf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b505481332feacecee79190a1c7b02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59deee819d14b254a1d855551f274be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea952f1f9a879f7d55f8eaeb2183a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0644ef022addcb693da307ff3eed93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f76f2ddb7d2aed63c55a30aa153aab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36237ef1060a54fea8ec01cb0d89b38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a3632db85745ff701645faad67583630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a602cafa0ce15c2a3fc04fb19540b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a1c57f0af4cdb34e4e82357ce6720632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607f1d5697e8921437a101816445902633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f817ddfcde2859d5cce4fcde51157634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559493e5ff21c36d8244e504177412d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea3d576c548ecf9d5b846def8364b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f65803edb7e758ceacd3db54f4680a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda12194de8f84f010f1b7f886c7f54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db1c599ee61155de90d6bb4ca478d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c37d18da0908e87db7c13244840ac5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b18a556879a69dcf322b68615661641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c90f03c2f6927304667d207461b99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d74b5ab8a688b03b73752b025a0d06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02055a93d59f2d0caea8340abd821768644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ec35673ef68e8dfbd5fa7383b6571645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1672a5f1f784f27a31c74ec68a5a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafdb3064e6062348a2c365f45c3e05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa71cb07d3bb16a1aeac9895b04b0ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db684ef0318ce19066971cc832a93a9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25994a7890a8d1c4b0f46fc030205d95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab0847c1d6c017617acaffcc951e0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69476aff752682051d66ba781251ba4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7b634f514ff44aa2d6e41a61976da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91fa5529061cc2989d6cb39b8a4247654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c43f60e3a6b06bcc12335ca64dea7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80847d6c7cbe71ced724db85ab96ef3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb343310d5ddb0a0a633ede02109eea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46ed90841e99a1af4d042825f1f1df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2f54d0b479817b43fff2396ce7e69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06aa304b2fad9a14d42163154ecb12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cdc70c73b75c5ff74e51f23e3998e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f625b98b15af3d8b1fd863178804fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa7c02657eacf7bc3d00576fe6ea6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c39a0dcc15d813466a7040c9d39607664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd56251bb07f63f3747e1c03197dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e2ef2c2f12044e0aa514b7594f6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d93680f4f92483357aaf76679e82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ddc11d8e9183a29b610c47b5f13e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ff2f8a5c85f40b57f4c848f80ddd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401474fa385bf7db28af71056107078670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aeaa1ea264e1f3727e5b2b09d0b4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe99088f3cb153a3d4de59cfe7bd96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa05369b99dea1f80952b97451fb41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d51454a85f93329ddf7e8781d721674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee2384b784471939d5793f2062cbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf94898fa3adc6781e4153d69153d6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8955d0f7aac22cf3b9dd3d8ac99df83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a639de939c5b62f9c96d0ae8fc4ebe9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c6d509908ed8856a0b7fe60961b87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38478974d5a7665de79621eaf94a0f68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c07e8e4ab899b89f3cb67a34bff419681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe15c2d80b266bebca332f7c490fbbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea9b997f993a6099952a23905e96e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3576c15bf5eeed321ff4fc6a5e44e42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bb8305ae4b67e8bfc1fd0d8df77af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa9b2a2fc8bc7609ff3ae29dd3a693686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70668af3af1a3d847b77a45b38d424687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a9ce4c66166888777ca5a2390b98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3caa90d0921af8e3cda1e58e1b538689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c9fd0313f212a44303135c4cc9f6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cb9333153d7d4a8d3b0ef5717ad5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c642b521b09a94ca315ec17d1632a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9430e60806dbb6940f4944f18cd4b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90463389f550d1c65ac2effb4cd39c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7f26740950527abc457576312fac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa63404a71f7e8496ef19583f37cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13aa5b3405b7ec5ad8c8b4a25ffa20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ed61a75ca9d87d7f74df2b507e66c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5149358549964b52f3d619e5ed753699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052188dc40acadc918ac56879396e0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324fa2f8105ff7936d6613b56391e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b245ac4eca0c6698c9993a17a04a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7616236dc8a2161bdce89ce31ddabe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a983e622d5c2093f08174bd4ea421704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c44392b717a407265a7eef33578111705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056b57d7602f330cec54104ed5644b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9617236ea151118a9edec8d6db125707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155b39a3820d6606b4e48a5a4bcab40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdadebcb71813632151621dd6b1c333709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d22348aeccb3cca7a2d025ccd6dbec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f07314c8828d15879c106acdb174af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141d1a7aa7db114e8b5452e519463d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a059373ea3e9295d2eef1f2c8cb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7b9d976481f0c92de0c097d5a7e73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239d6b7368c7eb08d3380b1362a422715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f61459053bc89d60aa75187d981476716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa311432fa8a328301b1f0791c36d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9814ef0caddbe2d413d913c7751a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ae6d41e5e0ceb131211106fd395f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b1f752f3a430f75b2795125325bf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e4cb633248a614eb6be54918db56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff989d67aef9e9782e5c7482e66e890722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e1f392dcddc63e2a8a2e204f5641e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17f4fd6f54e923e3f4e94449a05af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628da11be12e7901c0e35a70381597c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6f0596e9f55c531599b0618b19012726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf33f12f68eb943900a37a58c30db7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0929940f72b26a87da02cbd925466728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238045c33479685a6d3b81c87aac6100729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8301ca436ebe25d7ecf3670fd3a9f90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f766a1b09ca6eb204f99d91edfe0b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6f3e84838fed0a0066478f6789646732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6765889403593079d6d0583e4fb3488733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd64dbeaa5461f1a883bec758dc14cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfdc9bd89a9a94581a4f366ad73752735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9c042c222b66ab3e869764224744e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f8efe512beed4de75065de972309737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72efade587e2e18551e4c8496f9a75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b8bfb7e3105423f0f2f6150a6bf21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059692f2294b0be2fd5b6f79a0dee834740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d8071e56c4759a87f6adeead20be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f98985ad3d3ce6a20cc034e69691a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8918a52341f12020653490a3d910a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd4c6ebba6694a3655b4fb1eaa7c95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab2d63dea87a024cc8ea95751089d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463fb6cb01c45786de0e4dd40a6a9af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7da32269715c4649a1263af1bf0ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f719b3eee9d8ad54b094d8055933c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52c191c12e36e3b9df4f2a1ff97d9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb9a862ee19ac8c4db353a0a54a3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792f3b372d0395d0288879868cad4d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b5a3b776e5f409c86cc6a827b30ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3a1b13d112df4766bc3315452bc39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c5f9369e0172823afc55017298ba0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dd45593eda1df8d0e0cca8c26c3f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a48c3d5e7b7da36944c9600a3cda2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c19488fba46d8badfa8e8b756767757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36ef498b2e114ba395543e1aa6ab6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14602f8159d73a97349c4f8c2ddae687759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed358eca8a1e207768909dbc9ce8f8241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ef6f7776b011aed1adb1e03d66e552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2c3dd176fb299bc879ff6be3b77173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775776ba0bdfe27e31c0affd11972de14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3e8865bc86991d45a88749da8b845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe849979db145a4a9932c12b915a39ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fd670d5d7122333a63341bc0d29dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120c451f1479f8cf80348594bbcb14d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c882ad1b79b155ba2acfc919d9beacf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b9cf20ab34f19e4f3cdc699589ae810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf97fbd18e293522f48633e3f5c27311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb17a205a9d38326f85c36242196a6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4be3f9df1bff3a513533182f03ef3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b695a4110468938fbc1e8a409f03a3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327109d979e0d2efe5ceb7c76dc0e81315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87199b4839b68b94e42ce04741537e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffaa241222436f9005d0e5b97613b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7475de9b482d76f45c696927815c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00346d26d6f8e712f75b0595863c46419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219487137520d88868ef643e8cfcde2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113466c12bd43ec843340be0070e6dab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c41fc9ff80878039cddf085580e95a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651a342713aa7306e1dd3dab6d25a4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de812048bf69d977a8d153b7020f538924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43341f8d66266c047fd1180b6fab08925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb13752b0150f5d6d94925738a0c55826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce25b1fec41033d973e82363d83bc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890922781f13e97f29b1dea71d7a91b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555515dde6489a8bd195130e0715b7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23788c16b5c1466b80c82648bb360730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f76a3afa3ee101b2ccfb50eb4e68131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe77a0b1c9c0cd7e81effe8de7db10032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e8ae35ae90afa0ca1a9b9133e187633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3951a3397599d5370c4b47a69416e6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fcfa4fd9376dca71513a9ade80e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f592fa1679b8342e60d5beb143f23d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c5ae171ae003b7231dd3d012c6ef737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f7b80d1c591645e6793249c9dd99d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2c8025451edc6a2c3a99762cbd26d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3932172b05e5cc4aa4f638852900440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b9462c5ed4dec3e20aebdba437dee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2159ba5a9f1b624ccba19d096dca8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be00b96a5afddf9c9e906269afc36f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0403722976774d050b031ab6039a9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5505d3892de1311ac0da3840b8044e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21b5f4d282a1d9e26ff430b7a60c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df761e8d864678dfb7c4059b11bc1c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfb68da1de60f9c3bbb146a237157b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff2c8ff0b88c2ed3ef888d31d0ef049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe043855c879ea44ccf3677ebe8feb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8cd4011129f372e30ebf66285236151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80478df75ace1511b8410845dd156952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6451c141203176908bc187fce84d2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a96946a2107606442d2fea9e82e20b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d0b6834192e60810c4ae6be9c384955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53fe09d97491c58d1f4ba42b8cc75856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfb61d149bf0c02ace37efbb901c3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6902fe0f5611beedecf38f46cabb1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd458f8d40f56efae0cd0e02ca35059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc4c625f593fdf584537e90d1077160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c80d1c7a06057f36dbb8bcbde0d7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8578fb707b9d7afbf1d40464f4411c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7140895afa563336944e452167f4b5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9d22f225d158368cd8e4ba231bff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82083b5a73961f0514f224bf8524589365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557dd8c101f1cd8bff8b27a69d1233666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682caedadd4e79be83882f37e668b1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af2f0c5bfeabb3f0fdf563bb38037168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efbf8a10bdbf87d3acb6a29066691a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79641b960cd3d6ba54857bb5c3bbc40670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f774c96f6e503d1fa3a4497fbc5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386aca51dd1e936793f063dc764cfe672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb8eb76f8b4484a3620660dbbd67273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9952676587e251db743c429efaf65374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9aef43511acfd5aa9e894bc58910e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc60ea5a560a36c44206d7a58f129a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596d362ac08eed906ef3057283c759c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a1ddc5fa497077d36d9888360238d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db79dab7dcd7fefb53bf7e47d676e7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45405bc53d6d1e03f0d75ca13e1036ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b780ab9dbf081e821f1b46540a6bb0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86defc7f7274476fd026071fd96bf9f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6e0657802c47e1145cda6d140003a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d29844877316c0cff969e7838f5a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a7e95da3f48b9792eddd7afbbcbd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb4cd19b703781a1278886235c174f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36aa056296c4f2b5f2b4d2bc6a9c2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f658bcc4263f598e060b370257bfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67289ac3f33d6f4896ee0a1d6a48e62989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf73a88783a0f562ec79c1ec19950d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167aac009835b9e61a162f083a8fefa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302379657a3dcf6213127eec1ff945fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1da269b4cf700be7598c21ab0c3fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2638773eafc4c23da9ceaef1edddc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dc3659d826e070ed4a7519fba472c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c5b5e294989388138ddf6489da3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79305e7c6324e02e3b6f25acbb1aaade97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8fc63cd886f19e6320691e58638be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82692462de0754d7d0e3678dc8df5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa823aca761e34e0ce64e806e0001100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad6228942490e7edd4b4dae294d75d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbcd13810bdea9738bdcbbe842a33d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61a0009e4d803be3addb28a9d45dd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1d7db2caaf8ae5348df217cbb76a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed92fe22d410507e6c5fbb05a3f490105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0aa59513c67a6ff64346e0dc566ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a3b1593d34c359cd44b07f560549107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15594cfc7c84f0b788becddd85649d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12e04bce597e87953189b0e476c40d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5efa7ce88a1b70ed05bdeee7dfd782110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbda49446958c8e8277efa6a20cbe0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac0b5796a26c1f09aeb5a026dd32b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1e68895b26cbdbb4c018e2bba3e61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880237491740fcd300534104ffebbb3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bd1537d024f20f2bf79c3a076b2b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc009dfd27fbeadf09af1c5c85357e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffc1d0f6d56240c51fb0d310b65778117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebc3f011036c825d0a21548a466284118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca97245c63aeca03b29b51041f7f4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710deac925a2fbe408f2db1bf61937cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be04b43f45a60781f5ff3e8a33ea2ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03984599625946ce4a899c71dcd92f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfab1648c9a4a492cbded44dbfd3a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf1b539f7aa0600c59454280528158124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947242eebe6a5006ff1cdb810ab2fb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393070a3f563411ddde871b6cad7e7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d66313df9cc9eb4b476b9c75289c89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0540bfc33b891105077b0ae406e9ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669612dd09d4073667a18b3103e12107129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19aa9132361d1a9cf044a9ba5453bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc10dcede9aaccf668e2365dbd2ab3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e359d694762ac16c7e20607143095f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f856c16b5c770a2dc8cf4b82c527aab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f71fb188f2332a1bcadd4192dac62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e3c185ca72414c8ae8b3ae4e66a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ccb7cf0ed9e90d5b2c5a72bcc73f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b5587d5dba25231e55fb2a1647bab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d15a844bfde8a1bbb609e90da3984138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b0e4facc3c8e459080c67f043295e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206de2563f6e9ce0a8464173db4d506140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d8f1379d431bfebc17c7aa0a66e09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cb2248165ec0a3fd4a4a175c63c9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0a6c8dd08d9c15d1dd97ee49ccba1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe72a39045d26259efbceb9d6898de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e38b7f8a3b608867760f53fb60b640145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38629d765ab3c79801c5972938306c2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904467931085438189c2be5dc4c8f76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72f72e735a1914d8b617159139f392148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6028262c3b900c940a294d924954c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476865ffcd36d9da33eb9105d29288d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ea83f5a03a011ad951ca8a136676e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f976cdb6625ae175ba209feb725e9af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637ae747f6c3a2354ef709b6c5ede0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc63e27d0aef5bbf114d1c8c29ea3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd913dd6604e3dab6bb9205ef7e4b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d957e69e6ea15065aeecee2a23d74a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21910bb1ad3a70105ab9c60212969d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52880dd84f4fe4fb02df759e56875e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f307c7a97011d290f813e00c0d6fe9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abefbe93d056e5326a03e8efa9ca00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057426311cfb8f982e8de12f7858f02e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54195fceb8ab4f4e391d68be18391099162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9624ecaf2d362e8ed4f069a41e33188163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808cb2575dba137ebe628cc5127e834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391907bb1d3df5dfab6f4da8afcbf92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204a5c794c5773fcd1a8f78c35be20b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5c645ac34d6c6b8afa36ba6e34878167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf60603c141958d7d37c90cadac28b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b1a70192aea1dc4cdb3aa3887c4aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff4d21490324183de6b1023071001a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d770fe524b573056cd579aa5291070b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5806fe0ef2f858a8c6410a7391b9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3224ac8e406a2a7badc9140d52bac8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b16ef21164f791089394c9757607174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ba860f73cdc187b6425415305281b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c05a68d8b58617d64193014566c978176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92f402a804bd14bf88aded5e125fb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c400b2dfaece06b4ca069e7661ce5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631f140a75f31406a7ef0ebd2c21116179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ebd275f9f41a52757d5a83c6874e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7370c0cace58bfe88a0dbb6417d2fac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6719d4a3dc6aff5d2f7656a4493ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065a7510c80bfa7a84dd6445a720870183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ef35eb29c2ef8176b3b97c3d5832184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c843b5f0a8c2ddf7fd12cd97983127185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab28c6a9fc72aac7b11b1d60250bc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae183c78135b1d33412b7dfa9fa65a48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49ff917878b4d808814ee39b788a9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a8fb377c823032c85183904e1728e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0d3b033cbbb6565e3fba8c66e038190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62fb0bab61eb91bad4993de9a1996c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d788fd6820ef135fa7813942dbf1814192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e25e075b245dcb223bc069cd28954193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c86c1e6d35c5ca51beb949fa483c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b9fab99f8fc57c1b8f817b560d644195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bc119d0fffe362452bb69fb55d184196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb819eb63c424016dc82e10bb9edd67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21554fefb1c3776bf984a62da8bb3ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00085de6fbcb20aac2c899ce7603eed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63721a6a382543f3d21c1ba1069e080d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c21661cf2cfaeffc19706e50646ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de3653cadd057fe1697d992d6d35d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a35082edcff99cbddf5c4bc6520db9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea4c756541d9988fbdb270f022386a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775f9fd1001fc77d1f79d805a09d61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792bcb674d5a052f4f5a8afa24f5674206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2a125da06758e16fecf85d2dddb7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438feb099bdbd80a7f45f14f600c9fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5b0dcd232cb3ee60260808ba5eab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a55f93abb97d2fc26a7b3b4f164ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeedfbe3c16c096e01ccf222a012194211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434794f7fec4c94ba95e046a6684bbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93e12c8820c5a4aefc0bba9b5159d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5067e9174fe4a9a59cc72fc8bfd664214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9036c6440d72f166a572c0b8dc1ac3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce11f8feb7556d6aeafe608caaef90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d07048a696ead9821b3345f73378217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0f8e3fdc66c076fb16586c22a2193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561215c4e2f370b49c2f341f538be3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade4c4786042efd90bfdfd4b33fbdb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f10597b2185c2ecc5351af7c02532221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2e41ecd6e9536d5a9e9d66df5296b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65a3bf83d6f80ca85a6576fb85dee7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a373575d91da1fb5e10c1487b81bb22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b9ce321bf3718c4f01eb670a65ac5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c750568a0d921fd56481aeb24c584df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b124a0689baef9b58ff24ae0ac7e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57679320083aa78dd14ea3cbcb1330228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf1a13f2857290475ce8acc52dac30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13211ebb0f8158f87c00b881ef66ada3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ac6e2e6b77ad674280e7ad1dbfc7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aaf12f4773e0f36fc6417bfd86268232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640e1f372e949073f7e776da404c153233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699b78756a29d9f395f7c9f70d12da5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d763049fd9af01dbf1b6e3abdeee5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf842f4219e5cc1a886b4152e2be3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c15fa0b198fb612d594839fc9cc99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5199111e8f5cddf085fb1b69bf2fd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529fee310fa6c8e7b145d54f9d2d892239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d273805f9eaf59c3269275ad300ca68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d405c3633a12f612481c13588f11b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ee5db360435af22d81231c87d222242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9efda78d2549a2fe3d847104a4903243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392a0c1141786f894cdee56ea855776244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9b451320d44b5ccfc97b5843f7cfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d11d3a84e4b4dda7999b338e750a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda6d5eacee45173cfbff6e9368d663247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68823b0c98cb645036b3964ca0afe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e59335189d7338e23c8922d96b72ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f829545dff8188f275a467b8be9511250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b8ee14bcf0428ff1ea18e719e4c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d54ffd992586e95a7ee58d17d526252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99b586ca0b517368f40b2e25d8513253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc48359e95cfb6715278ea5374dfa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6badf8e5a4d43b6ec6574c51085b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88739500092f9ef64881b47815896436256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7de2faf759cb0a819c48a578dd2872257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d657055d616953d3d380f27a43eb31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cf473f5d5ee60723b54f7a6376ea6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea389728440b82755ced8ad2dbe72fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ccac23a9feaf63c4b187bbfd145e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a78c103dfbe220f9cfc26ae18d7e1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda688a185c2cd70170a7e0734114b68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd78c0c4352d7e91f60bea2bfbcf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414a26ef592d9fc848cd7c04e471796265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd267e69b88cd36ae32a012388a7e0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7a6777290fd45f67de9b692724128267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13197b24bd4660ccac39b2dbdbaf70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc06f54a64e259602348b862b9e05de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27039bca6cbdde598dca6af1bbdfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547137d2aff39f5404bb2168195fd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a8d01f9b7eeb81af1621e7ca280e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c4eb3cdecd59e1e359a954169e885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc2442f1db36b913200d07858af9f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26685b2961f9cfabc1654e816b5481275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973f6067ffd834974c20d0e20e68b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100beae6c4a5536aa47a398392ec02d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f822d81217f89e0c0587a0b42ed75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0917956d2357a879e145343b5756963279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4741d5edaa92bf426932925e8f11e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bda583dfdf1de537753fbb343763f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f79c0fd75569b4b2b1a4161395dcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746c978146a1eae43e0823b475ce12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf51560a2d63d112d8c01503dfc6d20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e359d47a60809b18a263e8ef69d6db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f07bcc507078a576bf1a96df304051286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e447778cfdb7dc65af29b167c64f0f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d746fa603ffd5fe97d1ebf72768cd30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d05ddc4445622a8503535d49c437289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d0c8fed1c3d84db0653c2c7d971d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a831ef2695b8bd5057f96c00c6de68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da25421cf6f85484ef78ddac1f203292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc90c70128144f262a10dee49f7c08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fc0f18635e7f07dc594f5006b42c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f3bdfdd5abbb6c21c7e9af4c03ae6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae3264224ca911e5d599499bee7515296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898a96aeb7e1d85c127687c32200aa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f8ecc4bb1b235e50e9755d18af386298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a1fba36626085a3045d63f401f3ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5beca9c31be2309730a06de198680f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52395c8544fc2acf58fa726fd2db34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231369211494ee3720cdb1f302c8ca3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb346fa3e4c53182862526d2e5fdf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6819279787dcb1a212c69463d291e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c696a71505e9bbb4dfa9b54c1bc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca646f2fe2fe8d5b783a82c21ad1cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936182bfce30502c5b1919257ad7f5e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71b65cd4beb402ac91bd394de5e6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ed9e29b4108a47c34171b7bfd8e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862be0b3630419dccb7cc53e621899d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ef9c6b1ec7641c9810ef549607839311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd10a1e4c0be64a2e7d252c3d92512312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db614c1fd5729c7be4eb6d8cafd0d35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b1270b2d4b584cc25032f99e9575314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c702d23dc04ea9e3fb2f67ee3b50dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9b7c65e9177f17f857b4a2a9cc126316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37fdd003df0e899eead708d6966e2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d592c962b8ef4bf44dd220d3df81d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dca9f049156dcb5b197a93504f2d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f70fd78253ae9961a903f44f5a0a82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fec2f1f1ef5730252fcfc6f532001321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec4f85337224d910390d608f53f0fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16914191d39befdf452582e8f52289c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb88aa2c25c904124dd2d268c7c780324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cf833188384068994a9485e59b04a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2e4f612b14a31fa332b5d9411e40e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333581d91cacd54b8f99752183c4e994327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114085ddab2d47b3906df739d68ffde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b84fa2714a9c758af98e4bcd89eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccab455ed0e18d536a0bdffe573dba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c3bc76e0d8675d35874d43dbfa3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76513153c97d524be65b94799db14416332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3c245bf4150440342b5b1c6176fb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474d04fb60da46984864bb19a40c1e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab729a644cb457e8a06a5adfa0d592d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd3aa372e7efff53bd1a275d91aef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56df1baf7b61450b2821264c6009c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56950e6511a3dbb32f88ad900f72cdb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d151980e7f787c852c39ce2ac8f32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989aaddadca310e9331662b79b529c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad425086c0d47928d406ca57226a0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ec4ebf145e44ee1649024c49c60e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c48b2d6c6f7775f5b3d817d45db0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101eb4ced347f574ef674015c7f8cbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4ae6288c07a6b8c5c24ddb954bb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92908315c2a00aa510657d372ccfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9993508cf87c06b1d5e012de6cf19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e8aac6226753c1dda0e16f2ad9dd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391ef968c233c60158d08a5e7963e44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e318c622f0ba0c777931d3ca55e10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0232bee8abc99eb8ce81ccd156112351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14552c80b1d3f68796d5aae547521ff1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8d6f662816e7b008a1309ba6c83cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa9a75b1a290587d76b98433cebfac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728b9bd9faa7572f0d8c64f495f6e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b8e2487a31e8a6fa6d016fb4f675356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365cffcd4be6af107f3c974438c6a16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3c0acf8b27221d90e8f04b2a11049358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2842765c08a6e586a9fa444d0faec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90992a514ad64547c8073f378512c894360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7181c575f0a681a83809a1e936267361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6c6c78f4d8c7153922443ba5bf699362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd08a2bd2451af5d74e3816db066c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ece3c29b1fe68d748e10e7d986b22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0f3e775ddefb32e66746508d6e30c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1058c6fda4da63567b80c7ef9a75dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc754658a2f3594706606cfb5a087367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea34a7f56878e86624aef6d5bc36477368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7798ee98e5398353e2e0bdc5c394ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908635c5760bcde48f121565c02400a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e9c1a1bd87290382533e8ecd50bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca489008d02aa108e98ceb55cc19d39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac50b70790365cf632366ca340db7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a06091f82a5d1d223e56150b3fa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0ef17cce437d5fa47baddcbdc148375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651091e83dd985d12f3139bb9ab560d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f05cde31f0298c769ef81ccc8039377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7aa1a1f39aa60a5661adab1870308378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3f76bee2f737a2e5da536375d6033379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd55696f71c887fe48ca385f34c47df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a06fc2836ef5fa30baa96582678b32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e614f2d2cf22098b88101b075a46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f177bd2f3e7e18e832e32f27206d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ebf1b45511cb764172b619668542f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1096a4a689df6bd0607faddd01c93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97f99eefbe3257ac431db9c7493a4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70d6a66e322155a961a5f5bf05178387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573a84dfa2f622514475706c34a4fab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc16ce5bbffbb8b4a82f9b3d45d861389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb0733cb523b39effed8fbf747fd28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca4594c40bf947128c50b80a049b67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f1bea2d3b7e6d0c31b13e46ce29f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242886db9841f8ebaad20d6f7717c8ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81115900626641e8d157a4adbdf692394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171658286c8d390817d6ea65e072f4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644bcace74f1665110e4d175440c463396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e0a8a8256a935e31bcee212989773397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caa145e1f2c53380df80d5d8ef1c3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d2186df53338a05a828df60885b84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a139b8c681dd88cc9ef03e826e88d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e63fbdd7b74508127287db68f58fd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad03c6b69531d7b108e0d38aebd9324402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb39da9bd75e78d49c9714ccf51d1e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c011775f30a70f26683bec1e33e10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1e225b271e7429f8f61eb6e1b2bcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e7d830ed17227dbd60150ee54b92a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e09773d80578dfd3adf19bc0b2a949407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0ba9ea2814f113ff1990162c378a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef687c07729cdbbb1427eeb96de00c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ae0f04be962c3e486e8d9e7b73e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79be1684c77dad942bf01f4d2f1db3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84282d727d9ef6774faade3dff79bfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6232ca20d34f853df1d100c2d37406413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbafc940a87d540b939bdaaca30bdff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e4204a470546957be4944e4193089415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361810b68d0c57a28da5d87fc7c8235d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adce97f474b3db8e42eb568d1ca8788417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac43de1a6fb70f40f815d956c5d88d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253569a8dc9b295c685019552fa8f5ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e954b8aa5a6ca4404a486b925e0cb80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1e9dea6522132b66e3eda8bd48a2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83afd9f50b21a69fc5471d655dd8a03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad2bcc562d2cdc868119a2f99c8a42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b610f0034fc2459040577a368829832424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd11f964a2e007c1e1dec68cb27da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294af0d1e182d2e40275787d465b3bbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f502a31fc59a85166f17dafb2348115427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055376f951bcde2ea854d88d9c12c17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf507ffd8ecd13904ccbecde6bbb80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e86c665a5025e8fa62bf4d60fb888430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023739fd3ec19b44408195e284bd8eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431fc2d47d6f14a5027846c0435b4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a2c5415116654bdbd41b8a20d4ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe2e98ba20767711c20b8b82226a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7f0595574e3523724c82025afb5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c89ce014ac21183cfb200ceac6a22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052afa119f9684b3aa094b413f31a63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402dd4d6af33373a9561bfe9a49d09a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70605d4281ac1d982a1c4615c93effe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffb99a66e19379da9ec6915c89209c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84982cc4b606b94c6204519223ffe509441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176da5e42cec391d17d153ed14e37699442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b68850fd2925247078ab2185b18f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f7403680391b5cfe2278f60e10807444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cc2355dacc0931d5c0c4948b22a37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459f178d8fa209a2a375298e8ba1bdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950358955af2de38223464561e148d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebd39f689c317fe73751f70598f0d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7792bfb0d1e2dc53f8705a8e3f22e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2882da8a9fc8dd5fe1857e242c8f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8a92549ad188e8c42be5f8855e908451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775798c425364207ae60784abbffa899452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3fa5bb4d4481ca888d0cb7aaa2a15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c49d6c1b21e8c36b387123bcdcae0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176b34a8d37a118e5d2382cfacfa6d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb270b9c7263e77c83281c02ed6138456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9fd67cec83ff8fdac43af0f914715457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5a50bb83b4e0120ddabd03f4cb45a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857cd8e098285c4b525d2b7a4619e4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67658f275269e2103cac3db416703f02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe303ad023d0bbac10f6a54643dad5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade106e927b0b5505c907556aea7dce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd219bfb8be75ac5cd33911db4d06ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cd23aa78b28e5e93c6aff8662cdda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a2963e54e7e0a8b05fe26e260c579465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9bf01cb613f1dfeb163400f06fc05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d0145974dbf51c1c4d751103e8ea4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e5da42e8a1e4b526903b209d5048b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce1c842974c2345d24549ed0668d41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e3737c9b48b644e6c2e31672187fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20cae6aab1b2372f5a58579ece997471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de93355ac5126edc97b747ee89cb37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ac44585b19c2d3a1ba01052486433473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c124bb3c5bae5f2ae7303e1545c08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b2b4a56dce2817f00130d75d34a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d52fb726d192e8ba313817f9ad519b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a25a195a8932b7b0aebb0accecf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a955455429039f2706bb8fe97fba9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e269728abae51e9d11b2f3152218479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4f134db7b20319aa86dd000634e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef58bd8cba7c92871b69ac0bb023e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b96324c68107d0533f095950fdffd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ae32f23a8dd32f0cbadbd67f147c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf673a58eb42301cd8f27ef10df6252484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee9ebd188acdad33a4f4695bcf2eea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059b2b521a28e35597e90840efbecb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3894b510e36e6e319b06a1a61fff16f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ab92d58b2f8cc4e25fad252787c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29755acf9f04b6873261ff10183e48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8d449a2d083327fec7d992c382ded490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409ab47f25df3f18a4d84c314131f75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1cf052d8caa6da9981e72027d56c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43242bba65f3e815cd8f9e646e0cecb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804ca3813c91fd1fa61c34efe466918494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e927b956a76137582fa4607a078979495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fca6cb242c85c18a878a089ea9044496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22957e9b93ed3bea060cc9c116f0b28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5e09312aba6b79ade6479299d9e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fedab9c456688dc614d5ec3a3f3fc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d6afdb6d0e9780f712efee53456e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd37aa4e0d1fa589589e4425fb4906501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992e3e259c7cca2c6422be1949fd910502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ca05754c577691cc0b6c01ff0ff4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f6f17d07a41f1a431d23f7ea96257504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6281478bf1365187dfe61bcf32f87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4d35e56f113ad2663b9defcfe2b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41173143be47264c9a4407f4e09979507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa43ffd2c77013a7a5b51d06d07925508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c3d2e4ae156e1fc326c99ad25054509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf7c777c4d425ad87517b70796d9c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b805dea8626ef4a50feb4a0e40c9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2d0c4352378b1a72e360823a0e1db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89ae18c8d6ff6a011e92be0be6118c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03375ec47e9ea7eb14529045c3e8501514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc7e474b9c7198cdfe65cd2ee4f40f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bff7e43d3bfd9bd8fae534f31f8663516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220ab41a5a35b1b87adac87a99c5648517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ed35dd5f40ae3a1b46938df33cf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c6fb7d1e7db53948f54641f90d538519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4fa1b1ece80f33ddfceafe388bc89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691837f833cea5d93213847b4b2e7b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd15766c4e6dfdd0784e49879d79be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725baec71b084b03bb7f3e7284e379d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a813564d9ca382415d5bd27c648a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31976599bdb7596a2d597f67f773ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65800562da9f07cd526f3b4107ef7968526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b20008af3e5fcd3ec171d15dfa5297527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8236d80dee4667ad68910c457d18c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664cbeb60727552272be69d3ccd87da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd9fe70ea5165dce17d9a64aa6e313530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b607460fb33bde0df7cf1038141833f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab610ca52427e712297479a65259e00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6950d5eac78a1a7f8c2de426ff77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b251892342d12a0f9ef2955149185f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87b3fcb12451803d912908d5e4c8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f4b47bc98c57ca426934938ecd7a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c41bb382a4d6a8127d873e585f69ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9d94c1156a12448640967bf54953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167ea28d4f8327c44b5bd4065befce4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5e7e79971b54c3f40292ab5e94f08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e54b810d247649b9e36a709cc4fd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ebb70d033090bbc1a71225e7e2e6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac70727a75e57714d9a158d710dc17f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a9c1740c7610f4d19301429c9854544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c3921e9f2e766fb66d3749bc9ec79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c999acd54c67c75ea7064391039c869546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac7e01dd28edb992d76703dc123ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54810f1b1198e20764dff6df53edde50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef722d3e585320d9d9207fad9705e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407037620e6fc845cc2e1799088182b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d545bb5d39413e2b0327012eacfc4cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603c98cf03dbffd738fa859bf104161552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7296a79bf2f1466571057953cb053553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e864695acc0d765bffa36f6d1a79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e23ab3bdab955a010e6f61ac5bcb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c93e8d8e467fe628543d540d24cae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d04e2a3d75e45520f2f5d3f0307a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db943d0406d2686efde48c07f4433a61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d2eab69fb3a078f74ce86122187d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069ae7fe92da4a99f83d27974d3d30f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20bcb0f17a446c78cb758c520a83eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab322c16a04db51d0ea6badc90b01c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbdd099cc85c84d9f891540c55e73b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc362967794eb6c94f04bee85f07809564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc43ab99a73eecb1e3251de11c0281565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b694d564ad784ab51078413426c404566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df34374dffed3d4618e6859bb813680567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a892194ce5422ca3aaaef15813d73f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c211ecb1929979f9d3ed09ec561d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850af5d7566f4b68b9e91398d0cd28a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42e1562355cce6a632c52690139b7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78669ff388117ba703703714070f4795572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f0f573a9d34dbd80ebb12c181dfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4136b86f11044e8dd63d89aaf4d64e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3031bc47db3b56230155de56946ed89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9291b79206c8712ff6f6e73650fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a5a9e586226d20d0c5c6654eebe18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875722b26992d65a6c6177ed4cb911578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44896b074428605c935593b49dd7d1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab95f5f5a9e249ad557a8d6f743704580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa71f6fe2d6900898784184edf0769581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92836ff0416e1aa2fccc79f45f0c8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2e524676dd9ce4cf8a98b1a1e51c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb6222af5f98bdc8f28a8b8bb765ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b086c63181e2ae0a91082479707435585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38f47cfccaf059c067920d2124f583586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cbee1aabe1f858153c0fdab4564cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737d4cc1ac780357822d11433845e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4ca5c8f03d5d11bc6eb9a018d8821589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbf7cc730c77e0c1c7d9caae9554c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd65f45a2a77f66a9125899a92c605591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023dc99345ab19969f656d8bcb47b9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b16c37da524bda6ca2eb5af639d18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc45a0cb13b6bbe40aaa2858fa03e0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7305b355455109e2979d83074905330595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bea38c4c5651028ee1e87fa2d5d6a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6baddbea6b645ee72e7b8a4b9dfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40391ff66e79ab1133af29af0a9dfacb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8bf877016aab2d373d67f512d9df8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85259d05b3231358428973647a494600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2699e6c3c0b30b17a079c0f57f774601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f327797c04c3bd166f0a8c6f96340602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a747bda4c150cdd568da74db211cd75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc2d9c1a311543520df16372598bd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a6d81a2617522f3428409b7273536605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad37c7a72cd078fdd19d49e03df1216606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac1290f704e613536c0311e783a4b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba33d65354e133a2b19931011a49a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f43055674ab1c6af1fbe540ac3c9b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ea11dc4ef4b05def90568bc3f05e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229db778b6f3132a4ba1ed3acdcbee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd10c56f1d3f65040d79500095dfa0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d44a1ac569d8fcd42c793e332b2832613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446574ee2ef84bb5f35184d5aa8cb4be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729dc35660de7230c603f8783535c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f9969adca326d99a18e586345d909616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c60838d6a538e7b1c69159aa5e508617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e23e3ccff2e2f99db06b52477f43a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6275d300e1350bfceff90cce15f63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd4a3b427fbefc04209160108d1d19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85f674025ba4bc5ba67938e9752152621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079afa70f5300dcc03cc76095eb9af3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b51aa34928ef51f169bc56c431913623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558cdf7158beaad3216300ac956b605624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2840b7047110af1882a973351cf0fff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d8df9865f0c2da40b8bbf04be86f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c54a6635aad11bb1438e00096d46a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3652731e5c54497fba57841fd3506628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459dd9bee884b199aca1f6eda3fcee4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590945434503cd2149a0f9721198bdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c37a6788ce4f3c2d28b0168257f79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352e4d41076b6e481fc5e6ae16f9a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8349d3cf67f20479024bb9f81dc98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ab17b782216107090686d9bf914e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725539f441cc8a652136a1afcfcd80a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cb8cb2e9a5eb25e8305a5d00ed09f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a360948851b66d8b13c9c23d01ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112bee2eb95b076e7dc818d8cc4e84c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bcca7e0376ba6cca39da6055cd021639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4c54fb0654195799751eb6011d51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed9f9b23dd7955cfc69d37c02d362641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276a1c8c0049e5935e0011faf43803a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e845b4a246219feded04a15380aef9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dad6da7beea2c0f5548514e86be4cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff23d036f1191d282bf011d8c464961645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33f5dc91ef07e10860260685e78545646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b2691775b7939708d1360090185f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccea6c8574d2a3b844e13459831e33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2275b84a3312da50254c62e3adbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df408eb46edd744b154234b30f201a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4cc7d6a05defb36831575700e6cb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760541d3a362d440dfb61026cbeb64bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbed2d6e978bbb15e34f316c9ffe39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ce929031bd1fd662c3eac383b7a7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d1e30e5b20df75a5d83b1087d00a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7461146bea1d1a3dbda0dbeeafe15c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58ab92e5da8123e576fb2ac5a01dde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be011cfae25216dcfdf69ed3d1c2fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc01d74fa00d74e727346c17cd32e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323137859a6e9393ed0f6c4960e8348e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f033b47a625afb256fe80633cd721661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da2df2bba806775fa680865377c1d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c9d6ce5028339212254f98bec40e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758334a1cfe9ab482690c10e4e17e15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6e67772fb83b3c188c368b24232b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83c5524475cf5815ea7e2a26132ab8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10093f8864962263f84e2130fed38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2a8bb1bb5c947af6be62b5c34e2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335f5d1600101b96f48d34d6bf84fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4312df1e921dbc2d63c71b1994d997670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd712c32e7cba2ca9f3289b3afb599671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba619fe4af0a423cce065456df3127672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02a7f0afcd17fe2f581ddf6f53e121673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788bfa6f9ae26e528aa5ef9b44fabf7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3d6283e0923ce0a43abb8c6ef6634675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120b33542bfae881509eaf0c258f17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23314e13fa08e3bb77920d1cc39621677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dab8b2eede6127a4d6d31fb8320f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f231b5624ca58dba4b930d9231955679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826975a58dd6e419a3f6ba42d44848f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95cfba248633a47f6e383846a86b32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cda9ebf4d556a7d759cec85e243a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e08357b648429f7dbd938747fbc85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413a0b10218995f1a2bf3da1f462c2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b4f45c2307e9bfd56fbb6603e8757685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a499b88f3cd812a6eb8728d9096b74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73adb792b51f38387981c24e406668a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e6c056be68e10c27f84d8d3d79cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731721e6ed36655351a56a8a95c39a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cce1e8f896147dc924a31c439e29f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184db77ae6899d690e4b84c143c7be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2ecf3d361def1bd85367c22745ac2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d46262ed11a37d31af6d02cd40a50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860a5a34d20150035c8d2b9f3308129694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c560ac7d55bd6245708d33ac756b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d44b9ff6d6b2227eeac0df693ca218696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf43eb60f0f2912e9618e0c83613cb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c6f3bcd246de255cc19fa34a32ed6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc529a48690d890aa9d4792cc349044699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea781f8e782b495ed178ceb00ea1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00529d5e7d7d711dae525658f94ac10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7876df40fca71892363efef3b5af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9073d0007d20ef6d4f766f3d3e590c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4425a04281544e7ed832c227d03844704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0e4eacb36a471b304781639e802c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f87440b4d853d3c202c349e64a996706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf226d6938f287de43e537bdc243f6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1ff97c50921724620e5d5daf0632e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4a7e956702a9499ae7edb40c01d66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe29abd0d4938ae45b5c0a7bb22b0e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c488f47ec1ecf951ca778e4ff6cc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d050528fb46230e13ff7cc0c518de17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de24d0278e1513603eccb14a0da3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd80a4bf0e7700cbfff4107991f7d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf061fad91ecfe114043802761152c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2384f2d72d85c2f195c12131d68f4ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7a9a7e0c78724e1aaf4ddfeb115af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30db93e593d11aacbefa1080cb2e81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db194a2b5323c7ed52cfefdc5f628532719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa728bda44689efc4886912d89897fe6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e5a34afac710c43c6a6c46214508721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c21b0293b8564521a2d7030ccd225722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a47dda03872ad4927f47b07def1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0497f759d836f0350ccea907a4e6c76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ec1a530cae1c84f9cf2366befaca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfa45379d221ab063ce9b17081ea4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800db48b75f1d73aba64acce63a563d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392088dceff2da19e9be85a43b8e2c75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598990b60aa9540f1420484cce49413729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dfa70397368dee18e99739b60aa95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bc9f73ea2ff15aa1417d0cc640873731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d35e6f4f8706045ccd43757e2e037732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96cf30f949e547b5bc6071f411126b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36bf5b0d99b44e2a712e1fbbebdcad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ccaeb6ed727684584e2dc66d690eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08245491ece89e1ef4ac3477f55344736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0877a84e71dca65a68e33e7990eb84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6e9e03cd77e849cc05750ae34060b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68e5cc21cd548cfb81019fcd9c9191739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34af94febaab613717a191e97316979740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0837019e63988257322f3b41c82636741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e896b275369103dc2768e174d8ba5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679456d278ddd0b9c01eaac7b8b4c57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d0db98ce60c174c6d8ffb00464190744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc82275ef6c85e9ffdad7099172e4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685594f7f45d5f5e61da6ad8bd3452ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72510be29abd7ccdc1f8a37622779899747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edc190f108b5761698bb0a6e50868d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903540b908e2171ec179b8b570ee7ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db74bffd0eb10c50838805641f0413750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01d74060f8ed810fb040b2a7283a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f4e2ae4865396724ea3a7a1fa7578752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd68d71df13f703e443680bb36a430753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5821186ea21426015617f8eed805754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f192f2d65e78c9ba297881a190d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164eaf6bef976fbac31abb879a14cfd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd343e5e92e54a97d41f09934ab63b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a5af95cc9e67442a05dff7981e16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ab18d0356b805b204565e6289dd8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>