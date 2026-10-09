--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc992b6f5fd2a4149d27c0348ac5ddb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5f6ce56986c02561a863caaa486742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7484054dbaac29f3f191ba53d5ef853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a26d34a913134077200149e7d037fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29293327bd39010f80fdc0f853e09cf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20885dc6fa047114febf8253b0ab5bb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5daab1aa5916102c63cbb19e6718997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd094eba39c19d3de903bf41699d30e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd4bef3cd1a73e63a9d43934b40b249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8636c450ca607a7780f83f69306c3cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5902427ebeb3f8569e3eca1d76f5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737b20425de224bc587dac230f0c49112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034b2349d8945311bc074810c2b98b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7837c9df5746de99718b2aeaa0c875a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ccebb502bb1f0186fb9ca5670ed8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b9e1637d1080778bfb440a740444516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541624f9ea6e70a023a8237f1a3ff6fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c636ba1e0cc08f5cbfc421765ec6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb9179c5f785f0deb0e4e2bb6c780f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a754cceba78baa6bf166bfd79e340520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a291a75d7d362b6c43bee3da1c7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9d57b4c916bc5a107ad0d4d838cd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a9443a9824dd5097c97750c7d176d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa880f4cb4a42c8b49dcf850c02d6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db212f7f3781357f9b3b94af4af33d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca486a42d16b97377655d7008b57cc6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123808d27aab872d3add705697e12b3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc880c3426e164e6a7f2079ccc570fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e63a4a71203aa612f55e4f3a0dcbc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829648c9ddb4d57b92eb2591664dc5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6226317b9875575fce19612aef494c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce01019aae493cd66ceb83614ed81132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5149f2255ee2a6846f7a842a90c7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8cda74adb1ef14817db146824e4d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c09736758e7f929dd40fd0797a4a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee591290e83291c3eeb6d7e1565b2ed536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c46d011e7d70af30a832c65bc907037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f01c48b1097da64bd3ca0437ae10b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc370f7c47ac3de517dc8e5b2329339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ef4d0b2032eb2551fdf01fcf2f6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240e1f95303d0f7df1978986f69c2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba4f0f1071193acd77dafcb70bc5f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4781f9aca7783e350c2cba4a6215b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba70af8c4d2f2888376fa173175a5e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427050aa5e81296c78d41ddcd11e5a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd972a35825ff92a3311559adf938346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f0680631dc3aafdc7d422af0b8f9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65bbc5bff5a06eebce0fe1a7d12d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a849c42f9243fc983fe3b8287d8d0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f009f8be06680cdd985704b4c498d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6d0d9df7be01685450f2c524346e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53fad9f62e7161130c2b9b66e4b13652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07160effd8792c3926a413818e0f3d3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0141fc782f95217678d528281c7b0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dea54de510feca1a3ee809590ef4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ed7ffa6f845123c35f4ff0e3b873356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98656aff1c4c8e2fea13249f5f9dc9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25373087b5af4eb93f702dcfa793e30558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e706587fefb8dc3941c0b1bb4874d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26419a6a08b9af384fc0c83df2148e6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c519ca8c1599e518b4136296c9cfe061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee209d31556e9b1ed23ab14d0a93e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87b4d01aa81cd39e7a8e196ba21a8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791df09d2ce63301d19332a071f2dbcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28516f94fdfaed9a0008a46cdda39ee865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6da1fa2332034d69264bd1067b0e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1b6539d139fbf3fb70c09e08aa59467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744dea9af1b9eee543e2d61ecd1d05a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20b92d9be98569ccce5542b6e975fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a20c0de343a314806ff67e9445b59170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c56e7c92a172ee1645cbfa7be04d1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93659ae28e115f97def495ff6ab7839672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569a62e2c2a76bfc297a8f2a1d2cbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226167e98175931055c1fe7b7060b96974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33a9614d3b73dcb0cd0b9e359951e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7fc41d59cd493d8b546550b0f5b1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f41b48c29a4c33f054afe1a6c9e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe905eabf53c750715eafbefd105e0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1348cdf95f59aec65cd65306b48c6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf8591f6989cffe4cf6ffcfb61b20480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be1fc9867045710f216c7a37eb968381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5610ee56848816f3a6a6fc3569c16982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345cfa83094db2a363e89929babaf4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9631ad2082b1de53ef45ba9579f6c6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda9e7b05ad975d743a75057b04f2e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c3f8e6b3cdcd9af43aa51879a44086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c4000864c2885f015b80e5ea5365287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477a0fcbe6313735b1f33c2e0f993af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f187e384509f0bdbbf566d325cb36c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc1d399ec041f53cd86f6a6d21117490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bd00acf5797392226ca60ef9ffbfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a05d56e17c9616359d98f783a85c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874bcfb8164c66ddfdc3037ff91656993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f2aab638bdc942dff28a1e9569abd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29609d2d05e3e89530dc46bfd901cce995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dffa490066942311224e09c5a43b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4823787467bce181efc0b2a9810d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c29ce2d5871087a25b15219ffb8b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5c80ec0eee13613d218b8b2bcb31899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e0dcaefd9260620d2cd653604779100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21cc60f03873b678115a7d64d13dec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c2f320c4392b691eee91ba2eb5ad0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a933a1d470df1e033343f05529893103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42df6b2def800038337542dd8f8c87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07e6f1ac5e0c64749e5a561bb989c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1828fb4ee1d77ca6f9587e0ae43312106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56a5045ab395916de3fca2784934f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092e3940428e1ceb81c41a22f397dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099559c1144e4bee892d5c7b1941309c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377ebd712af274a076ac7d7a7572c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f104f362d500f4aca6970c410241174111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de813e721e73a18e14d0ae34586096e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1216f62b08cd5ee8437b90a1e49d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541417eb2190606735291e878bbc369a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542c03fe8e775cb3a5dedea7b60164115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ad10586d75f160d96f285481839de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a38970611920dbca94eac41c19549117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3f176f669ac81cb256b76bb1ac2df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09bb1a3fa189d24680e184c9037eb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32af1866e5ca4464cd26fe725af60e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a96d0ac45c30d8c9fa86fc0fd38dd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9d432d035b49c9adecdfedf7b590f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b42f91351712e5f381284de5a7f20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb1ac078ee17364863f18cec44c688124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746984d5331c2878a840f9a88c5f505125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995b672731ce16c92525eaddab3d8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e3b7520ab414d5422367d72deb8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d76e75c4d0237cf8f1581c0e00ce19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ed95b0f02d036b11e2ce48736cc38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be0cadb7f872d961908c851615ca62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebcc9087836f52f40cb1b43a65035e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a29375864f9d3c1c0f08474e318983132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a5eadb2639f0d14841bb21b26f81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dd3f234921a07477d2754ade4d343134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2dce190856843da8bbc8c60c04e89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875dfc9d5c7a593f10ee07533303565136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e256c0433438516c256f99454215cec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3b36e7ae56e39bed4371fa2bb456b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d012e3c00dc47a8c431f9bc83d9b73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955e30e39b11b2a2c58c442b4f66f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f2070f22f58c6ea65d934f665c353141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26cfcb8170dd9a2f3136b050050fef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83b92a9dfd7c4cc65403fb6af5c7c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c7ff7b10d8277b9635b16f6ffee94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0edf2ccef817bca873abeaef89a67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe4ffcc6ddd9d33c544c18be2cd80b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81100a15af665f7fac5ce05670dfabe3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70fe9de2cf6c3f8e83dd05699f9dd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef138c75bfb6b7de25923d0a95fa8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a4f941084b6061957ec779a0760a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b061473acbb02c5b53701b0331eedc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6326756eb42af9c575039458d5141e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f27d1a88921a6520e8b29df223d6bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab0516b43119322c4acba9e58c6f27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b3ba4e25840a9f40344ca888b705155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9428974f14b6b8791a9ec3a99e07f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c00151c3cd746ee2ec2770e5f83e8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432586b25c92f9c273875b3391d0819a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce9a3bf4f1cd4fb21a9abe62d8a53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d5c41859e2e1eb53cdeefa22ebab1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154a7ae7f0e96b8eca82ec279b55ed2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4baf5ceebe9f22a1386f73315624a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b9c09e8e3a8626100f16a8246c690163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a96d9e35b71bab0edc1b6c98ab8915164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd089f6a430aedd8f7e9a6a62842f4a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1f4e388cdf9ab3cbd9eaacbdde842166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ce87dd3ce921d084e298eeab64443167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53aafdf88fa4ff1c9d2ce21d3ac629168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82636fdac0be8ef467ad36948133a38f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532476f0403ad68c039353a0769f325170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e548c1481c5a920470033762bffa1a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4944c845be8e1f5a789e8e7ab744a94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e82a75e8dd0fc0a76b1dbf838aabd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b610a9a354a870b024a14444f28ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc85170eb289da9d00eba765d23f2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb5f0a728e26246f265b773a7d0918176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a5c6850c2df5d0e27e9018549d74e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a1d53b9eed414db571a7cbd9c3c07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa78126dabe3e77822404f3c34dd32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c37f92ef4a3f909b9ebfcfbb1fb7de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e09ddabe0c0db6ac806a1b5b9e7169181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af9e19b88043f58fcd4fd0e713404a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772433dab263332dab5c4917af98f227183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e19546e71e4a3522ed0065a13b045184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9865213134be8b76ddbe63233069f8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08595ce909bf0c7719a5e0a2ec3656186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8a6ef54f72e23901bb5e1d8b657ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc9509568e3625ce80e7e4d0d95230188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ccde31b47a0024cda690a74ed5a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff77a9baa39e845e7fe35351155eab6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e008e9637d18c0dbe2ba630b0b2e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4675bb37b7a373670f43ff88a75943192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8041cb96003e74c50675c803bb8eee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c1ce1c8b95238d883d5a3d379b12b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d73109cf52ec1a0df62418d1b0deb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8cfc72048575fbe08d9176e9c0f04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cb46528a9f55547b94d4040671f84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544b3b3fb78976fd81f821ea054d294198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f22eecca12a9e443fd5dbad9b07ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4969669cb98b427a7a8b60fbf99dc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c2ab47b0c416490b8bdcb32d78e6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c51bf3a2cbd3c75b18bb8e2586ecc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f79a313eeef92372264cdb645c483203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9a4ce5537129e4550afacb722022204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1cd710855f2b9269e0f62c4b8e497205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686008581aa7be29360b82755252cd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2772a113db1a312dcbc89ce19a990207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11f6dcdf990798604a19ba8529195e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86d70766fdbb777afb4a0c0fbf3b47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce553f8ce2138b53f08671129b1ec840210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ead6ec80bc02e8b79d3e7f2f43c06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187681e449169e94c443099ecae74b66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd44f5c8261420609a7343752b603f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eca90a2935ee5fb242cd80a717346214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cabfec5756b51aa2362741eace29d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7c857f062a45a889c230e45e77062216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f9364b7924cead2b545865d84da0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bffa930c2754b551dfd40d19bd16d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dce7bbc8df9089626575b816aea45f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316fe30950fd8083016e5d1de48c5dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0411b9a7f33a96e66183570a25065f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1226a90be9d6ac6c9d550feb294ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb284aee069ffc933982a9e69762a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823a03272da7ecc5652537892f4c00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f83f254b8bcb5fb93f87fa2898130f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d5cdaa1f2babd580cb86c911566d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb2c004e02574ba567071337dc2506227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0441766b151ce6bf279cb8559ca0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6150206428cdead5639592680aba47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9474907bbe40439ba7824c24d6855230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc798d822305a5f66564441fad6aa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bf2563c21da84a15ca768144dad6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543bace39641bfa0c2eb66b98100019233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba661b4b51a3ed1ed7716468e727ad1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33648d23a3911bfc2bac0f22e8fc1b73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb98ae3601a859d83428ff49d5775236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fdd01d1f3d14cb79b917cb34f6d23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da9a364bbbc4dcf7e60f80d98b8676238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af699ffb1eccc4d480ca922c2eb29f2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ebf1898d8726f798d888af6d68e24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07f3bac6890f7ac1d89b6812796680241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fffb4b08fcf0ec8906fe79d999a9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c802385d177e7f69bb55f1a94a4047243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac220a9ec60de6052c908cc024a558244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f578c1d4e4af6e70b9be365ea88e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efceb4a56686e3d7f9f8cebaffe45d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d90a9c1405aad5e8c4ddc82f9dc4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe914ca49b036c909b9d86b69a46cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a957cff0103379b3f005f3bed036a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd65675065a1e0c22ef2d3a26a71d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b642be7503fd8934a37ef4f6ce17b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f05ec4645a3e8be305093ffb74f9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfef5f7dd533891ada65a7610e43a27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000476eee4a5776af3fa60c7e4246b0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a2ae06d3780cdc4347e0d3efeb8d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fb25c71f81f84a8121180e1194b54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5737f968773b6a81a5cc7c920ba2e46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc04bfbc3b6817d358da8c7156e7de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d58ec36e797a17ddddd0b1e16ed093259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54def61101c104cf4c9cba8a876d439260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f953fc636ed30fa869621b2942bca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e639a9ff5957d1e68174f238a578ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcfbeaeeedff204a2ffb72c25b15d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf253881e21ea1a31a0394c7b3fed9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae0157fb4491653112b2ad2fbd7310265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a256a38847378144121e51e5ea3120266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ea9782e2786ce29b4d194920009e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167922f0aa31d92a1c92553a41d46da5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dba392c377687d6d25d2775e04f177269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d7aa0b6932deb1d64401aebc871e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401832fa20c19d380942e8120b47ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e601d7df219346841b5fc5124b32f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dbdc63bc8c7c79bd85dfbaa6c3c44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779eefcb0383019e0ae9658c7a57571274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dce8df4c55edfd8d6f0e14a3dc831275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cedce11833ed8971504f122067232276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c42af346e0a18a4e8fe94c1cda7fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96158baf7be15f252dcfbe4e341ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588d26cb91d26f047f11f5f6d78fd6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07eae365976d87715c1d2f93d9e90c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f0a13d319fb8d7cd3764a68960831281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f8cc9ea90d54064a7f7d377f5a41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a86cc1e720ee65a85b8e06efb1f66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099f8a2f16b4eb7ee7c027ab4f780e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c6a9a16295f1c70b8e98c27a62dba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b42dc1e80d250270b07d8dca7f3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e739b9c11ab50501b0672d941e43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0928a8713806e133a456d16759b9133288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af5bd665cb7fbefba74d910497c78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73af9f7686bc0c21f34ef808c16acc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ceb97df126759f3b7f305b809fcb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71716f5c425c9c83674098dddd5ab565292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc5ed83c8f5ead45fe5f6a9a2e34bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc1cef4f01a36681fa0462ed9d73a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e2f6d52759ecedc09a8c8ee688c12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad85b5d58fdfa87edcd9e364d9245296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5723bbbd95111c8e9a2f77042aabf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ebe7ad7ea4ff14732ce6ef124117298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce806d271dd1f4ee63dad9e279daf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c3af56ddeba521641b11ca2b3f6da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1626d0d4fdbdb0b0a8760c47f7a72a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ace59cdead9506d20295e40875b5b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e23b1edb11cc1c5123d422ee11736303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb7874ff99ec809b602f2bfb346e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95406d35e54d56cab7aac3f2b4d2595f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42318a75be6930a06b64cad49d7e4de9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b192ba672d664da2b54b665301848307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf67c6879e59f2bb2befefc7812213308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c093245d2bf551226c471633ed9f99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a027ee3edf23176c9657297c6825310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2481075f5e517a68cf3ec8ee711e13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3901be96aa2a59a0b7d94c50ffa0ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca0b2fcb39541535ab17fe470e996313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74e5741462ca3cee7a8776ec2d4b0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970c1cae42a3ebaa538485398835aa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937c53e541534c89b27960c5b9f4f26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265f63746e136deec01cfc142e8b55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e4bf31cdb948e81c3a74f33e6cf7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51e3da22da6bba90064595e6f5719f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee773b3608a4ce56f2b0df55af2ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c997e17263e398a98d12d3cd4896e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e694efdaa00d55211f7ef8f404ab18b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969335f9c3a662b9a845dc394ac9435d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295af452476a707bcc7edb6017a1004d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456edbf12ff88c8d34777b69447b9ad3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c8b2188331b90e3b8ad96d6eb6fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f3c1b8b4ab2a8a64e35992c5ff53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995015d1223962e4310ad689b417bff0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eb242973f7df87527974b72e7b531329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242103f3d9278378b793d7971dca5513330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023128ae1f191141c93d410eca3b471331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c373b5b28ab3411c47763eb70acc0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80fba9f709695897e653350f2c044f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391999682f7f4d1d98b111ac118cdb63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db8578e2d7dac8a5deee229605ce6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4325750dd5904f6eddd891af5a42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda223fd7cf7562d10828762af1b6075337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235442918297796e7689d20cd7efd24c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2fa0fec993649826f31403eeda060339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48806cf163b863b772bb00076a9965340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d9a81cbb268cfa987d20dfcd55ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54023b3805402adfdecb780bc4a7cda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac144f739da4f2da5840bf419470524343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f4801a0d83dc9e703ae5197e07e53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff700ea0601d9be53502c076c02442345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fdd0571f914bbc6eb47f6a32f3e47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0a636fcd93f59cee59ca6a0c4bf1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2b39802d567886187a90730e08adf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95de6133f0da438d11e1523067ffb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe11b4b3b6213c24719a768d11ed7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078eecbcd8ce9fa91c661e7eed1dcfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cea20d037b38792cdd59021e7feb69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01a1305ca9ff1c9c87244eb7a97b36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a9b7b351d4d5fe3e982b8a3bd34eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cf00f5680c5d938c49076cdcc37dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbc182de97d8a00c3e25663abb0a17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07364d94c9e9b6fe758e7a2097f0bd0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511eda2df87b9fdff250f3a6e93bf4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87110b58db187e2b04b257288b4f3222359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d8de370e100c33a46fa113244107360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1d046b1dd5a311adcd88996f0a8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa07ff2256c306574f24bc20decc33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918899cfdec04282ba8b93d8e99f67e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575bb76abcbc42de3ed107baedfbeef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c70235d4485930d1bfb90d2f94129b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e18c393f4c3e23e253dcb38c45942f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d94debcc9f9c25b5ee520a02fa718367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c894a95d9163994eccdddb13f3020368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2175ee10a1541a07b35c6b3876492369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4894732a41f264952fb70c46e4359b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab00dc0ffd8d37cf76a394d8f04d72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07b4b6c82ad266fdb1905cc1f565b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262e90c35b5cf6935595c11efdd646d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2781907b006b1fb9463c6cd3400f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c869e01621af00ddd663b2099090e8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba20239257ec3fe82904e7dec89a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a94013dfece9a294d02dbba4e57ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa69cd87573f436e60519dfe7f0b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9835d77fb78d70dc3de06f2484fa4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260ce3e8c4094b8be92ce2377a7d7f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce463894bc92f7d564f4fe3e0c1620381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f8160d98fa26d6abd357848de8ce9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a344a12339e28dd85c4e90cbf3abf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ca86a6ecd7a35d1dd3b10f55bb8bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ac91f2bb281632e9d6c5b24aef96f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d42b7d33e3a89e04471d32d223d57f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ea7893b6fab6bee2301c8877f50b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511300811eb49b38c566ddf8515d4e4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513ff749797cf2399e9df9bc399a6bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02993541719205906af77de994fdd72c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63599784360209d2bfdb275b03bc600391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78095d0d41fca97d907b8f99da923392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa146678c230466c0a478fe16b085d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f3afef918ad22e4689beca664e38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af757d66829e220c06e3045367bcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa353a124832920782cfe8dac228d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093beede0b8be45d220f077217dbf63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b492312784dc93828c3c03c24143398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139457310f57a248bda20d4ac7820b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623fb0c21bb64bbe4aeab54807ae61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2f41dcd828c4281bb49ba64440cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9fbc9e0c08729ba411daab4a692ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61b25d29ff3543bd1d773648c0903f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced8ef33b1a955e56bd88d18f194f0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d324c903292a16c2332a3881af85b28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2e36a07b5a964f2e8351aa38ee7db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7609f444b428e05b625b178a8d7698a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfdf5d98fbb3ee007f3a8dd581e2d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9907975bf470c5bc98d4443d22d07d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696288f2f5c0944ae7ca59be02975bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71b28c83052a9691765a55f3b8975411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0f4ec2f8789f1eb315223757c2fa5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08e59a0329dae44a96aa098463ed2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cf28ab84f811c7db5f6529f7ac11f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2016410815902b73b7d39013fba97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768611a6187e9ba0550e0e1d42cbb47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c391f624338f5b27c2b73d289a2b9f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e60edda59ab6659058535cd534a77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f33260c2bf34570e2050a44fb6ceb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7c98669552dcdff08a72ad5f4da5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feb8a3b40656f11088499db450a17e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892baae67968d4d399415dcd5745968422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20693777bd71e95c7d00d1815b14319423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cddbe51c3713b4d7f64ce864144894424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f77b4d9635baa75103a8e2654b4ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648fa8d30e453905bee61247a6e978e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d927039b143e64e385768fb294eb86c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec298dadef4d4d8e898c65b184ce4848428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854509d258fffafae07cf320359077429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04dc7ff65f1f50582d0aa761114acd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e1b97f9dbb504836301f12e06ae4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e616e2772b8dcd75d8434b918b6bf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94af76396d5871f7d23f1964f613c3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ada20e5a0e0931fb570bf9ba2f2218434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359958804f08e29bea8d958559ab89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6dee54aed10103e6be1ea56e1aa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275751f544e1ee9d30cdc290d0a4dc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af014735120ce9fa0ba43b1e94650e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980fd1311dab93880fd7f9477ba27a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4ea233babedadaa850dfb1df9fa1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa9e36c44ed1bd013211e3a641db82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37722aecf00c0a5017d646c3f79416c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e2a7572ae0b658f9dba4532c5e68a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a4d2ac9db4c3611bd3da8ca346e61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa067343e2a61a5a22133ee5b5fcc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad297ec7974e36d8ec6ec1103d339fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcfa26897dc84a25aa23dbd397014e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12538662e00b9aa94a620eec9e85227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc87e09950be538e77c138d1746391449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3deeb8c4bd56040f6554963c8ae119450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7bdb2df55a54218b9b2da3f27990451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74358a14a9257550d1471da9699ddb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ba9e630448fa03bf8eef1748d7ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424b665e6282cbacfe8aa7bc5df237454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fc0eea4d6f9ec8551a88696bc03da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ab84394c3dded3470586d64ee3abe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752ab326cf3f0141e53848870c5f814457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e0fcab960acd74ec5ca1c5201454458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3897ce416ee0e6c30593d475531d2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1417f18df8d460e1c333f281a4b2cfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cc442ca87432b20e16fed165512cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3cbaeade388fb1cc75f8bcb47715d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15b8cc70d1c29c07fe1e59e189e92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c245b24658308fcf679d6f354e606d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302adc4a2f90f275fdfffbf4825873465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6157d1d04dee8874583a317c6725466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418430155eb39dbd138acd1614ceb4d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa2e27b03e6c2e7dc0fb129fc20746468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914f7bf4a639f35e6ee659636f21ea2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a819daa0e1bcbc9f9b34a9b7d582b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf51044b637c961a8fe18049c06612471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca066642abd6f718d1fb41e2c6a83e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332b5bd28156f7c35187f2996c0af6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff8610c9ab8ec3e49bda6f9c530ecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8283f87b06be10f4d01bb8c8e39d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b7c958528044ec3fb024ffa512e39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660c6ba070710958cdd3b0c3c14836e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e1ce5e0205374abd8aac0d9a39d9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f44dffc047175576070213b080ff83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb031aeafc005ec12e334aa411faadf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b82063830766e5663fb52541082e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d96ac8134ba9338975b1420f717d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ac25e9ce40d3f2dd41394980c6ad4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d7ecd849f7de4e951eabe793fd4ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abcd16d2820da8d79fb710673354b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04109075b010e1143a8a9531e003ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8ac9388b2340b1a76d15ed380ffd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ebb2e80f19d8b65a07e8f236d2821488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9360654779861e2464b6197ad710c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f6e1de244afb7b3200f21f32e4ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846f1cf14e4a34442c9a92e4e0de647491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935b4243d4d243ab8f733405157b9d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815be32e85b1d92c40724d2b06aa49de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b5408458fbe11f8fedc930e54f7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a59da76696a4a8f3f752d86dd160495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432c080f43001ccf8bc77d44a8a75a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc17dbaaf319c8c0be87a65d5a8f4c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82000a3404c47007896d94f5278fd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb52d4819d336ba98ea3bf2f59c232499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66f01f561902aa056f29ff65270ad0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea0a0f47e2dd2b0e7357a16cb05b2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5887866b9294ce8d24118cd5c58ca4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b77f211fdaed26923d2a7d7c626e3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914673cce93bf1403d3413dd0d9c20b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a649f3b75e52b21fe9f60175ca2be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25bba03d0104147b02a7b4ffce39be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccb30440d2143be3d8f6a36de923d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff9c529d33704ece81661c25b559d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fabff6fd964cf30892f865a2055ce1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f7caa5883307a722e06c07ba36218510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8044164b028910c1a51ee82db72ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd46b4d3935b78a3c83b20e0ac19df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e5167e4cdf21526c3d02eab18bb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5efc41bfee1f2a1bbaadb72dc82eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce031d92393eb740633c8687110c954515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556f80713caa6e4dbd8ea1a8d92c2ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971794df30b8196dc8db388842cbcc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0d90753c399ff4c77335b303d7f4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279147399f9d67d447542aecb0decce5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5d042c6096338935b39cd9e629376520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae11f7a9d741bff274d09b6f1ae7cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9194f8c8fc70b86b372b80de7541196522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f46ffcd2d5ddc33c34075ad46709d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b24a5c9735d4a6adcc07ab2a49f4db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df65834bd505111da8f79f310e3022525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea102090e9929ad6c92b848671b71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa060f46bedae30c8a90fe1baafa28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd1d33bd63dcf7eb79d5409f7a7329528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9104f0d5124736bda16bd0b3a1782529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcc4071a3f817bfd4d3e37afbb0e5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fe9b28cb9e4f08a5d6b35d87466f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64bbb7aedc4883596fd479cc6eea29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717459f06109649a4915ebd6106fc280533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372bb92287e6080a69dc2a626fcc557534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8175f79a1a43ed5d192aa584b900df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a67229a8916ef55745428d5aa955536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a37c09ef4d8d5616610b893f8352e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f44c156bb97d10add1074c4c4a55e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abfeee73f0d375111568c423a6fe29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243babf5d001ffb97023597ea331251540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc2ce5f623eace1ad5e981fa1c5e0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d09b7ddd061bf70bc5764247293a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c740cbbae7a136748f004a7b16bd052543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc8210a91dd9aeff12a110ccd7876544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7bfc44592023bff39cb2689d8d19c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564326fe511820adba1687d79f2352ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae34eba041df0dcb5f383418a2ab90b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d9fe992ef18bb9a9396d4436a0628548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff65802f424abd6a000ddd4ef94c5d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25499d72a5771fa58b7f3fa589961275550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca06b128754f66f8b3b445b0a2e9038551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b6e477e9a642be301f8b46ded6e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ccd0605b2ec5a4412244e5780c44c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a39337cee210b0384737d06f299d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e7b422609bb635d952fd0e1f51900555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15e74b50a7b6d9b8c151c3cdf7a60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53884a0244fb796d1e309fa37e0f4543557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bdb7ee0dbbb178718c8e167e5804b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1971f21ba3967f10af7cddc95589b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34ff71c522e9d703e198dcb87bf39c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697f1891f69c1fa2f1694b54a7a4aa0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aecac7704842effb2c56cfe0eb5f5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc8c16315a350478fd41eed45d122c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47df2c972e1f2ef8cc094a573eb570564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f0935917fed9bc76d2d0c960e7741565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18c41521745c9df09cd88be38c5e5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6799964d1a9f1280743599c5c9dcc5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef69db71cf1a602f9bb657ff918f1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650afe5e5347c55a4697f369c9daffae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa3f1ebbe7d44fc9b1295d20048abe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86560e4e28f5be4e548cfceb2e7b65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b94b827bdc8effead57c489e32879572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147daa3cae8d77009db601be0805913573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835bb73c6a1e9adc6493013a8a6d434574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61c08142fbfa6823c3ef956e7dcb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b85e7f4cd1903ee496099c4264349576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4ff7d6d9ae570ecd6800133b79abc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe9f79e56a500698c5b43be0307b94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf5a410c0d87502a806c734208aab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63de4817a9db15d6264fa83baeba69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ba662140a70929254a8a4c4c10adb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066091b7a71975d645ffd353359ec37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b4c76a07c554f30c679e0e50354fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff46600ce92e4d6e687c6b620b76920584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1495dfae84b0c1f48b69e5cd50fcfb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2aa84d84016e67d1932000116f8e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13427fef583d2c62386c27af9f280f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb8ed1b8d075c572ce9b4390f0f4a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86cb4f2480a7d0bdd40ac6f7227e3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e2bb466bd7b5c1e9cd4e0bb967c41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612031f8a0cea24f174885d31efd46d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6009b5f82adb78150ae77e678a7fe8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec6597f6bd2eb5daa239f17652d6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a90ea25ae4ef9ba08d4ee454d71eda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe37f01f08653dc0e4b367145dc2f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078b480cadb0c3e93f3629a21ba4f7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a8f3493de3b5fd41b2d486717746597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325d7e02d278848955b776de9437dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b0b2f17658310fe1d626fd6fd0258599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3021d1d139380651dbb6d4a7924856e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcba2fec4d8836bf8f0676279825f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd99c50ab1fbd9c9fd12ded72560f5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c695e6e503beb6ef8d71068c65abc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d6efaa661d343023ee56bdc66ed30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcdc0643c0eb7630697c7d9c85d899605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf180b4a6496d062a9ff3b988522fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d21437e62c3f5ed85296034aeb8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca484aee90490a4844f2d90d8d50d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81511c561811866c2d12d74ebf06c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028610280abde00f67984de7297a0a5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2a3c351dc2365e0796ce7ac92700f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891aaacd85bbca8324194ec5a05942b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a4c52c7c209ac3125dec5dbd1102613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd299ff223d919a4a8cd049407ad0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b8ae9c78c93e64e1857b3b69ad0f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b449618b7c734cc7352b080ab477f7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a7440110bc43201d281f974e072d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5fcec48ed700610cba185014cc176618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea33647d9531ecf8d9197990b3ad0aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6e3a22582296171963906d99695be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278c8a4492c47976f4e8213b31d9d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb994218ed58d51e3856177a9b41434622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78461c4fdea9d5c77704984fc12ccbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9e1d91fdb813d88adee9fe062bb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f72a76aa1b9bdd8753be91de5c88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a39def532cd7630df91ac0db0d6980626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92e3596d65bf17865426e7305aed5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac2b6a87fdd08ad5fce2b072326eda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb153ff9c3db131ba1b89e209192eed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c441fcab77be22d847ce818c7d6d52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52dd99ab3bd2973818889cd74e582631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b90537874006b5b88db1db126b70b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87dbebc3eea91d539f7e8552da11d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d96c820fac432ce94341ecd17bdb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e1bfb55694dd07b4508c84e075752635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f9b013ac762cdaffff649d67b1d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7bb0562762e72121746a70153c3bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57f24b8959aa7d2f867269c3cc4e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426cb248f5bc26ff4d2c9dc70bdc14d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeee46e42034f12203d02e97aaddbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21d6c6264beafbfd7aca1349ba967d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f051930dbdc7b60030adcb60596d404642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c529c15e378aa540468cf0fc6c2d2fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41442b04c07cc336cd88355c07ae9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f151c0423eb0173afa92d57fae026d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce6ef3386df8a6dc05718d314a7e39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33359a6bb8ac91094a3b117f08a2da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a77edb5f8d6c1468cdce42dbaa43d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe645bd4041a238668a02009812fc2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c92fdee3e0f799dbd17f4f4d51578650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13562ba3f201ab55bcafc8c9449bb98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcf2c959394c2cdfd3704c1e8e0fdf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14447fbf7fa6060c53ac35a8a74c554d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77610f5665f6e161a68482f632fd06e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549600ba57f2b732468769b7ccb722a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db791b169d81480006bdb9134ec933656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e8fcd868a830dc5fbebfb2e3138bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ddb5b04d1aeee0300c789e0cc063f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e0d2158274c9c7fcfbc4edae0a6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee934f0611e5411430c2678ff0960f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19f7eff0b72f60f3f4f4c06acdaf7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fdbcac01e98d9854ac0674ba88598662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658586c13bf9f30d47f369c61bc941a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528c9a98ae4bcaba04e731f1f36250e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8462080c39ab92d0e5a4b32df2bed34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f1a7a6d2fc275288ada7586c2755666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dad2887d73a05488b5699e938ec2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fde6467fd9a58c5e0b2769a831aab0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec794ac12a638da886c6376e2d84677c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb12cc3fde5b83113b05b3633778e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea13da48a3a03bb44cffaeb2f8da6d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37265c0347532b3c2c2f8ac14d4dd12f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fe08a185ffc2555633015158d0f48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c23605fc55f6dba49176b1cd12ea00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6ed3e2c31bca90e70733424350ffb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a102ee4f888e4f9204f1d7c6b3d1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d849f2c7f28d2ce6409964a133a24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e4933f88358a50a5a6c4d00b08c6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0ddc5b2bb424a5602bf7a6a7f04a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf4f43b4700822880763dcdb2674b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa73e62eb154f6d4787d2c7de9bcf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794102c10e8a6abeb9591a775a3c8c39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f8fb47d1f9d5c938402e82bc85a98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d744f80f26219ed4f2bb9d599c1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d5fca60cefd24dfff6bd7d59d372b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd2709fc26e8c6f2543da84a5f990a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd6d89a15100e37e5d5382c412b12d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ca78a8f1245af8da882343d677caa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b22296fce7c8b58fe12f475d6724d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce765845383973a8bef41fe029e729c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f8d170e8e5031be3e05fd86b0cd54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2042964753d25ae1ef46e625ab2dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24706d4132d1d4b7422352956c99bf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c69407765bed023215bf9cb999784694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cf63525c4bb55d206edb905554f7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70eac614e27931d8901460d4f3b8f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d949d67e695699a5a738a3d5e0e10d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b79f320201bc5e275d98c1d1eae787698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a6b12b80191910a9e6ef94736240699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce90c773e1c1899a23e9e42d87417700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082918349375e8aaa2236f634ca5141b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd3ee59b2624ca66f85efe08df2e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edef67217979928591dcff7d36ac1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7059d55d99c716e26288ac5d713c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617912293202137adb374fed5aa054705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04613a50df9ca98c582961df7c264fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf944d8203e49fa1e01a9af7b3809d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becb66d9e492d870a9c0c0dfd9dbd26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4170f6f1dd904f545e5d55fbfc6c5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16f27360dd6f93bad870b721e0ceb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a93e84fa026386f1ceab6c9d82c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f758bdfc2babe5bd786462822139a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a1a14da1f69b9cff792d634cdc04b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9607df523280f7e99fa2d08fb7bd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba956c42d10a848bd08a72425981e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397fb794850d05f215d577dfb4cdbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354090b153e7c03bda21dca821ddeaac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771ed29f082a60fd393a7d2c320ab8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c079a2194601bf3a4cd46acde552d21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e2a1f6b2f7e85b4ff307799e8e872720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b1cd644ff6edca7ba46b1b1e7521721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006130e8f0b58400861f052fc4f96da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3092faae53c0b90322db43bc7ce4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5d7837575634b88da4d2293866c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d13f3359aedf2f29e8bc85344fdc72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f14b9f3befdc70dc48336c80120486726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ce78d5a5b60ba837f8ea02021b66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436980865384e9373929c1c6f46aad89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f389fca5675667d869760c00e255449729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a825371541b2efb4e4aac67a2a75c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc6138745983863585fd23d73c9b5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7b9a022ab011b6f681d934111827732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade507c208854dc17555e64b1f27078733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef5516100c77c67711520cb15aea8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203fc7fecb9d88aef6254e59c6274c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2c326b7ce7649bf13fa9963529605736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c50b6eb92bf3b6060873a556eea9fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ca2ac6fd7780c79d86d2e0edddce8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1fe2af2a1db9f265dbb493f84eb5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be263d99a2a9c8b3a98dab3aa0f0870c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a542c02c14ca1dedbd8e7f1a441d342741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d73adaa60b0427478b218faf00a505742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166f0256b2d7282b9d38468bf97a6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a576c626b5bf8a334a2bb1163978a14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1969ca771ed7041fa73a020ba405f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf827395a5f1810f7a1a762ef786b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db6f960721b7a9bcbabdf1b8e5db44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e669fc70468bc8b6699a70aa3a99e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ae65718feefe8eb7a2e692cb70045749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1700dbc6e24ce2b2b4f4bfba80926750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0c151e7c0778895d1a53c91fd60a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906932a6195ef60cfa8284f7a9c218b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c013a2042e0a48d10c9570686c63e2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800a3666aa7f5012d181faeac91ee3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c9c988194a28ae41b069c8f124252755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe45d6018b9f2a930895907d0cbbd61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e06e15c10f9ce0df2ed3a3472c822757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988faed3d391273e217903161d4ffec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bf25094f7ad342dab647e8a72219759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19aabd6ce8a8fab82a2d0c9b58fe121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2194b9188f5a66ba47be2e99aa8ebd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108c96ce42135eaa4028d6057015d2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112da47e51b5e0d33165700544fd294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af3e04c7f6acfc8046ab0aba5fd82b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dce4d87378e18c6ee1b635e0ad3f5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb1b45334ec4fb84b347950b3a69837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739ccb47d7024fa6339379d796ffbd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ec279109c4e72ade334aefd1158459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1801810d1d1b33da7e9d4b8a8fd6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd0105aa6ce923abc9210d5f938a9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f530d0d1035f4b67360362eae3b19612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a9431cb400426f8ae8cb3327e623013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca791eb53265f7ec825453c874763514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf0a041ad8d2ff64f2b583dd5162b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9e9c69eefab4f9a6f9bd49947e6f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61800a44fe6c2d4615e1f67eba69c6c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc6a7309ec8e6c68908ed224ca4a3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d5b5f73ec8bf9684283fb63c85a0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0395a8f8359413a433e33195e96320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f84b78e31c2e3e1efb792ec702dda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d684b463856d76fa9bbb130035ad4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c527d28414dbc5453b9ae21246fa423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba202c5442426fd47646b0cd1d29ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac4d2f25b7fc8c7d2db4a0db45f12025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb260aebde033d61f53177794f05ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d77c8086b1f0c2774be2d00c8c3ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ccbca1a2146b8d99a4d03e6658c7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c029b0353ab2860bdb9baf954a318429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece32b7d3a57d0a3c0b6f7b2a5e9d3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51960eb3fa943f8eb19f9ed8df5c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04178cb915c7d2f10b147ffa76ef4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a615ea6667dc1e385ff936a0c56f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e43263fdccb1d887d9cc5246e5d8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7e252b3a5b9dd47767b4cc72171035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81486d2564b637da1ac7eca757b2156536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30aeb36e05bca1fb6c32edcba5e0a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b799b4db453b59ea2404254605702ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf31e86d11050cc3c7f6fbf81ff18239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62862bfbe12744c5b0850c8f0577b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028f880aaae9a9a7e977fed24c706b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f503d3d28057822fed291ab1facf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b387ceb5ffdaa17a05d1bb4711cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab45a43aa7cf55166a2807e35a81f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958c14eb7103f725c1516478b18da0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913256e8400586e8130afea81087c2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72920d53fd948efc7756fcf0bb7ea4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1104131e12a39c42ac756e8d5a9f29a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc92f709e4901f6d77459eb414e264749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547399a6b62a6cc82f366ead7b9304750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0fb9d8a4b5935bfa4e16b077fa88751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e356cd9b482c9e1dc1227799c6ae50452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25ae7e51a1aa5278dc95422b0b331d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2addf81f813f27ca044baf16f5a836654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8706583702f6b214696111e340d60055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aea51ad396572705232a974e000eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d30c6f0522021e96f3dbda167b6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb490d3c2b288aca30185a19f683f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fcb1462e75133b735c683435249f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382759d2a8f1fe6448bc4dde6fcf58860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d666dc67dbf33861d297acd16345c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63512eb7a7d78cff02e802585e8ddac662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dea3958ce354f62af12616ddb53bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef78984ce6deb61e48d54cd6a17c9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e287410a58403e21f7576e56184ebeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847134ed2f1dd5dba0aa91c5edf776e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4d9d4f435d9390495b44b5702ce1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca471e2f306811b8a65b5fd439b8f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea3a6a0faabfffce2a03b97680f4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a119dfbc34101142e6335f927d57aa570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e12f0b3259219347974ea0d5b79471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce489457947ed5300c1048a7529d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736662b9cf5f73fab5df3cbb4e122e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4a7397bb9d9329be88cec3305898b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc6ab5d92614ec9e4b5df273a1a70675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd3ad1d04c2154b0c1ea89a2e4278276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520892c7932e716783c2f3b774baa13477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dd1ca72ad209aa25fefc2522671e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b2b150d67b025115a479914ef462379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f2d0a225fce0a38c586ea0c2078a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7593bc9628f84a31d56cf5d53f1d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30950866cb9134dd4cdc7962e3a77a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560889aae5c8cca31e622f84d571871083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910798bbb39865cecc69cbe0386f32cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f91323394639c606d2c92776674f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483a105379f30eed9f4247a674a6c1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80039792e6f6adc308c30af158dc2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e75c516acf156e9820dcd6fbc7fd2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380abf9e250f36ef9263352feb2786f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e31b0f4e137ef4eddafbdee3c008aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486cbb93dcaca362cca367eeee2d75491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab9d9f642cfa4c17cad0fe1905618292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274f0cad20c52d0703ee95a0cf6177b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804af0e4543388d531d8ed35f7850a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4d72d8bc5fe6292bab528a33fe0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570c340b891b14ec26de63cbaa6760e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d191a5263b8b76dbf111d8722a4c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf89fbdf34af887e5ef2195f5113b7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff17c09a798423355cf17645a590aae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399af72365071f2eb1ff6cd2fa52cb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501fe258eb9ae1f005dbb00ea523b7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fceabd84919be5e2b844a654c9e257102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c8868dd85def1971765276c46ee87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557daea77844137d2e17b10e6c78f996104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024dc0df926e24df94b0bb2f7be0a9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab67b8c31c95ddc717bff13a8a8f6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95057d4284bcc1d9a05e3defc8b0494107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d74650ad3ccd9d88c575ae114c9b2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e35668d764584725d4b9fe13961e74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fdd934c5c5132c6491d2958b90cec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7edf6304f6275a9e8e510c4840a8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a3157bb7a6872ad6d11a744681c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd753d2fc41163690afc8c4e15f1b62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1729a25fb660557fc1f34de3af70d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb198fed33acb04295b55d51459112d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1b235e3ce2f7b00622d86999e9d56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939997393bbbec9d8df11fe692b435e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a429988cbdc9cb91f2e1b755cf78235118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c00636f2ec17f57c9d49f1aa9b93a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd29bc9eec430a11180df81107787c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743007e23fd23ba2b82348767d879e73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7cebe7e11f3ac42c1906149765a33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b4351cdc0782bde1ee0217c4ab5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686b0ad4127f0dc616b7850d558df65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da313fc0e743a5f260ace92dd33e8c96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75919794841a8b7bc5ed90f7a8332142126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11c1d82aa76e6d58011c9cddd133ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418065fd7387426bde2459780ae14bd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd568690bf7f3a2f5576f2e3cd4c5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91619f42f0a6414d71483c90066324c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0610ec9ed73a9215eee8be4908f23b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d6bb4d3e823a7d98e82269b5735e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b380712aed6414e76dcfb43168822133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080281a4e420c98b34e76cd6eb09b62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fbe04f17617aabea8e32629ea54ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af3c986a8c4d73cda4f21a7d69e875136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434f83b0c5b5a7decc37e1cba8ad29b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f561d3d70b0cc483ac4148360762c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653fea8f146b5950548103450bc099139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea7ebdae0860060b19971c8666a6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde67b8bce41e0bb7741e26730c72c89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651e63c47b77b54e0ca972f99bc1a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ed21c6af97489c22049f413fdc65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bffde66823276e7f266c06b80445b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605a4902109544a4d83c002ab6259d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07ef1d5ad7fa06622082ca43d466f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4258077d4814f291eac39764e6d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3cb41c62c910fdf8887b070d1ffee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64c89930580fe8950979f562643607149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470658602cce84db0e644396484e725150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d1a999e69e1ba3c003ca71e0d5603151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee6dfbe6af13b408256b823de837a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e60601dc7864bda52bbe2986616e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60195cfa6945c6c685209385253beb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e0f38a88b8a2be41c9b3d725fb03d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d4fe64e56201258d7a868256d8cc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe4357810f18760ae9d88f52108547157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e81d226aee4747ecc5e90abd97d33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54927e9f57b7c6aa6253935637f75f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2b4732798207ea5cf02bae9294bb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b41c0d38a24ed7401bee9a135f3db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa623bc61042373b3c353b668819905162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d7928c15120c82f22f713eb84d888163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40165fd12d6d7526efdb1d9e3e5e272164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1a7441bc2846fdb5478a3950f6a9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b1c879ceb0991c65ee719090c2049166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55d891499a4f514de0cf434b70c701167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b5e89afaa122a29553645044b8133168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540da8659d5606ae1fb99f943a87b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef84c7479e45f819af1a538de64ece170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68081b2a3085328a3228216c9d2cb756171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7be5fdf680dce3bf53fe3b300caa04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09cae8478171eb9d273766aa828e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f3d602e9141302d862387a0b7cf1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0b2f7520fec0d063bfdef269282b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd75ee6ce036af2641502bde9adad9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace854c5380ed9542423784ac48f4b25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa4473ee0f4a3e3818b1da290f0aec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f6d248f0f3d8ab752bf9827cf23e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b43f885ecbf3af89a66f2dee7ade7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d306d06096fda9937148394a3c12172181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616533dca430dc4672b57d1b0898089182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b41a15fab95def85e6d5fec45c55e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c847bd49dd49ad4a81fd1dae250b3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f4b75070eebd93477d8cd3c767a3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f68fbfdf6e780a1643c69feb5428186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfe9ce8431f8f87f7fbf5239a474b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81babcc79e3fa915717f4ca9c4fc5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2af5ceaf3aafd3763c35f51072fb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6be51ddb056f49ac2b42bfcfd6d6b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558159c2521c6efd9a60160a2d502cea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28149dcdb61956db92486fe2607357c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975ef8d9fafcf3d50744dd20beee139193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff5bed95485b06db7c86f3dcd50d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877b70aec6ef260ab22efe62b60a76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568509c28c22a3163f59ddfb11ea323196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85f744d9d9bcecf71094ab28d3a41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5a77b238524319891ddbb22dbf04b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d816870ac7e382f45800ad970363b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d4a1dee3c6bf218f99f471a6d8f3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c01fb46f56e012bf098db82be6763201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e6fb52d8753d3e66885c342a803b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ce1729349bc6e6bb2b757e5f4ba41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f08a1cc7ed5b884858a006df37fee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e386a32267ed16a26168a9614e03e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d03260259fc907e08ed94cdb9c46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89845d464fc1f680d89f5831c5ba14e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7975d499e1ca1f0d221fbb171f243d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b60ebec0c77888699adc686030199209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf4fe5707ac08f10463eba3693b171210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633d943eb427eb52cd5c2044c212bc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43337e487bcd6a33e896726174e6d77e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee341afad8f0f9c2196171174dbdf0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac753d9cfb1882dac39217e5ea93f0e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c3d3e73821476bf264f62012beca4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2634d37d11986d2eabb8c483bbbfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0546be10361455cc7a6a1853f1dc77f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9acae82bdb82437fcc5262c289e23b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd9997b3c11ed0abe56caa67bc1da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811473edeb9b765da5c8025024797fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d222015973163539d1e833cc03de9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9b5eb9ecbec523cb07ea91216581f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65015b86243b569770e6086f108b8b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dd57c9a01a8adf7aeb7df1781dc90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2ad58370e710bbe588d726c8cfe37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cf7de3069cf19f8cc8f4528aa3470226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b3923e2a697e786ef949f19e97c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026aeb44ba5c141d55e429a37a9b7cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d621b640f59fd661a1a3b8d4a5820229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df62b9d7d8aa3b3f7d2fdcb8677f1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49dc4a1716c72ebe4cb676e9ce6a21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e224e53953ba65d601079fbce520856232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc09ff26e49b8dd1e94419a58b0a4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d75c0bbf271f48510d23431fe0625234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f45ef87eb7b75d940d4f96a5807a70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64475a4590005a54e7e10639eeef91bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27ae882673b4676fe5d2a707ddb1b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49026231e4df1fc1f3ea00e0f320308238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d2786a33670db00755eb08378313239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186581e6898a81b6d05764c914177d34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b41a186ef3cabd131591490adc9fcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0687af8d9ede4b383bfbd2c76146398242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c60dd52ca8e1e0db9f8cba1cf46f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c036d5dd3af1e01dba05e33e7b6192244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8afb8f5b5a189b2db862cf98cb644245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da24f53b0a874553d2dbcf97c299bd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167a361119272b40bbb842d6283436247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78819f649d105fa3844fba12cfe0528d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5877945f7aaa4179ec103d6f63663c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457ec0be0dec3197c2ef670b5a764bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742929f9dcf43dc95c0e8faaa7006a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361ae8f037be624e878480738cc6325252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c00deaf61ddfc13c96fade54eff4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a1afe3b62e18c3311fe2a0e76844254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f20a7b7871a2ff525486f93675f702255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de061e77ffa188883424d8c2306dbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5ada38dfccc1cdcd3dbfdd6287191257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310c66b1906c154e43ee7e77758151b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace2af8dcbfcf6619be4fdd96276981259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b44e5e7278efbdab1f365479a87ca2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf20dbac3bc9b001e5019af23f356a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26bdbedd47c1246d4afc09c6c00113262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa49f04b9cf4a88ccfebde172688f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc469287d7bb43b97a361c0d1180893b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c3af8f00349c6bb9784bf4ff6313265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ee917dd3a2f05c7ec4bb4f45e197266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5f845cf1d7b46a436b2ea28c446a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b790bea904ccf4387c4b443360d29e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109ceb57a302756a8f50c9f0995329d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d7246b57fc9590dfd26580076c19b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf22e88978b03bcf511ccf0c0d1d97a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758f3906789ceb58c9110a879735b6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e6d2c67d68d6b977479d97796e2e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac640d6b1d30d4178d84fd780c9354274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c51d8470ba5328f1e4d1edafdf61c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24307972b6cfb50be411e98799c99e3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c2c7877a0489d88072fa6808c6228277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f77cc2c79d51647dd0e7ad80f1e5ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e629d3e338b4d8153e6550adab3e0b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a72f905a00e7a6bf6c9355a3c8b891280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f6ae4b8a040d157c458dd823c627281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4a9d946d5d6328634e8d22ed7aeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1763ba051df39cb8d4553b961589a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae9df29c9b977351bb10d637b19e6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a11cbb33375eedd9b5fb168707f36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff67693f7f41182577ad6aa84bf138286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d07da6d85adbcdd2f08cc1f964dcd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a070172bb467482e5993f3e938d26d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d54571d409069ec351cb717b4bc54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed1e87aa77838822c94750609952e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae27ef0298eb31660d41ccf0217a99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e2ec3275a694f03a7279f18a8ded2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ccd1c3391e3b5237055cd2089244d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff715b9ac1f686593b93556dac28b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd7bdf1f2081ee0c24ef18be366289295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e724a078ebf964afe4b9f49f1856c54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f2b2c346bb213fb0de3a56f3f35c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c40d8e07dfee4df72c8c1ed0a730298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0be759e57b0d2b0a9207959739adb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbead668c357aedd54fab47f813b45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643825e473472440e2e7a0087d0be7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88afccab83af5094f76db0c3a2a1480302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5585ebdc26aa8f4c3b685bc526a29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068924391c586b973fcbeefd2575afe2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5378ae1fb189c1459deb8d0a65885305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb2561beb78104e0ba10e1cee62685306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d037b8e95c80e01685ea89b5027468307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013156a79c893b978c8574601c945f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d46105c3b45d1015b65e2f958563f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c25250145ef8cdeaaacd61b3e9974310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f30e0bf16b5f0948b960687ac6910311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a542db20c38432401fd29d804c050312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a28842f6dbef30761c29cea26ea3fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e46fe1bff1bf242fdf1b0ae2cc9a58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dd826d82edbc7648dddf44fe01911315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adfdd8922d70822b2c510b907744aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336444bfe7669f2852abc72c2aa5823317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ec52a5f192f3dbe3dc70fffcd3d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb3be80d741179db939673527d3d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861cbbea08023ca0a426b5373655a40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1af6570fbfd4f8869abaf0cf81588d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c58a5e22ab7a3c222a76ac777ca1e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3a06f4c806478445e589ca167d70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf1a4b8c9fdf25e296539ca75d6ac8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ca83c6f50fb1424f0c1d22507941325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922612ee5bea03d9bec23016aae559c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dafe7b14fd62b10c84ac79e2862e56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03083649ab349beb0411603322b95675328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908ee4921f03e6a874e045edd56b8ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b836fc372a111b2cf48145792a32a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19a3cfa62c07e44c29bb2b8f37eb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94d90cf3126cde703f568ad5ecc8c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe82f9c2d99577058afa614681fa82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e494e4df434bf396c11fc374cb0fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99408e222e0aa5337f9402e2e0e2deff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf02075aa6f07741ff4742cc957fb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75a21f87e9a29f682f55bb06689183337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac088f6528df33c77cdecd2faf62dc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a178ee9b5893fd6647f8f6f16a4d45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab07bc100a411255ecea0a9c160e94a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d848393365da9aa6de4adfdc6360489341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8298adde59d28e3ec8c04ea8fe65896342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936d5436878fd0918f4754dd4240cfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d327b2d70f3aba2b1d9c8284643650344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad528b361dbf567b6432d63542af04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daceb7bd00e96177f5a6a13acfac48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ab8c35768a69b9ca584474afe3516347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90c7a085d7e502f0d91d4641d115f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dbf5659dca0933780922ac731d060349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4e7c30baf692b7d99d7750bce744350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127da01cff2a3849d5fd45491f93cac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfc864f38b434922bb77db4f343cb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fbef1258886ad9134184118713827353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f3148d6b789d885ddc3cf6d03068354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6d445bcc8bc546d4b3ace457aa94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127860c3145862797403d4207212ead356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040933c572e61223240599629b0700e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6823dfa3a7f18f884910ef69168c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c0ee316a98bda52eb16e496ea47a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0d83b663344127b5a4dcbe7cb931c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a909aae003cdf95c3266f95b0a06497361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b354f2acf8f16dc03fd89b43272c0ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c72b33b2f12ddc9d46fc0274ed14c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b6784905be5b273615239437519b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59304bd03b9474d09083c039101f374365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879247e7039fe02e42364fe3490384f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054107bb56023526c164e63fb3edffcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ded639df8089af72275ca439fcef8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33086f8496689576fc28a15b4de4f9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0f8c7eb7ffbe690bdfe66b5976387370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162fe29c0eb49b6ee9081aaaec5d2bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84e57351cf01635f0b25586a9bb24f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a39882bdae2d9d7c7c0eabc3236396373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34406c3bc95ecc1591aeb04d141cff39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86e6aef5fc5f0562f4593f2f44610375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f95a40bd8949cf6222c2fc30475a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de787334c9fce5504ac7b94608796457377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd51046e7376df56f357d977d1d76ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66057f1c265d17d802300533810288379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ae662be0a1fafe5d62e46c34c570380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d80812e50557349358c76d668cba8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c4d6e433af6743b7d801db487af90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deaabad34e00388a0d243a8b4d9031383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1534572e9630b8439b26727556b85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc2f5bfce0668ef9b71db3c3f6eed0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60179103bc4247e1bcf15eae041a8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e19a0420842588469a80c0df22448387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388db50137a200a3b62cb165aed601b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0facd40fb4ab6e90c0453e874404b42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878c7cd591b7dd22df1478054db1fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bd040a945821b4e703a2d50bbf9f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacaf23bc2dde342fbec88f34d8dd70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af29f1a2b75d4b598706f31153c2ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0fe6ff12e4a750c85d35febdb213b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb7b1d0e1264227f631470cc52c5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec109308cfe81090835096502adb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c159be77bc827feef5a8805668d0c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4914ecc39c5341f6144a7fa082c71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cfcb7db61e8f1a41e0f1f70dfcd1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf268688e5c4fc08ff3521c6b1a70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47b85798728006b52ab30d45ad25d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6df532ab623b9a4e3209f1ac5ea41b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e4d52f3328092cc849d4c767eb518403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a57d2bbcc4de7fff130c21d60c1d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5201482d07a89cd14d1aa42ce8643405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940a3d81abfcab78861ced68386e7f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559753f749dd408040abf0ba47ccf505407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c66f0c28be86e3f4eb572d84b8a16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67030c1236bf135663b3ff52c80846f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce97a25b9cc822eb98919b1c2e734ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d4c462906bd9ff43beab151c12063411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42940cfe70151a49a5ff338742a60a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6da317e62b4043778d41e9adcc465413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e31a2d970907f2549793ec9b7aa60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2a97ff8b6badbc98fdfca4f93308b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bbe8f87d3d4c4c0bd21592a769c32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3102c8d4244f04622c9edba2e91ffe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6b5fffcbb933eadbd8d507b6b8f07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25631b0797bee76fe073573d51aad84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a3553a907084f1892201f278a3d04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0257b19c254cce67fd0b5963d52d96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4894ba8c7d197dd7b9e260e566b868422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee1d7266e9b742e0d90ce3c7de9164423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a2cd2b8d3918e72484a4671e166c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbee306fdd68052a191a9e3d5b9299425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6ff05d3b6747c5babc166d15fb826426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70ca7adcae1e0b79dcd090bfa0633427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eac80291312995384335ef33c4c657428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130ebb3f2e49eacbdaf4a263568002d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e953287c275beea237435bdc37766430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a80f044c7b1f5aa43a71dd14048e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d245796a02440d8b676bff3c66aab7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc2c39f5b8821887ace5c8abae76d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993b48155726ef056baa772a3ee0099434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adab31c66649ae0c7e0118cc049edc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59ace07fdb56b4335a383df2f952d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b192b960971a42e51606c99b313b8eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c87589e81fc856aa225644edccb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc259e6231d28b63d2cb3323e703b2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa5e2bdfb588349383303b9e6865f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520797e2ca060b9162b05488242e40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5d67e9f9e5cd3da7d53181f08a25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2166b5eef97b32d85e7e38de2712716443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811874977e63ee5a259e3a5fceff5b8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b2da782b532b3801dcdb7a9189005445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b023ec070846c8e204eafbc0cd21363446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1bb3cf20c6bc86ea9c9e594ded65f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40730fc14bcf7b0c2d626329b17a70d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230505593d1f5aa1044a4aaf8ac24f1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5f1f35e187a5c398d9ee010fd712450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf8edc99e1210d57845b1d6a29dca0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a51d7b56ddc17c440b0f1921795f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f494a7f2c8c580d60ce4bf8e1ad030453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b051d3b24bf77b40c47c2af95c7c06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cbe8788b020b301b604e6d080fc38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eaa8b32c90d5bc58a07aa3a09f9cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ccd0730ecd38493cf2a95fa51b4f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e9d9875de9956ec5e023ab65f0270458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640ea64a73a0bdca388b37f56f8ebc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a9127aac3dfef6a47cc1283c1ff33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a388a18f3e848bb5ec3d2622984cac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13d906a4ab6aa0c4806a26a80395ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09136f6895aa323a75e68918c7307463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992c81bff613a1375cc7265287f204d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18b577b84af7502ca203547be2aa57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a0a84a07b12bd380e9679c07970c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72542eeb990f202c6c1fe6ab12be49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88911900ecad1cffc24f051616834b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad342ad51fd7d8c0d6763c8149463a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c03db4a8b7eb7916b3140dd00e6000470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cbe31f274649fda4526416f048b3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e5d3b4a2b289cbacbe394ff2c3ddf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edb6c1d44d50078625393970e388a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576634d585b124385d611d425a99384474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185a044511b776877099516d4501fd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a690cacc9c3447d901db933de8f5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbbf713e9423c073749d25882a6cb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083005ee586ede20fff587823223215478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1d7e4faa1dbd423af2c9ac83045c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ecc0280c100fcb9ef170701b32b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcb31ad6000534c842e1a4225e1582481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b086f4787937741694331c3bda717482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d93b6922c50a6f8ee4a3269ea1217483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d285efcb6a14d5eacac11403a64af2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ebd3088e69da361228723349aa5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb42342d276ec3f60635bc854da467486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ff00220c0d5c8fbd0b44df159f1e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd1dffeeedf86be4c6bdd3cc0efc61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c31268807916a988665bc9167c809489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac46bb465aff7fece36e814a6c41311490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb51c9710be3877df4bb6fa4a98d90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d1f515813861d7e9511e4ecf2a1f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33617924509a83b7d419d4c1a9b471493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919fa940c47e66187f5b430f0dd5781494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31f35ef3e1801dfffe43a066ac8f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075dd657b5ca9cf9aef92f33c89adf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449daba5aa812dec10ebfde9a2a015d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6d0fefdde0432bc9842ebd7a29f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dc8e3366ba3b9a409b13f20fb7b3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c83efee3cec2cb4d7d5e951c422f72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2085d48565cedea9bfe466fd26dfb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060858cfd6f96a8c72a977dc81295457502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d385717b3150b5ed9459272c7d0fc89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c9c3b33c672c3dd48fac79920bd5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aa98f6f8ec33daafe9edb14e28216505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3731b68153754ddd4a1a0bad15455506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa141fe7966b0ab95ef6f2c46a14d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b30b3bee06c5f5cf0dba0dcb0def70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9319876ca39d1596c032f13888844509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552dfe187424f84505c75069206c7d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390cda959c86818c6637efcd27352a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dec15c46e84dbb923f10278b2542b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dfc1a381e9b05ccc5a018dd32220c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7414eea657744723d65d8658f773dd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1d62190e14671cdcff5b7fdad495515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa48cbd8f866ee565f4e0479dce7de4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc7c89db3eeec2e49faf459c97e1b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ca2ef9d3f96f395db64dd425ea89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a2ea89b6deed470609d5005b3722519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d8463cb1adc427284e16e55cd2cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfded8f2a1fe88ffaa9f7716dc10872521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4332a053aa338fae3c33578bd7ecac4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86d58a28060397035ba055866ca19e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e50da7fc2da19a410d7f8d25285d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1c1affca5f1bee8f2fabcc25d2d31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f20ac5a0a26ac584ba7bc154b4204526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0b8a9b3a5b0bd6f60d0e8f4f40a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac75005cbd907c78846296c60faa0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd9f313bdf03d4eae22de018df1b1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84947cb72e9be50098d126b9abe6b5c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5728a7d6405363e7d95fe04f8a3b8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6ff5b6116e32625738a1212658839532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cab0ea9e753f3193da61a890cd79ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c7535c6a9a254d157d47d87ad3561534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714df315e1bc96932379b2511425dc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fbeb64ec25264cd882066b39ec68e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0543addf211d7395585972687e8be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017876ef5207356c93d2cd71e0ad6fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43cb95813c5385fc21ca7deff640c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215361a3ac708c8e1c74c5a351165dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eec3d8c266fb47afd304d56203e195541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc46cfda9d65b7a585361919606bd2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82640def7c1f2ce025a30556d5c91330543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f41172139e83a495017d137239738544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5449930f7e6c7696810166443f81a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d2f4e107233df719ce7274fbe44ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430072cb61eef360a9b6f98088c6311d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277aaa829a591d5294ab29b2521ad1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ad7c5bd0b7ad841e208b203359a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b9a3aad9cd89b4520494d1b76ca79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23623e5b633ecf3b33ec50a97937a07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8c324c7957723aa70e556346aa14c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7671a295578ebcc0cc69712d74e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f2f03789506103c47f14409133e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f381797bd0c31315ab71171ed06e032555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c5b700b193eef3aac4ce8cbcaab64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d1c24771cd5156823a51c0266b17a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f262b01383e753f9a52894401eba9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44471e6b1a613c71cd4e4516657ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b377cff2bcd2bb4195e122d74d6ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f8722f08951a1fea241f4047fdb96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e208f25529989ab0849cb85d0f4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d7ef3c6842c8cf44f2d642375a9ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdb578e722eacfc5050c3810465d5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885eee86164bef8e43454bfe963909d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e1fa33de7bb120c50a69002ebdaaa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999503c3d0ec6e94d8cf4704dbeca91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34379c7186bf80122627a2651737cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ed99bf2c086455c34098258a049d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d85e107f7e122176febf9e20ab6c4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3e5578e4f68bc5a02a63d9e3e3d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69168e2de80ca7b26d3da6b2f8d1fe97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81363b40ddb482b97856d5cad068fd03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f641b8f3cd18c01574085e85e670ba6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3678a2a584ac920876a30d9ff5e0ce2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4a2ffebde33f322eb8291710b4003576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d596bf4495a381c59532ef5cf1190577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b552481b01331ca37e94c3d9106a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477cf95f76875739e4c0ecca165d58b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dfb6198c33fd0f6f497ab98d334c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c091c4517be547c39bc9ef0650bcd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c76c1e309d71e5108693c4b8ef1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4795f79b7c16a82879d88c2dcfb926c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c40b6b0389dfff786fefa191db989e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005da29e64609d9f67f09865c929a2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e799949dde71e129518de071b0548f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea305a672f5a0232be8364a79af0e01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e38c479649f974c51d4db82471dec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb9d42c2b04d2654de7a42a9a70148589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d28fc9e7cd52b6a4f9b20fe40fb8ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40eeb0f83f26dfb0f96b29d8b5d32c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b4efb25af5933cc66969c2c873ea4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cd727fc8ad31211e930bfd406de92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729297156a7626a5747131f91e5c35d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190702e17b1395389c56560d71bb9184595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da1fd14c0dc632385036985b06e22f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbca11e4a442b967df6daefa993eaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c5c997aa4d1f7fd2eb095c421193598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d207fad53146be48fe88eef21e3c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9bef4b9b68fceaa4d7b427e04c95e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786278c1752421191bd1fdeae5a631c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceabfd03895c9dd057caad67854aed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2541ea06826a8b461df8e8c66f11282603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadf0a3e93c32b6676c4cf7402292d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62aa7f246f11bfcefc97944a875833605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63325881d72e3ba89580bb8ac1d6bf7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27153dbab5e38b40be0de63bb85ce69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4d75333a90c023c656c239a01d6f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0f67819f2e4de33c4beeb9cca05ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ca10ebf19a6d7bdf7d7b7f4e4809610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec921cc1a10d6863713c7df38e0d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e41c76684aae429129c2a6a003aa4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475422d4fedb2124c5207fc8d7460871613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775a17daafd0a3c44593f1b70a39a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11454e862c54cb6de56c8a718007fba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2109fbb5ca4881de35577869e63b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e379e637bc6ed7f2dda80a878d3cb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e001da41baab6bc06a1d18253c363618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb77acbe6c1eca4a0e605c5dc8fc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c47ba3cc2aa364479df8608d1b9586620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6610ef472682c8d06e9e9501dd7a240621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896ccfe304cfd76a3b2827c506e1292622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afc1db7bbe7075ebbd935c5ba21cea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744218abc2a95aeae5f6253ee4e54dae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea778ddbe277820f2fadcf24f1f0a0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a3f393c5dcec5585ab1c4e2355bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393e14f7d0b23361e8b401ac87187aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7b0abce494880bea5d5f5c7eed0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3298665466756e813d15737587baf26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350beb19a8e5ddd55b51b9ea902a8959630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026808c89078fa448264c1897e99d662631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d686951adc991edceacbea7e1d3eccc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e937e847f68edf22abb80a43fabef7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a40e7cad3c2b4b870ccc9f14120d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d261dff486b468629412700e655fc1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8deddf638ca95e611bee2170e2b12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498166cb23944bec6df1e573d73f73e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aaf9d47aa4ca4ce711ddfa3e391fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefd3bd979a2fa14ca5b7ecd1564504639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd24029da5cd0a5350a959063486549640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca1e205499cfb1809ccf02d869570641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2cbc578b1934922ab7107e3960b68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40ac8a5bdede1d0f47f6b3867b1a93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3aca4e6b4ba5ef4fcbfa8a6ec63140644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63795dc0d75079718819fcb98f0fe6e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626cc50ca53c36352308d63b8ce2b04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f67ec4c7ae8abbf2c28aecde7192647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac74eaba917b0eb7dace1030ad1d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38599e7bea752d4c4a6d4d92ddbc13b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e193428cf5d526788f0c051dad050c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785b25fafd25f2aaba795096ed7998651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff3eaf0682910abfac7f9777667b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acef7e24123a3ebd88ad835c9a49aa1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a8b6e7403521bbbfc6c3577f5164654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594918488259abf7206bb6e6aeaa220655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1413c93d5ad70a9dd723475fa7cd836656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fe1ca4f74e30b089cf1bfca4cf12a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878059b8dd5c922277a257a89f10448658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eab61dcaa770783373ec50d250d64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558cb5b12dc5e87ae565ccbaa57af3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258d30b0414ff10d57a13a1a642c106661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825e19ab4851a50141865a261f4cc78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ca8d57d1f74edba6f4145cf4bca6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee80f48117bd359e4a30433a16c04c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16e54377cfac2f261eb48c6c6aeca9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbffe7f238202ad7ee26f3b0998aab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53cb9150bc205ad233d8177e9c660d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dd20a1991479557e8a6258bae4b42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e2edea272336db90ea9e41892fce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483315c03fbd96cca27327ff17046b3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c39094a0e974b753abf28507e8d049671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c4a5aed3e9f028d664f21f18e4a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aae9f9b7dadc2eecce5797900fb85a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca717a3662e78e6dbf853675bc18ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7f853ed4aca0b73322cd3978af311675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e48776ad08c632dc1a42917e39e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a037646019f2f7dd72eb0c04de603677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd23db57277b479ee8bb6b399b850b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75b663391fe8bc0e69b01e970642fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98182c42863570f48e78eaafd500cc8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa5e66fa6ebad233ff80683e8326c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d917272b30ba108996f1700c1d541682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ed7b4b8ba9933d9a7ed74baa16df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39d112bf22e5bdbcc3f51c36d07c29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ec691ef316eff903faa37ea6f9db2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e3e26941bc09fb60919737be8521686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476f352123dbae66154af5e433fde26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70702a15b3e3c480f24d8a5ed4a4803688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faccac1bc98e119e52e5520f9aeb95b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda2fc9d9d0b36dcbfc22cb8fef518e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed199011d2d0ebad204af757dc33f7c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ad9dfff4593fa35a825009449cf4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c850658d4b8a2a7bdc1526cbd3830693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797527fe4ecb0c70dbca69c5daa9c1b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb16832c14a8a43ad23c53dc8579ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eb7b9f688b9443514519e94ffb438696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f05e355452f5024e2408b8544d18c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413946217ca1dce4b57d1d51122e7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312391d60b5ee9ba5752e909ce9e209699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45762614693cae0f071069e610c530700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182115e90a7d6292f15f5ae396f98b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc13acf9bbb9fcf79047a9c8b679c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503aea99dc1eaf99188c5fa87ce2b99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b0e060611a6b97c7bca20676ce499704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e414cc89a3f42f9ebb1f066fa0631705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba43598fb92cecbb012f18012813e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6abed2556fe3d8b87a81df7c5c2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042db0d1fd2c51e6e823db476cb80354708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1558d39c5c0cd4f7e3039330a024d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79466e16d6a4e37492bf861b696b24e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213464f2f3b938ae99d9729bc995079d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc1b647624be28af2a825b6bc4c1be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682356af2ccba0b510d8e188316e2741713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90802fff7aa45b051fa5b99aab4509714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db58b2be6bd7b22f2b9cd18765956715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee3c670553180cdd2c8c63bb7d3c2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02749c1a8dd4bed850b6db5c46072e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f459628439bff0078e93ce1175c20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127a79234404c33cf4649ba1a66b205719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b2b50414bbfe11c488803489df81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e579b0fea2b75139553d018163dd222721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6614c9dbc607a1cd0b31687c1db978d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53cb831b17ce309eafa08b38bf08bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ffd388d78df02cd01b710063276c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9442c90caf93dce90c377b98f845d1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0508c5ed27159b0b0e16fb1c40def726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a07ed702da09042fdeeffb61e1bedc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45b81af83421c548cbe7246cae2d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757225aa96100a73af3faa854d59423729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5ba69ad1c27219858c1bae8b9dad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee094d692f7d0ec5b12911d7aedd15a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401efdef009ac8b608407567f2731c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fde19de339e1fc9610d8c9efc6b7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d428b23dde5340de1f912e600cb97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46860ff5c6a37d6c3a6adcac72f4bba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a79f3d459b7715ceaf462155825f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e123c6e0917c257f0f6b04b49b344737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfb4a5641ede6ec6344a818efa769b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e28a37b08245bbb892bc887fde26d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2aa824f5d9da4e13d925a453876dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae892eb1a52f60d92348a85c11768eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027e72443b8bef7d76ead67564450aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4916a8e25573bc796424add017bb8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd3e7d923c4997c1c81adea1aba355744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e5989fbb0dc15d93a6b22cf890970745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1af678611c0f3743cf4531eb1a6cc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c6b6e5d804e2496c4c9e8892ff0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4ace84d7dfe565069bb2875346f4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80dd0531fbc2e85da952efaa33898f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc4b19f45c806b716b57124e6e7a29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a6207b1b90d31b62e7b709b60a70e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2916421153e1a354de63f1eba9854d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28d6faab5e846940f26d243e7e19c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e097c4eaa6e52ba721e59d5cb41f7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4b648fa56c9f84a21ed8dccfe4c4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dac5b135a132c1cbc33fc605a396e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5dfc0d2e2c6d8600aa52cd4bf556757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa2f4e9ea064246d1579a97dad4c75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff762a6fa706464405df7dfbc03ffd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>